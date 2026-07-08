--- v0 (2025-10-17)
+++ v1 (2026-07-08)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0B038B6B" w14:textId="77777777" w:rsidR="00715EC0" w:rsidRPr="00EF56ED" w:rsidRDefault="00E968A2" w:rsidP="00F53574">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">FFURFLEN </w:t>
       </w:r>
       <w:r w:rsidR="006D2032" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -172,293 +172,284 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3090"/>
         <w:gridCol w:w="832"/>
         <w:gridCol w:w="833"/>
         <w:gridCol w:w="833"/>
         <w:gridCol w:w="833"/>
         <w:gridCol w:w="832"/>
         <w:gridCol w:w="833"/>
         <w:gridCol w:w="833"/>
         <w:gridCol w:w="833"/>
       </w:tblGrid>
       <w:tr w:rsidR="0075585D" w:rsidRPr="00EF56ED" w14:paraId="1D6E8AB5" w14:textId="77777777" w:rsidTr="007C093A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40E18F3C" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="00EF56ED" w:rsidRDefault="00941470" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Enw:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2840BAFA" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="00EF56ED" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5651DBEA" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00EF56ED" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075585D" w:rsidRPr="00EF56ED" w14:paraId="6D8961E1" w14:textId="77777777" w:rsidTr="007C093A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34CC0E68" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="00EF56ED" w:rsidRDefault="00941470" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Teitl swydd bresennol:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13517EA8" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="00EF56ED" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3874A276" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00EF56ED" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075585D" w:rsidRPr="00EF56ED" w14:paraId="22B1E04D" w14:textId="77777777" w:rsidTr="007C093A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A7CECD9" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="00EF56ED" w:rsidRDefault="00873D4A" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Sefydliad cyfredol:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35972144" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="00EF56ED" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="01E3FEC8" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00EF56ED" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075585D" w:rsidRPr="00EF56ED" w14:paraId="04781100" w14:textId="77777777" w:rsidTr="007C093A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1CF6B2CF" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="00EF56ED" w:rsidRDefault="00873D4A" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E53959">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cyfadran/Ysgol/Adran:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F366898" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="00EF56ED" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="25576E4E" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00EF56ED" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="262F6D12" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00EF56ED" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A6438" w:rsidRPr="00EF56ED" w14:paraId="565BEBBA" w14:textId="77777777" w:rsidTr="007C093A">
         <w:trPr>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D30EF17" w14:textId="0CC638FF" w:rsidR="008A6438" w:rsidRPr="00EF56ED" w:rsidRDefault="008A6438" w:rsidP="008A6438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyfnod arfaethedig </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -494,266 +485,258 @@
               <w:t xml:space="preserve">yn dechrau ar 1 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Medi ac yn gorffen ar 31 Awst</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AA2D79F" w14:textId="77777777" w:rsidR="008A6438" w:rsidRPr="008A6438" w:rsidRDefault="008A6438" w:rsidP="008A6438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A6438">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>O:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="295100C6" w14:textId="2F961DC4" w:rsidR="008A6438" w:rsidRPr="00EF56ED" w:rsidRDefault="008A6438" w:rsidP="008A6438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A6438">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>DD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23978758" w14:textId="2D00C364" w:rsidR="008A6438" w:rsidRPr="008A6438" w:rsidRDefault="008A6438" w:rsidP="008A6438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07300587" w14:textId="1154AF58" w:rsidR="008A6438" w:rsidRPr="00EF56ED" w:rsidRDefault="008A6438" w:rsidP="008A6438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>BBBB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5850B541" w14:textId="75CE2CA7" w:rsidR="008A6438" w:rsidRPr="008A6438" w:rsidRDefault="006C6235" w:rsidP="008A6438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="008A6438" w:rsidRPr="008A6438">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B4654B5" w14:textId="72344B78" w:rsidR="008A6438" w:rsidRPr="008A6438" w:rsidRDefault="008A6438" w:rsidP="008A6438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A6438">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>DD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="442C7247" w14:textId="77777777" w:rsidR="008A6438" w:rsidRPr="00EF56ED" w:rsidRDefault="008A6438" w:rsidP="008A6438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7828F56A" w14:textId="77777777" w:rsidR="008A6438" w:rsidRPr="00EF56ED" w:rsidRDefault="008A6438" w:rsidP="008A6438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>BBBB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1003,1608 +986,1551 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>arholwr allanol arfaethedig</w:t>
       </w:r>
       <w:r w:rsidR="00EB20A1" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> yn gyfrifol amdanynt</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478A152C" w14:textId="3AC2776E" w:rsidR="00AA2A4C" w:rsidRPr="008705F3" w:rsidRDefault="00D070FA" w:rsidP="008705F3">
+    <w:p w14:paraId="478A152C" w14:textId="6D731454" w:rsidR="00AA2A4C" w:rsidRPr="008705F3" w:rsidRDefault="00D070FA" w:rsidP="008705F3">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008705F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">SYLWER: </w:t>
       </w:r>
       <w:r w:rsidRPr="008705F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Ar gyfer partneriaid cydweithredol newydd, mae’n rhaid penodi arholwr allanol ar unwaith, a chaiff gwaith Lefel 4 ei ystyried ar gyfer dau gylch cyflwyno cyntaf gradd Baglor. Caiff hyn ei ymestyn i raglenni newydd mewn partneriaid presennol lle bo unrhyw risgiau wedi’u hadnabod e.e. lle bo disgyblaeth newydd i’w chyflwyno. Dylid trafod pob cais o’r fath gyda’r Swyddfa Partneriaethau Cydweithredol cyn cwblhau’r ffurflen GA2 a GA15 dilynol.</w:t>
+        <w:t xml:space="preserve">Ar gyfer partneriaid cydweithredol newydd, mae’n rhaid </w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>ymgysylltu</w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59" w:rsidRPr="008705F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008705F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>arholwr allanol ar unwaith, a chaiff gwaith Lefel 4 ei ystyried ar gyfer dau gylch cyflwyno cyntaf gradd Baglor. Caiff hyn ei ymestyn i raglenni newydd mewn partneriaid presennol lle bo unrhyw risgiau wedi’u hadnabod e.e. lle bo disgyblaeth newydd i’w chyflwyno. Dylid trafod pob cais o’r fath gyda’r Swyddfa Partneriaethau Cydweithredol cyn cwblhau’r ffurflen GA2 a GA15 dilynol.</w:t>
       </w:r>
       <w:r w:rsidRPr="008705F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3090"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="780"/>
         <w:gridCol w:w="2906"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w14:paraId="05FC4D9F" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="175B123A" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cod ac enw’r modwl </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BD6FB5C" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Credyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2175CC6B" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F2FF019" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cod ac enw’r modwl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D1AD702" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Credyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79B73F17" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w14:paraId="4B217971" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B3A6E68" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BAA549C" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="607CD3CA" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FD5D489" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="394751AE" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="001545C0" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w14:paraId="0F54AC5D" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E3CC1B6" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BE04C8A" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46E539C7" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62E6537E" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="391DFE90" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EBBA278" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w14:paraId="370320AA" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E652C4D" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A614882" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11278875" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34AAB331" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13A92B9B" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BFA93C0" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w14:paraId="50076208" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E08F386" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08732663" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44945B1D" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A783564" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40A4E63D" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="112192BF" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w14:paraId="30823432" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4648B309" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E0929D9" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="709751E8" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="782E16A8" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B282218" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DB0BE52" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w14:paraId="73E4D4F8" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E1924EE" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75AA6BDD" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25F90056" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C8EB13E" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="693274BB" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FB528A3" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w14:paraId="2ED72906" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CCB338B" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A85224F" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3081D6C4" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0018DB2C" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="549CE2C7" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21B4C430" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w14:paraId="0B7288F1" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F4D9EE1" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FD4CD18" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11CCE3C5" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C4AAC11" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57B80E85" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B11F861" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w14:paraId="1AA368D3" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43FC4803" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4063795A" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43333881" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F0B794B" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1638F037" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="216429C7" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w14:paraId="35799475" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09F91C9B" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34CB1165" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D67142C" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="267DDCF0" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4591ADE4" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00C8E158" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w14:paraId="1BC24D9F" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14411BC8" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20D38D57" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EE21998" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72FCD7FF" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68F75489" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7372F232" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w14:paraId="256519E1" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08287E25" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="147BF975" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="731DB0D4" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55159F1D" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3985FD2B" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="644E2818" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="329E9B90" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRPr="00EF56ED" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
@@ -2753,292 +2679,280 @@
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3799"/>
         <w:gridCol w:w="1063"/>
         <w:gridCol w:w="3756"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="00157C99" w:rsidRPr="00EF56ED" w14:paraId="5A5E17CB" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3799" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C940EB0" w14:textId="77777777" w:rsidR="00157C99" w:rsidRPr="00EF56ED" w:rsidRDefault="00157C99" w:rsidP="00D43DB3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Cod ac enw’r modwl </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77042E48" w14:textId="77777777" w:rsidR="00157C99" w:rsidRPr="00EF56ED" w:rsidRDefault="00157C99" w:rsidP="00D43DB3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Credyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="767070C5" w14:textId="77777777" w:rsidR="00157C99" w:rsidRPr="00EF56ED" w:rsidRDefault="00157C99" w:rsidP="00D43DB3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cod ac enw’r modwl </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52A33611" w14:textId="77777777" w:rsidR="00157C99" w:rsidRPr="00EF56ED" w:rsidRDefault="00157C99" w:rsidP="00D43DB3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Credyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00157C99" w:rsidRPr="00EF56ED" w14:paraId="79859C14" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3799" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66C3BCFB" w14:textId="77777777" w:rsidR="00157C99" w:rsidRPr="00EF56ED" w:rsidRDefault="00157C99" w:rsidP="00157C99">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E35DB25" w14:textId="77777777" w:rsidR="00157C99" w:rsidRPr="00EF56ED" w:rsidRDefault="00157C99" w:rsidP="00157C99">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73252535" w14:textId="77777777" w:rsidR="00157C99" w:rsidRPr="00EF56ED" w:rsidRDefault="00157C99" w:rsidP="00157C99">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73114B60" w14:textId="77777777" w:rsidR="00157C99" w:rsidRPr="00EF56ED" w:rsidRDefault="00157C99" w:rsidP="00157C99">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00157C99" w:rsidRPr="00EF56ED" w14:paraId="28A9F094" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3799" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15C1B55D" w14:textId="77777777" w:rsidR="00157C99" w:rsidRPr="00EF56ED" w:rsidRDefault="00157C99" w:rsidP="00157C99">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43575B45" w14:textId="77777777" w:rsidR="00157C99" w:rsidRPr="00EF56ED" w:rsidRDefault="00157C99" w:rsidP="00157C99">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09553F89" w14:textId="77777777" w:rsidR="00157C99" w:rsidRPr="00EF56ED" w:rsidRDefault="00157C99" w:rsidP="00157C99">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2673199A" w14:textId="77777777" w:rsidR="00157C99" w:rsidRPr="00EF56ED" w:rsidRDefault="00157C99" w:rsidP="00157C99">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A7F2A1F" w14:textId="77777777" w:rsidR="00157C99" w:rsidRPr="00EF56ED" w:rsidRDefault="00157C99" w:rsidP="00157C99">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
@@ -3167,51 +3081,50 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2864"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
       <w:tr w:rsidR="009336C0" w:rsidRPr="00EF56ED" w14:paraId="088283AB" w14:textId="77777777" w:rsidTr="00D85351">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E2AFCB3" w14:textId="58E84840" w:rsidR="009336C0" w:rsidRPr="009336C0" w:rsidRDefault="009336C0" w:rsidP="005F542F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009336C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Rhaglen(ni)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
@@ -3315,51 +3228,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>E / NA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>GE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25F4A616" w14:textId="56967298" w:rsidR="009336C0" w:rsidRPr="009336C0" w:rsidRDefault="009336C0" w:rsidP="005F542F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009336C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Wedi’i achredu gan gorff PSRB? Os </w:t>
             </w:r>
             <w:r w:rsidRPr="009336C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -3371,217 +3283,240 @@
             </w:r>
             <w:r w:rsidRPr="009336C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, nodwch </w:t>
             </w:r>
             <w:r w:rsidR="00D85351">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>bwy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="185824A5" w14:textId="00BC1453" w:rsidR="009336C0" w:rsidRPr="009336C0" w:rsidRDefault="009336C0" w:rsidP="005F542F">
+          <w:p w14:paraId="185824A5" w14:textId="72DFDC37" w:rsidR="009336C0" w:rsidRPr="009336C0" w:rsidRDefault="009336C0" w:rsidP="005F542F">
             <w:pPr>
               <w:ind w:right="71"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009336C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Cyswllt staff a enwyd a Disgyblaeth Academaidd</w:t>
+              <w:t>Cyswllt staff a enwyd a</w:t>
+            </w:r>
+            <w:r w:rsidR="00E7660A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009336C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007656EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Ysgol</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009336C0" w:rsidRPr="00EF56ED" w14:paraId="32F3F000" w14:textId="77777777" w:rsidTr="00D85351">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1201F3AB" w14:textId="77777777" w:rsidR="009336C0" w:rsidRPr="009336C0" w:rsidRDefault="009336C0" w:rsidP="005F542F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="024854B0" w14:textId="77777777" w:rsidR="009336C0" w:rsidRPr="009336C0" w:rsidRDefault="009336C0" w:rsidP="005F542F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FED919A" w14:textId="235EAE10" w:rsidR="009336C0" w:rsidRPr="009336C0" w:rsidRDefault="009336C0" w:rsidP="005F542F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07F7C0C7" w14:textId="77777777" w:rsidR="009336C0" w:rsidRPr="009336C0" w:rsidRDefault="009336C0" w:rsidP="005F542F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46AB4146" w14:textId="77777777" w:rsidR="009336C0" w:rsidRPr="009336C0" w:rsidRDefault="009336C0" w:rsidP="005F542F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009336C0" w:rsidRPr="00EF56ED" w14:paraId="1DBBBF17" w14:textId="77777777" w:rsidTr="00D85351">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="534AF41C" w14:textId="77777777" w:rsidR="009336C0" w:rsidRPr="009336C0" w:rsidRDefault="009336C0" w:rsidP="005F542F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2463CA90" w14:textId="77777777" w:rsidR="009336C0" w:rsidRPr="009336C0" w:rsidRDefault="009336C0" w:rsidP="005F542F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D83B447" w14:textId="04ED730F" w:rsidR="009336C0" w:rsidRPr="009336C0" w:rsidRDefault="009336C0" w:rsidP="005F542F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40A80D64" w14:textId="77777777" w:rsidR="009336C0" w:rsidRPr="009336C0" w:rsidRDefault="009336C0" w:rsidP="005F542F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A168A13" w14:textId="77777777" w:rsidR="009336C0" w:rsidRPr="009336C0" w:rsidRDefault="009336C0" w:rsidP="005F542F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
@@ -3683,318 +3618,328 @@
         <w:t xml:space="preserve"> ddarparu adroddiad ar wahân ar </w:t>
       </w:r>
       <w:r w:rsidR="0052587F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>bob un</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D41594" w14:textId="77777777" w:rsidR="00157C99" w:rsidRPr="00EF56ED" w:rsidRDefault="00157C99" w:rsidP="00AA2A4C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="cysill"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="06C3810B" w14:textId="77777777" w:rsidR="00715EC0" w:rsidRPr="00EF56ED" w:rsidRDefault="00D24896" w:rsidP="002122AF">
+    <w:p w14:paraId="06C3810B" w14:textId="11101402" w:rsidR="00715EC0" w:rsidRPr="00EF56ED" w:rsidRDefault="00D24896" w:rsidP="002122AF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Manylion yr arholwr allanol presennol </w:t>
       </w:r>
       <w:r w:rsidR="006E19E5" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>y penodir yn ei le.</w:t>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>r ymgysylltir</w:t>
+      </w:r>
+      <w:r w:rsidR="006E19E5" w:rsidRPr="00EF56ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yn ei le.</w:t>
       </w:r>
       <w:r w:rsidR="00715EC0" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3090"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EE7788" w:rsidRPr="00EF56ED" w14:paraId="4D0ED35B" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="153A47EF" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00EF56ED" w:rsidRDefault="00D10F4B" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Enw:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77E6537E" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00EF56ED" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A1E0767" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00EF56ED" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE7788" w:rsidRPr="00EF56ED" w14:paraId="0A8C0E28" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CCF3B33" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00EF56ED" w:rsidRDefault="00D10F4B" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Teitl swydd bresennol:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="451EF802" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00EF56ED" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="501D2E75" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00EF56ED" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE7788" w:rsidRPr="00EF56ED" w14:paraId="0C0D2C5D" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A07CB3B" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00EF56ED" w:rsidRDefault="00D10F4B" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Sefydliad cyfredol:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="580C60D6" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00EF56ED" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6DEBD9BD" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00EF56ED" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE7788" w:rsidRPr="00EF56ED" w14:paraId="3F2B8224" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="706B9345" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00EF56ED" w:rsidRDefault="00D10F4B" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cyfadran/Ysgol/Adran:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69FDB3B4" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00EF56ED" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44E3E120" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00EF56ED" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4154,122 +4099,140 @@
         </w:rPr>
         <w:t>(gyda theitl llawn)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9781"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w14:paraId="1D5255A1" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D35A045" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7AABBDCD" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="299D6A25" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00D10F4B" w:rsidP="00F53574">
+    <w:p w14:paraId="299D6A25" w14:textId="312A9D41" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00D10F4B" w:rsidP="00F53574">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Teitl swydd bresennol</w:t>
+      </w:r>
+      <w:r w:rsidR="00270887">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00270887" w:rsidRPr="005B5AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>(os yw’n berthnasol, rhowch fanylion am y ddisgyblaeth e.e Uwch Ddarlithydd mewn...)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w14:paraId="21AAB45A" w14:textId="77777777" w:rsidTr="00E850EB">
+      <w:tr w:rsidR="00EC5E41" w:rsidRPr="005B5AA1" w14:paraId="21AAB45A" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16FDCCE9" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2CD5B2E5" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
@@ -4296,51 +4259,50 @@
         <w:t>Man gweithio presennol</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w14:paraId="0A97F399" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D83F698" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0268E7E9" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
@@ -4395,56 +4357,55 @@
         </w:rPr>
         <w:t>(yn cynnwys manylion y Gyfadran/Ysgol/Adran)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2976"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC5E41" w:rsidRPr="009C0D71" w14:paraId="26C38FA7" w14:textId="77777777" w:rsidTr="00E850EB">
+      <w:tr w:rsidR="00EC5E41" w:rsidRPr="00354E59" w14:paraId="26C38FA7" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F29FFDF" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4949F27E" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="34E89581" w14:textId="77777777" w:rsidR="00076AEF" w:rsidRPr="00EF56ED" w:rsidRDefault="00076AEF" w:rsidP="000F0636">
             <w:pPr>
@@ -4452,178 +4413,172 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="59BC4583" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00811295" w:rsidRPr="00EF56ED" w14:paraId="6576FBD1" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="376AC413" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00283B3D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Ffôn:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15F0CE8B" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52306277" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="004B68CE" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Symudol</w:t>
             </w:r>
             <w:r w:rsidR="00283B3D" w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="253E635F" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B68CE" w:rsidRPr="00EF56ED" w14:paraId="095B7EEA" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4252" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20A765A2" w14:textId="77777777" w:rsidR="004B68CE" w:rsidRPr="00EF56ED" w:rsidRDefault="004B68CE" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>E-bost:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50F2B01F" w14:textId="77777777" w:rsidR="004B68CE" w:rsidRPr="00EF56ED" w:rsidRDefault="004B68CE" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16208ED5" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
@@ -4664,51 +4619,50 @@
       <w:tblPr>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2976"/>
       </w:tblGrid>
       <w:tr w:rsidR="00811295" w:rsidRPr="00EF56ED" w14:paraId="5C37918E" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7616D1E4" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="647EFBDB" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7690ED47" w14:textId="77777777" w:rsidR="00076AEF" w:rsidRPr="00EF56ED" w:rsidRDefault="00076AEF" w:rsidP="000F0636">
             <w:pPr>
@@ -4716,178 +4670,172 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30EBAC23" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00811295" w:rsidRPr="00EF56ED" w14:paraId="44725035" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AD7E26E" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00283B3D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Ffôn:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27167ABE" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="246F8A44" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="004B68CE" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Symudol</w:t>
             </w:r>
             <w:r w:rsidR="00283B3D" w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="661811DE" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B68CE" w:rsidRPr="00EF56ED" w14:paraId="5B3119D1" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4252" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="707BE3EF" w14:textId="77777777" w:rsidR="004B68CE" w:rsidRPr="00EF56ED" w:rsidRDefault="004B68CE" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>E-bost:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5BE42A21" w14:textId="77777777" w:rsidR="004B68CE" w:rsidRPr="00EF56ED" w:rsidRDefault="004B68CE" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05B83B00" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
@@ -4911,51 +4859,50 @@
       </w:tblGrid>
       <w:tr w:rsidR="009E5F9B" w:rsidRPr="00EF56ED" w14:paraId="78F77FD0" w14:textId="77777777" w:rsidTr="009E5F9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4807" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="07BC1AD6" w14:textId="77777777" w:rsidR="009E5F9B" w:rsidRPr="00EF56ED" w:rsidRDefault="009E5F9B" w:rsidP="0065510D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Cyfeiriad gorau ar gyfer gohebu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4974" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="565E412F" w14:textId="77777777" w:rsidR="009E5F9B" w:rsidRPr="00EF56ED" w:rsidRDefault="009E5F9B" w:rsidP="0065510D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -5166,108 +5113,104 @@
         </w:rPr>
         <w:t>Cymwysterau academaidd a phroffesiynol perthnasol</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w14:paraId="7CA2B6CA" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A4D9039" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w14:paraId="2D941384" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="094B6CA8" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w14:paraId="16274611" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24BD886B" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w14:paraId="5392EE8D" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BB7C1CE" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="46D674A8" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
@@ -5331,418 +5274,403 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2239"/>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
       <w:tr w:rsidR="00811295" w:rsidRPr="00EF56ED" w14:paraId="68F6EC53" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DCFFD31" w14:textId="05739170" w:rsidR="00AE60E0" w:rsidRPr="00EF56ED" w:rsidRDefault="008B169A" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">O  - </w:t>
             </w:r>
             <w:r w:rsidR="006C6235">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">I  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F30FAA5" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00EF56ED" w:rsidRDefault="008B169A" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cyflogwr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="250C6E79" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00EF56ED" w:rsidRDefault="008B169A" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Swydd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00811295" w:rsidRPr="00EF56ED" w14:paraId="08DB6050" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63D51A38" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00EF56ED" w:rsidRDefault="008B169A" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>MM/BB – MM/BB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="015BD008" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00EF56ED" w:rsidRDefault="00AE60E0" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A4875C9" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00EF56ED" w:rsidRDefault="00AE60E0" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00811295" w:rsidRPr="00EF56ED" w14:paraId="17675D81" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="630A9628" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00EF56ED" w:rsidRDefault="00AE60E0" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="282F661B" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00EF56ED" w:rsidRDefault="00AE60E0" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D6CF107" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00EF56ED" w:rsidRDefault="00AE60E0" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00811295" w:rsidRPr="00EF56ED" w14:paraId="190327D5" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="737AEE09" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00EF56ED" w:rsidRDefault="00AE60E0" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E0AB6BF" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00EF56ED" w:rsidRDefault="00AE60E0" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C119163" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00EF56ED" w:rsidRDefault="00AE60E0" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00811295" w:rsidRPr="00EF56ED" w14:paraId="68F72AFF" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="291BD7F1" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C380FEB" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DC77C44" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00EF56ED" w:rsidRDefault="00EC5E41" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D3960DC" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00EF56ED" w:rsidRDefault="00AE60E0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -5780,55 +5708,54 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>o’r tu allan i’r system Brifysgol, rhowch grynodeb byr o’r profiad proffesiynol sy’n gwneud yr arholwr arfaethedig yn addas i’r swydd hon</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00481408" w:rsidRPr="009C0D71" w14:paraId="7035B677" w14:textId="77777777" w:rsidTr="00E850EB">
+      <w:tr w:rsidR="00481408" w:rsidRPr="005B5AA1" w14:paraId="7035B677" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="098FCBD3" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2DBE14EE" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -5878,55 +5805,54 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>o’r tu allan i system AU y DU, nodwch i ba raddau mae’r arholwr allanol arfaethedig yn gyfarwydd â system AU y DU</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00481408" w:rsidRPr="009C0D71" w14:paraId="52888301" w14:textId="77777777" w:rsidTr="00E850EB">
+      <w:tr w:rsidR="00481408" w:rsidRPr="005B5AA1" w14:paraId="52888301" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E3ABCD9" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2082BC8F" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00EF56ED" w:rsidRDefault="00FD3439" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -5982,487 +5908,469 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2239"/>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
       <w:tr w:rsidR="00811295" w:rsidRPr="00EF56ED" w14:paraId="41077486" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B05C121" w14:textId="745D3034" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00DB2122" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">O  - </w:t>
             </w:r>
             <w:r w:rsidR="006C6235">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76CEC9F4" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00DB2122" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Rhaglen a Lefel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="762693F7" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00DB2122" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Dyletswyddau allweddol</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00811295" w:rsidRPr="00EF56ED" w14:paraId="4480C454" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="560E1404" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="004F22B5" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>MM/BB – MM/BB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7522C766" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52488E1D" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00811295" w:rsidRPr="00EF56ED" w14:paraId="34291726" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1AF8A388" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FA66A27" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E433A87" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00076AEF" w:rsidRPr="00EF56ED" w14:paraId="51E14FB7" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2769D8EF" w14:textId="77777777" w:rsidR="00076AEF" w:rsidRPr="00EF56ED" w:rsidRDefault="00076AEF" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22B41148" w14:textId="77777777" w:rsidR="00076AEF" w:rsidRPr="00EF56ED" w:rsidRDefault="00076AEF" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7107C36E" w14:textId="77777777" w:rsidR="00076AEF" w:rsidRPr="00EF56ED" w:rsidRDefault="00076AEF" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00076AEF" w:rsidRPr="00EF56ED" w14:paraId="5E64B737" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BBC09F4" w14:textId="77777777" w:rsidR="00076AEF" w:rsidRPr="00EF56ED" w:rsidRDefault="00076AEF" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07D6B3C1" w14:textId="77777777" w:rsidR="00076AEF" w:rsidRPr="00EF56ED" w:rsidRDefault="00076AEF" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52BAABFC" w14:textId="77777777" w:rsidR="00076AEF" w:rsidRPr="00EF56ED" w:rsidRDefault="00076AEF" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00811295" w:rsidRPr="00EF56ED" w14:paraId="74E3E40F" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58D59C8F" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15E40327" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6759A38A" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65B1081C" w14:textId="77777777" w:rsidR="00715EC0" w:rsidRPr="00EF56ED" w:rsidRDefault="00715EC0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6505,349 +6413,337 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1531"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="4677"/>
       </w:tblGrid>
       <w:tr w:rsidR="00811295" w:rsidRPr="00EF56ED" w14:paraId="485B4242" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F9F72B3" w14:textId="36B1F7E0" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="004F22B5" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">O - </w:t>
             </w:r>
             <w:r w:rsidR="006C6235">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23004087" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="004F22B5" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Sefydliad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5BB84C7D" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="004F22B5" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Rhaglen a Lefel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D00497" w:rsidRPr="00EF56ED" w14:paraId="0C373CB7" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7009B890" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="004F22B5" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>BB – BB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FFA5D4E" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02DA4FE2" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D00497" w:rsidRPr="00EF56ED" w14:paraId="0B399D08" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E20E105" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E65518E" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FF6697C" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D00497" w:rsidRPr="00EF56ED" w14:paraId="535D0330" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C49ED5C" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B23B7C3" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="244DAFC6" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3250347C" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6899,418 +6795,403 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1517"/>
         <w:gridCol w:w="3503"/>
         <w:gridCol w:w="4761"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D00497" w:rsidRPr="00EF56ED" w14:paraId="570B5700" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22DD650E" w14:textId="565F159B" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="004F22B5" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">O - </w:t>
             </w:r>
             <w:r w:rsidR="006C6235">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3503" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="227A8043" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="004F22B5" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Sefydliad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4761" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50974A54" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="004F22B5" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Rhaglen a Lefel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D00497" w:rsidRPr="00EF56ED" w14:paraId="5A895104" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="691576B6" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="004F22B5" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>BB – BB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3503" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77780A8B" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4761" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53395BF3" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00811295" w:rsidRPr="00EF56ED" w14:paraId="540AADDB" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60F5FB31" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3503" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57B2607D" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="712C8582" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00811295" w:rsidRPr="00EF56ED" w14:paraId="1D1A8828" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38BC9E79" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3503" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="371861B9" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D69C0E9" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00811295" w:rsidRPr="00EF56ED" w14:paraId="40919503" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DE63462" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3503" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="237462E1" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4761" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43020BF5" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C0E7A38" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00EF56ED" w:rsidRDefault="00481408">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7384,51 +7265,50 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1531"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="4677"/>
       </w:tblGrid>
       <w:tr w:rsidR="00811295" w:rsidRPr="00EF56ED" w14:paraId="46B95EFF" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63FF68CF" w14:textId="343FA4EA" w:rsidR="00FD3439" w:rsidRPr="00EF56ED" w:rsidRDefault="004F22B5" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">O </w:t>
             </w:r>
             <w:r w:rsidR="006C6235">
               <w:rPr>
@@ -7449,376 +7329,362 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006C6235">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">I </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5864B280" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00EF56ED" w:rsidRDefault="004F22B5" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Sefydliad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A20C885" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00EF56ED" w:rsidRDefault="004F22B5" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Natur y cysylltiad </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00811295" w:rsidRPr="00EF56ED" w14:paraId="64F84FDA" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="507E3DD1" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00EF56ED" w:rsidRDefault="00236E8E" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>BB – BB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16166B52" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00EF56ED" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="751FEDF2" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00EF56ED" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00811295" w:rsidRPr="00EF56ED" w14:paraId="70B31E48" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="251C509D" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00EF56ED" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A4D5886" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00EF56ED" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1449DD15" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00EF56ED" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00811295" w:rsidRPr="00EF56ED" w14:paraId="2A6785D0" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="229D9E14" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00EF56ED" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13C62ABA" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00EF56ED" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3461E3A8" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00EF56ED" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00811295" w:rsidRPr="00EF56ED" w14:paraId="346FF805" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="608557F9" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00EF56ED" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="768CDC5F" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00EF56ED" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14EF1E74" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00EF56ED" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="468AB447" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00EF56ED" w:rsidRDefault="00FD3439">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7928,96 +7794,125 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Arbenigedd Allanol)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D56EF3" w:rsidRPr="00D56EF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ac yn unol â Chyngor ac Arweiniad Cod Ansawdd Addysg Uwch y DU: Arbenigedd Allanol (ASA)? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05DB8BF5" w14:textId="77777777" w:rsidR="005C484D" w:rsidRPr="00EF56ED" w:rsidRDefault="005C484D" w:rsidP="005C484D">
+    <w:p w14:paraId="05DB8BF5" w14:textId="30DC451A" w:rsidR="005C484D" w:rsidRPr="00EF56ED" w:rsidRDefault="005C484D" w:rsidP="005C484D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB" w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t>(Gellir gofyn am gyngor o’r Swyddfa Academaidd ar y mater hwn).</w:t>
+        <w:t xml:space="preserve">(Gellir gofyn am gyngor o’r </w:t>
+      </w:r>
+      <w:r w:rsidR="00270887">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB" w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>Tîm Ansawdd, Gwasanaethau Academaidd</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB" w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar y mater hwn).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF56ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00270887">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                    </w:t>
       </w:r>
       <w:r w:rsidR="00185997" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB" w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>YDY</w:t>
       </w:r>
       <w:r w:rsidR="00416A7D" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB" w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> / NAC </w:t>
       </w:r>
@@ -8251,51 +8146,51 @@
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005B031F" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EE71DF5" w14:textId="77777777" w:rsidR="008A6438" w:rsidRPr="00D02905" w:rsidRDefault="008A6438" w:rsidP="008A6438">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6375315E" w14:textId="259B4FCF" w:rsidR="008A6438" w:rsidRPr="00372EBC" w:rsidRDefault="00543F38" w:rsidP="008A6438">
+    <w:p w14:paraId="6375315E" w14:textId="259B4FCF" w:rsidR="008A6438" w:rsidRPr="00372EBC" w:rsidRDefault="00CA0AC0" w:rsidP="008A6438">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:id w:val="-1923565098"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -8352,51 +8247,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A6438" w:rsidRPr="00372EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>– nid yw’r enwebiad yn cynnwys rhaglenni partner</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F3DC89" w14:textId="77777777" w:rsidR="008A6438" w:rsidRPr="00372EBC" w:rsidRDefault="008A6438" w:rsidP="008A6438">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23603123" w14:textId="0C002C49" w:rsidR="008A6438" w:rsidRPr="00F551FC" w:rsidRDefault="00543F38" w:rsidP="008A6438">
+    <w:p w14:paraId="23603123" w14:textId="0C002C49" w:rsidR="008A6438" w:rsidRPr="00F551FC" w:rsidRDefault="00CA0AC0" w:rsidP="008A6438">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:id w:val="-870905666"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -8457,51 +8352,51 @@
       <w:r w:rsidR="00CC43D5" w:rsidRPr="00F551FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>o’r fath</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C49DC7D" w14:textId="77777777" w:rsidR="008A6438" w:rsidRPr="00F551FC" w:rsidRDefault="008A6438" w:rsidP="008A6438">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="789C79E7" w14:textId="3B9FAFA7" w:rsidR="008A6438" w:rsidRPr="00372EBC" w:rsidRDefault="00543F38" w:rsidP="008A6438">
+    <w:p w14:paraId="789C79E7" w14:textId="3B9FAFA7" w:rsidR="008A6438" w:rsidRPr="00372EBC" w:rsidRDefault="00CA0AC0" w:rsidP="008A6438">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:id w:val="-87540935"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -8806,51 +8701,51 @@
         </w:rPr>
         <w:t>YDY</w:t>
       </w:r>
       <w:r w:rsidR="007C093A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> / AMH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="206E0445" w14:textId="77777777" w:rsidR="004C3EA3" w:rsidRDefault="004C3EA3" w:rsidP="00F53574">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1275E537" w14:textId="132C2AAE" w:rsidR="00FD3439" w:rsidRPr="00EF56ED" w:rsidRDefault="00F84B1C" w:rsidP="00F53574">
+    <w:p w14:paraId="1275E537" w14:textId="2E32F30D" w:rsidR="00FD3439" w:rsidRPr="00EF56ED" w:rsidRDefault="00F84B1C" w:rsidP="00F53574">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A yw’r arholwr allanol </w:t>
       </w:r>
       <w:r w:rsidR="00912C56" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
@@ -8869,60 +8764,78 @@
       <w:r w:rsidR="00912C56" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">modylau </w:t>
       </w:r>
       <w:r w:rsidR="006134ED" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>fod ar gael</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ar gyfer sesiwn Gynefino gychwynnol gyda’r Brifysgol yn dilyn eu penodiad</w:t>
+        <w:t xml:space="preserve"> ar gyfer sesiwn Gynefino gychwynnol gyda’r Brifysgol yn dilyn eu </w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>hymrwymiad</w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59" w:rsidRPr="00EF56ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006134ED" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (fel arfer, cynhelir hwn drwy </w:t>
+        <w:t xml:space="preserve">(fel arfer, cynhelir hwn drwy </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006134ED" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>weminar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006134ED" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -8959,60 +8872,50 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005C484D" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005C484D" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005C484D" w:rsidRPr="00EF56ED">
-[...8 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00E850EB" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00323FEB" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00185997" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -9107,77 +9010,86 @@
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>od yn ymwybodol o’r gofyniad hwn)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F4A68FB" w14:textId="77777777" w:rsidR="004C3EA3" w:rsidRDefault="004C3EA3" w:rsidP="00F53574">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72E22000" w14:textId="642E4CEF" w:rsidR="00B6556E" w:rsidRPr="00EF56ED" w:rsidRDefault="00F84B1C" w:rsidP="00F53574">
+    <w:p w14:paraId="72E22000" w14:textId="73A30193" w:rsidR="00B6556E" w:rsidRPr="00EF56ED" w:rsidRDefault="00F84B1C" w:rsidP="00F53574">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>A yw’r arholwr allanol arfaethedig wedi cytuno i gael ei enwebu i’w benodi?</w:t>
+        <w:t>A yw’r arholwr allanol arfaethedig wedi cytuno i gael ei enwebu?</w:t>
       </w:r>
       <w:r w:rsidR="00F53574" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="005C484D" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F53574" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00185997" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9235,51 +9147,51 @@
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C3EA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>NA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>, gwnewch yn siŵr y ceir cytundeb cyn bwrw ymlaen â’r enwebiad)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B391F03" w14:textId="49BD0A16" w:rsidR="004C3EA3" w:rsidRPr="00D02905" w:rsidRDefault="004C3EA3" w:rsidP="004C3EA3">
+    <w:p w14:paraId="7B391F03" w14:textId="4F806C06" w:rsidR="004C3EA3" w:rsidRPr="00D02905" w:rsidRDefault="004C3EA3" w:rsidP="004C3EA3">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006539A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy"/>
         </w:rPr>
         <w:t xml:space="preserve">A yw'r arholwr allanol arfaethedig wedi cael gwybod y bydd yn gweithredu </w:t>
       </w:r>
       <w:r w:rsidR="00FA0B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -9295,51 +9207,71 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy"/>
         </w:rPr>
         <w:t>hunangyflogedig</w:t>
       </w:r>
       <w:r w:rsidRPr="00D02905">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>?  (</w:t>
       </w:r>
       <w:r w:rsidR="006539A7" w:rsidRPr="006539A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy"/>
         </w:rPr>
-        <w:t>Bydd y Swyddfa Academaidd yn darparu canllaw a thempled anfoneb ar gyfer hawlio'r ffi ac unrhyw dreuliau</w:t>
+        <w:t xml:space="preserve">Bydd y </w:t>
+      </w:r>
+      <w:r w:rsidR="00270887">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy"/>
+        </w:rPr>
+        <w:t>Tîm Ansawdd, Gwasanaethau Academaidd</w:t>
+      </w:r>
+      <w:r w:rsidR="006539A7" w:rsidRPr="006539A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yn darparu canllaw a thempled anfoneb ar gyfer hawlio'r ffi ac unrhyw dreuliau</w:t>
       </w:r>
       <w:r w:rsidRPr="00D02905">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D02905">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D02905">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -9376,50 +9308,60 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D02905">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D02905">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00270887">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                        </w:t>
       </w:r>
       <w:r w:rsidRPr="00D02905">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="004C3718" w:rsidRPr="00D02905">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>DY</w:t>
       </w:r>
       <w:r w:rsidRPr="00D02905">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -9671,51 +9613,51 @@
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>YDY</w:t>
       </w:r>
       <w:r w:rsidRPr="007C093A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>, cadarnhewch:</w:t>
       </w:r>
       <w:r w:rsidRPr="00020B3A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E5A211" w14:textId="23026765" w:rsidR="007E5C0C" w:rsidRPr="002A5B34" w:rsidRDefault="007C093A" w:rsidP="007C093A">
+    <w:p w14:paraId="78E5A211" w14:textId="47CFAC7D" w:rsidR="007E5C0C" w:rsidRPr="002A5B34" w:rsidRDefault="007C093A" w:rsidP="007C093A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C093A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>fod yr arholwr allanol arfaethedig wedi cytuno i gyflwyno e</w:t>
@@ -9785,93 +9727,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>i d</w:t>
       </w:r>
       <w:r w:rsidRPr="007C093A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>dyletswyddau arholi allanol ar gyfer y flwyddyn academaidd honno.</w:t>
       </w:r>
       <w:r w:rsidR="007E5C0C" w:rsidRPr="00020B3A">
         <w:rPr>
           <w:vanish/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007E5C0C">
-        <w:tab/>
-[...41 lines deleted...]
-      <w:r w:rsidR="007E5C0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="007E5C0C" w:rsidRPr="007C093A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>DY / NAC YDY</w:t>
       </w:r>
       <w:r w:rsidR="007E5C0C" w:rsidRPr="007C093A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -10111,91 +10010,183 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C0D71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                       </w:t>
       </w:r>
       <w:r w:rsidRPr="009C0D71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                           </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11590E43" w14:textId="03A775EC" w:rsidR="007C093A" w:rsidRPr="009C0D71" w:rsidRDefault="00457518" w:rsidP="00925C91">
+    <w:p w14:paraId="29D8B1EF" w14:textId="0519227D" w:rsidR="00270887" w:rsidRDefault="00457518" w:rsidP="00925C91">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457518">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Sylwch o ran y flwyddyn olaf yn y swydd, nid yw’r cyfnod estynedig hwn yn newid y ffi flynyddol.</w:t>
       </w:r>
       <w:r w:rsidR="007C093A" w:rsidRPr="009C0D71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00925C91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Yn ogystal ni ofynnir i’r arholwr allanol arfaethedig ymgymryd â gwaith yn gysylltiedig â’r flwyddyn academaidd nesaf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD87C40" w14:textId="3374A07D" w:rsidR="00270887" w:rsidRPr="009C0D71" w:rsidRDefault="00270887" w:rsidP="005B5AA1">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os yw'n berthnasol, a yw’r arholwr allanol arfaethedig wedi cydsynio i’r data y byddwn yn ei gadw ar eu cyfer gael ei rannu â </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Chorff Proffesiynol, Statudol a Rheoleiddio (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>PSRB</w:t>
+      </w:r>
+      <w:r w:rsidR="002E3495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="002E3495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B5AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>YDY / NAC YDY</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="33F69A60" w14:textId="77777777" w:rsidR="005800B4" w:rsidRDefault="005800B4" w:rsidP="00F53574">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D8C2F97" w14:textId="14E1C2B0" w:rsidR="00715EC0" w:rsidRPr="00EF56ED" w:rsidRDefault="00B52576" w:rsidP="00F53574">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
@@ -10375,79 +10366,77 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="2675"/>
         <w:gridCol w:w="2428"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B52576" w:rsidRPr="00D87A97" w14:paraId="5F20BDAE" w14:textId="77777777" w:rsidTr="005800B4">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="233EDA12" w14:textId="55228371" w:rsidR="00B52576" w:rsidRPr="00D87A97" w:rsidRDefault="00C43437" w:rsidP="00B52576">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel Astudio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EF95AF8" w14:textId="77777777" w:rsidR="00C43437" w:rsidRPr="00D87A97" w:rsidRDefault="00C43437" w:rsidP="00C43437">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyfanswm </w:t>
             </w:r>
             <w:r w:rsidR="009C4551" w:rsidRPr="00D87A97">
               <w:rPr>
@@ -10628,51 +10617,50 @@
             <w:r w:rsidR="00D87A97" w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(h.y. iteriadau cyflwyno</w:t>
             </w:r>
             <w:r w:rsidR="00C43437" w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="452946FD" w14:textId="77777777" w:rsidR="00C43437" w:rsidRPr="00D87A97" w:rsidRDefault="00B52576" w:rsidP="00C43437">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyfanswm gwerth credyd </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B9524B6" w14:textId="77777777" w:rsidR="00C43437" w:rsidRPr="00D87A97" w:rsidRDefault="00C43437" w:rsidP="00C43437">
@@ -10759,58 +10747,57 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cyfanswm nifer y modylau a gyflwynir x eu gwerthoedd credyd unigol</w:t>
             </w:r>
             <w:r w:rsidR="00C43437" w:rsidRPr="00020B3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B023D1" w:rsidRPr="009C0D71" w14:paraId="47792157" w14:textId="77777777" w:rsidTr="005800B4">
+      <w:tr w:rsidR="00B023D1" w:rsidRPr="00354E59" w14:paraId="47792157" w14:textId="77777777" w:rsidTr="005800B4">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0301A943" w14:textId="78FE2B70" w:rsidR="00B023D1" w:rsidRPr="00D87A97" w:rsidRDefault="00B023D1" w:rsidP="00B023D1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(Enghraifft)</w:t>
@@ -10820,51 +10807,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EA0E855" w14:textId="0C551464" w:rsidR="00B023D1" w:rsidRPr="00D87A97" w:rsidRDefault="00B023D1" w:rsidP="00B023D1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>12 modwl (cyfanswm)</w:t>
             </w:r>
@@ -10911,51 +10897,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>x2 garfan/(iteriad cyflwyno)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14FC7346" w14:textId="0FAC8F11" w:rsidR="00B023D1" w:rsidRPr="00020B3A" w:rsidRDefault="00B023D1" w:rsidP="00B023D1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>240 credyd (cyfanswm)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33DEF236" w14:textId="1980522D" w:rsidR="00B023D1" w:rsidRPr="00D87A97" w:rsidRDefault="00B023D1" w:rsidP="00B023D1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -11265,541 +11250,521 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B023D1" w:rsidRPr="00D87A97" w14:paraId="5E459C6C" w14:textId="77777777" w:rsidTr="005800B4">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F856133" w14:textId="3778223A" w:rsidR="00B023D1" w:rsidRPr="00D87A97" w:rsidRDefault="00B023D1" w:rsidP="00B023D1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AEECCAD" w14:textId="77777777" w:rsidR="00B023D1" w:rsidRPr="00D87A97" w:rsidRDefault="00B023D1" w:rsidP="00B023D1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="562ED8F2" w14:textId="77777777" w:rsidR="00B023D1" w:rsidRPr="00D87A97" w:rsidRDefault="00B023D1" w:rsidP="00B023D1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B023D1" w:rsidRPr="00D87A97" w14:paraId="4AD84967" w14:textId="77777777" w:rsidTr="005800B4">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D00D2F6" w14:textId="77777777" w:rsidR="00B023D1" w:rsidRPr="00D87A97" w:rsidRDefault="00B023D1" w:rsidP="00B023D1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73A9DE5D" w14:textId="77777777" w:rsidR="00B023D1" w:rsidRPr="00D87A97" w:rsidRDefault="00B023D1" w:rsidP="00B023D1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56C47C10" w14:textId="77777777" w:rsidR="00B023D1" w:rsidRPr="00D87A97" w:rsidRDefault="00B023D1" w:rsidP="00B023D1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B023D1" w:rsidRPr="00D87A97" w14:paraId="6AE105F7" w14:textId="77777777" w:rsidTr="005800B4">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6684DB38" w14:textId="77777777" w:rsidR="00B023D1" w:rsidRPr="00D87A97" w:rsidRDefault="00B023D1" w:rsidP="00B023D1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11DAD547" w14:textId="77777777" w:rsidR="00B023D1" w:rsidRPr="00D87A97" w:rsidRDefault="00B023D1" w:rsidP="00B023D1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1334C7C8" w14:textId="77777777" w:rsidR="00B023D1" w:rsidRPr="00D87A97" w:rsidRDefault="00B023D1" w:rsidP="00B023D1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B023D1" w:rsidRPr="00D87A97" w14:paraId="2B135285" w14:textId="77777777" w:rsidTr="005800B4">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55AECB6A" w14:textId="01CBC7B9" w:rsidR="00B023D1" w:rsidRPr="00D87A97" w:rsidRDefault="00B023D1" w:rsidP="00B023D1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel 7 Rhan I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DBE96EC" w14:textId="77777777" w:rsidR="00B023D1" w:rsidRPr="00D87A97" w:rsidRDefault="00B023D1" w:rsidP="00B023D1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03B0A76A" w14:textId="77777777" w:rsidR="00B023D1" w:rsidRPr="00D87A97" w:rsidRDefault="00B023D1" w:rsidP="00B023D1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B023D1" w:rsidRPr="00D87A97" w14:paraId="56B69CC7" w14:textId="77777777" w:rsidTr="005800B4">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F5176F5" w14:textId="77777777" w:rsidR="00B023D1" w:rsidRPr="00D87A97" w:rsidRDefault="00B023D1" w:rsidP="00B023D1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyfanswm </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="134D6927" w14:textId="77777777" w:rsidR="00B023D1" w:rsidRPr="00D87A97" w:rsidRDefault="00B023D1" w:rsidP="00B023D1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BC7AFF9" w14:textId="77777777" w:rsidR="00B023D1" w:rsidRPr="00D87A97" w:rsidRDefault="00B023D1" w:rsidP="00B023D1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36A95669" w14:textId="77777777" w:rsidR="00B52576" w:rsidRPr="00D87A97" w:rsidRDefault="00B52576" w:rsidP="00B52576">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2547"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2381"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B52576" w:rsidRPr="00D87A97" w14:paraId="0FD796F9" w14:textId="77777777" w:rsidTr="000C02EF">
+      <w:tr w:rsidR="00B52576" w:rsidRPr="00D87A97" w14:paraId="0FD796F9" w14:textId="77777777" w:rsidTr="005B5AA1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F695A91" w14:textId="77777777" w:rsidR="00B52576" w:rsidRPr="00D87A97" w:rsidRDefault="00B023D1" w:rsidP="005C484D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00B52576" w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Traethawd hir / prosiect Lefel 7</w:t>
             </w:r>
             <w:r w:rsidR="00467F4A" w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rhan II</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1964C500" w14:textId="4F7D7730" w:rsidR="00B023D1" w:rsidRPr="00D87A97" w:rsidRDefault="00B023D1" w:rsidP="005C484D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D87A97">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="005B5AA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(fel arfer 60cr neu fwy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2234" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49E65615" w14:textId="77777777" w:rsidR="00B52576" w:rsidRPr="00D87A97" w:rsidRDefault="00B52576" w:rsidP="00B52576">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2381" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24814F9A" w14:textId="77777777" w:rsidR="00B52576" w:rsidRPr="00D87A97" w:rsidRDefault="00B52576" w:rsidP="00B52576">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5CC781A2" w14:textId="77777777" w:rsidR="00B52576" w:rsidRPr="00D87A97" w:rsidRDefault="00B52576" w:rsidP="00B52576">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="751E1134" w14:textId="48B42BB8" w:rsidR="005256D4" w:rsidRPr="00020B3A" w:rsidRDefault="005256D4" w:rsidP="00AD6DE9">
+    <w:p w14:paraId="751E1134" w14:textId="1C3DA2D2" w:rsidR="005256D4" w:rsidRPr="00020B3A" w:rsidRDefault="005256D4" w:rsidP="00AD6DE9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6DE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">* Bydd arholwr allanol yn gyfrifol am ddim mwy na 30 </w:t>
       </w:r>
       <w:r w:rsidR="006B3834" w:rsidRPr="00AD6DE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
@@ -11844,51 +11809,69 @@
       <w:r w:rsidRPr="00AD6DE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> hir/prosiect</w:t>
       </w:r>
       <w:r w:rsidR="006B3834" w:rsidRPr="00AD6DE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6DE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mewn un penodiad (h.y. – iteriad/carfan unigol).</w:t>
+        <w:t xml:space="preserve"> mewn un </w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ymgysylltiad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>(h.y. – iteriad/carfan unigol).</w:t>
       </w:r>
       <w:r w:rsidRPr="009C0D71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD6DE9" w:rsidRPr="00A35885">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Gweler GA15, cytundeb llwyth gwaith blynyddol</w:t>
       </w:r>
       <w:r w:rsidR="00A35885" w:rsidRPr="00A35885">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
@@ -12006,55 +11989,54 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> astudio.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD3439" w:rsidRPr="009C0D71" w14:paraId="275C0E37" w14:textId="77777777" w:rsidTr="00E850EB">
+      <w:tr w:rsidR="00FD3439" w:rsidRPr="00354E59" w14:paraId="275C0E37" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C9E5CF6" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00EF56ED" w:rsidRDefault="00FD3439" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42613C88" w14:textId="77777777" w:rsidR="000F0636" w:rsidRPr="00EF56ED" w:rsidRDefault="000F0636" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -12067,96 +12049,88 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AD0A187" w14:textId="63580434" w:rsidR="005B7C4D" w:rsidRPr="009C0D71" w:rsidRDefault="005B7C4D" w:rsidP="005B7C4D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ar gyfer rhaglenni PCYDDS:</w:t>
       </w:r>
       <w:r w:rsidRPr="009C0D71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B7C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Fel arfer mae’n ofynnol i bob arholwr allanol modylau fynychu cyfarfod gyda thîm y rhaglen unwaith yn ystod y flwyddyn academaidd, naill ai yn bersonol neu’n electronig.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C0D71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B7C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gallai’r cyfarfod gyd-daro â dyddiad y Bwrdd Arholi neu gael ei gynnal ar ddyddiad sy’n gyfleus i </w:t>
-[...8 lines deleted...]
-        <w:t>bawb.</w:t>
+        <w:t>Gallai’r cyfarfod gyd-daro â dyddiad y Bwrdd Arholi neu gael ei gynnal ar ddyddiad sy’n gyfleus i bawb.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C0D71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="005B7C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Nid yw’n </w:t>
       </w:r>
       <w:r w:rsidRPr="005B7C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -12341,55 +12315,54 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00206201" w:rsidRPr="009C0D71" w14:paraId="7C1629AC" w14:textId="77777777" w:rsidTr="00AB4B59">
+      <w:tr w:rsidR="00206201" w:rsidRPr="00354E59" w14:paraId="7C1629AC" w14:textId="77777777" w:rsidTr="00AB4B59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7598169F" w14:textId="77777777" w:rsidR="00206201" w:rsidRPr="00EF56ED" w:rsidRDefault="00206201" w:rsidP="00AB4B59">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66A8CD2B" w14:textId="77777777" w:rsidR="00206201" w:rsidRDefault="00206201" w:rsidP="00AB4B59">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74D3CAC0" w14:textId="77777777" w:rsidR="00206201" w:rsidRPr="00EF56ED" w:rsidRDefault="00206201" w:rsidP="00AB4B59">
             <w:pPr>
@@ -12435,104 +12408,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Ychwanegwch unrhyw wybodaeth bellach sy’n angenrheidiol yn eich tyb chi ar gyfer pennu ffi briodol.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00206201" w:rsidRPr="009C0D71" w14:paraId="1F128D94" w14:textId="77777777" w:rsidTr="00AB4B59">
+      <w:tr w:rsidR="00206201" w:rsidRPr="00354E59" w14:paraId="1F128D94" w14:textId="77777777" w:rsidTr="00AB4B59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18598BC2" w14:textId="77777777" w:rsidR="00206201" w:rsidRPr="00EF56ED" w:rsidRDefault="00206201" w:rsidP="00AB4B59">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E535C8E" w14:textId="77777777" w:rsidR="00206201" w:rsidRPr="00EF56ED" w:rsidRDefault="00206201" w:rsidP="00AB4B59">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="25CE2003" w14:textId="77777777" w:rsidR="00206201" w:rsidRPr="00EF56ED" w:rsidRDefault="00206201" w:rsidP="00206201">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FAEE43C" w14:textId="77777777" w:rsidR="00206201" w:rsidRDefault="00206201" w:rsidP="00206201">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="393DFDC5" w14:textId="6CD9F758" w:rsidR="00206201" w:rsidRPr="009C0D71" w:rsidRDefault="00206201" w:rsidP="00206201">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00206201">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Ar gyfer rhaglenni Partneriaethau Cydweithredol:</w:t>
       </w:r>
       <w:r w:rsidRPr="009C0D71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -12660,56 +12621,58 @@
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>(Bydd y Brifysgol yn sicrhau bod o leiaf un arholwr allanol yn bresennol ym mhob Bwrdd Arholi.)</w:t>
       </w:r>
       <w:r w:rsidRPr="009C0D71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A3D4530" w14:textId="77777777" w:rsidR="00206201" w:rsidRPr="009C0D71" w:rsidRDefault="00206201" w:rsidP="00206201">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B93F504" w14:textId="265CE728" w:rsidR="00206201" w:rsidRPr="009C0D71" w:rsidRDefault="00206201" w:rsidP="00206201">
+    <w:p w14:paraId="362B653C" w14:textId="039C09BD" w:rsidR="00206201" w:rsidRPr="009C0D71" w:rsidRDefault="00206201" w:rsidP="00206201">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00206201">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Os oes angen ymweliadau </w:t>
       </w:r>
       <w:r w:rsidR="001A11E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>corfforol</w:t>
       </w:r>
       <w:r w:rsidRPr="00206201">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
@@ -12725,86 +12688,74 @@
       </w:r>
       <w:r w:rsidRPr="00206201">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>, diben a lleoliad arfaethedig yr ymweliad.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C0D71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00206201">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Rhaid i’r trefniadau hyn gael eu cadarnhau gan y Swyddfa Partneriaethau Cydweithredol cyn y cyflwynir yr enwebiad i’w gymeradwyo.</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="39D76CEA" w14:textId="77777777" w:rsidR="00206201" w:rsidRPr="009C0D71" w:rsidRDefault="00206201" w:rsidP="00206201">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9629"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00206201" w:rsidRPr="009C0D71" w14:paraId="1EC72050" w14:textId="77777777" w:rsidTr="00206201">
+      <w:tr w:rsidR="00206201" w:rsidRPr="00354E59" w14:paraId="1EC72050" w14:textId="77777777" w:rsidTr="00206201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="187A16BD" w14:textId="33F80C70" w:rsidR="00206201" w:rsidRPr="009C0D71" w:rsidRDefault="00206201" w:rsidP="00AB4B59">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00206201">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>*At ddefnydd y Swyddfa Partneriaethau Cydweithredol yn unig ar gyfer Arholwyr Allanol darpariaeth partneriaid:</w:t>
@@ -13026,169 +12977,132 @@
             </w:pPr>
             <w:r w:rsidRPr="009A24A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06DB3E34" w14:textId="77777777" w:rsidR="00206201" w:rsidRDefault="00206201" w:rsidP="00AB4B59">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77F7BBC2" w14:textId="77777777" w:rsidR="00715EC0" w:rsidRDefault="00715EC0" w:rsidP="00852BA9">
-[...13 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="3DE31891" w14:textId="77777777" w:rsidR="000A3B6A" w:rsidRPr="00EF56ED" w:rsidRDefault="000A3B6A" w:rsidP="005B5AA1">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75EB086B" w14:textId="77777777" w:rsidR="00715EC0" w:rsidRPr="00EF56ED" w:rsidRDefault="00B00D93" w:rsidP="00F53574">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Ychwanegwch unrhyw wybodaeth bellach sy’n angenrheidiol yn eich tyb chi ar gyfer pennu ffi briodol.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00811295" w:rsidRPr="009C0D71" w14:paraId="5E9BB002" w14:textId="77777777" w:rsidTr="00E850EB">
+      <w:tr w:rsidR="00811295" w:rsidRPr="00354E59" w14:paraId="5E9BB002" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54AEF651" w14:textId="77777777" w:rsidR="00811295" w:rsidRPr="00EF56ED" w:rsidRDefault="00811295" w:rsidP="00811295">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="572C6E98" w14:textId="77777777" w:rsidR="005C484D" w:rsidRPr="00EF56ED" w:rsidRDefault="005C484D" w:rsidP="00811295">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15BC210F" w14:textId="77777777" w:rsidR="00B6556E" w:rsidRPr="00EF56ED" w:rsidRDefault="00B6556E">
-      <w:pPr>
-[...21 lines deleted...]
-    <w:p w14:paraId="5CF12FFB" w14:textId="77777777" w:rsidR="00C27AFE" w:rsidRDefault="00C27AFE" w:rsidP="00F53574">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D4CF83D" w14:textId="6AA527B5" w:rsidR="00715EC0" w:rsidRPr="00EF56ED" w:rsidRDefault="00B00D93" w:rsidP="00F53574">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13238,488 +13152,515 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2807"/>
-        <w:gridCol w:w="3827"/>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="3685"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E92BD7" w:rsidRPr="00EF56ED" w14:paraId="3581723C" w14:textId="77777777" w:rsidTr="00E850EB">
+      <w:tr w:rsidR="00E92BD7" w:rsidRPr="00EF56ED" w14:paraId="3581723C" w14:textId="77777777" w:rsidTr="005B5AA1">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2807" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E8FB99B" w14:textId="52844163" w:rsidR="00E92BD7" w:rsidRPr="00EF56ED" w:rsidRDefault="00574758" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Pennaeth y SPC (Gweithrediadau)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AD05609" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="00EF56ED" w:rsidRDefault="00E92BD7" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92BD7" w:rsidRPr="00EF56ED" w14:paraId="3D9F0430" w14:textId="77777777" w:rsidTr="00E850EB">
+      <w:tr w:rsidR="00E92BD7" w:rsidRPr="00EF56ED" w14:paraId="3D9F0430" w14:textId="77777777" w:rsidTr="005B5AA1">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2807" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42082EE7" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="00EF56ED" w:rsidRDefault="00B00D93" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Llofnod</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EFC3C38" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="00EF56ED" w:rsidRDefault="00E92BD7" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92BD7" w:rsidRPr="00EF56ED" w14:paraId="5B21164C" w14:textId="77777777" w:rsidTr="00E850EB">
+      <w:tr w:rsidR="00E92BD7" w:rsidRPr="00EF56ED" w14:paraId="5B21164C" w14:textId="77777777" w:rsidTr="005B5AA1">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2807" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18708918" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="00EF56ED" w:rsidRDefault="00B00D93" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Dyddiad </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30482786" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="00EF56ED" w:rsidRDefault="00E92BD7" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F613A8D" w14:textId="77777777" w:rsidR="00140132" w:rsidRDefault="00140132">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D7B4755" w14:textId="7D6C7C3D" w:rsidR="00574758" w:rsidRDefault="00574758">
+    <w:p w14:paraId="7D7B4755" w14:textId="5166B3F8" w:rsidR="00574758" w:rsidRDefault="00574758">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Cymeradwyaeth y Ddisgyblaeth Academaidd</w:t>
+        <w:t xml:space="preserve">Cymeradwyaeth </w:t>
+      </w:r>
+      <w:r w:rsidR="00270887">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>yr Ysgol</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2807"/>
         <w:gridCol w:w="3827"/>
       </w:tblGrid>
       <w:tr w:rsidR="00574758" w:rsidRPr="00EF56ED" w14:paraId="535575E1" w14:textId="77777777" w:rsidTr="00AB4B59">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42539518" w14:textId="77777777" w:rsidR="00574758" w:rsidRPr="00EF56ED" w:rsidRDefault="00574758" w:rsidP="00AB4B59">
+          <w:p w14:paraId="42539518" w14:textId="6C13132C" w:rsidR="00574758" w:rsidRPr="00EF56ED" w:rsidRDefault="00270887" w:rsidP="00AB4B59">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF56ED">
-[...6 lines deleted...]
-              <w:t>Cyfarwyddwr Academaidd</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Pennaeth Ysgol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B8B8AB8" w14:textId="77777777" w:rsidR="00574758" w:rsidRPr="00EF56ED" w:rsidRDefault="00574758" w:rsidP="00AB4B59">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00574758" w:rsidRPr="00EF56ED" w14:paraId="58E309E7" w14:textId="77777777" w:rsidTr="00AB4B59">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10982C0E" w14:textId="77777777" w:rsidR="00574758" w:rsidRPr="00EF56ED" w:rsidRDefault="00574758" w:rsidP="00AB4B59">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Llofnod</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38DEDD78" w14:textId="77777777" w:rsidR="00574758" w:rsidRPr="00EF56ED" w:rsidRDefault="00574758" w:rsidP="00AB4B59">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00574758" w:rsidRPr="00EF56ED" w14:paraId="4432B436" w14:textId="77777777" w:rsidTr="00AB4B59">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18FFBD6F" w14:textId="77777777" w:rsidR="00574758" w:rsidRPr="00EF56ED" w:rsidRDefault="00574758" w:rsidP="00AB4B59">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyddiad </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26130EFD" w14:textId="77777777" w:rsidR="00574758" w:rsidRPr="00EF56ED" w:rsidRDefault="00574758" w:rsidP="00AB4B59">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="68384D36" w14:textId="77777777" w:rsidR="00574758" w:rsidRPr="00EF56ED" w:rsidRDefault="00574758" w:rsidP="00574758">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="700FFE00" w14:textId="77777777" w:rsidR="00715EC0" w:rsidRPr="00EF56ED" w:rsidRDefault="00B00D93" w:rsidP="00F53574">
+    <w:p w14:paraId="700FFE00" w14:textId="756D157F" w:rsidR="00715EC0" w:rsidRPr="00EF56ED" w:rsidRDefault="00B00D93" w:rsidP="00F53574">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Cymeradwyaeth </w:t>
       </w:r>
       <w:r w:rsidR="00F50635" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>yr Athrofa</w:t>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00270887">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3495">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00270887">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yfadran </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2807"/>
         <w:gridCol w:w="3827"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E92BD7" w:rsidRPr="00EF56ED" w14:paraId="7DF9E406" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30902A7B" w14:textId="0E7A1494" w:rsidR="00E92BD7" w:rsidRPr="00EF56ED" w:rsidRDefault="00B00D93" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Deon</w:t>
             </w:r>
             <w:r w:rsidR="00726306">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13732,238 +13673,233 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00726306">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>pp</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00726306">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>. cynrychiolydd y Deon)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25BA7A7D" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="00EF56ED" w:rsidRDefault="00E92BD7" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E92BD7" w:rsidRPr="00EF56ED" w14:paraId="14AA2714" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76ADB97B" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="00EF56ED" w:rsidRDefault="00B00D93" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Llofnod</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01B194E8" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="00EF56ED" w:rsidRDefault="00E92BD7" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E92BD7" w:rsidRPr="00EF56ED" w14:paraId="0A41F6BA" w14:textId="77777777" w:rsidTr="00E850EB">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EA9F6D8" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="00EF56ED" w:rsidRDefault="00B00D93" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyddiad </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="396F9F60" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="00EF56ED" w:rsidRDefault="00E92BD7" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1FA2F0AC" w14:textId="77777777" w:rsidR="00811295" w:rsidRPr="00EF56ED" w:rsidRDefault="00811295">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48F7CBAD" w14:textId="684087B0" w:rsidR="00FB476A" w:rsidRPr="00EF56ED" w:rsidRDefault="00FB476A" w:rsidP="00FB476A">
+    <w:p w14:paraId="48F7CBAD" w14:textId="1BC2EF90" w:rsidR="00FB476A" w:rsidRPr="00EF56ED" w:rsidRDefault="00FB476A" w:rsidP="00FB476A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Dylid cyflwyno’r ffurflen wedi’i chwblhau (ynghyd ag Atodiad GA2</w:t>
       </w:r>
       <w:r w:rsidR="004B71C4" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
+      <w:r w:rsidR="00057B0A" w:rsidRPr="00057B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i’r Tîm Ansawdd, Gwasanaethau Academaidd  </w:t>
+      </w:r>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="1F497D"/>
-[...13 lines deleted...]
-        <w:t>adran Sicrhau Ansawdd y Swyddfa Academaidd (e</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e</w:t>
       </w:r>
       <w:r w:rsidR="006A5A8B" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>bost:</w:t>
       </w:r>
       <w:r w:rsidR="00D00497" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
@@ -14599,218 +14535,398 @@
         <w:ind w:left="1276" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">eu bod yn cydymffurfio â'r holl ddeddfwriaeth cyflogaeth berthnasol, gan gynnwys diogelu, fel y bo'n briodol; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63386878" w14:textId="77777777" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="00AB4BBA">
+    <w:p w14:paraId="63386878" w14:textId="14368E3B" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="00AB4BBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1276" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">eu bod yn rhugl yn y Saesneg, a lle darperir ac asesir rhaglenni drwy gyfrwng y Gymraeg yn ogystal, rhuglder yn y Gymraeg. Os na ellir penodi unigolyn rhugl yn y Gymraeg sydd â digon o wybodaeth a phrofiad i fodloni gofynion rôl arholwr allanol modylau, bydd y Brifysgol yn ceisio penodi arholwr allanol cyswllt sy’n rhugl yn y Gymraeg i weithio ochr yn ochr ag arholwr allanol modylau di-Gymraeg sy’n ateb y meini prawf eraill) (Gweler 2.3.4 (2) isod am raglenni a gyflwynir mewn iaith heblaw Saesneg neu Gymraeg i bartneriaid cydweithredol); </w:t>
+        <w:t xml:space="preserve">eu bod yn rhugl yn y Saesneg, a lle darperir ac asesir rhaglenni drwy gyfrwng y Gymraeg yn ogystal, rhuglder yn y Gymraeg. Os na ellir </w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>ymgysylltu</w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59" w:rsidRPr="00636F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unigolyn rhugl yn y Gymraeg sydd â digon o wybodaeth a phrofiad i fodloni gofynion rôl arholwr allanol modylau, bydd y Brifysgol yn ceisio </w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ymgysylltu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arholwr allanol cyswllt sy’n rhugl yn y Gymraeg i weithio ochr yn ochr ag arholwr allanol modylau di-Gymraeg sy’n ateb y meini prawf eraill) (Gweler 2.3.4 (2) isod am raglenni a gyflwynir mewn iaith heblaw Saesneg neu Gymraeg i bartneriaid cydweithredol); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F703D6" w14:textId="7C0DAD2F" w:rsidR="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="00AB4BBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1276" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">eu bod fel arfer yn dal nifer cyfyngedig o swyddi arholi allanol ar yr un pryd (er enghraifft naill ai un neu ddau). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32106AF3" w14:textId="77777777" w:rsidR="00C03380" w:rsidRPr="00636F9C" w:rsidRDefault="00C03380" w:rsidP="00C03380">
       <w:pPr>
         <w:ind w:left="1236"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C5AEFB2" w14:textId="77777777" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="00AB4BBA">
+    <w:p w14:paraId="6C5AEFB2" w14:textId="3DCE096F" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="00AB4BBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="193" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yn achos rhaglenni a ddarperir mewn iaith heblaw am y Gymraeg a’r Saesneg ar gyfer partneriaid cydweithredol, pan fo’n bosibl, bydd y Brifysgol yn penodi arholwyr allanol dwyieithog sy'n gallu gweithio'n hawdd yn yr iaith dan sylw ac archwilio samplau o waith yn yr iaith wreiddiol. Pan nad yw hyn yn bosibl, bydd y partneriaid cydweithredol naill ai'n darparu deunyddiau wedi'u cyfieithu neu ddehongliad i arholwyr allanol neu bydd y Brifysgol yn penodi ail arholwr allanol sy'n gallu gweithio yn yr iaith dan sylw ond efallai na fydd ganddynt yr un lefel o arbenigedd pwnc.  Pan fydd aseiniadau a phapurau arholiad yn cael eu paratoi mewn iaith </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00636F9C">
+        <w:t xml:space="preserve">Yn achos rhaglenni a ddarperir mewn iaith heblaw am y Gymraeg a’r Saesneg ar gyfer partneriaid cydweithredol, pan fo’n bosibl, bydd y Brifysgol yn </w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>heblaw'r</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">ymgysylltu </w:t>
+      </w:r>
       <w:r w:rsidRPr="00636F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+        <w:t xml:space="preserve">arholwyr allanol dwyieithog sy'n gallu gweithio'n hawdd yn yr iaith dan sylw ac archwilio samplau o waith yn yr iaith wreiddiol. Pan nad yw hyn yn bosibl, bydd y partneriaid cydweithredol naill ai'n darparu deunyddiau wedi'u cyfieithu neu ddehongliad i arholwyr allanol neu bydd y Brifysgol yn </w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ymgysylltu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ail arholwr allanol sy'n gallu gweithio yn yr iaith dan sylw ond efallai na fydd ganddynt yr un lefel o arbenigedd pwnc.  Pan fydd aseiniadau a phapurau arholiad yn cael eu paratoi mewn iaith </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00636F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>heblaw'r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00636F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Saesneg, dylai'r rhain gael eu cyfieithu i'r Saesneg gan y partner cydweithredol. Dylid anfon y fersiynau gwreiddiol gyda'r cyfieithiadau at yr arholwr allanol.  Disgwylir i'r partner cydweithredol hwyluso ymweliadau gan arholwyr allanol, lle bo angen, drwy ddarparu gwasanaethau cyfieithu/cyfieithu ar y pryd. Fodd bynnag, efallai y bydd y Brifysgol yn dymuno defnyddio’i gwasanaethau cyfieithu/cyfieithu ar y pryd ei hun. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="630C5890" w14:textId="418C5F2E" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="00AB4BBA">
+    <w:p w14:paraId="630C5890" w14:textId="23F2BFCC" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="00AB4BBA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Ni fydd pob arholwr allanol modylau o reidrwydd yn bodloni’r holl feini prawf. Os na fydd unigolyn yn bodloni’r meini prawf i gyd, ystyrir yr enwebiad yn ofalus gan y Pwyllgor Safonau Academaidd, ac ni chymeradwyir y penodiad oni bai bod trefniadau priodol yn cael eu gwneud i ddarparu cymorth i’r unigolyn. Gall trefniadau cymorth gynnwys penodi tîm o arholwyr allanol (fel bod yr holl feini prawf uchod yn cael eu bodloni ar draws y tîm), defnyddio arholwr allanol modylau profiadol arall i weithredu fel mentor (yn enwedig dros unigolion sy’n newydd i arholi allanol) neu benodi mentor mewnol. Os penodir mentoriaid mewnol, rhaid iddynt beidio â bod yn gysylltiedig â’r rhaglen y mae’r arholwr allanol yn gyfrifol amdani. Mae’n ofynnol i Athrofeydd gyflwyno adroddiad mentora diwedd blwyddyn i’r Swyddfa Academaidd i ddibenion monitro. Cyflwynir adroddiad trosolwg i’r Pwyllgor Safonau Academaidd yn flynyddol. Gweler Atodiad GA37 (wedi’i gyhoeddi ar </w:t>
+        <w:t xml:space="preserve">Ni fydd pob arholwr allanol modylau o reidrwydd yn bodloni’r holl feini prawf. Os na fydd unigolyn yn bodloni’r meini prawf i gyd, ystyrir yr enwebiad yn ofalus gan y Pwyllgor Safonau Academaidd, ac ni chymeradwyir </w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>yr ymgysylltiad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oni bai bod trefniadau priodol yn cael eu gwneud i ddarparu cymorth i’r unigolyn. Gall trefniadau cymorth gynnwys </w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ymgysylltu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tîm o arholwyr allanol (fel bod yr holl feini prawf uchod yn cael eu bodloni ar draws y tîm), defnyddio arholwr allanol modylau profiadol arall i weithredu fel mentor (yn enwedig dros unigolion sy’n newydd i arholi allanol) neu benodi mentor mewnol. Os penodir mentoriaid mewnol, rhaid iddynt beidio â bod yn gysylltiedig â’r rhaglen y mae’r arholwr allanol yn gyfrifol amdani. Mae’n ofynnol i Athrofeydd gyflwyno adroddiad mentora diwedd blwyddyn i’r </w:t>
+      </w:r>
+      <w:r w:rsidR="00270887">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Tîm Ansawdd, Gwasanaethau Academaidd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i ddibenion monitro. Cyflwynir adroddiad trosolwg i’r Pwyllgor Safonau Academaidd yn flynyddol. Gweler Atodiad GA37 (wedi’i gyhoeddi ar </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00F551FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t>wefannau’r Swyddfa Academaidd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F551FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
@@ -14993,80 +15109,116 @@
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F84AB4" w14:textId="77777777" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="00C931A9">
+    <w:p w14:paraId="17F84AB4" w14:textId="32B4B10E" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="00C931A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="193" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">Er mwyn osgoi gwrthdaro buddiannau posibl ni phenodir unigolyn yn arholwr allanol modylau dan yr amgylchiadau canlynol: </w:t>
+        <w:t xml:space="preserve">Er mwyn osgoi gwrthdaro buddiannau posibl ni </w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>ymgysylltir</w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59" w:rsidRPr="00636F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unigolyn yn arholwr allanol modylau dan yr amgylchiadau canlynol: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B56905E" w14:textId="77777777" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="00C931A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="193" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -15317,81 +15469,141 @@
         <w:ind w:left="1276" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">os ydynt yn gyn aelod o staff neu fyfyriwr o'r Brifysgol, oni bai bod cyfnod o 5 mlynedd wedi mynd heibio a phob myfyriwr a addysgwyd ganddynt neu gyda nhw wedi cwblhau'u rhaglen(ni); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A505F29" w14:textId="77777777" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="00C931A9">
+    <w:p w14:paraId="7A505F29" w14:textId="6922664A" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="00C931A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="193" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">os byddai eu penodiad yn creu trefniant cyfatebol gyda rhaglenni cytras yn eu sefydliad nhw (yn hyn o beth mae’r Swyddfa Academaidd yn gofyn am restrau o staff y Brifysgol sy’n gweithio fel Arholwyr Allanol mewn mannau eraill bob blwyddyn, er mwyn gweld a oes gwrthdaro buddiannau posibl neu drefniadau cyfatebol); </w:t>
+        <w:t xml:space="preserve">os byddai eu </w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>hymgysylltiad</w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59" w:rsidRPr="00636F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yn creu trefniant cyfatebol gyda rhaglenni cytras yn eu sefydliad nhw (yn hyn o beth mae’r </w:t>
+      </w:r>
+      <w:r w:rsidR="00270887">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Tîm Ansawdd, Gwasanaethau Academaidd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yn gofyn am restrau o staff y Brifysgol sy’n gweithio fel Arholwyr Allanol mewn mannau eraill bob blwyddyn, er mwyn gweld a oes gwrthdaro buddiannau posibl neu drefniadau cyfatebol); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="785FA9D1" w14:textId="77777777" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="00C931A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="192" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -15440,240 +15652,408 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>ii</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00636F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">) uchod) â'u rhagflaenydd/rhagflaenwyr uniongyrchol; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480A40CE" w14:textId="77777777" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="00C931A9">
+    <w:p w14:paraId="480A40CE" w14:textId="67BB1D71" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="00C931A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="193" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">os byddai eu penodiad yn golygu bod mwy nag un arholwr allanol modylau o'r un adran o'r un sefydliad (ni ddylid cymryd y term “adran” i gyfateb yn uniongyrchol i derm penodol o fewn strwythur academaidd sefydliad penodol, ond yn hytrach y maes pwnc perthnasol. Fodd bynnag, wrth wahaniaethu rhwng y ddau, rhaid ystyried hefyd faint pob maes pwnc o fewn strwythur academaidd y sefydliad arall); </w:t>
+        <w:t xml:space="preserve">os byddai eu </w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>hymgysylltiad</w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59" w:rsidRPr="00636F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yn golygu bod mwy nag un arholwr allanol modylau o'r un adran o'r un sefydliad (ni ddylid cymryd y term “adran” i gyfateb yn uniongyrchol i derm penodol o fewn strwythur academaidd sefydliad penodol, ond yn hytrach y maes pwnc perthnasol. Fodd bynnag, wrth wahaniaethu rhwng y ddau, rhaid ystyried hefyd faint pob maes pwnc o fewn strwythur academaidd y sefydliad arall); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C64F467" w14:textId="77777777" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="00C931A9">
+    <w:p w14:paraId="4C64F467" w14:textId="10655BDC" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="00C931A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="193" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">os bydd eu penodiad yn golygu eu bod yn dal swydd arholwr allanol ar raglenni a addysgir mewn mwy na dau sefydliad at ei gilydd; </w:t>
+        <w:t xml:space="preserve">os bydd eu </w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hymgysylltiad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>yn golygu eu bod yn dal swydd</w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>/ymgysylltiad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arholwr allanol ar raglenni a addysgir mewn mwy na dau sefydliad at ei gilydd; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5800FDE4" w14:textId="77777777" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="00C931A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="193" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">os ydynt wedi bod yn ymwneud â datblygu'r modylau neu’r rhaglenni y mae’r modylau hynny’n cyfrannu atynt fel ymgynghorydd allanol; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3918F1F0" w14:textId="77777777" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="00C931A9">
+    <w:p w14:paraId="3918F1F0" w14:textId="1B81B84D" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="00C931A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="193" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">os ydynt wedi gweithredu fel ymgynghorydd allanol ar gyfer y broses ddilysu a gymeradwyodd raglen y mae’r modylau’n cyfrannu ati (er mewn rhai amgylchiadau, lle gellir dangos nad oes unrhyw risg amlwg i allu'r unigolyn i ddarparu safbwynt hollol annibynnol, gellir penodi unigolyn o'r fath); </w:t>
+        <w:t xml:space="preserve">os ydynt wedi gweithredu fel ymgynghorydd allanol ar gyfer y broses ddilysu a gymeradwyodd raglen y mae’r modylau’n cyfrannu ati (er mewn rhai amgylchiadau, lle gellir dangos nad oes unrhyw risg amlwg i allu'r unigolyn i ddarparu safbwynt hollol annibynnol, gellir </w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>ymgysylltu</w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59" w:rsidRPr="00636F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unigolyn o'r fath); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D06636D" w14:textId="77777777" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="00C931A9">
+    <w:p w14:paraId="0D06636D" w14:textId="5A883059" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="00C931A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="233" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">os ydynt wedi gweithredu fel arholwr allanol i’r Brifysgol o’r blaen, oni bai bod amgylchiadau eithriadol a bod y penodiad blaenorol wedi dod i ben ddim llai na 5 mlynedd yn ôl.   </w:t>
+        <w:t xml:space="preserve">os ydynt wedi gweithredu fel arholwr allanol i’r Brifysgol o’r blaen, oni bai bod amgylchiadau eithriadol a bod </w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>yr ymgysylltiad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blaenorol wedi dod i ben ddim llai na 5 mlynedd yn ôl.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4920FAE7" w14:textId="77777777" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="002F1A0B">
+    <w:p w14:paraId="4920FAE7" w14:textId="470EC9EA" w:rsidR="00636F9C" w:rsidRPr="00636F9C" w:rsidRDefault="00636F9C" w:rsidP="002F1A0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="233" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dylai Athrofeydd gadw mewn cof hefyd wrthdaro buddiannau posibl yn ymwneud â phenodi arholwyr/ymgynghorwyr allanol o sefydliadau sy’n cystadlu yn eu herbyn. </w:t>
+        <w:t xml:space="preserve">Dylai Athrofeydd gadw mewn cof hefyd wrthdaro buddiannau posibl yn ymwneud </w:t>
+      </w:r>
+      <w:r w:rsidR="00354E59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>ag ymgysylltu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arholwyr/ymgynghorwyr allanol o sefydliadau sy’n cystadlu yn eu herbyn. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11465380" w14:textId="77777777" w:rsidR="00636F9C" w:rsidRPr="00F551FC" w:rsidRDefault="00636F9C" w:rsidP="002F1A0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="233" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -15702,51 +16082,51 @@
       <w:r w:rsidRPr="00636F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> y rhaglen sy’n cael ei harchwilio neu enw da’r Brifysgol, dylai’r Athrofa/partneriaid cydweithredol roi gwybod i'r Swyddfa Academaidd cyn gynted â phosibl. Bydd y Swyddfa Academaidd yn ystyried yr amgylchiadau ac yn rhoi gwybod i’r Pwyllgor Safonau Academaidd fel y gall wneud penderfyniad ynglŷn ag addasrwydd yr unigolyn i </w:t>
       </w:r>
       <w:r w:rsidRPr="00F551FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">barhau'n arholwr allanol modylau.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51FE1856" w14:textId="6593BA03" w:rsidR="00636F9C" w:rsidRPr="00F551FC" w:rsidRDefault="00636F9C" w:rsidP="002F1A0B">
+    <w:p w14:paraId="51FE1856" w14:textId="1D64F7A4" w:rsidR="00636F9C" w:rsidRPr="00F551FC" w:rsidRDefault="00636F9C" w:rsidP="002F1A0B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F551FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
@@ -15756,51 +16136,75 @@
         <w:t xml:space="preserve">Mae'n ofynnol i arholwyr roi gwybod i'r Brifysgol am unrhyw </w:t>
       </w:r>
       <w:r w:rsidRPr="00F551FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D4D4D4"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>newidiadau</w:t>
       </w:r>
       <w:r w:rsidRPr="00F551FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i'w statws cyflogaeth, eu cofrestriad gyda chorff  PSRB (corff proffesiynol, statudol neu reoleiddio) neu eu manylion cyswllt cyn gynted â phosibl drwy gysylltu â'r Swyddfa Academaidd (</w:t>
+        <w:t xml:space="preserve"> i'w statws cyflogaeth, eu cofrestriad gyda chorff  PSRB (corff proffesiynol, statudol neu reoleiddio) neu eu manylion cyswllt cyn gynted â phosibl drwy gysylltu â'r </w:t>
+      </w:r>
+      <w:r w:rsidR="00270887">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Tîm Ansawdd, Gwasanaethau Academaidd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F551FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00F551FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t>AllanolSA@uwtsd.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F551FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
@@ -15814,86 +16218,86 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00574758" w:rsidRPr="00EF56ED" w:rsidSect="00E850EB">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="284" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11EF1A8F" w14:textId="77777777" w:rsidR="005C7030" w:rsidRDefault="005C7030">
+    <w:p w14:paraId="21F01EBB" w14:textId="77777777" w:rsidR="00CA0AC0" w:rsidRDefault="00CA0AC0">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A47D7E6" w14:textId="77777777" w:rsidR="005C7030" w:rsidRDefault="005C7030">
+    <w:p w14:paraId="5621A1BE" w14:textId="77777777" w:rsidR="00CA0AC0" w:rsidRDefault="00CA0AC0">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="030877D0" w14:textId="77777777" w:rsidR="005C7030" w:rsidRDefault="005C7030">
+    <w:p w14:paraId="2DFA6A76" w14:textId="77777777" w:rsidR="00CA0AC0" w:rsidRDefault="00CA0AC0">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -15960,86 +16364,72 @@
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2C3C39E7" w14:textId="03DB6700" w:rsidR="00CA79C3" w:rsidRPr="006D2032" w:rsidRDefault="00D87A97" w:rsidP="009C7C61">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C3C39E7" w14:textId="377903CA" w:rsidR="00CA79C3" w:rsidRPr="006D2032" w:rsidRDefault="00270887" w:rsidP="009C7C61">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="4536"/>
         <w:tab w:val="left" w:pos="5670"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve">Rhagfyr </w:t>
-[...13 lines deleted...]
-      <w:t>4</w:t>
+      <w:t>Mai 2026</w:t>
     </w:r>
     <w:r w:rsidR="0011084D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00CA79C3" w:rsidRPr="006D2032">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00CA79C3" w:rsidRPr="006D2032">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00CA79C3" w:rsidRPr="006D2032">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
@@ -16083,73 +16473,73 @@
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>Ffurflen Enwebu Arholwr Allanol</w:t>
     </w:r>
     <w:r w:rsidR="009C7C61">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00157C99">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>Modylau</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D13BFD1" w14:textId="77777777" w:rsidR="005C7030" w:rsidRDefault="005C7030">
+    <w:p w14:paraId="29EC8970" w14:textId="77777777" w:rsidR="00CA0AC0" w:rsidRDefault="00CA0AC0">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48629EBB" w14:textId="77777777" w:rsidR="005C7030" w:rsidRDefault="005C7030" w:rsidP="00384E5D">
+    <w:p w14:paraId="1B74B2BF" w14:textId="77777777" w:rsidR="00CA0AC0" w:rsidRDefault="00CA0AC0" w:rsidP="00384E5D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="662BBF3A" w14:textId="77777777" w:rsidR="00CA79C3" w:rsidRPr="0075585D" w:rsidRDefault="00D00497" w:rsidP="006D2032">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cy-GB" w:eastAsia="cy-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="1764A326" wp14:editId="0AD3B9E1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-8890</wp:posOffset>
@@ -16207,51 +16597,51 @@
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00CA79C3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Atodiad</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00CA79C3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> GA2</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="1BD89D96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A8C4E0C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -17665,319 +18055,335 @@
   <w:num w:numId="14" w16cid:durableId="1495414960">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1175725299">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="604535726">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1760104904">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1123690935">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1218785897">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1078550728">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="916"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="67585"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A84364"/>
     <w:rsid w:val="000130DB"/>
     <w:rsid w:val="00020B3A"/>
     <w:rsid w:val="00025D49"/>
     <w:rsid w:val="0003176E"/>
+    <w:rsid w:val="00057B0A"/>
     <w:rsid w:val="00076AEF"/>
+    <w:rsid w:val="000A141B"/>
     <w:rsid w:val="000A3B6A"/>
     <w:rsid w:val="000B2123"/>
     <w:rsid w:val="000C02EF"/>
     <w:rsid w:val="000C5E9B"/>
     <w:rsid w:val="000E085D"/>
     <w:rsid w:val="000F0636"/>
     <w:rsid w:val="0010156C"/>
     <w:rsid w:val="0011084D"/>
     <w:rsid w:val="0013460C"/>
     <w:rsid w:val="00140132"/>
     <w:rsid w:val="001526AE"/>
     <w:rsid w:val="00157C99"/>
     <w:rsid w:val="001641B8"/>
     <w:rsid w:val="0017020E"/>
     <w:rsid w:val="00185997"/>
     <w:rsid w:val="001A11E5"/>
     <w:rsid w:val="001B6F6A"/>
     <w:rsid w:val="00206201"/>
     <w:rsid w:val="002122AF"/>
     <w:rsid w:val="00232813"/>
     <w:rsid w:val="00236E8E"/>
+    <w:rsid w:val="00242E98"/>
     <w:rsid w:val="00243C0B"/>
     <w:rsid w:val="002605AB"/>
     <w:rsid w:val="002629FE"/>
+    <w:rsid w:val="00270887"/>
     <w:rsid w:val="00283B3D"/>
     <w:rsid w:val="0029092A"/>
     <w:rsid w:val="002A2A8A"/>
     <w:rsid w:val="002A5B34"/>
+    <w:rsid w:val="002E3495"/>
     <w:rsid w:val="002E4512"/>
     <w:rsid w:val="002E4748"/>
     <w:rsid w:val="002F1A0B"/>
     <w:rsid w:val="00310C7D"/>
     <w:rsid w:val="00311564"/>
     <w:rsid w:val="00314F10"/>
     <w:rsid w:val="00323FEB"/>
     <w:rsid w:val="00331972"/>
     <w:rsid w:val="003329A6"/>
     <w:rsid w:val="0034086E"/>
+    <w:rsid w:val="00354E59"/>
     <w:rsid w:val="003554EF"/>
     <w:rsid w:val="00364F3B"/>
     <w:rsid w:val="00372EBC"/>
     <w:rsid w:val="00384E5D"/>
     <w:rsid w:val="003A044E"/>
     <w:rsid w:val="003B3A96"/>
     <w:rsid w:val="003C28A1"/>
     <w:rsid w:val="003D37D7"/>
+    <w:rsid w:val="003E253B"/>
     <w:rsid w:val="003F2382"/>
     <w:rsid w:val="00401F77"/>
     <w:rsid w:val="004107B9"/>
     <w:rsid w:val="00416A7D"/>
     <w:rsid w:val="004367D4"/>
+    <w:rsid w:val="00456567"/>
     <w:rsid w:val="00457518"/>
     <w:rsid w:val="00463EE0"/>
     <w:rsid w:val="00467F4A"/>
     <w:rsid w:val="004712C1"/>
     <w:rsid w:val="00471B88"/>
     <w:rsid w:val="00481408"/>
     <w:rsid w:val="004821DF"/>
     <w:rsid w:val="00494B68"/>
     <w:rsid w:val="004A50D4"/>
     <w:rsid w:val="004B68CE"/>
     <w:rsid w:val="004B71C4"/>
     <w:rsid w:val="004C3718"/>
     <w:rsid w:val="004C3EA3"/>
     <w:rsid w:val="004C775D"/>
     <w:rsid w:val="004D24F4"/>
     <w:rsid w:val="004F22B5"/>
     <w:rsid w:val="005256D4"/>
     <w:rsid w:val="0052587F"/>
     <w:rsid w:val="00543216"/>
     <w:rsid w:val="00574758"/>
     <w:rsid w:val="005800B4"/>
     <w:rsid w:val="00590850"/>
     <w:rsid w:val="005A215C"/>
     <w:rsid w:val="005A2DFD"/>
     <w:rsid w:val="005B031F"/>
     <w:rsid w:val="005B2EF7"/>
     <w:rsid w:val="005B4408"/>
+    <w:rsid w:val="005B5AA1"/>
     <w:rsid w:val="005B6F6C"/>
     <w:rsid w:val="005B7C4D"/>
     <w:rsid w:val="005C484D"/>
     <w:rsid w:val="005C7030"/>
     <w:rsid w:val="005D2379"/>
+    <w:rsid w:val="005F5AB9"/>
     <w:rsid w:val="006023F5"/>
     <w:rsid w:val="006039D0"/>
     <w:rsid w:val="00610F12"/>
     <w:rsid w:val="006134ED"/>
     <w:rsid w:val="00621DEE"/>
     <w:rsid w:val="0062330F"/>
     <w:rsid w:val="00636F9C"/>
     <w:rsid w:val="006372DC"/>
     <w:rsid w:val="00642E34"/>
     <w:rsid w:val="006501C4"/>
     <w:rsid w:val="006539A7"/>
     <w:rsid w:val="006612F6"/>
     <w:rsid w:val="00682E42"/>
     <w:rsid w:val="006A5A8B"/>
     <w:rsid w:val="006B3834"/>
     <w:rsid w:val="006C6235"/>
     <w:rsid w:val="006D032E"/>
     <w:rsid w:val="006D2032"/>
     <w:rsid w:val="006E0084"/>
     <w:rsid w:val="006E19E5"/>
     <w:rsid w:val="006E6D0A"/>
     <w:rsid w:val="00715EC0"/>
     <w:rsid w:val="00726306"/>
     <w:rsid w:val="0073322D"/>
     <w:rsid w:val="00740189"/>
     <w:rsid w:val="007428D9"/>
     <w:rsid w:val="00747FA0"/>
     <w:rsid w:val="0075253E"/>
     <w:rsid w:val="00752DA5"/>
     <w:rsid w:val="0075585D"/>
+    <w:rsid w:val="007656EB"/>
     <w:rsid w:val="007817BE"/>
     <w:rsid w:val="00783A31"/>
     <w:rsid w:val="007B04F8"/>
     <w:rsid w:val="007C093A"/>
     <w:rsid w:val="007C3648"/>
     <w:rsid w:val="007D0672"/>
     <w:rsid w:val="007D66E9"/>
     <w:rsid w:val="007D7CD4"/>
     <w:rsid w:val="007E5C0C"/>
     <w:rsid w:val="008000C4"/>
     <w:rsid w:val="00811295"/>
     <w:rsid w:val="00843316"/>
     <w:rsid w:val="00852BA9"/>
     <w:rsid w:val="008705F3"/>
     <w:rsid w:val="00873D4A"/>
     <w:rsid w:val="00896C40"/>
     <w:rsid w:val="00897EE8"/>
+    <w:rsid w:val="008A4533"/>
     <w:rsid w:val="008A6438"/>
     <w:rsid w:val="008B169A"/>
     <w:rsid w:val="008C2A61"/>
     <w:rsid w:val="008C6DB7"/>
     <w:rsid w:val="008E0FE0"/>
     <w:rsid w:val="008E6163"/>
     <w:rsid w:val="008E6923"/>
     <w:rsid w:val="008F7E51"/>
     <w:rsid w:val="00912C56"/>
     <w:rsid w:val="00925C91"/>
+    <w:rsid w:val="00926FC9"/>
     <w:rsid w:val="00930A86"/>
     <w:rsid w:val="00931503"/>
     <w:rsid w:val="009336C0"/>
     <w:rsid w:val="00934A85"/>
     <w:rsid w:val="00940D3F"/>
     <w:rsid w:val="00941094"/>
     <w:rsid w:val="00941470"/>
     <w:rsid w:val="00941A64"/>
     <w:rsid w:val="00950CA8"/>
     <w:rsid w:val="0097665E"/>
     <w:rsid w:val="009B2A3A"/>
     <w:rsid w:val="009C0D71"/>
     <w:rsid w:val="009C4551"/>
     <w:rsid w:val="009C7C61"/>
     <w:rsid w:val="009C7ECE"/>
     <w:rsid w:val="009D5A90"/>
+    <w:rsid w:val="009D7097"/>
     <w:rsid w:val="009E5F9B"/>
     <w:rsid w:val="00A1614F"/>
     <w:rsid w:val="00A21F17"/>
     <w:rsid w:val="00A35885"/>
     <w:rsid w:val="00A74D98"/>
     <w:rsid w:val="00A84364"/>
     <w:rsid w:val="00AA1C40"/>
     <w:rsid w:val="00AA2A4C"/>
     <w:rsid w:val="00AA2F9C"/>
     <w:rsid w:val="00AA4CB8"/>
     <w:rsid w:val="00AB2148"/>
     <w:rsid w:val="00AB4BBA"/>
     <w:rsid w:val="00AC77A7"/>
     <w:rsid w:val="00AD6DE9"/>
     <w:rsid w:val="00AE60E0"/>
     <w:rsid w:val="00AF1290"/>
     <w:rsid w:val="00AF3738"/>
     <w:rsid w:val="00B00D93"/>
     <w:rsid w:val="00B023D1"/>
     <w:rsid w:val="00B040A1"/>
     <w:rsid w:val="00B36957"/>
     <w:rsid w:val="00B378BF"/>
     <w:rsid w:val="00B37F3C"/>
     <w:rsid w:val="00B52576"/>
     <w:rsid w:val="00B61033"/>
     <w:rsid w:val="00B6556E"/>
     <w:rsid w:val="00B838C7"/>
     <w:rsid w:val="00B8655A"/>
     <w:rsid w:val="00BA6786"/>
     <w:rsid w:val="00BC4862"/>
     <w:rsid w:val="00BD1C83"/>
     <w:rsid w:val="00C016B4"/>
     <w:rsid w:val="00C03380"/>
     <w:rsid w:val="00C11A98"/>
     <w:rsid w:val="00C13D2E"/>
     <w:rsid w:val="00C20A25"/>
     <w:rsid w:val="00C27AFE"/>
     <w:rsid w:val="00C43437"/>
     <w:rsid w:val="00C441BB"/>
     <w:rsid w:val="00C67E2B"/>
     <w:rsid w:val="00C84C45"/>
     <w:rsid w:val="00C85D4F"/>
     <w:rsid w:val="00C931A9"/>
     <w:rsid w:val="00C9555A"/>
+    <w:rsid w:val="00CA0AC0"/>
     <w:rsid w:val="00CA36DB"/>
     <w:rsid w:val="00CA79C3"/>
     <w:rsid w:val="00CB3714"/>
     <w:rsid w:val="00CC43D5"/>
     <w:rsid w:val="00D00497"/>
     <w:rsid w:val="00D00EF1"/>
     <w:rsid w:val="00D02905"/>
     <w:rsid w:val="00D06531"/>
     <w:rsid w:val="00D070FA"/>
     <w:rsid w:val="00D10F4B"/>
     <w:rsid w:val="00D2408A"/>
     <w:rsid w:val="00D24896"/>
     <w:rsid w:val="00D300AB"/>
     <w:rsid w:val="00D518CC"/>
     <w:rsid w:val="00D56EF3"/>
     <w:rsid w:val="00D61D3C"/>
     <w:rsid w:val="00D76801"/>
     <w:rsid w:val="00D85351"/>
     <w:rsid w:val="00D87A97"/>
     <w:rsid w:val="00D87EFD"/>
     <w:rsid w:val="00DB2122"/>
     <w:rsid w:val="00DB4DD4"/>
     <w:rsid w:val="00E52117"/>
     <w:rsid w:val="00E53029"/>
     <w:rsid w:val="00E53959"/>
     <w:rsid w:val="00E56399"/>
     <w:rsid w:val="00E6290A"/>
+    <w:rsid w:val="00E7660A"/>
     <w:rsid w:val="00E84652"/>
     <w:rsid w:val="00E850EB"/>
     <w:rsid w:val="00E8609C"/>
     <w:rsid w:val="00E92BD7"/>
     <w:rsid w:val="00E968A2"/>
     <w:rsid w:val="00E97FC5"/>
     <w:rsid w:val="00EB20A1"/>
     <w:rsid w:val="00EB5CA9"/>
     <w:rsid w:val="00EC1D4D"/>
     <w:rsid w:val="00EC5E41"/>
     <w:rsid w:val="00EE47D8"/>
     <w:rsid w:val="00EE481B"/>
     <w:rsid w:val="00EE7788"/>
     <w:rsid w:val="00EF56ED"/>
     <w:rsid w:val="00F14699"/>
     <w:rsid w:val="00F3286A"/>
     <w:rsid w:val="00F50635"/>
     <w:rsid w:val="00F53574"/>
     <w:rsid w:val="00F551FC"/>
     <w:rsid w:val="00F654DD"/>
     <w:rsid w:val="00F72630"/>
     <w:rsid w:val="00F84B1C"/>
     <w:rsid w:val="00F87F91"/>
     <w:rsid w:val="00F92EB6"/>
     <w:rsid w:val="00F97335"/>
@@ -17986,64 +18392,64 @@
     <w:rsid w:val="00FA5B7C"/>
     <w:rsid w:val="00FB476A"/>
     <w:rsid w:val="00FC10D2"/>
     <w:rsid w:val="00FD264B"/>
     <w:rsid w:val="00FD3439"/>
     <w:rsid w:val="00FD7299"/>
     <w:rsid w:val="00FE5955"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="67585"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="38B8CC38"/>
   <w15:docId w15:val="{05B34079-C716-4EFE-9874-2FA3F3413869}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20371,55 +20777,76 @@
       <w:ind w:left="200" w:hanging="200"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableofFigures">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007C093A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007C093A"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00270887"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00270887"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="387606622">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1779568021">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -20928,75 +21355,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3235</Words>
-  <Characters>18120</Characters>
+  <Words>3275</Words>
+  <Characters>18673</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>151</Lines>
-  <Paragraphs>42</Paragraphs>
+  <Lines>155</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>GA2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PCYDDS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21313</CharactersWithSpaces>
+  <CharactersWithSpaces>21905</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>35</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:ansawdd@ydds.pcydds.ac.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>