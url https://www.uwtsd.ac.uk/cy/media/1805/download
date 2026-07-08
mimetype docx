--- v0 (2025-10-17)
+++ v1 (2026-07-08)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0905E674" w14:textId="77777777" w:rsidR="00715EC0" w:rsidRPr="004B62DE" w:rsidRDefault="0035146F" w:rsidP="0075585D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B62DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">FFURFLEN </w:t>
       </w:r>
       <w:r w:rsidR="000D0892" w:rsidRPr="004B62DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -158,503 +158,485 @@
       <w:tblPr>
         <w:tblW w:w="9611" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3088"/>
         <w:gridCol w:w="711"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="618"/>
         <w:gridCol w:w="2926"/>
       </w:tblGrid>
       <w:tr w:rsidR="0075585D" w:rsidRPr="004B62DE" w14:paraId="73B159F4" w14:textId="77777777" w:rsidTr="006F02D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3088" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="793C53B2" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="004B62DE" w:rsidRDefault="000D0892" w:rsidP="00444546">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Enw:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6523" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A63BDEA" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="004B62DE" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F79835C" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="004B62DE" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075585D" w:rsidRPr="004B62DE" w14:paraId="7CFB9BA6" w14:textId="77777777" w:rsidTr="006F02D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3088" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75D4D774" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="004B62DE" w:rsidRDefault="000D0892" w:rsidP="00444546">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Teitl swydd bresennol:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6523" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="015A7A0D" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="004B62DE" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0708F069" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="004B62DE" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075585D" w:rsidRPr="004B62DE" w14:paraId="12B9B7EA" w14:textId="77777777" w:rsidTr="006F02D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3088" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B8F1ACA" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="004B62DE" w:rsidRDefault="00273CA3" w:rsidP="00444546">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Sefydliad cyfredol:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6523" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C0393C6" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="004B62DE" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5048C4FB" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="004B62DE" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075585D" w:rsidRPr="004B62DE" w14:paraId="63E9EF3A" w14:textId="77777777" w:rsidTr="006F02D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3088" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79D1409B" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="004B62DE" w:rsidRDefault="00273CA3" w:rsidP="00444546">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cyfadran/Ysgol/Adran:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6523" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BA867C7" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="004B62DE" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="058BEC03" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="004B62DE" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F02D3" w:rsidRPr="004B62DE" w14:paraId="47E3AA4E" w14:textId="77777777" w:rsidTr="006F02D3">
         <w:trPr>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3088" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="208B707E" w14:textId="77777777" w:rsidR="006F02D3" w:rsidRPr="004B62DE" w:rsidRDefault="006F02D3" w:rsidP="00444546">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cyfnod Cyfredol yn y Swydd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39A3E2B3" w14:textId="77777777" w:rsidR="006F02D3" w:rsidRPr="004B62DE" w:rsidRDefault="006F02D3" w:rsidP="00444546">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>O:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F3CCB6F" w14:textId="77777777" w:rsidR="006F02D3" w:rsidRPr="004B62DE" w:rsidRDefault="006F02D3" w:rsidP="00F72630">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="618" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A555C6F" w14:textId="77777777" w:rsidR="006F02D3" w:rsidRPr="004B62DE" w:rsidRDefault="006F02D3" w:rsidP="00444546">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>I:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2926" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77C7D282" w14:textId="77777777" w:rsidR="006F02D3" w:rsidRPr="004B62DE" w:rsidRDefault="006F02D3" w:rsidP="00F72630">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F02D3" w:rsidRPr="004B62DE" w14:paraId="38C2DBB3" w14:textId="77777777" w:rsidTr="006F02D3">
         <w:trPr>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3088" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04094D87" w14:textId="46E6BE08" w:rsidR="006F02D3" w:rsidRPr="004B62DE" w:rsidRDefault="00725AC8" w:rsidP="00444546">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="006F02D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cyfnod Estyniad Dyletswyddau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="711" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55E5073D" w14:textId="77777777" w:rsidR="006F02D3" w:rsidRPr="004B62DE" w:rsidRDefault="006F02D3" w:rsidP="00444546">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>O:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E538434" w14:textId="77777777" w:rsidR="006F02D3" w:rsidRPr="004B62DE" w:rsidRDefault="006F02D3" w:rsidP="00F72630">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="618" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75039EF2" w14:textId="77777777" w:rsidR="006F02D3" w:rsidRPr="004B62DE" w:rsidRDefault="006F02D3" w:rsidP="00444546">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>I:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2926" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26F5A4E0" w14:textId="77777777" w:rsidR="006F02D3" w:rsidRPr="004B62DE" w:rsidRDefault="006F02D3" w:rsidP="00F72630">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B818EDA" w14:textId="77777777" w:rsidR="00701E2F" w:rsidRDefault="00701E2F" w:rsidP="00725AC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
@@ -751,444 +733,429 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1531"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="4564"/>
       </w:tblGrid>
       <w:tr w:rsidR="005E59EC" w:rsidRPr="004B62DE" w14:paraId="2D61DB68" w14:textId="77777777" w:rsidTr="00EF2BA5">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C67AF91" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="004B62DE" w:rsidRDefault="00273CA3" w:rsidP="00444546">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>O - I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50C706B2" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="004B62DE" w:rsidRDefault="00273CA3" w:rsidP="00444546">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Sefydliad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4564" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E58BD44" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="004B62DE" w:rsidRDefault="00273CA3" w:rsidP="00444546">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Rhaglen a Lefel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E59EC" w:rsidRPr="004B62DE" w14:paraId="04C0B0C4" w14:textId="77777777" w:rsidTr="00EF2BA5">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E2AE872" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="004B62DE" w:rsidRDefault="00273CA3" w:rsidP="00444546">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>BB - BB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F2411B6" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="004B62DE" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4564" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55C86B14" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="004B62DE" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E59EC" w:rsidRPr="004B62DE" w14:paraId="1B0DE774" w14:textId="77777777" w:rsidTr="00EF2BA5">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F4A0227" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="004B62DE" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05417FCB" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="004B62DE" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CD03855" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="004B62DE" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E59EC" w:rsidRPr="004B62DE" w14:paraId="41CEA020" w14:textId="77777777" w:rsidTr="00EF2BA5">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F75070F" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="004B62DE" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="479CB3F3" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="004B62DE" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61B04186" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="004B62DE" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E59EC" w:rsidRPr="004B62DE" w14:paraId="3DFE13C1" w14:textId="77777777" w:rsidTr="00EF2BA5">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EE1BB6D" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="004B62DE" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24E0093C" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="004B62DE" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41CF04F5" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="004B62DE" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D706AF2" w14:textId="77777777" w:rsidR="00701E2F" w:rsidRDefault="00701E2F" w:rsidP="00701E2F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4815"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00701E2F" w:rsidRPr="0076775B" w14:paraId="738F9AD9" w14:textId="77777777" w:rsidTr="00AD115A">
+      <w:tr w:rsidR="00701E2F" w:rsidRPr="00CB3ED2" w14:paraId="738F9AD9" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CC399FC" w14:textId="5F79EE3A" w:rsidR="00701E2F" w:rsidRPr="00701E2F" w:rsidRDefault="00701E2F" w:rsidP="00467CA6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00701E2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Yr Athrofa </w:t>
             </w:r>
@@ -1384,51 +1351,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>ad ydynt</w:t>
             </w:r>
             <w:r w:rsidR="00701E2F" w:rsidRPr="00701E2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>rhowch fanylion isod</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00701E2F" w:rsidRPr="0076775B" w14:paraId="3693BAB9" w14:textId="77777777" w:rsidTr="00AD115A">
+      <w:tr w:rsidR="00701E2F" w:rsidRPr="00CB3ED2" w14:paraId="3693BAB9" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:trHeight w:val="1042"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0592E64C" w14:textId="659DF479" w:rsidR="00467CA6" w:rsidRPr="00467CA6" w:rsidRDefault="00467CA6" w:rsidP="007F1C0C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00467CA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -1737,1432 +1704,1360 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3090"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="780"/>
         <w:gridCol w:w="2906"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A1761A" w:rsidRPr="004B62DE" w14:paraId="10F854E9" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3763135B" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cod ac enw’r modwl </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EEA6013" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Credyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3074A6D3" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0630B21D" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cod ac enw’r modwl </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="152DC4A0" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Credyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17DCE98C" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A1761A" w:rsidRPr="004B62DE" w14:paraId="794FBCD8" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21DE3933" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65452919" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2946A08A" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15899CA9" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B4BC0A8" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="042ACEE4" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A1761A" w:rsidRPr="004B62DE" w14:paraId="6C9D3949" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="030C9745" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1513DBA8" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35DE683E" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3051E373" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="508F6CD9" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="294F91E8" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A1761A" w:rsidRPr="004B62DE" w14:paraId="0AF32441" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66AB94B6" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F74F93C" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="258A5AF3" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47CFE22F" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D2510F9" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6208E983" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A1761A" w:rsidRPr="004B62DE" w14:paraId="5A673831" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="670EC14B" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C1A36A2" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54AEBD44" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E9FC06E" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61A616EC" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BCA4935" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A1761A" w:rsidRPr="004B62DE" w14:paraId="0198ACE9" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44E383A5" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="673E3498" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58749B63" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C79FB96" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EB55C12" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E99E951" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A1761A" w:rsidRPr="004B62DE" w14:paraId="345B1B86" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="592E0A02" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5642E4BD" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F4E0F2F" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50A966D3" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DDA83F2" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1304A5D8" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A1761A" w:rsidRPr="004B62DE" w14:paraId="10AC28EF" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="263BA52B" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="593C3305" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="757E1CD5" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0225054E" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6149206E" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D6E046A" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D15AD8" w:rsidRPr="004B62DE" w14:paraId="416BBC52" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37AB04CF" w14:textId="77777777" w:rsidR="00D15AD8" w:rsidRPr="004B62DE" w:rsidRDefault="00D15AD8" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36E44494" w14:textId="77777777" w:rsidR="00D15AD8" w:rsidRPr="004B62DE" w:rsidRDefault="00D15AD8" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E27B143" w14:textId="77777777" w:rsidR="00D15AD8" w:rsidRPr="004B62DE" w:rsidRDefault="00D15AD8" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03C84CD5" w14:textId="77777777" w:rsidR="00D15AD8" w:rsidRPr="004B62DE" w:rsidRDefault="00D15AD8" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="363833AA" w14:textId="77777777" w:rsidR="00D15AD8" w:rsidRPr="004B62DE" w:rsidRDefault="00D15AD8" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2522C1A6" w14:textId="77777777" w:rsidR="00D15AD8" w:rsidRPr="004B62DE" w:rsidRDefault="00D15AD8" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F26D0B" w:rsidRPr="004B62DE" w14:paraId="1FD06B4F" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74BCA8B9" w14:textId="77777777" w:rsidR="00F26D0B" w:rsidRPr="004B62DE" w:rsidRDefault="00F26D0B" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04A1B739" w14:textId="77777777" w:rsidR="00F26D0B" w:rsidRPr="004B62DE" w:rsidRDefault="00F26D0B" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AFEBC7B" w14:textId="77777777" w:rsidR="00F26D0B" w:rsidRPr="004B62DE" w:rsidRDefault="00F26D0B" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29918C0F" w14:textId="77777777" w:rsidR="00F26D0B" w:rsidRPr="004B62DE" w:rsidRDefault="00F26D0B" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FB6D8F7" w14:textId="77777777" w:rsidR="00F26D0B" w:rsidRPr="004B62DE" w:rsidRDefault="00F26D0B" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34AE5A71" w14:textId="77777777" w:rsidR="00F26D0B" w:rsidRPr="004B62DE" w:rsidRDefault="00F26D0B" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A1761A" w:rsidRPr="004B62DE" w14:paraId="06C16BFA" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D246669" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5879B511" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50242EBB" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1721A8CF" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0155BDC2" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="515D6390" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A1761A" w:rsidRPr="004B62DE" w14:paraId="267DD251" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4557FA89" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B3333C2" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56557916" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28131224" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EABBE0D" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DA6E3CC" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43FA32A9" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
@@ -3313,291 +3208,279 @@
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3799"/>
         <w:gridCol w:w="1063"/>
         <w:gridCol w:w="3756"/>
         <w:gridCol w:w="993"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A1761A" w:rsidRPr="004B62DE" w14:paraId="1AE0EEDF" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3799" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13CF9852" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00F83C30">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cod ac enw’r modwl </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E133E7C" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00F83C30">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Credyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6350D377" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00F83C30">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cod ac enw’r modwl </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2ECD73D1" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00F83C30">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Credyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A1761A" w:rsidRPr="004B62DE" w14:paraId="02570D54" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3799" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4238A19A" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="119C5A74" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3646CEE3" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="557B9D86" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A1761A" w:rsidRPr="004B62DE" w14:paraId="71B9DFBA" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3799" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60A6F55A" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="001F737D" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="519E3B34" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E522DF5" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="02C8C69B" w14:textId="77777777" w:rsidR="00A1761A" w:rsidRPr="004B62DE" w:rsidRDefault="00A1761A" w:rsidP="00A1761A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
@@ -3708,51 +3591,50 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2864"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A715C4" w:rsidRPr="00EF56ED" w14:paraId="0877B351" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F633DCC" w14:textId="77777777" w:rsidR="00A715C4" w:rsidRPr="009336C0" w:rsidRDefault="00A715C4" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009336C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Rhaglen(ni)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
@@ -3856,51 +3738,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>E / NA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>GE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C32BF68" w14:textId="77777777" w:rsidR="00A715C4" w:rsidRPr="009336C0" w:rsidRDefault="00A715C4" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009336C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Wedi’i achredu gan gorff PSRB? Os </w:t>
             </w:r>
             <w:r w:rsidRPr="009336C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -3912,217 +3793,240 @@
             </w:r>
             <w:r w:rsidRPr="009336C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, nodwch </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>bwy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21E5D060" w14:textId="77777777" w:rsidR="00A715C4" w:rsidRPr="009336C0" w:rsidRDefault="00A715C4" w:rsidP="00AD115A">
+          <w:p w14:paraId="21E5D060" w14:textId="3774D4BC" w:rsidR="00A715C4" w:rsidRPr="009336C0" w:rsidRDefault="00A715C4" w:rsidP="00AD115A">
             <w:pPr>
               <w:ind w:right="71"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009336C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Cyswllt staff a enwyd a Disgyblaeth Academaidd</w:t>
+              <w:t>Cyswllt staff a enwyd a</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC51B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009336C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00643EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Ysgol</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A715C4" w:rsidRPr="00EF56ED" w14:paraId="0F0BE22A" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7326E5FE" w14:textId="77777777" w:rsidR="00A715C4" w:rsidRPr="009336C0" w:rsidRDefault="00A715C4" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36522AA0" w14:textId="77777777" w:rsidR="00A715C4" w:rsidRPr="009336C0" w:rsidRDefault="00A715C4" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0939FE97" w14:textId="77777777" w:rsidR="00A715C4" w:rsidRPr="009336C0" w:rsidRDefault="00A715C4" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10E89EC1" w14:textId="77777777" w:rsidR="00A715C4" w:rsidRPr="009336C0" w:rsidRDefault="00A715C4" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="471F18EC" w14:textId="77777777" w:rsidR="00A715C4" w:rsidRPr="009336C0" w:rsidRDefault="00A715C4" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A715C4" w:rsidRPr="00EF56ED" w14:paraId="50C7FA36" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55F02339" w14:textId="77777777" w:rsidR="00A715C4" w:rsidRPr="009336C0" w:rsidRDefault="00A715C4" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="788423DC" w14:textId="77777777" w:rsidR="00A715C4" w:rsidRPr="009336C0" w:rsidRDefault="00A715C4" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0060AD2E" w14:textId="77777777" w:rsidR="00A715C4" w:rsidRPr="009336C0" w:rsidRDefault="00A715C4" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17E073BD" w14:textId="77777777" w:rsidR="00A715C4" w:rsidRPr="009336C0" w:rsidRDefault="00A715C4" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18C4CBB7" w14:textId="77777777" w:rsidR="00A715C4" w:rsidRPr="009336C0" w:rsidRDefault="00A715C4" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
@@ -4616,1319 +4520,1253 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3090"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="780"/>
         <w:gridCol w:w="2906"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="879"/>
       </w:tblGrid>
       <w:tr w:rsidR="0025090B" w:rsidRPr="004B62DE" w14:paraId="0E27B2F5" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C5C9751" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cod ac enw’r modwl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0725E71B" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Credyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="541FA0D8" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C6A547C" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cod ac enw’r modwl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="763806F7" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Credyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E701D7A" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B0604" w:rsidRPr="004B62DE" w14:paraId="6D8DC522" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A741ED5" w14:textId="77777777" w:rsidR="005B0604" w:rsidRPr="004B62DE" w:rsidRDefault="005B0604" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23CF7C8A" w14:textId="77777777" w:rsidR="005B0604" w:rsidRPr="004B62DE" w:rsidRDefault="005B0604" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69E98595" w14:textId="77777777" w:rsidR="005B0604" w:rsidRPr="004B62DE" w:rsidRDefault="005B0604" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EB6A1F6" w14:textId="77777777" w:rsidR="005B0604" w:rsidRPr="004B62DE" w:rsidRDefault="005B0604" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F70255E" w14:textId="77777777" w:rsidR="005B0604" w:rsidRPr="004B62DE" w:rsidRDefault="005B0604" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C568089" w14:textId="77777777" w:rsidR="005B0604" w:rsidRPr="004B62DE" w:rsidRDefault="005B0604" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0025090B" w:rsidRPr="004B62DE" w14:paraId="532788A9" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2409081E" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="098939B3" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7077307C" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="278C088C" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4230B44E" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6181FF2F" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0025090B" w:rsidRPr="004B62DE" w14:paraId="2B02B4B9" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EB2AC63" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="178C2883" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76FAD532" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FD1D46E" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FCF3DC6" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C81CF83" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0025090B" w:rsidRPr="004B62DE" w14:paraId="2B212BF9" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21DBF8C6" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EE3760F" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4734E4C8" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5339A37F" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65422CFB" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36C47DF7" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0025090B" w:rsidRPr="004B62DE" w14:paraId="3CB539AE" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32A0AE9F" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5957E852" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C787479" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="541901E6" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E6ABA61" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F7D15AC" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0025090B" w:rsidRPr="004B62DE" w14:paraId="5038400F" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F72AC05" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D3DED32" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BC1658B" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="156138D3" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DCDBA63" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68744998" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0025090B" w:rsidRPr="004B62DE" w14:paraId="7255A227" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18FE523F" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FA609B5" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FCF6841" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62DF570F" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D1BC54C" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D6CCF33" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0025090B" w:rsidRPr="004B62DE" w14:paraId="1AF24987" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A3AAF12" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="185B3DF4" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F646924" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A22906D" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B0B734D" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7153124F" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A2AAF" w:rsidRPr="004B62DE" w14:paraId="3EA61F1B" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EC929D1" w14:textId="77777777" w:rsidR="004A2AAF" w:rsidRPr="004B62DE" w:rsidRDefault="004A2AAF" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="165627C5" w14:textId="77777777" w:rsidR="004A2AAF" w:rsidRPr="004B62DE" w:rsidRDefault="004A2AAF" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0240792D" w14:textId="77777777" w:rsidR="004A2AAF" w:rsidRPr="004B62DE" w:rsidRDefault="004A2AAF" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E756732" w14:textId="77777777" w:rsidR="004A2AAF" w:rsidRPr="004B62DE" w:rsidRDefault="004A2AAF" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7904DDAD" w14:textId="77777777" w:rsidR="004A2AAF" w:rsidRPr="004B62DE" w:rsidRDefault="004A2AAF" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AB937FF" w14:textId="77777777" w:rsidR="004A2AAF" w:rsidRPr="004B62DE" w:rsidRDefault="004A2AAF" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0025090B" w:rsidRPr="004B62DE" w14:paraId="6FC4C61D" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A164BF5" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="746CF587" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13144218" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B38448D" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08AA80AF" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10177A8A" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6AF13966" w14:textId="77777777" w:rsidR="000A691C" w:rsidRPr="004B62DE" w:rsidRDefault="000A691C" w:rsidP="000A691C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
@@ -5983,284 +5821,272 @@
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3799"/>
         <w:gridCol w:w="1063"/>
         <w:gridCol w:w="3756"/>
         <w:gridCol w:w="1021"/>
       </w:tblGrid>
       <w:tr w:rsidR="0025090B" w:rsidRPr="004B62DE" w14:paraId="3DA6FF7C" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3799" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="398EDFAD" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="00F83C30">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cod ac enw’r modwl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3927CAF6" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="00F83C30">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Credyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46A21469" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="00F83C30">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cod ac enw’r modwl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52F5E034" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="00F83C30">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Credyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0025090B" w:rsidRPr="004B62DE" w14:paraId="7E985EAC" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3799" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AA414A8" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="00F83C30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13B95E5B" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="00F83C30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49657D0F" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="00F83C30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="557B8489" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="00F83C30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0025090B" w:rsidRPr="004B62DE" w14:paraId="76EBB64E" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3799" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3674E3B2" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="00F83C30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D4FFD34" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="00F83C30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40B1900D" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="00F83C30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76F02C98" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="00F83C30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4BBDCE8A" w14:textId="77777777" w:rsidR="0025090B" w:rsidRPr="004B62DE" w:rsidRDefault="0025090B" w:rsidP="0025090B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
@@ -6342,51 +6168,50 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2864"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
       <w:tr w:rsidR="002349BC" w:rsidRPr="00EF56ED" w14:paraId="78D707A9" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A83B43A" w14:textId="77777777" w:rsidR="002349BC" w:rsidRPr="009336C0" w:rsidRDefault="002349BC" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009336C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Rhaglen(ni)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
@@ -6490,51 +6315,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>E / NA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>GE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36C54CEB" w14:textId="77777777" w:rsidR="002349BC" w:rsidRPr="009336C0" w:rsidRDefault="002349BC" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009336C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Wedi’i achredu gan gorff PSRB? Os </w:t>
             </w:r>
             <w:r w:rsidRPr="009336C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -6576,187 +6400,183 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009336C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cyswllt staff a enwyd a Disgyblaeth Academaidd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002349BC" w:rsidRPr="00EF56ED" w14:paraId="4B729E8F" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C4DDFDE" w14:textId="77777777" w:rsidR="002349BC" w:rsidRPr="009336C0" w:rsidRDefault="002349BC" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0292430F" w14:textId="77777777" w:rsidR="002349BC" w:rsidRPr="009336C0" w:rsidRDefault="002349BC" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40235038" w14:textId="77777777" w:rsidR="002349BC" w:rsidRPr="009336C0" w:rsidRDefault="002349BC" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25C94FE9" w14:textId="77777777" w:rsidR="002349BC" w:rsidRPr="009336C0" w:rsidRDefault="002349BC" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="370B66C7" w14:textId="77777777" w:rsidR="002349BC" w:rsidRPr="009336C0" w:rsidRDefault="002349BC" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002349BC" w:rsidRPr="00EF56ED" w14:paraId="1F189CBA" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0739AB9E" w14:textId="77777777" w:rsidR="002349BC" w:rsidRPr="009336C0" w:rsidRDefault="002349BC" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A7993CE" w14:textId="77777777" w:rsidR="002349BC" w:rsidRPr="009336C0" w:rsidRDefault="002349BC" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="352823A6" w14:textId="77777777" w:rsidR="002349BC" w:rsidRPr="009336C0" w:rsidRDefault="002349BC" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FEC5AAA" w14:textId="77777777" w:rsidR="002349BC" w:rsidRPr="009336C0" w:rsidRDefault="002349BC" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="095F10EA" w14:textId="77777777" w:rsidR="002349BC" w:rsidRPr="009336C0" w:rsidRDefault="002349BC" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
@@ -6790,51 +6610,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B62DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Lleoliadau ychwanegol</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00646F28" w:rsidRPr="0076775B" w14:paraId="4A0E0BDF" w14:textId="77777777" w:rsidTr="00D15AD8">
+      <w:tr w:rsidR="00646F28" w:rsidRPr="00752741" w14:paraId="4A0E0BDF" w14:textId="77777777" w:rsidTr="00D15AD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F110C75" w14:textId="77777777" w:rsidR="00646F28" w:rsidRPr="004B62DE" w:rsidRDefault="00646F28" w:rsidP="008A362B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C179968" w14:textId="77777777" w:rsidR="00646F28" w:rsidRPr="004B62DE" w:rsidRDefault="00646F28" w:rsidP="008A362B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
@@ -6954,55 +6774,54 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC5E41" w:rsidRPr="0076775B" w14:paraId="78C820D2" w14:textId="77777777" w:rsidTr="002F40D1">
+      <w:tr w:rsidR="00EC5E41" w:rsidRPr="00752741" w14:paraId="78C820D2" w14:textId="77777777" w:rsidTr="002F40D1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="318E12B1" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="004B62DE" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="326FEF89" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="004B62DE" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0B452F71" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="004B62DE" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
@@ -7074,51 +6893,51 @@
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Caniateir ceisiadau i estyn dyletswyddau arholwr allanol dim ond os ceir sicrwydd na fydd y dyletswyddau ychwanegol hyn yn arwain at gynnydd afresymol yn llwyth gwaith yr arholwr allanol.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="30A00683" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="004B62DE" w:rsidRDefault="00481408">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1110AACF" w14:textId="2757D51E" w:rsidR="006F4806" w:rsidRPr="00EF56ED" w:rsidRDefault="006F4806" w:rsidP="00AB67C3">
+    <w:p w14:paraId="1110AACF" w14:textId="5FC19A0D" w:rsidR="006F4806" w:rsidRPr="00EF56ED" w:rsidRDefault="006F4806" w:rsidP="00AB67C3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A yw’r arholwr allanol yn gymwys </w:t>
       </w:r>
       <w:r w:rsidR="007F09C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
@@ -7165,109 +6984,211 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>yn unol â Chyngor ac Arweiniad Cod Ansawdd Addysg Uwch y DU: Arbenigedd Allanol (ASA)</w:t>
       </w:r>
       <w:r w:rsidR="0034585F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="00AB67C3" w:rsidRPr="00AB67C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00EF56ED">
+      <w:r w:rsidR="00CC51B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00EF56ED">
+      <w:r w:rsidR="00CC51B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00EF56ED">
+      <w:r w:rsidR="00CC51B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00EF56ED">
+      <w:r w:rsidR="00CC51B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CC51B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CC51B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CC51B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CC51B0" w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB" w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>YDY / NAC YDY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B055F4A" w14:textId="64DF6767" w:rsidR="000F0636" w:rsidRPr="004B62DE" w:rsidRDefault="006F4806" w:rsidP="006F4806">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF56ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB" w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Gellir gofyn am gyngor o’r </w:t>
+      </w:r>
+      <w:r w:rsidR="00672D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB" w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>Tîm Ansawdd, Gwasanaethau Academaidd</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC51B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB" w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF56ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB" w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>ar y mater hwn).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF56ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EF56ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EF56ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00672D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A72E56" w14:textId="77777777" w:rsidR="006F4806" w:rsidRDefault="006F4806">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28256736" w14:textId="63EF8AA8" w:rsidR="00B6556E" w:rsidRPr="004B62DE" w:rsidRDefault="00640233">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B62DE">
         <w:rPr>
@@ -7863,91 +7784,197 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0076775B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                       </w:t>
       </w:r>
       <w:r w:rsidRPr="0076775B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                           </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FCB1E7" w14:textId="77777777" w:rsidR="00216FA2" w:rsidRPr="0076775B" w:rsidRDefault="00216FA2" w:rsidP="00216FA2">
+    <w:p w14:paraId="70FCB1E7" w14:textId="77777777" w:rsidR="00216FA2" w:rsidRDefault="00216FA2" w:rsidP="00216FA2">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457518">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Sylwch o ran y flwyddyn olaf yn y swydd, nid yw’r cyfnod estynedig hwn yn newid y ffi flynyddol.</w:t>
       </w:r>
       <w:r w:rsidRPr="0076775B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00925C91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Yn ogystal ni ofynnir i’r arholwr allanol arfaethedig ymgymryd â gwaith yn gysylltiedig â’r flwyddyn academaidd nesaf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEA14AA" w14:textId="77777777" w:rsidR="00672D07" w:rsidRDefault="00672D07" w:rsidP="00216FA2">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BC6DD74" w14:textId="44BA9043" w:rsidR="00672D07" w:rsidRPr="0076775B" w:rsidRDefault="00672D07" w:rsidP="00216FA2">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Os yw’n berthnasol, a yw’r arholwr allanol arfaethedig wedi cysynio i’r data y byddwn yn ei gadw ar eu cyfer gael ei rannu â</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC51B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chorff Proffesiynol, Statudol a Rheoleiddio (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>PSRB</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC51B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC51B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00752741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>YDY / NAC YDY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="706A4E70" w14:textId="77777777" w:rsidR="009D3B00" w:rsidRDefault="009D3B00">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="283FD9BF" w14:textId="77777777" w:rsidR="009569DD" w:rsidRDefault="009569DD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4803B45A" w14:textId="77777777" w:rsidR="00715EC0" w:rsidRPr="004B62DE" w:rsidRDefault="00640233">
@@ -8085,79 +8112,77 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="2675"/>
         <w:gridCol w:w="2428"/>
       </w:tblGrid>
       <w:tr w:rsidR="005D0B01" w:rsidRPr="00D87A97" w14:paraId="60A4364C" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78C0FE60" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel Astudio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EEBA8DB" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyfanswm nifer y modylau </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51B99653" w14:textId="1A84A99E" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
@@ -8266,51 +8291,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">x cyfanswm  nifer y carfanau </w:t>
             </w:r>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(h.y. iteriadau cyflwyno) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="341763CD" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyfanswm gwerth credyd </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="005C8ABD" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
@@ -8417,58 +8441,57 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cyfanswm nifer y modylau a gyflwynir x eu gwerthoedd credyd unigol</w:t>
             </w:r>
             <w:r w:rsidRPr="00020B3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D0B01" w:rsidRPr="0076775B" w14:paraId="08342A82" w14:textId="77777777" w:rsidTr="00AD115A">
+      <w:tr w:rsidR="005D0B01" w:rsidRPr="00CB3ED2" w14:paraId="08342A82" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16C3DB00" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(Enghraifft)</w:t>
@@ -8478,51 +8501,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32C645D3" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>12 modwl (cyfanswm)</w:t>
             </w:r>
@@ -8569,51 +8591,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>x2 garfan/(iteriad cyflwyno)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4ED5757E" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00020B3A" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>240 credyd (cyfanswm)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E094873" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -8923,374 +8944,359 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D0B01" w:rsidRPr="00D87A97" w14:paraId="2219532C" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="544F7233" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06DCF87B" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66353403" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D0B01" w:rsidRPr="00D87A97" w14:paraId="53757AA2" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40989108" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3800B5C6" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E4A4CEB" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D0B01" w:rsidRPr="00D87A97" w14:paraId="73BF93B5" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CEE7995" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43BB3613" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="001654CB" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D0B01" w:rsidRPr="00D87A97" w14:paraId="0E5C0BD8" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17928E27" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel 7 Rhan I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C6437F8" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BC42213" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D0B01" w:rsidRPr="00D87A97" w14:paraId="59D3EF42" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C3F283E" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyfanswm </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DF7DD5E" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48F428F4" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="328E8FEB" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="005D0B01">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9302,161 +9308,176 @@
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="2234"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="005D0B01" w:rsidRPr="00D87A97" w14:paraId="77F45F9D" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2233F527" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>*Traethawd hir / prosiect Lefel 7 Rhan II</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E509749" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(fel arfer 60cr neu fwy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2234" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34C89540" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E1287E7" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7504FACD" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="005D0B01">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="384B046C" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRDefault="005D0B01" w:rsidP="005D0B01">
+    <w:p w14:paraId="384B046C" w14:textId="443D3C59" w:rsidR="005D0B01" w:rsidRDefault="005D0B01" w:rsidP="005D0B01">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6DE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>* Bydd arholwr allanol yn gyfrifol am ddim mwy na 30 o draethodau hir/prosiectau mewn un penodiad (h.y. – iteriad/carfan unigol).</w:t>
+        <w:t xml:space="preserve">* Bydd arholwr allanol yn gyfrifol am ddim mwy na 30 o draethodau hir/prosiectau mewn un </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ymgysylltiad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>(h.y. – iteriad/carfan unigol).</w:t>
       </w:r>
       <w:r w:rsidRPr="0076775B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A35885">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Gweler GA15, cytundeb llwyth gwaith blynyddol, am ragor o fanylion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51177E40" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRDefault="005D0B01" w:rsidP="005D0B01">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9586,79 +9607,77 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="2675"/>
         <w:gridCol w:w="2428"/>
       </w:tblGrid>
       <w:tr w:rsidR="005D0B01" w:rsidRPr="00D87A97" w14:paraId="36E86818" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F8AFC21" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel Astudio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71F7646A" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyfanswm nifer y modylau </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AD41BF6" w14:textId="0F04FCEC" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
@@ -9767,51 +9786,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">x cyfanswm  nifer y carfanau </w:t>
             </w:r>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(h.y. iteriadau cyflwyno) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13AA3CB4" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyfanswm gwerth credyd </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04E7786C" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
@@ -9918,58 +9936,57 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cyfanswm nifer y modylau a gyflwynir x eu gwerthoedd credyd unigol</w:t>
             </w:r>
             <w:r w:rsidRPr="00020B3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D0B01" w:rsidRPr="0076775B" w14:paraId="06612C93" w14:textId="77777777" w:rsidTr="00AD115A">
+      <w:tr w:rsidR="005D0B01" w:rsidRPr="00CB3ED2" w14:paraId="06612C93" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CEE2D60" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(Enghraifft)</w:t>
@@ -9979,51 +9996,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09644D66" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>12 modwl (cyfanswm)</w:t>
             </w:r>
@@ -10070,51 +10086,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>x2 garfan/(iteriad cyflwyno)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40B1D52D" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00020B3A" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>240 credyd (cyfanswm)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="014BF96A" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -10424,610 +10439,597 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D0B01" w:rsidRPr="00D87A97" w14:paraId="1CDF724F" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58F7A9B1" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3035BE2C" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18CD73C8" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D0B01" w:rsidRPr="00D87A97" w14:paraId="766ABA65" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43311272" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C9D7FC5" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="513B9908" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D0B01" w:rsidRPr="00D87A97" w14:paraId="26D446CB" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="777DA382" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29F6A4F2" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76228EFC" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D0B01" w:rsidRPr="00D87A97" w14:paraId="55719C7F" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38ACAD4B" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel 7 Rhan I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5380DE07" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11D28CD6" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D0B01" w:rsidRPr="00D87A97" w14:paraId="7B618C2B" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="028D9B2B" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyfanswm </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D866ABC" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78B964EB" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="684B571D" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="005D0B01">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2547"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2635"/>
+        <w:gridCol w:w="2751"/>
+        <w:gridCol w:w="2435"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D0B01" w:rsidRPr="00D87A97" w14:paraId="48D014FC" w14:textId="77777777" w:rsidTr="00AD115A">
+      <w:tr w:rsidR="005D0B01" w:rsidRPr="00D87A97" w14:paraId="48D014FC" w14:textId="77777777" w:rsidTr="00752741">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2635" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D59D95D" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>*Traethawd hir / prosiect Lefel 7 Rhan II</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AF498DA" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D87A97">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00752741">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(fel arfer 60cr neu fwy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2234" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2751" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4498DBC1" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37335EFE" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71C1D1CC" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00D87A97" w:rsidRDefault="005D0B01" w:rsidP="005D0B01">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="339A7F8A" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRPr="00020B3A" w:rsidRDefault="005D0B01" w:rsidP="005D0B01">
+    <w:p w14:paraId="339A7F8A" w14:textId="7C40EC48" w:rsidR="005D0B01" w:rsidRPr="00020B3A" w:rsidRDefault="005D0B01" w:rsidP="005D0B01">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6DE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>* Bydd arholwr allanol yn gyfrifol am ddim mwy na 30 o draethodau hir/prosiectau mewn un penodiad (h.y. – iteriad/carfan unigol).</w:t>
+        <w:t xml:space="preserve">* Bydd arholwr allanol yn gyfrifol am ddim mwy na 30 o draethodau hir/prosiectau mewn un </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>ymgysylltiad</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3ED2" w:rsidRPr="00AD6DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>(h.y. – iteriad/carfan unigol).</w:t>
       </w:r>
       <w:r w:rsidRPr="0076775B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A35885">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Gweler GA15, cytundeb llwyth gwaith blynyddol, am ragor o fanylion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF9220F" w14:textId="77777777" w:rsidR="005D0B01" w:rsidRDefault="005D0B01" w:rsidP="005D0B01">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E34B3F8" w14:textId="4CE3366E" w:rsidR="00715EC0" w:rsidRPr="004B62DE" w:rsidRDefault="008E7C60" w:rsidP="00FD3439">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B62DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Rhowch enw(</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">) unrhyw arholwyr allanol eraill </w:t>
+        <w:t xml:space="preserve">Rhowch enw(au) unrhyw arholwyr allanol eraill </w:t>
       </w:r>
       <w:r w:rsidR="006F36D1" w:rsidRPr="004B62DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">sy’n gyfrifol am fodylau yn </w:t>
       </w:r>
       <w:r w:rsidRPr="004B62DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>y rhaglen</w:t>
       </w:r>
       <w:r w:rsidR="006F36D1" w:rsidRPr="004B62DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
@@ -11040,55 +11042,54 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> astudio.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD3439" w:rsidRPr="0076775B" w14:paraId="02C3C847" w14:textId="77777777" w:rsidTr="002F40D1">
+      <w:tr w:rsidR="00FD3439" w:rsidRPr="00CB3ED2" w14:paraId="02C3C847" w14:textId="77777777" w:rsidTr="002F40D1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46E939D5" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="004B62DE" w:rsidRDefault="00FD3439" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C5C7A11" w14:textId="77777777" w:rsidR="000F0636" w:rsidRPr="004B62DE" w:rsidRDefault="000F0636" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11366,55 +11367,54 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00344B8A" w:rsidRPr="0076775B" w14:paraId="2DA304CE" w14:textId="77777777" w:rsidTr="00AD115A">
+      <w:tr w:rsidR="00344B8A" w:rsidRPr="00CB3ED2" w14:paraId="2DA304CE" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E45C10A" w14:textId="77777777" w:rsidR="00344B8A" w:rsidRPr="00EF56ED" w:rsidRDefault="00344B8A" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="550B8C46" w14:textId="77777777" w:rsidR="00344B8A" w:rsidRDefault="00344B8A" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="37114C25" w14:textId="77777777" w:rsidR="00344B8A" w:rsidRPr="00EF56ED" w:rsidRDefault="00344B8A" w:rsidP="00AD115A">
             <w:pPr>
@@ -11439,77 +11439,75 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E682745" w14:textId="77777777" w:rsidR="00344B8A" w:rsidRPr="00EF56ED" w:rsidRDefault="00344B8A" w:rsidP="00344B8A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ychwanegwch unrhyw wybodaeth bellach sy’n angenrheidiol yn eich tyb chi ar gyfer pennu ffi briodol.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00344B8A" w:rsidRPr="0076775B" w14:paraId="43EB4D44" w14:textId="77777777" w:rsidTr="00AD115A">
+      <w:tr w:rsidR="00344B8A" w:rsidRPr="00CB3ED2" w14:paraId="43EB4D44" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1CB73B8A" w14:textId="77777777" w:rsidR="00344B8A" w:rsidRPr="00EF56ED" w:rsidRDefault="00344B8A" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3C73DCD3" w14:textId="77777777" w:rsidR="00344B8A" w:rsidRPr="00EF56ED" w:rsidRDefault="00344B8A" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11786,51 +11784,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1846E795" w14:textId="77777777" w:rsidR="00344B8A" w:rsidRPr="0076775B" w:rsidRDefault="00344B8A" w:rsidP="00344B8A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9629"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00344B8A" w:rsidRPr="0076775B" w14:paraId="6D799AD2" w14:textId="77777777" w:rsidTr="00AD115A">
+      <w:tr w:rsidR="00344B8A" w:rsidRPr="00CB3ED2" w14:paraId="6D799AD2" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="732F0256" w14:textId="77777777" w:rsidR="00344B8A" w:rsidRPr="0076775B" w:rsidRDefault="00344B8A" w:rsidP="00AD115A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00206201">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>*At ddefnydd y Swyddfa Partneriaethau Cydweithredol yn unig ar gyfer Arholwyr Allanol darpariaeth partneriaid:</w:t>
@@ -12102,55 +12100,54 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Ychwanegwch unrhyw wybodaeth bellach sy’n angenrheidiol yn eich tyb chi ar gyfer pennu ffi briodol.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00344B8A" w:rsidRPr="0076775B" w14:paraId="407F9536" w14:textId="77777777" w:rsidTr="00AD115A">
+      <w:tr w:rsidR="00344B8A" w:rsidRPr="00CB3ED2" w14:paraId="407F9536" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60D0C09D" w14:textId="77777777" w:rsidR="00344B8A" w:rsidRPr="00344B8A" w:rsidRDefault="00344B8A" w:rsidP="00344B8A">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="437A28E4" w14:textId="77777777" w:rsidR="00344B8A" w:rsidRPr="00344B8A" w:rsidRDefault="00344B8A" w:rsidP="00344B8A">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -12240,716 +12237,787 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2807"/>
         <w:gridCol w:w="3827"/>
       </w:tblGrid>
       <w:tr w:rsidR="00087AF7" w:rsidRPr="00EF56ED" w14:paraId="652E361B" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22C44A1D" w14:textId="77777777" w:rsidR="00087AF7" w:rsidRPr="00EF56ED" w:rsidRDefault="00087AF7" w:rsidP="00AD115A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Pennaeth y SPC (Gweithrediadau)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F5BF0B5" w14:textId="77777777" w:rsidR="00087AF7" w:rsidRPr="00EF56ED" w:rsidRDefault="00087AF7" w:rsidP="00AD115A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00087AF7" w:rsidRPr="00EF56ED" w14:paraId="6FA31D6E" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38DE884B" w14:textId="77777777" w:rsidR="00087AF7" w:rsidRPr="00EF56ED" w:rsidRDefault="00087AF7" w:rsidP="00AD115A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Llofnod</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C1F80F5" w14:textId="77777777" w:rsidR="00087AF7" w:rsidRPr="00EF56ED" w:rsidRDefault="00087AF7" w:rsidP="00AD115A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00087AF7" w:rsidRPr="00EF56ED" w14:paraId="15A7B1A1" w14:textId="77777777" w:rsidTr="00AD115A">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FACEA6A" w14:textId="77777777" w:rsidR="00087AF7" w:rsidRPr="00EF56ED" w:rsidRDefault="00087AF7" w:rsidP="00AD115A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyddiad </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07A9BC41" w14:textId="77777777" w:rsidR="00087AF7" w:rsidRPr="00EF56ED" w:rsidRDefault="00087AF7" w:rsidP="00AD115A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D5620D0" w14:textId="77777777" w:rsidR="00087AF7" w:rsidRDefault="00087AF7" w:rsidP="00087AF7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="350F7C1A" w14:textId="77777777" w:rsidR="00344B8A" w:rsidRDefault="00344B8A" w:rsidP="00344B8A">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D11A9B4" w14:textId="77777777" w:rsidR="00140132" w:rsidRPr="004B62DE" w:rsidRDefault="00AD3062">
+    <w:p w14:paraId="1D11A9B4" w14:textId="0D8B56C1" w:rsidR="00140132" w:rsidRPr="004B62DE" w:rsidRDefault="00AD3062">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B62DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Cymeradwyaeth </w:t>
       </w:r>
-      <w:r w:rsidR="002358DB">
+      <w:r w:rsidR="00672D07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>y Ddisgyblaeth Academaidd</w:t>
+        <w:t>yr Ysgol</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="3686"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E92BD7" w:rsidRPr="004B62DE" w14:paraId="62C3AFB5" w14:textId="77777777" w:rsidTr="002358DB">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="49A810D1" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="004B62DE" w:rsidRDefault="002358DB" w:rsidP="00444546">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A810D1" w14:textId="51B25C2C" w:rsidR="00E92BD7" w:rsidRPr="004B62DE" w:rsidRDefault="00672D07" w:rsidP="00444546">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Cyfarwyddwr Academaidd</w:t>
+              <w:t>Pennaeth</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC51B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Ysgol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F9A0521" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="004B62DE" w:rsidRDefault="00E92BD7" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E92BD7" w:rsidRPr="004B62DE" w14:paraId="085FDED7" w14:textId="77777777" w:rsidTr="002358DB">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0838A21A" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="004B62DE" w:rsidRDefault="00AD3062" w:rsidP="00444546">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Llofnod</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FAF6FC5" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="004B62DE" w:rsidRDefault="00E92BD7" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E92BD7" w:rsidRPr="004B62DE" w14:paraId="52EABFDF" w14:textId="77777777" w:rsidTr="002358DB">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60F4A4C3" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="004B62DE" w:rsidRDefault="00AD3062" w:rsidP="00444546">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyddiad </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2461B1B2" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="004B62DE" w:rsidRDefault="00E92BD7" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12CFAF6C" w14:textId="77777777" w:rsidR="00140132" w:rsidRPr="004B62DE" w:rsidRDefault="00140132">
+    <w:p w14:paraId="12CFAF6C" w14:textId="4141385B" w:rsidR="00140132" w:rsidRPr="00752741" w:rsidRDefault="00672D07">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Nodyn: Nid yw’n ofynnol ar gyfer arholwyr allanol Partner Cydweithredol. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="44897ACE" w14:textId="77777777" w:rsidR="00715EC0" w:rsidRPr="004B62DE" w:rsidRDefault="00AD3062">
+    <w:p w14:paraId="5BCDB6CF" w14:textId="77777777" w:rsidR="00672D07" w:rsidRPr="004B62DE" w:rsidRDefault="00672D07">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44897ACE" w14:textId="4DFDF689" w:rsidR="00715EC0" w:rsidRPr="004B62DE" w:rsidRDefault="00AD3062">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B62DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Cymeradwyaeth </w:t>
       </w:r>
-      <w:r w:rsidR="002358DB">
+      <w:r w:rsidR="00672D07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>yr Athrofa</w:t>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC51B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00672D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>yfadran</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="3686"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E92BD7" w:rsidRPr="004B62DE" w14:paraId="7E1A05F1" w14:textId="77777777" w:rsidTr="002358DB">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69390FFE" w14:textId="55C1A70B" w:rsidR="00E92BD7" w:rsidRPr="004B62DE" w:rsidRDefault="00AD3062" w:rsidP="00444546">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Deon</w:t>
             </w:r>
             <w:r w:rsidR="000540FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (neu </w:t>
-[...29 lines deleted...]
-              <w:t>cynrychiolydd y Deon)</w:t>
+              <w:t xml:space="preserve"> (neu pp. cynrychiolydd y Deon)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D277756" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="004B62DE" w:rsidRDefault="00E92BD7" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E92BD7" w:rsidRPr="004B62DE" w14:paraId="6DF75164" w14:textId="77777777" w:rsidTr="002358DB">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4762D760" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="004B62DE" w:rsidRDefault="00AD3062" w:rsidP="00444546">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Llofnod</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35ED5C36" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="004B62DE" w:rsidRDefault="00E92BD7" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E92BD7" w:rsidRPr="004B62DE" w14:paraId="2D78E61D" w14:textId="77777777" w:rsidTr="002358DB">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43FA57FF" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="004B62DE" w:rsidRDefault="00AD3062" w:rsidP="00444546">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyddiad </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="760EB66A" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="004B62DE" w:rsidRDefault="00E92BD7" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1220A5B4" w14:textId="77777777" w:rsidR="00811295" w:rsidRPr="004B62DE" w:rsidRDefault="00811295">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0981A297" w14:textId="261FBE9C" w:rsidR="008C1515" w:rsidRPr="004B62DE" w:rsidRDefault="00AD3062" w:rsidP="008C1515">
+    <w:p w14:paraId="0981A297" w14:textId="3035AF44" w:rsidR="008C1515" w:rsidRPr="004B62DE" w:rsidRDefault="00AD3062" w:rsidP="008C1515">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B62DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Dylid anfon y ffurflen wedi’i chwblhau i adran Sicrhau Ansawdd y Swyddfa Academaidd (e-bost:</w:t>
+        <w:t>Dylid anfon y ffurflen wedi’i chwblhau i</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>’r</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC51B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00672D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tîm Ansawdd, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00672D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Gwasanethau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00672D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Academaidd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B62DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e-bost:</w:t>
       </w:r>
       <w:r w:rsidR="00D647F3" w:rsidRPr="004B62DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="000540FF" w:rsidRPr="003E58E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:t>AllanolSA@pcydds.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006A2C42" w:rsidRPr="004B62DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13072,86 +13140,86 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008F3BB4" w:rsidRPr="00613DB1" w:rsidSect="00EF2BA5">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="284" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DACA1FD" w14:textId="77777777" w:rsidR="001B69CF" w:rsidRDefault="001B69CF">
+    <w:p w14:paraId="6F8DD612" w14:textId="77777777" w:rsidR="005E5DE5" w:rsidRDefault="005E5DE5">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="462FDDD6" w14:textId="77777777" w:rsidR="001B69CF" w:rsidRDefault="001B69CF">
+    <w:p w14:paraId="37206EC3" w14:textId="77777777" w:rsidR="005E5DE5" w:rsidRDefault="005E5DE5">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="79EEAB7B" w14:textId="77777777" w:rsidR="001B69CF" w:rsidRDefault="001B69CF">
+    <w:p w14:paraId="001057B2" w14:textId="77777777" w:rsidR="005E5DE5" w:rsidRDefault="005E5DE5">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -13197,90 +13265,70 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="39541740" w14:textId="7C85D4B0" w:rsidR="001B69CF" w:rsidRPr="000F0636" w:rsidRDefault="005B4B2B" w:rsidP="001641B8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39541740" w14:textId="76A70B66" w:rsidR="001B69CF" w:rsidRPr="000F0636" w:rsidRDefault="00672D07" w:rsidP="001641B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t>Rhagfyr</w:t>
-[...18 lines deleted...]
-      <w:t>4</w:t>
+      <w:t>Mai 2026</w:t>
     </w:r>
     <w:r w:rsidR="00D15AD8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00CF14F8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001B69CF">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00CF14F8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -13318,121 +13366,105 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00893AC9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>E</w:t>
     </w:r>
     <w:r w:rsidR="000D0892">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>styn</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="000D0892">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> Dyletswyddau </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="000D0892">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>Arholwr</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="000D0892">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="000D0892">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>Allanol</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54E2D80E" w14:textId="77777777" w:rsidR="001B69CF" w:rsidRDefault="001B69CF">
+    <w:p w14:paraId="5B0A6176" w14:textId="77777777" w:rsidR="005E5DE5" w:rsidRDefault="005E5DE5">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72345434" w14:textId="77777777" w:rsidR="001B69CF" w:rsidRDefault="001B69CF" w:rsidP="00384E5D">
+    <w:p w14:paraId="042F2007" w14:textId="77777777" w:rsidR="005E5DE5" w:rsidRDefault="005E5DE5" w:rsidP="00384E5D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5944A929" w14:textId="77777777" w:rsidR="001B69CF" w:rsidRPr="0075585D" w:rsidRDefault="00EF2BA5" w:rsidP="0075585D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="611E59BF" wp14:editId="6465D38B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-20955</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>180340</wp:posOffset>
           </wp:positionV>
@@ -13517,51 +13549,51 @@
       <w:t xml:space="preserve"> GA</w:t>
     </w:r>
     <w:r w:rsidR="00761E90">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00893AC9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>b</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="006563D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="608C6CCC"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1384" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -14748,104 +14780,105 @@
   <w:num w:numId="7" w16cid:durableId="257301102">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="541940137">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="964577136">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="726882738">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1811358464">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1881236568">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="545872869">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="916"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A84364"/>
     <w:rsid w:val="000130DB"/>
     <w:rsid w:val="00023F0A"/>
     <w:rsid w:val="0003176E"/>
     <w:rsid w:val="000346C8"/>
     <w:rsid w:val="00037388"/>
     <w:rsid w:val="000540FF"/>
     <w:rsid w:val="00087AF7"/>
     <w:rsid w:val="000A50CF"/>
     <w:rsid w:val="000A691C"/>
     <w:rsid w:val="000B2123"/>
     <w:rsid w:val="000D0892"/>
     <w:rsid w:val="000F0636"/>
     <w:rsid w:val="000F2977"/>
     <w:rsid w:val="00140132"/>
     <w:rsid w:val="00140E2C"/>
     <w:rsid w:val="00144B1C"/>
     <w:rsid w:val="001641B8"/>
+    <w:rsid w:val="00173292"/>
     <w:rsid w:val="001757DE"/>
     <w:rsid w:val="00176666"/>
     <w:rsid w:val="00184221"/>
     <w:rsid w:val="00195B7D"/>
     <w:rsid w:val="001A1327"/>
     <w:rsid w:val="001B69CF"/>
     <w:rsid w:val="001B6F6A"/>
     <w:rsid w:val="00216FA2"/>
     <w:rsid w:val="002317A9"/>
     <w:rsid w:val="00232813"/>
     <w:rsid w:val="002338C9"/>
     <w:rsid w:val="002349BC"/>
     <w:rsid w:val="00234C28"/>
     <w:rsid w:val="002358DB"/>
     <w:rsid w:val="0025090B"/>
     <w:rsid w:val="002629FE"/>
     <w:rsid w:val="00273CA3"/>
     <w:rsid w:val="002A372D"/>
     <w:rsid w:val="002B21D8"/>
     <w:rsid w:val="002B2AC2"/>
     <w:rsid w:val="002B7A57"/>
     <w:rsid w:val="002C332B"/>
     <w:rsid w:val="002E4512"/>
     <w:rsid w:val="002E789B"/>
     <w:rsid w:val="002F40D1"/>
@@ -14862,213 +14895,226 @@
     <w:rsid w:val="003C28A1"/>
     <w:rsid w:val="003C34E1"/>
     <w:rsid w:val="004107B9"/>
     <w:rsid w:val="00436E1A"/>
     <w:rsid w:val="0044290D"/>
     <w:rsid w:val="00444546"/>
     <w:rsid w:val="004452E1"/>
     <w:rsid w:val="00463EE0"/>
     <w:rsid w:val="00467CA6"/>
     <w:rsid w:val="00471B88"/>
     <w:rsid w:val="00481408"/>
     <w:rsid w:val="004821DF"/>
     <w:rsid w:val="00485D35"/>
     <w:rsid w:val="004923CA"/>
     <w:rsid w:val="004A2AAF"/>
     <w:rsid w:val="004A50D4"/>
     <w:rsid w:val="004B62DE"/>
     <w:rsid w:val="00544460"/>
     <w:rsid w:val="005A215C"/>
     <w:rsid w:val="005A2DFD"/>
     <w:rsid w:val="005B0604"/>
     <w:rsid w:val="005B2EF7"/>
     <w:rsid w:val="005B4B2B"/>
     <w:rsid w:val="005D0B01"/>
     <w:rsid w:val="005E59EC"/>
+    <w:rsid w:val="005E5DE5"/>
+    <w:rsid w:val="005F5AB9"/>
     <w:rsid w:val="006023F5"/>
     <w:rsid w:val="00603516"/>
     <w:rsid w:val="00613DB1"/>
     <w:rsid w:val="00640233"/>
+    <w:rsid w:val="00643EE0"/>
     <w:rsid w:val="00646F28"/>
     <w:rsid w:val="00657BEB"/>
+    <w:rsid w:val="00672D07"/>
     <w:rsid w:val="006808C4"/>
     <w:rsid w:val="006A2C42"/>
     <w:rsid w:val="006A5B7C"/>
     <w:rsid w:val="006D032E"/>
     <w:rsid w:val="006D114D"/>
+    <w:rsid w:val="006D1B1B"/>
     <w:rsid w:val="006D2CD7"/>
     <w:rsid w:val="006E0084"/>
     <w:rsid w:val="006E6D0A"/>
     <w:rsid w:val="006F02D3"/>
     <w:rsid w:val="006F1C20"/>
     <w:rsid w:val="006F36D1"/>
     <w:rsid w:val="006F4806"/>
     <w:rsid w:val="00701E2F"/>
     <w:rsid w:val="0070755B"/>
     <w:rsid w:val="00715EC0"/>
     <w:rsid w:val="00724169"/>
     <w:rsid w:val="00725AC8"/>
     <w:rsid w:val="00747FA0"/>
     <w:rsid w:val="0075253E"/>
+    <w:rsid w:val="00752741"/>
     <w:rsid w:val="0075514F"/>
     <w:rsid w:val="0075585D"/>
     <w:rsid w:val="00761E90"/>
     <w:rsid w:val="0076775B"/>
     <w:rsid w:val="00783A31"/>
     <w:rsid w:val="007D66E9"/>
     <w:rsid w:val="007E329F"/>
     <w:rsid w:val="007F09C9"/>
     <w:rsid w:val="008000C4"/>
     <w:rsid w:val="00811295"/>
     <w:rsid w:val="008220A6"/>
     <w:rsid w:val="0082522E"/>
     <w:rsid w:val="00851848"/>
     <w:rsid w:val="00852BA9"/>
     <w:rsid w:val="0085367A"/>
     <w:rsid w:val="00893AC9"/>
+    <w:rsid w:val="008A4533"/>
     <w:rsid w:val="008C1515"/>
     <w:rsid w:val="008C27CF"/>
     <w:rsid w:val="008C2A61"/>
     <w:rsid w:val="008C6DB7"/>
     <w:rsid w:val="008E6163"/>
     <w:rsid w:val="008E6923"/>
     <w:rsid w:val="008E7C60"/>
     <w:rsid w:val="008F3BB4"/>
     <w:rsid w:val="008F4C4F"/>
     <w:rsid w:val="00912D1C"/>
     <w:rsid w:val="00916AA3"/>
     <w:rsid w:val="00931503"/>
     <w:rsid w:val="00934A85"/>
     <w:rsid w:val="00941094"/>
     <w:rsid w:val="009519FE"/>
     <w:rsid w:val="009569DD"/>
     <w:rsid w:val="009A3039"/>
     <w:rsid w:val="009A56E6"/>
     <w:rsid w:val="009C008B"/>
     <w:rsid w:val="009C05EC"/>
     <w:rsid w:val="009C7ECE"/>
     <w:rsid w:val="009D3B00"/>
     <w:rsid w:val="009D5A90"/>
     <w:rsid w:val="009F7937"/>
     <w:rsid w:val="00A05003"/>
     <w:rsid w:val="00A1761A"/>
+    <w:rsid w:val="00A419B7"/>
     <w:rsid w:val="00A715C4"/>
     <w:rsid w:val="00A74D98"/>
     <w:rsid w:val="00A84364"/>
     <w:rsid w:val="00AA2F9C"/>
     <w:rsid w:val="00AB67C3"/>
     <w:rsid w:val="00AC77A7"/>
     <w:rsid w:val="00AD3062"/>
     <w:rsid w:val="00AE60E0"/>
     <w:rsid w:val="00AE78A0"/>
     <w:rsid w:val="00AF1290"/>
     <w:rsid w:val="00AF3738"/>
     <w:rsid w:val="00B345EA"/>
     <w:rsid w:val="00B34D77"/>
     <w:rsid w:val="00B37F3C"/>
     <w:rsid w:val="00B61033"/>
     <w:rsid w:val="00B6556E"/>
     <w:rsid w:val="00B838C7"/>
     <w:rsid w:val="00B8655A"/>
     <w:rsid w:val="00B93710"/>
     <w:rsid w:val="00BC4862"/>
     <w:rsid w:val="00BD05C8"/>
     <w:rsid w:val="00BF7089"/>
     <w:rsid w:val="00BF70D1"/>
     <w:rsid w:val="00C016B4"/>
     <w:rsid w:val="00C13D2E"/>
     <w:rsid w:val="00C20A25"/>
     <w:rsid w:val="00C34535"/>
     <w:rsid w:val="00C6399D"/>
     <w:rsid w:val="00C66D4B"/>
     <w:rsid w:val="00C84C45"/>
     <w:rsid w:val="00C85D4F"/>
     <w:rsid w:val="00CA36DB"/>
+    <w:rsid w:val="00CB3ED2"/>
+    <w:rsid w:val="00CC51B0"/>
     <w:rsid w:val="00CE7821"/>
     <w:rsid w:val="00CF14F8"/>
     <w:rsid w:val="00D00EF1"/>
     <w:rsid w:val="00D15AD8"/>
     <w:rsid w:val="00D261E1"/>
     <w:rsid w:val="00D52313"/>
     <w:rsid w:val="00D61D3C"/>
     <w:rsid w:val="00D647F3"/>
     <w:rsid w:val="00DB4DD4"/>
+    <w:rsid w:val="00DC5F9F"/>
     <w:rsid w:val="00DD642A"/>
     <w:rsid w:val="00E10F9F"/>
     <w:rsid w:val="00E435AF"/>
     <w:rsid w:val="00E618A0"/>
     <w:rsid w:val="00E62A7D"/>
     <w:rsid w:val="00E85362"/>
     <w:rsid w:val="00E92BD7"/>
     <w:rsid w:val="00E97FC5"/>
+    <w:rsid w:val="00EB4793"/>
     <w:rsid w:val="00EB5CA9"/>
     <w:rsid w:val="00EB6F2A"/>
     <w:rsid w:val="00EC1D4D"/>
     <w:rsid w:val="00EC5E41"/>
     <w:rsid w:val="00EE47D8"/>
     <w:rsid w:val="00EE7788"/>
     <w:rsid w:val="00EF2BA5"/>
     <w:rsid w:val="00F21BD6"/>
     <w:rsid w:val="00F26D0B"/>
+    <w:rsid w:val="00F505AC"/>
     <w:rsid w:val="00F72630"/>
     <w:rsid w:val="00F85FA5"/>
     <w:rsid w:val="00F87F91"/>
     <w:rsid w:val="00FA5AE9"/>
     <w:rsid w:val="00FD3439"/>
     <w:rsid w:val="00FE5955"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="67D1A8A6"/>
   <w15:docId w15:val="{F0C34D1F-6039-4C71-AA85-9FEDD5C482AB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15885,55 +15931,76 @@
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0044290D"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000540FF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00672D07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00672D07"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="315648398">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AllanolSA@pcydds.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
@@ -16207,74 +16274,74 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1645</Words>
-  <Characters>9378</Characters>
+  <Words>1696</Words>
+  <Characters>9669</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
+  <Lines>80</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Teitl</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>GA2b</vt:lpstr>
       <vt:lpstr>GA2b</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PCYDDS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11001</CharactersWithSpaces>
+  <CharactersWithSpaces>11343</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>GA2b Ffurflen Estyn Dyletswyddau AA</dc:title>
   <dc:creator>Swyddfa Academaidd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>