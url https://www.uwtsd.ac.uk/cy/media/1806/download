--- v0 (2025-10-17)
+++ v1 (2026-07-08)
@@ -1,104 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="104CF8D5" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="005E41B4" w:rsidRDefault="008906C3" w:rsidP="00885D63">
+    <w:p w14:paraId="104CF8D5" w14:textId="712A9C90" w:rsidR="009B006C" w:rsidRPr="005E41B4" w:rsidRDefault="008906C3" w:rsidP="00885D63">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E41B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">FFURFLEN </w:t>
       </w:r>
       <w:r w:rsidR="00265D0F" w:rsidRPr="005E41B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ESTYN </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E41B4">
+      <w:r w:rsidR="00AB55F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00265D0F" w:rsidRPr="005E41B4">
+        <w:t>YMGYSYLLTIAD</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB55F1" w:rsidRPr="005E41B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>ENODIAD ARHOLWR ALLANOL</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00265D0F" w:rsidRPr="005E41B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>ARHOLWR ALLANOL</w:t>
       </w:r>
       <w:r w:rsidRPr="005E41B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> MODYLAU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F2CEE7" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="009B006C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44F877B8" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="00265D0F" w:rsidP="00885D63">
@@ -1363,51 +1377,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0BA9E735" w14:textId="77777777" w:rsidR="00E60D89" w:rsidRDefault="00E60D89" w:rsidP="00E60D89">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4815"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E60D89" w:rsidRPr="00B77425" w14:paraId="1DC5B2C2" w14:textId="77777777" w:rsidTr="0090799F">
+      <w:tr w:rsidR="00E60D89" w:rsidRPr="00AB55F1" w14:paraId="1DC5B2C2" w14:textId="77777777" w:rsidTr="0090799F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="101792A8" w14:textId="77777777" w:rsidR="00E60D89" w:rsidRPr="00701E2F" w:rsidRDefault="00E60D89" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00701E2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Yr Athrofa </w:t>
             </w:r>
@@ -1587,51 +1601,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>ad ydynt</w:t>
             </w:r>
             <w:r w:rsidRPr="00701E2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>rhowch fanylion isod</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E60D89" w:rsidRPr="00B77425" w14:paraId="3158EDC1" w14:textId="77777777" w:rsidTr="0090799F">
+      <w:tr w:rsidR="00E60D89" w:rsidRPr="00AB55F1" w14:paraId="3158EDC1" w14:textId="77777777" w:rsidTr="0090799F">
         <w:trPr>
           <w:trHeight w:val="1042"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="44678A7A" w14:textId="77777777" w:rsidR="00E60D89" w:rsidRPr="00467CA6" w:rsidRDefault="00E60D89" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00467CA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -1882,1319 +1896,1253 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3090"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="780"/>
         <w:gridCol w:w="2906"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="879"/>
       </w:tblGrid>
       <w:tr w:rsidR="008906C3" w:rsidRPr="00047214" w14:paraId="2AC8E14D" w14:textId="77777777" w:rsidTr="008F3F20">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60E49744" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cod ac enw’r modwl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C8BF846" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Credyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60C076D6" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="529BCEAD" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cod ac enw’r modwl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E54A202" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Credyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FD7F46D" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008906C3" w:rsidRPr="00047214" w14:paraId="25CB8EE4" w14:textId="77777777" w:rsidTr="008F3F20">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7778096E" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="530EC595" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78BED272" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B9C6024" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49212151" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1707EAE8" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008906C3" w:rsidRPr="00047214" w14:paraId="607884A2" w14:textId="77777777" w:rsidTr="008F3F20">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D3574AF" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56CA055C" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F3C8592" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FDD0223" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CA7D93A" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E4537C0" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008906C3" w:rsidRPr="00047214" w14:paraId="0D188A54" w14:textId="77777777" w:rsidTr="008F3F20">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A852A6C" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31B93678" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="296B6D24" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1946C5DD" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B216336" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AE7E3BC" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008906C3" w:rsidRPr="00047214" w14:paraId="343C6CD0" w14:textId="77777777" w:rsidTr="008F3F20">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="017F62A1" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EF7711D" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45BB28F9" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="381FA9B8" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31BEBE21" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D90B9FF" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008906C3" w:rsidRPr="00047214" w14:paraId="727B06E9" w14:textId="77777777" w:rsidTr="008F3F20">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D274719" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36DF5443" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30B06170" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7996CA05" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28D114D5" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78190252" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008906C3" w:rsidRPr="00047214" w14:paraId="15D6D5D4" w14:textId="77777777" w:rsidTr="008F3F20">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74C5140C" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="479F16DB" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D3CAB32" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B807C9F" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B39C955" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22EDBF76" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008906C3" w:rsidRPr="00047214" w14:paraId="378DF83A" w14:textId="77777777" w:rsidTr="008F3F20">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DD5F630" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="445276EA" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AA8C301" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="274DC898" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E1530C7" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DFD4006" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008906C3" w:rsidRPr="00047214" w14:paraId="1A31AA4A" w14:textId="77777777" w:rsidTr="008F3F20">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="655F848A" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C6C8770" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A949D58" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="026501A7" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77FD1E7C" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44876B71" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F3F20" w:rsidRPr="00047214" w14:paraId="3168C405" w14:textId="77777777" w:rsidTr="008F3F20">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E5EA35C" w14:textId="77777777" w:rsidR="008F3F20" w:rsidRPr="00047214" w:rsidRDefault="008F3F20" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FADEF65" w14:textId="77777777" w:rsidR="008F3F20" w:rsidRPr="00047214" w:rsidRDefault="008F3F20" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EC5A99E" w14:textId="77777777" w:rsidR="008F3F20" w:rsidRPr="00047214" w:rsidRDefault="008F3F20" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2008E785" w14:textId="77777777" w:rsidR="008F3F20" w:rsidRPr="00047214" w:rsidRDefault="008F3F20" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10A699FC" w14:textId="77777777" w:rsidR="008F3F20" w:rsidRPr="00047214" w:rsidRDefault="008F3F20" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="626E02A8" w14:textId="77777777" w:rsidR="008F3F20" w:rsidRPr="00047214" w:rsidRDefault="008F3F20" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003673B2" w:rsidRPr="00047214" w14:paraId="32ADE363" w14:textId="77777777" w:rsidTr="008F3F20">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B150F3E" w14:textId="77777777" w:rsidR="003673B2" w:rsidRPr="00047214" w:rsidRDefault="003673B2" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11F6731A" w14:textId="77777777" w:rsidR="003673B2" w:rsidRPr="00047214" w:rsidRDefault="003673B2" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36AA5B0D" w14:textId="77777777" w:rsidR="003673B2" w:rsidRPr="00047214" w:rsidRDefault="003673B2" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4073DAD0" w14:textId="77777777" w:rsidR="003673B2" w:rsidRPr="00047214" w:rsidRDefault="003673B2" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="379E3647" w14:textId="77777777" w:rsidR="003673B2" w:rsidRPr="00047214" w:rsidRDefault="003673B2" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B951E08" w14:textId="77777777" w:rsidR="003673B2" w:rsidRPr="00047214" w:rsidRDefault="003673B2" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1B34B741" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
@@ -3301,291 +3249,279 @@
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3799"/>
         <w:gridCol w:w="1063"/>
         <w:gridCol w:w="3756"/>
         <w:gridCol w:w="993"/>
       </w:tblGrid>
       <w:tr w:rsidR="008906C3" w:rsidRPr="00047214" w14:paraId="716CEC2D" w14:textId="77777777" w:rsidTr="008F3F20">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3799" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2636D342" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cod ac enw’r modwl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20534187" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Credyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35059483" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cod ac enw’r modwl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="321F2F78" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Credyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008906C3" w:rsidRPr="00047214" w14:paraId="169502DA" w14:textId="77777777" w:rsidTr="008F3F20">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3799" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AAD7587" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B82AD8F" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F4927FC" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="048FAAB8" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008906C3" w:rsidRPr="00047214" w14:paraId="0C06ACB3" w14:textId="77777777" w:rsidTr="008F3F20">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3799" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D9B2CE6" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1063" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75166D3C" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3756" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78699666" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05BBADC9" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="771BF6BC" w14:textId="77777777" w:rsidR="008906C3" w:rsidRPr="00047214" w:rsidRDefault="008906C3" w:rsidP="008906C3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
@@ -3662,51 +3598,50 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2864"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
       <w:tr w:rsidR="00650C10" w:rsidRPr="00EF56ED" w14:paraId="1B931AE6" w14:textId="77777777" w:rsidTr="0090799F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2DA08C44" w14:textId="77777777" w:rsidR="00650C10" w:rsidRPr="009336C0" w:rsidRDefault="00650C10" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009336C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Rhaglen(ni)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
@@ -3810,51 +3745,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>E / NA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>GE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4437521F" w14:textId="77777777" w:rsidR="00650C10" w:rsidRPr="009336C0" w:rsidRDefault="00650C10" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009336C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Wedi’i achredu gan gorff PSRB? Os </w:t>
             </w:r>
             <w:r w:rsidRPr="009336C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -3866,217 +3800,240 @@
             </w:r>
             <w:r w:rsidRPr="009336C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, nodwch </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>bwy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19563745" w14:textId="77777777" w:rsidR="00650C10" w:rsidRPr="009336C0" w:rsidRDefault="00650C10" w:rsidP="0090799F">
+          <w:p w14:paraId="19563745" w14:textId="0AC53880" w:rsidR="00650C10" w:rsidRPr="009336C0" w:rsidRDefault="00650C10" w:rsidP="0090799F">
             <w:pPr>
               <w:ind w:right="71"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009336C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Cyswllt staff a enwyd a Disgyblaeth Academaidd</w:t>
+              <w:t>Cyswllt staff a enwyd a</w:t>
+            </w:r>
+            <w:r w:rsidR="00A536D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009336C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009715A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Ysgol</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00650C10" w:rsidRPr="00EF56ED" w14:paraId="039ECEFE" w14:textId="77777777" w:rsidTr="0090799F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="757BB24F" w14:textId="77777777" w:rsidR="00650C10" w:rsidRPr="009336C0" w:rsidRDefault="00650C10" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="257468DA" w14:textId="77777777" w:rsidR="00650C10" w:rsidRPr="009336C0" w:rsidRDefault="00650C10" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DE73940" w14:textId="77777777" w:rsidR="00650C10" w:rsidRPr="009336C0" w:rsidRDefault="00650C10" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A8C4616" w14:textId="77777777" w:rsidR="00650C10" w:rsidRPr="009336C0" w:rsidRDefault="00650C10" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62697AF4" w14:textId="77777777" w:rsidR="00650C10" w:rsidRPr="009336C0" w:rsidRDefault="00650C10" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00650C10" w:rsidRPr="00EF56ED" w14:paraId="3063C669" w14:textId="77777777" w:rsidTr="0090799F">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E778C69" w14:textId="77777777" w:rsidR="00650C10" w:rsidRPr="009336C0" w:rsidRDefault="00650C10" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B528371" w14:textId="77777777" w:rsidR="00650C10" w:rsidRPr="009336C0" w:rsidRDefault="00650C10" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37896416" w14:textId="77777777" w:rsidR="00650C10" w:rsidRPr="009336C0" w:rsidRDefault="00650C10" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CD17842" w14:textId="77777777" w:rsidR="00650C10" w:rsidRPr="009336C0" w:rsidRDefault="00650C10" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AFF54C3" w14:textId="77777777" w:rsidR="00650C10" w:rsidRPr="009336C0" w:rsidRDefault="00650C10" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
@@ -4104,160 +4061,169 @@
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rhestrwch bob rhaglen ar gyfer pob partner gan fod disgwyl i’r Arholwr Allanol ddarparu adroddiad ar wahân ar bob un </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21C430D4" w14:textId="77777777" w:rsidR="00650C10" w:rsidRPr="0029092A" w:rsidRDefault="00650C10" w:rsidP="00650C10">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DE9839A" w14:textId="21A1CCF6" w:rsidR="004C16BA" w:rsidRPr="004A2AAF" w:rsidRDefault="004C16BA" w:rsidP="004C16BA">
+    <w:p w14:paraId="1DE9839A" w14:textId="4B154776" w:rsidR="004C16BA" w:rsidRPr="004A2AAF" w:rsidRDefault="004C16BA" w:rsidP="004C16BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A yw’r estyniad hwn i </w:t>
       </w:r>
       <w:r w:rsidR="00A26781">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>gyfnod y penodiad</w:t>
+        <w:t xml:space="preserve">gyfnod </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB55F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>yr ymgysylltiad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> yn cymryd lle Arholwr Allanol arall y mae ei gyfnod yn dod i ben?  Os felly, rhowch fanylion:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="360" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9269"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C16BA" w14:paraId="592B2056" w14:textId="77777777" w:rsidTr="002C04AA">
+      <w:tr w:rsidR="004C16BA" w:rsidRPr="00AB55F1" w14:paraId="592B2056" w14:textId="77777777" w:rsidTr="002C04AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="226A74D4" w14:textId="77777777" w:rsidR="004C16BA" w:rsidRDefault="004C16BA" w:rsidP="002C04AA">
+          <w:p w14:paraId="226A74D4" w14:textId="77777777" w:rsidR="004C16BA" w:rsidRPr="006D3BA8" w:rsidRDefault="004C16BA" w:rsidP="002C04AA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6910A03C" w14:textId="77777777" w:rsidR="004C16BA" w:rsidRDefault="004C16BA" w:rsidP="002C04AA">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6910A03C" w14:textId="77777777" w:rsidR="004C16BA" w:rsidRPr="006D3BA8" w:rsidRDefault="004C16BA" w:rsidP="002C04AA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3DE018FB" w14:textId="77777777" w:rsidR="004C16BA" w:rsidRDefault="004C16BA" w:rsidP="002C04AA">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DE018FB" w14:textId="77777777" w:rsidR="004C16BA" w:rsidRPr="006D3BA8" w:rsidRDefault="004C16BA" w:rsidP="002C04AA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66846433" w14:textId="77777777" w:rsidR="004C16BA" w:rsidRPr="003A472E" w:rsidRDefault="004C16BA" w:rsidP="004C16BA">
+    <w:p w14:paraId="66846433" w14:textId="77777777" w:rsidR="004C16BA" w:rsidRPr="006D3BA8" w:rsidRDefault="004C16BA" w:rsidP="004C16BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="099A1AE9" w14:textId="0BF3AAAF" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="00EB509C" w:rsidP="00885D63">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00047214">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>ADRAN C:</w:t>
       </w:r>
       <w:r w:rsidR="009B006C" w:rsidRPr="00047214">
         <w:rPr>
@@ -4286,51 +4252,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B006C" w:rsidRPr="00B77425" w14:paraId="554776E6" w14:textId="77777777" w:rsidTr="00324AD6">
+      <w:tr w:rsidR="009B006C" w:rsidRPr="006D3BA8" w14:paraId="554776E6" w14:textId="77777777" w:rsidTr="00324AD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4518C35E" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="009B006C" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="620BD838" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="009B006C" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -4396,70 +4362,100 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E1A22D5" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="009B006C" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5BB7346C" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="009B006C" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1E62F46B" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="00EB509C" w:rsidP="004963EC">
+          <w:p w14:paraId="1E62F46B" w14:textId="0A636638" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="00EB509C" w:rsidP="004963EC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caniateir ceisiadau i estyn penodiad arholwr allanol </w:t>
+              <w:t xml:space="preserve">Caniateir ceisiadau i estyn </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB55F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>ymgysylltiad</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB55F1" w:rsidRPr="00047214">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00047214">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">arholwr allanol </w:t>
             </w:r>
             <w:r w:rsidR="007F1E97" w:rsidRPr="00047214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ar yr amod y </w:t>
             </w:r>
             <w:r w:rsidRPr="00047214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">gellir </w:t>
             </w:r>
             <w:r w:rsidR="00F47298" w:rsidRPr="00047214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
@@ -4502,151 +4498,225 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2581DBD3" w14:textId="77777777" w:rsidR="00B1099B" w:rsidRPr="00B1099B" w:rsidRDefault="00B1099B" w:rsidP="00B1099B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B1099B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A yw’r arholwr allanol yn gymwys o hyd i fod yn arholwr allanol yn ôl rheoliadau’r Brifysgol (gweler y Protocol Arbenigedd Allanol) ac yn unol â Chyngor ac Arweiniad Cod Ansawdd Addysg Uwch y DU: Arbenigedd Allanol (ASA)? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27589C9B" w14:textId="77777777" w:rsidR="00187F28" w:rsidRPr="00EF56ED" w:rsidRDefault="00187F28" w:rsidP="00187F28">
+    <w:p w14:paraId="27589C9B" w14:textId="2255187C" w:rsidR="00187F28" w:rsidRPr="00EF56ED" w:rsidRDefault="00187F28" w:rsidP="00187F28">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB" w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t>(Gellir gofyn am gyngor o’r Swyddfa Academaidd ar y mater hwn).</w:t>
+        <w:t xml:space="preserve">(Gellir gofyn am gyngor o’r </w:t>
+      </w:r>
+      <w:r w:rsidR="00012537">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB" w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>Tîm Ansawdd, Gwasanaethau Academaidd</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB" w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar y mater hwn).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF56ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00012537">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF56ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB" w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>YDY / NAC YDY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="521B006D" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="009B006C" w:rsidP="00FD3439">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70EC2E3C" w14:textId="3AAFF665" w:rsidR="009B006C" w:rsidRDefault="00124265" w:rsidP="00885D63">
+    <w:p w14:paraId="70EC2E3C" w14:textId="4C53A838" w:rsidR="009B006C" w:rsidRDefault="00124265" w:rsidP="00885D63">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00047214">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>A yw’r arholwr allanol wedi cytuno i estyn y penodiad?</w:t>
+        <w:t>A yw’r arholwr allanol wedi cytuno i</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB55F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’r </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047214">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>estyn</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB55F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>iad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047214">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="009B006C" w:rsidRPr="00047214">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008F3F20" w:rsidRPr="00047214">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AB55F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008F3F20" w:rsidRPr="00047214">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008F3F20" w:rsidRPr="00047214">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:tab/>
@@ -4672,94 +4742,94 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="688B4B15" w14:textId="77777777" w:rsidR="009E1DE0" w:rsidRPr="00B77425" w:rsidRDefault="009E1DE0" w:rsidP="009E1DE0">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003673B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ar gyfer nifer fach o Arholwyr Allanol arfaethedig, gall dyddiad y bwrdd arholi terfynol neu ddyddiad cwblhau eu dyletswyddau</w:t>
       </w:r>
       <w:r w:rsidRPr="007C093A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> arholi allanol ar gyfer eu blwyddyn olaf yn y swydd, ddigwydd y tu hwnt i ddyddiad terfyn arferol eu cyfnod yn y swydd (31 Awst).</w:t>
       </w:r>
       <w:r w:rsidRPr="00B77425">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42CC564C" w14:textId="77777777" w:rsidR="009E1DE0" w:rsidRPr="00020B3A" w:rsidRDefault="009E1DE0" w:rsidP="009E1DE0">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C093A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>A yw hyn yn effeithio ar yr arholwr allanol arfaethedig?</w:t>
       </w:r>
       <w:r w:rsidRPr="00020B3A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           </w:t>
       </w:r>
       <w:r w:rsidRPr="007C093A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5176,91 +5246,174 @@
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>MM/BBBB</w:t>
       </w:r>
       <w:r w:rsidRPr="00B77425">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                      </w:t>
       </w:r>
       <w:r w:rsidRPr="00B77425">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                           </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5340CC0E" w14:textId="77777777" w:rsidR="009E1DE0" w:rsidRPr="00B77425" w:rsidRDefault="009E1DE0" w:rsidP="009E1DE0">
+    <w:p w14:paraId="5340CC0E" w14:textId="77777777" w:rsidR="009E1DE0" w:rsidRDefault="009E1DE0" w:rsidP="009E1DE0">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457518">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Sylwch o ran y flwyddyn olaf yn y swydd, nid yw’r cyfnod estynedig hwn yn newid y ffi flynyddol.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B77425">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00925C91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Yn ogystal ni ofynnir i’r arholwr allanol arfaethedig ymgymryd â gwaith yn gysylltiedig â’r flwyddyn academaidd nesaf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F93E3F" w14:textId="2179ED77" w:rsidR="00012537" w:rsidRPr="00B77425" w:rsidRDefault="00012537" w:rsidP="009E1DE0">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os yw’n berthnasol, a yw’r arholwr allanol arfaethedig wedi cydsynio i’r data y byddwn yn ei gadw ar eu cyfer gael ei rannu â </w:t>
+      </w:r>
+      <w:r w:rsidR="00A536D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Chorff Proffesiynol, Statudol a Rheoleiddio (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>PSRB</w:t>
+      </w:r>
+      <w:r w:rsidR="00A536D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00A536D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D3BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>YDY / NAC YDY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19A8B8A0" w14:textId="77777777" w:rsidR="00283F8F" w:rsidRDefault="00283F8F" w:rsidP="00885D63">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FB6AF6E" w14:textId="0204290E" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="00124265" w:rsidP="00885D63">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00047214">
@@ -5380,79 +5533,77 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="2675"/>
         <w:gridCol w:w="2428"/>
       </w:tblGrid>
       <w:tr w:rsidR="00506610" w:rsidRPr="00D87A97" w14:paraId="23745C2C" w14:textId="77777777" w:rsidTr="0090799F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12368F97" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel Astudio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="522F3DD1" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyfanswm nifer y modylau </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="796349F9" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
@@ -5561,51 +5712,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">x cyfanswm  nifer y carfanau </w:t>
             </w:r>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(h.y. iteriadau cyflwyno) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01FBA60D" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyfanswm gwerth credyd </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E1DED3B" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
@@ -5712,58 +5862,57 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cyfanswm nifer y modylau a gyflwynir x eu gwerthoedd credyd unigol</w:t>
             </w:r>
             <w:r w:rsidRPr="00020B3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00506610" w:rsidRPr="00B77425" w14:paraId="261C2396" w14:textId="77777777" w:rsidTr="0090799F">
+      <w:tr w:rsidR="00506610" w:rsidRPr="00AB55F1" w14:paraId="261C2396" w14:textId="77777777" w:rsidTr="0090799F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4200C925" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(Enghraifft)</w:t>
@@ -5773,51 +5922,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07CA54B9" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>12 modwl (cyfanswm)</w:t>
             </w:r>
@@ -5864,51 +6012,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>x2 garfan/(iteriad cyflwyno)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0266D718" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00020B3A" w:rsidRDefault="00506610" w:rsidP="0090799F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>240 credyd (cyfanswm)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E5677D4" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -6218,493 +6365,473 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506610" w:rsidRPr="00D87A97" w14:paraId="0311D0E0" w14:textId="77777777" w:rsidTr="0090799F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="208DFB4C" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01EE693B" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3247AF03" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506610" w:rsidRPr="00D87A97" w14:paraId="5B726F61" w14:textId="77777777" w:rsidTr="0090799F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D86D021" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17EB6905" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D28A5EE" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506610" w:rsidRPr="00D87A97" w14:paraId="52759769" w14:textId="77777777" w:rsidTr="0090799F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5027C6DC" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2104D1F8" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50F7EE16" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506610" w:rsidRPr="00D87A97" w14:paraId="1A1997E6" w14:textId="77777777" w:rsidTr="0090799F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="043E73AF" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel 7 Rhan I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AE8C090" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E3032CB" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506610" w:rsidRPr="00D87A97" w14:paraId="6A0EAEE1" w14:textId="77777777" w:rsidTr="0090799F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62E519A9" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyfanswm </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A1650B3" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15229083" w14:textId="77777777" w:rsidR="00506610" w:rsidRPr="00D87A97" w:rsidRDefault="00506610" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31D3A44D" w14:textId="77777777" w:rsidR="008F47CD" w:rsidRPr="00D87A97" w:rsidRDefault="008F47CD" w:rsidP="008F47CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2547"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2381"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F47CD" w:rsidRPr="00D87A97" w14:paraId="635394CE" w14:textId="77777777" w:rsidTr="0090799F">
+      <w:tr w:rsidR="008F47CD" w:rsidRPr="00D87A97" w14:paraId="635394CE" w14:textId="77777777" w:rsidTr="006D3BA8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F52FBEF" w14:textId="77777777" w:rsidR="008F47CD" w:rsidRPr="00D87A97" w:rsidRDefault="008F47CD" w:rsidP="0090799F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87A97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>*Traethawd hir / prosiect Lefel 7 Rhan II</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D97D11F" w14:textId="77777777" w:rsidR="008F47CD" w:rsidRPr="00D87A97" w:rsidRDefault="008F47CD" w:rsidP="0090799F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D87A97">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="006D3BA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(fel arfer 60cr neu fwy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2234" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="543E6F2C" w14:textId="77777777" w:rsidR="008F47CD" w:rsidRPr="00D87A97" w:rsidRDefault="008F47CD" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2381" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3BCDD0" w14:textId="77777777" w:rsidR="008F47CD" w:rsidRPr="00D87A97" w:rsidRDefault="008F47CD" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="18808093" w14:textId="77777777" w:rsidR="008F47CD" w:rsidRPr="00D87A97" w:rsidRDefault="008F47CD" w:rsidP="008F47CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6792,51 +6919,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> astudio.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9634"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B006C" w:rsidRPr="00B77425" w14:paraId="7F51FCC9" w14:textId="77777777" w:rsidTr="008F3F20">
+      <w:tr w:rsidR="009B006C" w:rsidRPr="00AB55F1" w14:paraId="7F51FCC9" w14:textId="77777777" w:rsidTr="008F3F20">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="030F02E8" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="009B006C" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="71EF2B03" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="009B006C" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -6869,51 +6996,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="688B6555" w14:textId="77777777" w:rsidR="00F53ABD" w:rsidRPr="00B77425" w:rsidRDefault="00F53ABD" w:rsidP="00F53ABD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ar gyfer rhaglenni PCYDDS:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B77425">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B7C4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Fel arfer mae’n ofynnol i bob arholwr allanol modylau fynychu cyfarfod gyda thîm y rhaglen unwaith yn ystod y flwyddyn academaidd, naill ai yn bersonol neu’n electronig.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B77425">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -7126,55 +7252,54 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F53ABD" w:rsidRPr="00B77425" w14:paraId="67ABCB52" w14:textId="77777777" w:rsidTr="0090799F">
+      <w:tr w:rsidR="00F53ABD" w:rsidRPr="00AB55F1" w14:paraId="67ABCB52" w14:textId="77777777" w:rsidTr="0090799F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="481B78FA" w14:textId="77777777" w:rsidR="00F53ABD" w:rsidRPr="00EF56ED" w:rsidRDefault="00F53ABD" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60FCF5D8" w14:textId="77777777" w:rsidR="00F53ABD" w:rsidRDefault="00F53ABD" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6370564E" w14:textId="77777777" w:rsidR="00F53ABD" w:rsidRPr="00EF56ED" w:rsidRDefault="00F53ABD" w:rsidP="0090799F">
             <w:pPr>
@@ -7220,55 +7345,54 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Ychwanegwch unrhyw wybodaeth bellach sy’n angenrheidiol yn eich tyb chi ar gyfer pennu ffi briodol.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F53ABD" w:rsidRPr="00B77425" w14:paraId="5AC24CBC" w14:textId="77777777" w:rsidTr="0090799F">
+      <w:tr w:rsidR="00F53ABD" w:rsidRPr="00AB55F1" w14:paraId="5AC24CBC" w14:textId="77777777" w:rsidTr="0090799F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="348774FF" w14:textId="77777777" w:rsidR="00F53ABD" w:rsidRPr="00EF56ED" w:rsidRDefault="00F53ABD" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4BA02BEF" w14:textId="77777777" w:rsidR="00F53ABD" w:rsidRPr="00EF56ED" w:rsidRDefault="00F53ABD" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -7533,51 +7657,51 @@
         <w:t>Rhaid i’r trefniadau hyn gael eu cadarnhau gan y Swyddfa Partneriaethau Cydweithredol cyn y cyflwynir yr enwebiad i’w gymeradwyo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B21EE1" w14:textId="77777777" w:rsidR="00F53ABD" w:rsidRPr="00B77425" w:rsidRDefault="00F53ABD" w:rsidP="00F53ABD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9629"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F53ABD" w:rsidRPr="00B77425" w14:paraId="21E35FCC" w14:textId="77777777" w:rsidTr="0090799F">
+      <w:tr w:rsidR="00F53ABD" w:rsidRPr="00AB55F1" w14:paraId="21E35FCC" w14:textId="77777777" w:rsidTr="0090799F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7D578702" w14:textId="77777777" w:rsidR="00F53ABD" w:rsidRPr="00B77425" w:rsidRDefault="00F53ABD" w:rsidP="0090799F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00206201">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>*At ddefnydd y Swyddfa Partneriaethau Cydweithredol yn unig ar gyfer Arholwyr Allanol darpariaeth partneriaid:</w:t>
@@ -7823,94 +7947,92 @@
     </w:tbl>
     <w:p w14:paraId="0006A9A5" w14:textId="77777777" w:rsidR="00321E0D" w:rsidRDefault="00321E0D" w:rsidP="00F53ABD">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CD1E553" w14:textId="77777777" w:rsidR="00321E0D" w:rsidRDefault="00321E0D" w:rsidP="00F53ABD">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AB8C72C" w14:textId="1AA6D1F8" w:rsidR="00F53ABD" w:rsidRPr="00344B8A" w:rsidRDefault="00F53ABD" w:rsidP="00F53ABD">
-[...1 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="7AB8C72C" w14:textId="1AA6D1F8" w:rsidR="00F53ABD" w:rsidRPr="00344B8A" w:rsidRDefault="00F53ABD" w:rsidP="006D3BA8">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344B8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Ychwanegwch unrhyw wybodaeth bellach sy’n angenrheidiol yn eich tyb chi ar gyfer pennu ffi briodol.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F53ABD" w:rsidRPr="00B77425" w14:paraId="61CB43C6" w14:textId="77777777" w:rsidTr="0090799F">
+      <w:tr w:rsidR="00F53ABD" w:rsidRPr="00AB55F1" w14:paraId="61CB43C6" w14:textId="77777777" w:rsidTr="0090799F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DBDCCEF" w14:textId="77777777" w:rsidR="00F53ABD" w:rsidRPr="00344B8A" w:rsidRDefault="00F53ABD" w:rsidP="0090799F">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="156BC0AC" w14:textId="77777777" w:rsidR="00F53ABD" w:rsidRPr="00344B8A" w:rsidRDefault="00F53ABD" w:rsidP="0090799F">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7983,357 +8105,350 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17E17A8D" w14:textId="77777777" w:rsidR="00FE77FD" w:rsidRPr="00EF56ED" w:rsidRDefault="00FE77FD" w:rsidP="00FE77FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00574758">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Cymeradwyaeth y Swyddfa Partneriaethau Cydweithredol (SPC) ar gyfer ymweliadau Partner (lle bo’n berthnasol)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B77425">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2807"/>
         <w:gridCol w:w="3827"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FE77FD" w:rsidRPr="00EF56ED" w14:paraId="50CE8F5D" w14:textId="77777777" w:rsidTr="0090799F">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40273BFA" w14:textId="77777777" w:rsidR="00FE77FD" w:rsidRPr="00EF56ED" w:rsidRDefault="00FE77FD" w:rsidP="0090799F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Pennaeth y SPC (Gweithrediadau)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C34CDF9" w14:textId="77777777" w:rsidR="00FE77FD" w:rsidRPr="00EF56ED" w:rsidRDefault="00FE77FD" w:rsidP="0090799F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE77FD" w:rsidRPr="00EF56ED" w14:paraId="14227627" w14:textId="77777777" w:rsidTr="0090799F">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F5ECEAF" w14:textId="77777777" w:rsidR="00FE77FD" w:rsidRPr="00EF56ED" w:rsidRDefault="00FE77FD" w:rsidP="0090799F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Llofnod</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="132BD8A2" w14:textId="77777777" w:rsidR="00FE77FD" w:rsidRPr="00EF56ED" w:rsidRDefault="00FE77FD" w:rsidP="0090799F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE77FD" w:rsidRPr="00EF56ED" w14:paraId="779B1194" w14:textId="77777777" w:rsidTr="0090799F">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2807" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="091B6B98" w14:textId="77777777" w:rsidR="00FE77FD" w:rsidRPr="00EF56ED" w:rsidRDefault="00FE77FD" w:rsidP="0090799F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyddiad </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BFB6D3F" w14:textId="77777777" w:rsidR="00FE77FD" w:rsidRPr="00EF56ED" w:rsidRDefault="00FE77FD" w:rsidP="0090799F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="12FE592C" w14:textId="77777777" w:rsidR="00FE77FD" w:rsidRDefault="00FE77FD" w:rsidP="00FE77FD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64B2D3E3" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="009B006C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B77A97F" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="00AD129E" w:rsidP="00885D63">
+    <w:p w14:paraId="3B77A97F" w14:textId="1E8ABE43" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="00AD129E" w:rsidP="00885D63">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00047214">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Cymeradwyaeth </w:t>
       </w:r>
       <w:r w:rsidR="004963EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>y Ddisgyblaeth Academaidd</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00047214">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00012537">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>r Ysgol</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="3691"/>
       </w:tblGrid>
       <w:tr w:rsidR="009B006C" w:rsidRPr="00047214" w14:paraId="1FED1810" w14:textId="77777777" w:rsidTr="004963EC">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78AE348A" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="004963EC" w:rsidP="00E92BD7">
+          <w:p w14:paraId="78AE348A" w14:textId="00EAF57C" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="00012537" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Cyfarwyddwr Academaidd</w:t>
+              <w:t>Pennaeth Ysgol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E22964E" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="009B006C" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
@@ -8443,357 +8558,516 @@
           <w:tcPr>
             <w:tcW w:w="3691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E12FAD4" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="009B006C" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1262EFE0" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="009B006C">
+    <w:p w14:paraId="1262EFE0" w14:textId="1D9D05AC" w:rsidR="009B006C" w:rsidRDefault="00012537">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00047214">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="cy-GB" w:eastAsia="ko-KR"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="004963EC">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D3BA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nodyn: Nid yw’n ofynnol ar gyfer arholwyr allanol Partner Cydweithredol. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17EBDF2A" w14:textId="77777777" w:rsidR="00012537" w:rsidRPr="006D3BA8" w:rsidRDefault="00012537">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78990DBB" w14:textId="157240E1" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="00187D7B" w:rsidP="00885D63">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00047214">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB" w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t>yr Athrofa</w:t>
+        <w:t xml:space="preserve">Cymeradwyaeth </w:t>
+      </w:r>
+      <w:r w:rsidR="004963EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB" w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00012537">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB" w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A536D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB" w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00012537">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB" w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yfadran </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2830"/>
         <w:gridCol w:w="3691"/>
+        <w:gridCol w:w="3691"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B006C" w:rsidRPr="00047214" w14:paraId="6F3F975A" w14:textId="77777777" w:rsidTr="004963EC">
+      <w:tr w:rsidR="00012537" w:rsidRPr="00047214" w14:paraId="6F3F975A" w14:textId="77777777" w:rsidTr="006D3BA8">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22B0C954" w14:textId="3F369BFB" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="00AD129E" w:rsidP="000130DB">
+          <w:p w14:paraId="22B0C954" w14:textId="3F369BFB" w:rsidR="00012537" w:rsidRPr="00047214" w:rsidRDefault="00012537" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Deon</w:t>
             </w:r>
-            <w:r w:rsidR="00210008">
-[...7 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (neu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>pp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>. cynrychiolydd y Deon)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76CDA134" w14:textId="77777777" w:rsidR="00012537" w:rsidRPr="00047214" w:rsidRDefault="00012537" w:rsidP="000130DB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="732861DF" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="009B006C" w:rsidP="000130DB">
+          <w:p w14:paraId="732861DF" w14:textId="6C9A4ECB" w:rsidR="00012537" w:rsidRPr="00047214" w:rsidRDefault="00012537" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B006C" w:rsidRPr="00047214" w14:paraId="6DA8B2C7" w14:textId="77777777" w:rsidTr="004963EC">
+      <w:tr w:rsidR="00012537" w:rsidRPr="00047214" w14:paraId="6DA8B2C7" w14:textId="77777777" w:rsidTr="006D3BA8">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="759E54E6" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="00AD129E" w:rsidP="000130DB">
+          <w:p w14:paraId="759E54E6" w14:textId="77777777" w:rsidR="00012537" w:rsidRPr="00047214" w:rsidRDefault="00012537" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Llofnod</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AB23944" w14:textId="77777777" w:rsidR="00012537" w:rsidRPr="00047214" w:rsidRDefault="00012537" w:rsidP="000130DB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="562BE979" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="009B006C" w:rsidP="000130DB">
+          <w:p w14:paraId="562BE979" w14:textId="49AE319D" w:rsidR="00012537" w:rsidRPr="00047214" w:rsidRDefault="00012537" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B006C" w:rsidRPr="00047214" w14:paraId="67CCB010" w14:textId="77777777" w:rsidTr="004963EC">
+      <w:tr w:rsidR="00012537" w:rsidRPr="00047214" w14:paraId="67CCB010" w14:textId="77777777" w:rsidTr="006D3BA8">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BDF64BD" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="00AD129E" w:rsidP="000130DB">
+          <w:p w14:paraId="7BDF64BD" w14:textId="77777777" w:rsidR="00012537" w:rsidRPr="00047214" w:rsidRDefault="00012537" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyddiad </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B87D122" w14:textId="77777777" w:rsidR="00012537" w:rsidRPr="00047214" w:rsidRDefault="00012537" w:rsidP="000130DB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4428AEF4" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="009B006C" w:rsidP="000130DB">
+          <w:p w14:paraId="4428AEF4" w14:textId="624BA863" w:rsidR="00012537" w:rsidRPr="00047214" w:rsidRDefault="00012537" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="328B4575" w14:textId="77777777" w:rsidR="009B006C" w:rsidRPr="00047214" w:rsidRDefault="009B006C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23F465B5" w14:textId="63AFE223" w:rsidR="00E165AB" w:rsidRDefault="00E165AB" w:rsidP="00E165AB">
+    <w:p w14:paraId="23F465B5" w14:textId="522687DB" w:rsidR="00E165AB" w:rsidRDefault="00E165AB" w:rsidP="00E165AB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00047214">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Dylid cyflwyno’r ffurflen wedi’i chwblhau </w:t>
       </w:r>
       <w:r w:rsidRPr="00047214">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">i </w:t>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00012537">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’r Tîm Ansawdd, Gwasanaethau Academaidd </w:t>
       </w:r>
       <w:r w:rsidRPr="00047214">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>adran Sicrhau Ansawdd y Swyddfa Academaidd (</w:t>
+        <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00047214">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>ebost</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00047214">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00E00877" w:rsidRPr="00047214">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -8904,88 +9178,92 @@
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004963EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>MAE’R FFURFLEN HON AR GAEL HEFYD YN SAESNEG</w:t>
       </w:r>
       <w:r w:rsidR="00144006">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0066320C" w:rsidRPr="00047214" w:rsidSect="008F3F20">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="284" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BAD8001" w14:textId="77777777" w:rsidR="009759B4" w:rsidRDefault="009759B4">
+    <w:p w14:paraId="099806F9" w14:textId="77777777" w:rsidR="00681CFF" w:rsidRDefault="00681CFF">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7252DC5C" w14:textId="77777777" w:rsidR="009759B4" w:rsidRDefault="009759B4"/>
+    <w:p w14:paraId="28282908" w14:textId="77777777" w:rsidR="00681CFF" w:rsidRDefault="00681CFF"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7CD25F40" w14:textId="77777777" w:rsidR="009759B4" w:rsidRDefault="009759B4"/>
+    <w:p w14:paraId="47A59768" w14:textId="77777777" w:rsidR="00681CFF" w:rsidRDefault="00681CFF"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -9031,86 +9309,82 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="10425882" w14:textId="6EB4B554" w:rsidR="00885D63" w:rsidRPr="006E4706" w:rsidRDefault="00CA00AE" w:rsidP="006E4706">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5EE76DC3" w14:textId="77777777" w:rsidR="00AB55F1" w:rsidRDefault="00AB55F1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10425882" w14:textId="527E7ED3" w:rsidR="00885D63" w:rsidRPr="006E4706" w:rsidRDefault="00A536D0" w:rsidP="006E4706">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve">Rhagfyr </w:t>
-[...13 lines deleted...]
-      <w:t>4</w:t>
+      <w:t>Mai 2026</w:t>
     </w:r>
     <w:r w:rsidR="00885D63" w:rsidRPr="006E4706">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00885D63">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00885D63" w:rsidRPr="006E4706">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00885D63">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
@@ -9130,88 +9404,124 @@
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="008F3F20">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00885D63" w:rsidRPr="006E4706">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>Ffurflen Estyn</w:t>
     </w:r>
     <w:r w:rsidR="001122BD">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Penod</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00AB55F1">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:lang w:val="cy-GB"/>
+      </w:rPr>
+      <w:t>Ymgysylltiad</w:t>
+    </w:r>
+    <w:r w:rsidR="00AB55F1" w:rsidRPr="006E4706">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:lang w:val="cy-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00885D63" w:rsidRPr="006E4706">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
-      <w:t>iad Arholwr Allanol</w:t>
+      <w:t>Arholwr Allanol</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20214F8D" w14:textId="77777777" w:rsidR="00AB55F1" w:rsidRDefault="00AB55F1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A83CCDD" w14:textId="77777777" w:rsidR="009759B4" w:rsidRDefault="009759B4">
+    <w:p w14:paraId="1B0A1FF9" w14:textId="77777777" w:rsidR="00681CFF" w:rsidRDefault="00681CFF">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75F8A441" w14:textId="77777777" w:rsidR="009759B4" w:rsidRDefault="009759B4" w:rsidP="00384E5D">
+    <w:p w14:paraId="421B1D06" w14:textId="77777777" w:rsidR="00681CFF" w:rsidRDefault="00681CFF" w:rsidP="00384E5D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="543CBC0D" w14:textId="77777777" w:rsidR="00AB55F1" w:rsidRDefault="00AB55F1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7FDB9C93" w14:textId="77777777" w:rsidR="00885D63" w:rsidRPr="006E4706" w:rsidRDefault="008F3F20" w:rsidP="004D7382">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="60C1CC01" wp14:editId="05BC3648">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-51435</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>180340</wp:posOffset>
@@ -9259,52 +9569,62 @@
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00885D63" w:rsidRPr="006E4706">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>Atodiad GA2c</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6AD2FDAC" w14:textId="77777777" w:rsidR="00AB55F1" w:rsidRDefault="00AB55F1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F2038FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DA201D6"/>
     <w:lvl w:ilvl="0" w:tplc="C1380F12">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10061,294 +10381,306 @@
   <w:num w:numId="2" w16cid:durableId="1038513267">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1661612027">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1651641482">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2024359714">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="814835203">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1881236568">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="545872869">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="916"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A84364"/>
+    <w:rsid w:val="00012537"/>
     <w:rsid w:val="000130DB"/>
     <w:rsid w:val="0003176E"/>
     <w:rsid w:val="00047214"/>
     <w:rsid w:val="000A7859"/>
     <w:rsid w:val="000B0A26"/>
     <w:rsid w:val="000B2123"/>
     <w:rsid w:val="000F0636"/>
     <w:rsid w:val="001122BD"/>
     <w:rsid w:val="00124265"/>
     <w:rsid w:val="00140132"/>
     <w:rsid w:val="00144006"/>
+    <w:rsid w:val="00150C94"/>
     <w:rsid w:val="001641B8"/>
     <w:rsid w:val="00187D7B"/>
     <w:rsid w:val="00187F28"/>
     <w:rsid w:val="001939A6"/>
     <w:rsid w:val="001B69CF"/>
     <w:rsid w:val="001B6F6A"/>
     <w:rsid w:val="00210008"/>
     <w:rsid w:val="0022161F"/>
     <w:rsid w:val="00232813"/>
     <w:rsid w:val="002629FE"/>
     <w:rsid w:val="00265D0F"/>
     <w:rsid w:val="00282629"/>
     <w:rsid w:val="00283F8F"/>
     <w:rsid w:val="002E4512"/>
     <w:rsid w:val="002E593D"/>
     <w:rsid w:val="00314F10"/>
     <w:rsid w:val="00321E0D"/>
     <w:rsid w:val="00323FEB"/>
     <w:rsid w:val="00324AD6"/>
     <w:rsid w:val="003329A6"/>
     <w:rsid w:val="003673B2"/>
     <w:rsid w:val="00384E5D"/>
     <w:rsid w:val="003B3A96"/>
     <w:rsid w:val="003C28A1"/>
     <w:rsid w:val="003C6EB2"/>
     <w:rsid w:val="003C788D"/>
+    <w:rsid w:val="003D4F47"/>
     <w:rsid w:val="003D7008"/>
     <w:rsid w:val="004030FD"/>
     <w:rsid w:val="004107B9"/>
     <w:rsid w:val="00445DC6"/>
     <w:rsid w:val="004540E0"/>
     <w:rsid w:val="00463EE0"/>
+    <w:rsid w:val="004653C7"/>
     <w:rsid w:val="00471B88"/>
     <w:rsid w:val="00481408"/>
     <w:rsid w:val="004821DF"/>
     <w:rsid w:val="004963EC"/>
     <w:rsid w:val="004A50D4"/>
     <w:rsid w:val="004C16BA"/>
     <w:rsid w:val="004D7382"/>
     <w:rsid w:val="00504124"/>
     <w:rsid w:val="00506610"/>
     <w:rsid w:val="005A215C"/>
     <w:rsid w:val="005A2DFD"/>
     <w:rsid w:val="005B2EF7"/>
     <w:rsid w:val="005E41B4"/>
     <w:rsid w:val="005E59EC"/>
+    <w:rsid w:val="005F5AB9"/>
     <w:rsid w:val="006023F5"/>
     <w:rsid w:val="00620F7A"/>
     <w:rsid w:val="00650C10"/>
     <w:rsid w:val="0066320C"/>
+    <w:rsid w:val="00681CFF"/>
     <w:rsid w:val="006A5B7C"/>
     <w:rsid w:val="006D032E"/>
     <w:rsid w:val="006D114D"/>
+    <w:rsid w:val="006D3BA8"/>
     <w:rsid w:val="006D6A96"/>
     <w:rsid w:val="006E0084"/>
     <w:rsid w:val="006E1992"/>
     <w:rsid w:val="006E4706"/>
     <w:rsid w:val="006E6D0A"/>
     <w:rsid w:val="00715EC0"/>
     <w:rsid w:val="007403D1"/>
     <w:rsid w:val="00747FA0"/>
     <w:rsid w:val="0075253E"/>
     <w:rsid w:val="0075514F"/>
     <w:rsid w:val="0075585D"/>
     <w:rsid w:val="00761E90"/>
     <w:rsid w:val="00764FA4"/>
     <w:rsid w:val="00783A31"/>
     <w:rsid w:val="00786330"/>
     <w:rsid w:val="007A4862"/>
     <w:rsid w:val="007D66E9"/>
     <w:rsid w:val="007F1E97"/>
     <w:rsid w:val="008000C4"/>
     <w:rsid w:val="00811295"/>
     <w:rsid w:val="00852BA9"/>
     <w:rsid w:val="00885D63"/>
     <w:rsid w:val="008906C3"/>
     <w:rsid w:val="008C2A61"/>
     <w:rsid w:val="008C6DB7"/>
     <w:rsid w:val="008E6163"/>
     <w:rsid w:val="008E6923"/>
     <w:rsid w:val="008F3F20"/>
     <w:rsid w:val="008F47CD"/>
     <w:rsid w:val="009240A9"/>
     <w:rsid w:val="00931503"/>
     <w:rsid w:val="00934A85"/>
     <w:rsid w:val="00941094"/>
+    <w:rsid w:val="009715A0"/>
     <w:rsid w:val="009759B4"/>
     <w:rsid w:val="0098089D"/>
     <w:rsid w:val="009A7986"/>
     <w:rsid w:val="009A79BB"/>
     <w:rsid w:val="009B006C"/>
     <w:rsid w:val="009B2EDF"/>
     <w:rsid w:val="009C7ECE"/>
     <w:rsid w:val="009D5A90"/>
     <w:rsid w:val="009E1DE0"/>
     <w:rsid w:val="009F2921"/>
     <w:rsid w:val="00A26781"/>
+    <w:rsid w:val="00A536D0"/>
     <w:rsid w:val="00A63B9C"/>
     <w:rsid w:val="00A74D98"/>
     <w:rsid w:val="00A84364"/>
     <w:rsid w:val="00A9700C"/>
     <w:rsid w:val="00AA2F9C"/>
     <w:rsid w:val="00AA3DE9"/>
     <w:rsid w:val="00AB217A"/>
     <w:rsid w:val="00AB339E"/>
+    <w:rsid w:val="00AB55F1"/>
     <w:rsid w:val="00AC77A7"/>
     <w:rsid w:val="00AD129E"/>
     <w:rsid w:val="00AE60E0"/>
     <w:rsid w:val="00AF1290"/>
     <w:rsid w:val="00AF3738"/>
     <w:rsid w:val="00B1099B"/>
     <w:rsid w:val="00B22020"/>
     <w:rsid w:val="00B37F3C"/>
     <w:rsid w:val="00B54CEE"/>
     <w:rsid w:val="00B61033"/>
     <w:rsid w:val="00B6556E"/>
     <w:rsid w:val="00B77425"/>
     <w:rsid w:val="00B838C7"/>
     <w:rsid w:val="00B8655A"/>
     <w:rsid w:val="00BA3FB9"/>
     <w:rsid w:val="00BC4862"/>
     <w:rsid w:val="00BF2B01"/>
     <w:rsid w:val="00C016B4"/>
     <w:rsid w:val="00C03D2B"/>
     <w:rsid w:val="00C13D2E"/>
     <w:rsid w:val="00C20A25"/>
     <w:rsid w:val="00C42311"/>
     <w:rsid w:val="00C52A1A"/>
     <w:rsid w:val="00C84C45"/>
     <w:rsid w:val="00C85D4F"/>
     <w:rsid w:val="00C91B64"/>
     <w:rsid w:val="00CA00AE"/>
     <w:rsid w:val="00CA36DB"/>
     <w:rsid w:val="00CB5737"/>
     <w:rsid w:val="00D00EF1"/>
     <w:rsid w:val="00D61D3C"/>
     <w:rsid w:val="00DB49CB"/>
     <w:rsid w:val="00DB4DD4"/>
     <w:rsid w:val="00DE1838"/>
     <w:rsid w:val="00E00877"/>
     <w:rsid w:val="00E165AB"/>
     <w:rsid w:val="00E27624"/>
+    <w:rsid w:val="00E37BBF"/>
     <w:rsid w:val="00E60D89"/>
     <w:rsid w:val="00E80E05"/>
     <w:rsid w:val="00E85362"/>
     <w:rsid w:val="00E86DBA"/>
     <w:rsid w:val="00E92BD7"/>
     <w:rsid w:val="00E97FC5"/>
+    <w:rsid w:val="00EB4793"/>
     <w:rsid w:val="00EB509C"/>
     <w:rsid w:val="00EB5CA9"/>
     <w:rsid w:val="00EC1D4D"/>
     <w:rsid w:val="00EC5E41"/>
     <w:rsid w:val="00EE47D8"/>
     <w:rsid w:val="00EE7788"/>
     <w:rsid w:val="00F17AB3"/>
     <w:rsid w:val="00F47298"/>
     <w:rsid w:val="00F53ABD"/>
     <w:rsid w:val="00F72630"/>
     <w:rsid w:val="00F87F91"/>
     <w:rsid w:val="00FA5AE9"/>
     <w:rsid w:val="00FD3439"/>
     <w:rsid w:val="00FE5955"/>
     <w:rsid w:val="00FE77FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2DDD07A7"/>
   <w15:docId w15:val="{977FA894-DF09-4C27-BD0A-8F68661CAF42}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11146,79 +11478,90 @@
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E165AB"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00210008"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00012537"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="441145330">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AllanolSA@pcydds.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AllanolSA@pcydds.ac.uk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -11468,75 +11811,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1217</Words>
-  <Characters>7121</Characters>
+  <Words>1295</Words>
+  <Characters>7384</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>GA2c</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PCYDDS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8322</CharactersWithSpaces>
+  <CharactersWithSpaces>8662</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>35</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:ansawdd@ydds.pcydds.ac.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>