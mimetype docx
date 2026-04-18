--- v0 (2025-10-17)
+++ v1 (2026-04-18)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4806"/>
         <w:gridCol w:w="4554"/>
       </w:tblGrid>
       <w:tr w:rsidR="00747852" w:rsidRPr="00587CE6" w14:paraId="2697E20B" w14:textId="77777777" w:rsidTr="00CA3765">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4927" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F12D4DD" w14:textId="77777777" w:rsidR="00747852" w:rsidRPr="00587CE6" w:rsidRDefault="00747852" w:rsidP="00D72891">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
@@ -260,51 +260,51 @@
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2010"/>
         <w:gridCol w:w="2153"/>
         <w:gridCol w:w="524"/>
         <w:gridCol w:w="1942"/>
         <w:gridCol w:w="2721"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00587CE6" w:rsidRPr="00FF0760" w14:paraId="20F47D7E" w14:textId="77777777" w:rsidTr="000A274E">
+      <w:tr w:rsidR="00587CE6" w:rsidRPr="00F945B2" w14:paraId="20F47D7E" w14:textId="77777777" w:rsidTr="000A274E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="3B04FF2D" w14:textId="77777777" w:rsidR="00587CE6" w:rsidRPr="00FF0760" w:rsidRDefault="00AC6AB9" w:rsidP="000702AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C3EEC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PARTNER </w:t>
@@ -572,51 +572,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26DB5B77" w14:textId="77777777" w:rsidR="00587CE6" w:rsidRPr="00587CE6" w:rsidRDefault="00587CE6" w:rsidP="00587CE6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00587CE6" w:rsidRPr="00FF0760" w14:paraId="4138F965" w14:textId="77777777" w:rsidTr="00716BEB">
+      <w:tr w:rsidR="00587CE6" w:rsidRPr="00F945B2" w14:paraId="4138F965" w14:textId="77777777" w:rsidTr="00716BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="5CB2690C" w14:textId="77777777" w:rsidR="00587CE6" w:rsidRPr="00FF0760" w:rsidRDefault="00AC6AB9" w:rsidP="000702AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C3EEC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>RHIF YR ELFEN</w:t>
@@ -1298,51 +1298,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F3637E4" w14:textId="77777777" w:rsidR="00587CE6" w:rsidRDefault="00587CE6" w:rsidP="00417F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3116"/>
         <w:gridCol w:w="3117"/>
         <w:gridCol w:w="3117"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF0760" w:rsidRPr="00716BEB" w14:paraId="4A5F94FF" w14:textId="77777777" w:rsidTr="00716BEB">
+      <w:tr w:rsidR="00FF0760" w:rsidRPr="00F945B2" w14:paraId="4A5F94FF" w14:textId="77777777" w:rsidTr="00716BEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="61530E7C" w14:textId="114BD9F1" w:rsidR="00FF0760" w:rsidRPr="00716BEB" w:rsidRDefault="00FF0760" w:rsidP="00E56BDE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00716BEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -1472,330 +1472,303 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00716BEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>ôl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00716BEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-              <w:t>GA15 a GA22)</w:t>
+              <w:t xml:space="preserve"> GA15 a GA22)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF0760" w:rsidRPr="00716BEB" w14:paraId="2DBC016F" w14:textId="77777777" w:rsidTr="00E56BDE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE3CE55" w14:textId="36D7E552" w:rsidR="00FF0760" w:rsidRPr="00716BEB" w:rsidRDefault="00FF0760" w:rsidP="00E56BDE">
+          <w:p w14:paraId="4FE3CE55" w14:textId="36D7E552" w:rsidR="00FF0760" w:rsidRPr="00716BEB" w:rsidRDefault="00F945B2" w:rsidP="00E56BDE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-369141811"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00716BEB">
+                <w:r w:rsidR="00FF0760" w:rsidRPr="00716BEB">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00716BEB">
+            <w:r w:rsidR="00FF0760" w:rsidRPr="00716BEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00716BEB">
+            <w:r w:rsidR="00FF0760" w:rsidRPr="00716BEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cymedroli</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00716BEB">
+            <w:r w:rsidR="00FF0760" w:rsidRPr="00716BEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00716BEB">
+            <w:r w:rsidR="00FF0760" w:rsidRPr="00716BEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mewnol</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="716F6898" w14:textId="701EA4B8" w:rsidR="00FF0760" w:rsidRPr="00716BEB" w:rsidRDefault="00FF0760" w:rsidP="00E56BDE">
+          <w:p w14:paraId="716F6898" w14:textId="701EA4B8" w:rsidR="00FF0760" w:rsidRPr="00716BEB" w:rsidRDefault="00F945B2" w:rsidP="00E56BDE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1932470959"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00716BEB">
+                <w:r w:rsidR="00FF0760" w:rsidRPr="00716BEB">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00716BEB">
+            <w:r w:rsidR="00FF0760" w:rsidRPr="00716BEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00716BEB">
+              <w:t xml:space="preserve"> Ail-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FF0760" w:rsidRPr="00716BEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ail-</w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>farcio</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A0C87A1" w14:textId="041D296D" w:rsidR="00FF0760" w:rsidRPr="00716BEB" w:rsidRDefault="00FF0760" w:rsidP="00E56BDE">
+          <w:p w14:paraId="5A0C87A1" w14:textId="041D296D" w:rsidR="00FF0760" w:rsidRPr="00716BEB" w:rsidRDefault="00F945B2" w:rsidP="00E56BDE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1487676398"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00716BEB">
+                <w:r w:rsidR="00FF0760" w:rsidRPr="00716BEB">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00716BEB">
+            <w:r w:rsidR="00FF0760" w:rsidRPr="00716BEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> Marcio </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FF0760" w:rsidRPr="00716BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dwbl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FF0760" w:rsidRPr="00716BEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00716BEB">
-[...7 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00716BEB">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00716BEB">
+            <w:r w:rsidR="00FF0760" w:rsidRPr="00716BEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dall</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0AFA0832" w14:textId="77777777" w:rsidR="00FF0760" w:rsidRPr="00716BEB" w:rsidRDefault="00FF0760" w:rsidP="00417F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CD9533D" w14:textId="7DA69ADA" w:rsidR="00B43B90" w:rsidRDefault="00B43B90" w:rsidP="00417F4F">
+    <w:p w14:paraId="5CD9533D" w14:textId="36A8ACD6" w:rsidR="00B43B90" w:rsidRDefault="00B43B90" w:rsidP="00417F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B43B90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Gweler</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B43B90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3211,76 +3184,78 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00716BEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Os na ddaethpwyd i gytundeb, mae angen codi hwn gyda’r Rheolwr Rhaglen, gan fod angen trydydd marciwr.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ECE96AD" w14:textId="77777777" w:rsidR="00485047" w:rsidRPr="00716BEB" w:rsidRDefault="00485047">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E521B74" w14:textId="66391E4E" w:rsidR="00ED385D" w:rsidRPr="00485047" w:rsidRDefault="00485047">
+    <w:p w14:paraId="0E521B74" w14:textId="66391E4E" w:rsidR="00ED385D" w:rsidRPr="00F945B2" w:rsidRDefault="00485047">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00716BEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Os daethpwyd i gytundeb, eglurwch sut y daethpwyd i gytundeb ac a oes newidiadau i unrhyw farciau.  Os oes newidiadau wedi’u gwneud, rhaid rhestru’r holl fyfyrwyr ar y modwl yn y tabl uchod.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9C12CF" w14:textId="77777777" w:rsidR="00ED385D" w:rsidRPr="00485047" w:rsidRDefault="00ED385D" w:rsidP="00417F4F">
+    <w:p w14:paraId="6D9C12CF" w14:textId="77777777" w:rsidR="00ED385D" w:rsidRPr="00F945B2" w:rsidRDefault="00ED385D" w:rsidP="00417F4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="392"/>
         <w:gridCol w:w="3289"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
       <w:tr w:rsidR="00741EC6" w:rsidRPr="00ED385D" w14:paraId="018192FC" w14:textId="77777777" w:rsidTr="000A274E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
@@ -3452,51 +3427,51 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
           </w:tcPr>
           <w:p w14:paraId="36C0EB25" w14:textId="77777777" w:rsidR="00741EC6" w:rsidRPr="00ED385D" w:rsidRDefault="00741EC6" w:rsidP="00272FB1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00741EC6" w:rsidRPr="00FF0760" w14:paraId="01B90D49" w14:textId="77777777" w:rsidTr="00741EC6">
+      <w:tr w:rsidR="00741EC6" w:rsidRPr="00F945B2" w14:paraId="01B90D49" w14:textId="77777777" w:rsidTr="00741EC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68F8AFA4" w14:textId="77777777" w:rsidR="00741EC6" w:rsidRPr="00ED385D" w:rsidRDefault="00741EC6" w:rsidP="00741EC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED385D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4282,102 +4257,103 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05F8A09C" w14:textId="77777777" w:rsidR="005F7914" w:rsidRDefault="005F7914" w:rsidP="005F7914">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="421"/>
         <w:gridCol w:w="8929"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F7914" w14:paraId="2A7F5599" w14:textId="77777777" w:rsidTr="000A274E">
+      <w:tr w:rsidR="005F7914" w:rsidRPr="00F945B2" w14:paraId="2A7F5599" w14:textId="77777777" w:rsidTr="000A274E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="2E36302E" w14:textId="0D11EA90" w:rsidR="005F7914" w:rsidRDefault="005F7914" w:rsidP="00E56BDE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>TRYDYDD MARCIWR</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FE30E54" w14:textId="7A0C9F33" w:rsidR="005F7914" w:rsidRPr="00716BEB" w:rsidRDefault="005F7914" w:rsidP="00E56BDE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00716BEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Bydd eu hangen dim ond pan fydd y ddau farciwr cyntaf wedi methu dod i benderfyniad.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74A9A080" w14:textId="27D87755" w:rsidR="005F7914" w:rsidRPr="00716BEB" w:rsidRDefault="005F7914" w:rsidP="00E56BDE">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="74A9A080" w14:textId="27D87755" w:rsidR="005F7914" w:rsidRPr="001F0622" w:rsidRDefault="005F7914" w:rsidP="00E56BDE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00716BEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Rhaid i’r tabl uchod gynnwys yr holl fyfyrwyr sydd wedi’u cofrestru ar y modwl a marciau newydd a gofnodwyd yn y Golofn 3ydd Marciwr ac ar system y Gofrestrfa.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F7914" w14:paraId="0C35A1D0" w14:textId="77777777" w:rsidTr="00E56BDE">
         <w:trPr>
           <w:trHeight w:val="955"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7203953D" w14:textId="77777777" w:rsidR="005F7914" w:rsidRPr="00E56BDE" w:rsidRDefault="005F7914" w:rsidP="00E56BDE">
             <w:pPr>
               <w:spacing w:after="0" w:line="249" w:lineRule="exact"/>
@@ -4720,51 +4696,51 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
           </w:tcPr>
           <w:p w14:paraId="1897D034" w14:textId="77777777" w:rsidR="00741EC6" w:rsidRPr="00ED385D" w:rsidRDefault="00741EC6" w:rsidP="00272FB1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00741EC6" w:rsidRPr="00FF0760" w14:paraId="28F2D148" w14:textId="77777777" w:rsidTr="00272FB1">
+      <w:tr w:rsidR="00741EC6" w:rsidRPr="00F945B2" w14:paraId="28F2D148" w14:textId="77777777" w:rsidTr="00272FB1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10257C46" w14:textId="77777777" w:rsidR="00741EC6" w:rsidRPr="00ED385D" w:rsidRDefault="00741EC6" w:rsidP="00741EC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED385D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5710,51 +5686,51 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
           </w:tcPr>
           <w:p w14:paraId="072CB613" w14:textId="77777777" w:rsidR="00741EC6" w:rsidRPr="00ED385D" w:rsidRDefault="00741EC6" w:rsidP="00272FB1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00741EC6" w:rsidRPr="00FF0760" w14:paraId="0C1F1112" w14:textId="77777777" w:rsidTr="00272FB1">
+      <w:tr w:rsidR="00741EC6" w:rsidRPr="00F945B2" w14:paraId="0C1F1112" w14:textId="77777777" w:rsidTr="00272FB1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B83CE1D" w14:textId="77777777" w:rsidR="00741EC6" w:rsidRPr="00ED385D" w:rsidRDefault="00741EC6" w:rsidP="00272FB1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED385D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6955,113 +6931,101 @@
       <w:r w:rsidR="0078306B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>’r</w:t>
       </w:r>
       <w:r w:rsidRPr="000C3EEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> trefniadau penodol ar gyfer</w:t>
       </w:r>
       <w:r w:rsidR="0078306B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y rhaglen (e.e. lan-lwythwch i’r safle </w:t>
+        <w:t xml:space="preserve"> y rhaglen (e.e. lan-lwythwch i’r safle Teams</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C3EEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D4FD9F" w14:textId="77777777" w:rsidR="00741EC6" w:rsidRDefault="00741EC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B126021" w14:textId="77777777" w:rsidR="00244E7F" w:rsidRPr="00587CE6" w:rsidRDefault="007A4AFF" w:rsidP="000C3EEC">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3EEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>NODIADAU AR GYMEDROLI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AFEA1A4" w14:textId="77777777" w:rsidR="00244E7F" w:rsidRPr="00587CE6" w:rsidRDefault="00244E7F" w:rsidP="00244E7F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="358BC747" w14:textId="19FA689C" w:rsidR="00244E7F" w:rsidRPr="00587CE6" w:rsidRDefault="007A4AFF" w:rsidP="000C3EEC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="280" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7603,51 +7567,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF0760">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>MAE'R DDOGFEN HON AR GAEL HEFYD YN SAESNEG</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006D02EA" w:rsidRPr="00FF0760" w:rsidSect="00F045AF">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="900" w:right="1440" w:bottom="709" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -7681,64 +7645,64 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C95703A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44248034"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7998,87 +7962,88 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5119" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1957373176">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="910116595">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1770194086">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00417F4F"/>
     <w:rsid w:val="00027258"/>
     <w:rsid w:val="00042574"/>
     <w:rsid w:val="000425C6"/>
     <w:rsid w:val="00047134"/>
     <w:rsid w:val="00055118"/>
     <w:rsid w:val="000702AE"/>
     <w:rsid w:val="000A274E"/>
     <w:rsid w:val="000A745C"/>
     <w:rsid w:val="000B1F89"/>
     <w:rsid w:val="000C3EEC"/>
     <w:rsid w:val="000C4B1F"/>
     <w:rsid w:val="000D7B83"/>
     <w:rsid w:val="000F0F2F"/>
     <w:rsid w:val="000F64CC"/>
     <w:rsid w:val="00107E7A"/>
     <w:rsid w:val="00122C0F"/>
     <w:rsid w:val="00122D1D"/>
     <w:rsid w:val="0016601E"/>
     <w:rsid w:val="00193BDC"/>
     <w:rsid w:val="001B2D70"/>
     <w:rsid w:val="001B7E17"/>
     <w:rsid w:val="001E7D8D"/>
+    <w:rsid w:val="001F0622"/>
     <w:rsid w:val="00210AD9"/>
     <w:rsid w:val="00244E7F"/>
     <w:rsid w:val="0025101B"/>
     <w:rsid w:val="00272FB1"/>
     <w:rsid w:val="00273BF3"/>
     <w:rsid w:val="0027723E"/>
     <w:rsid w:val="00282ED6"/>
     <w:rsid w:val="00285D6F"/>
     <w:rsid w:val="002A727D"/>
     <w:rsid w:val="002B08D3"/>
     <w:rsid w:val="002B747C"/>
     <w:rsid w:val="002F44B3"/>
     <w:rsid w:val="00335185"/>
     <w:rsid w:val="00361D70"/>
     <w:rsid w:val="00377393"/>
     <w:rsid w:val="00392582"/>
     <w:rsid w:val="0039391D"/>
     <w:rsid w:val="003968A9"/>
     <w:rsid w:val="003A0622"/>
     <w:rsid w:val="003A0C83"/>
     <w:rsid w:val="003B702F"/>
     <w:rsid w:val="003D4F2B"/>
     <w:rsid w:val="004043D9"/>
     <w:rsid w:val="00411FC1"/>
     <w:rsid w:val="00413110"/>
@@ -8107,50 +8072,51 @@
     <w:rsid w:val="00645102"/>
     <w:rsid w:val="00647D03"/>
     <w:rsid w:val="00650E76"/>
     <w:rsid w:val="00677C6A"/>
     <w:rsid w:val="006A194A"/>
     <w:rsid w:val="006D02EA"/>
     <w:rsid w:val="006F18DF"/>
     <w:rsid w:val="007042F0"/>
     <w:rsid w:val="00706423"/>
     <w:rsid w:val="0071243B"/>
     <w:rsid w:val="00716BEB"/>
     <w:rsid w:val="00741EC6"/>
     <w:rsid w:val="00747852"/>
     <w:rsid w:val="00764675"/>
     <w:rsid w:val="0078306B"/>
     <w:rsid w:val="00785BEE"/>
     <w:rsid w:val="00787070"/>
     <w:rsid w:val="00790B4D"/>
     <w:rsid w:val="00792D49"/>
     <w:rsid w:val="007966ED"/>
     <w:rsid w:val="007977E1"/>
     <w:rsid w:val="007A31C5"/>
     <w:rsid w:val="007A4AFF"/>
     <w:rsid w:val="007B2F1F"/>
     <w:rsid w:val="007E5D59"/>
+    <w:rsid w:val="00837C04"/>
     <w:rsid w:val="0084398B"/>
     <w:rsid w:val="00845A4D"/>
     <w:rsid w:val="00874D23"/>
     <w:rsid w:val="008A7C06"/>
     <w:rsid w:val="008E5A0D"/>
     <w:rsid w:val="009029EE"/>
     <w:rsid w:val="00905215"/>
     <w:rsid w:val="0091282B"/>
     <w:rsid w:val="00920F17"/>
     <w:rsid w:val="00940D6C"/>
     <w:rsid w:val="00942186"/>
     <w:rsid w:val="009620CD"/>
     <w:rsid w:val="00990AE7"/>
     <w:rsid w:val="009C34CA"/>
     <w:rsid w:val="009D04BE"/>
     <w:rsid w:val="00A20015"/>
     <w:rsid w:val="00AB09D9"/>
     <w:rsid w:val="00AC6AB9"/>
     <w:rsid w:val="00AC7457"/>
     <w:rsid w:val="00AD2AFC"/>
     <w:rsid w:val="00AE723D"/>
     <w:rsid w:val="00B020D0"/>
     <w:rsid w:val="00B1114A"/>
     <w:rsid w:val="00B43B90"/>
     <w:rsid w:val="00BE13FF"/>
@@ -8173,86 +8139,87 @@
     <w:rsid w:val="00D4012C"/>
     <w:rsid w:val="00D64E65"/>
     <w:rsid w:val="00D72891"/>
     <w:rsid w:val="00D72FBD"/>
     <w:rsid w:val="00D805D6"/>
     <w:rsid w:val="00D84865"/>
     <w:rsid w:val="00DA7BE8"/>
     <w:rsid w:val="00DF4677"/>
     <w:rsid w:val="00E60022"/>
     <w:rsid w:val="00E6498E"/>
     <w:rsid w:val="00E66B1C"/>
     <w:rsid w:val="00E736F0"/>
     <w:rsid w:val="00E853AC"/>
     <w:rsid w:val="00E87E28"/>
     <w:rsid w:val="00EC6142"/>
     <w:rsid w:val="00ED385D"/>
     <w:rsid w:val="00EE4175"/>
     <w:rsid w:val="00EF13BA"/>
     <w:rsid w:val="00EF579C"/>
     <w:rsid w:val="00F02851"/>
     <w:rsid w:val="00F045AF"/>
     <w:rsid w:val="00F34170"/>
     <w:rsid w:val="00F34971"/>
     <w:rsid w:val="00F3615A"/>
     <w:rsid w:val="00F36B5C"/>
+    <w:rsid w:val="00F945B2"/>
     <w:rsid w:val="00FC7AD6"/>
     <w:rsid w:val="00FE1667"/>
     <w:rsid w:val="00FF0760"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="185FE186"/>
   <w15:docId w15:val="{B540D7BB-1767-4DF3-8EB6-3E48C8C29487}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8799,51 +8766,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00485047"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00485047"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="155852482">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="162746592">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9081,51 +9048,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2060936650">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwtsd.ac.uk/media/uwtsd-website/content-assets/documents/academic-office/aqh-chapters/chapters---cy/Pennod_07_Asesu_Rhaglenni_a_Addysgir_Tud_84-91.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwtsd.ac.uk/cy/amdanom/swyddfa-academaidd/llawlyfr-ansawdd-academaidd" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9373,74 +9340,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>901</Words>
-  <Characters>5009</Characters>
+  <Characters>4926</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>447</Lines>
+  <Paragraphs>171</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Teitl</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>GA28</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5899</CharactersWithSpaces>
+  <CharactersWithSpaces>5656</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>GA28</dc:title>
-  <dc:creator>Windows User</dc:creator>
-  <dc:description>Awst 2018</dc:description>
+  <dc:creator>t.james@uwtsd.ac.uk</dc:creator>
+  <dc:description>03-2026</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>