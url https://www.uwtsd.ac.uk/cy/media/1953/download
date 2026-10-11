--- v0 (2025-10-17)
+++ v1 (2026-10-11)
@@ -9,51 +9,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="12866" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12866"/>
       </w:tblGrid>
       <w:tr w:rsidR="006B1793" w:rsidRPr="001F2F41" w14:paraId="0472668E" w14:textId="77777777" w:rsidTr="00F50804">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -263,326 +263,520 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00906943" w:rsidRPr="00CE712F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Clic</w:t>
                 </w:r>
                 <w:r w:rsidR="00906943">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>iwch i ddewis y dyddiad</w:t>
                 </w:r>
                 <w:r w:rsidR="00906943" w:rsidRPr="00CE712F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B1793" w:rsidRPr="001F2F41" w14:paraId="5B305106" w14:textId="77777777" w:rsidTr="00F50804">
+      <w:tr w:rsidR="006B1793" w:rsidRPr="00452BAE" w14:paraId="5B305106" w14:textId="77777777" w:rsidTr="00F50804">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BF1E4C7" w14:textId="77777777" w:rsidR="006B1793" w:rsidRPr="001F2F41" w:rsidRDefault="003F1F7C" w:rsidP="007D1FE2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Nodiadau ar gwblhau’r ffurflen: </w:t>
             </w:r>
             <w:r w:rsidR="006B1793" w:rsidRPr="001F2F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59E256FF" w14:textId="77777777" w:rsidR="006B1793" w:rsidRPr="001F2F41" w:rsidRDefault="001F2F41" w:rsidP="005B0780">
+          <w:p w14:paraId="59E256FF" w14:textId="5765F29A" w:rsidR="006B1793" w:rsidRPr="001F2F41" w:rsidRDefault="001F2F41" w:rsidP="005B0780">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Yn unol â gweithdrefnau dilysu’r Brifysgol, mae’n ofynnol i </w:t>
             </w:r>
             <w:r w:rsidR="005B0780">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Athrofeydd</w:t>
+            </w:r>
+            <w:r w:rsidR="00452BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>/Cyfadrannau</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> geisio sylwadau ysgrifenedig </w:t>
             </w:r>
             <w:r w:rsidR="00FB4650">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>un p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">erson allanol i’r Brifysgol, ar gynigion ar gyfer rhaglenni astudio newydd ac ail-ddilysu rhaglenni astudio cyfredol. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B1793" w:rsidRPr="001F2F41" w14:paraId="2971576A" w14:textId="77777777" w:rsidTr="00F50804">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="67A12B98" w14:textId="77777777" w:rsidR="00F50804" w:rsidRDefault="00442868" w:rsidP="00442868">
+          <w:p w14:paraId="444FF084" w14:textId="5918B13A" w:rsidR="00482CBC" w:rsidRPr="00482CBC" w:rsidRDefault="00442868" w:rsidP="00442868">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3501"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00482CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Adolygwch y dogfennau rhaglen drafft (y Ddogfen Naratif sy’n cynnwys cynllun y rhaglen [PV2</w:t>
             </w:r>
-            <w:r w:rsidR="000B24E2">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="000B24E2" w:rsidRPr="00482CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00482CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>] a’r Ddogfen Rhaglen sy’n darparu manyleb y rhaglen a’r disgrifiadau modwl [PV2</w:t>
             </w:r>
-            <w:r w:rsidR="000B24E2">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="000B24E2" w:rsidRPr="00482CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00482CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>]), gan ganolbwyntio ar y meysydd hynny o fewn eich arbenigedd penodol.</w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t>])</w:t>
+            </w:r>
+            <w:r w:rsidR="00482CBC" w:rsidRPr="00482CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a chyflwyno eich adroddiad ar y ffurflen hon.  Dylid defnyddio’r rhestr isod fel canllaw a chan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00482CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Os oes angen rhagor o arweiniad arnoch, cysylltwch â Swyddfa’r Athrofa berthnasol neu’r sawl a anfonodd y dogfennau atoch i’w hadolygu.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2D124CF2" w14:textId="77777777" w:rsidR="00442868" w:rsidRPr="00C60D3A" w:rsidRDefault="00442868" w:rsidP="00442868">
+              <w:t>ganolbwyntio ar y meysydd hynny o fewn eich arbenigedd penodol</w:t>
+            </w:r>
+            <w:r w:rsidR="00482CBC" w:rsidRPr="00482CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00482CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05A2A1A1" w14:textId="77777777" w:rsidR="00482CBC" w:rsidRPr="00482CBC" w:rsidRDefault="00482CBC" w:rsidP="00442868">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3501"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...4 lines deleted...]
-          <w:p w14:paraId="321EBAE1" w14:textId="77777777" w:rsidR="006C35B7" w:rsidRPr="00C60D3A" w:rsidRDefault="006C35B7" w:rsidP="006C35B7">
+                <w:color w:val="000000"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="722C4EF2" w14:textId="77777777" w:rsidR="00482CBC" w:rsidRPr="00482CBC" w:rsidRDefault="00482CBC" w:rsidP="00482CBC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3501"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00482CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">amcanion a deilliannau dysgu arfaethedig y rhaglen; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28DD8716" w14:textId="77777777" w:rsidR="00482CBC" w:rsidRPr="00482CBC" w:rsidRDefault="00482CBC" w:rsidP="00482CBC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3501"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00482CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>lefel y rhaglen – ei her a’i gwerth deallusol, a’i pherthynas â datganiadau meincnodi pwnc yr ASA (a meincnodau allanol perthnasol eraill pan fo’n briodol);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5594237E" w14:textId="77777777" w:rsidR="00482CBC" w:rsidRPr="00482CBC" w:rsidRDefault="00482CBC" w:rsidP="00482CBC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3501"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00482CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>y ffyrdd y mae’r rhaglen yn debygol o fodloni gofynion diwydiant a chyflogwyr;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F228412" w14:textId="77777777" w:rsidR="00482CBC" w:rsidRPr="00482CBC" w:rsidRDefault="00482CBC" w:rsidP="00482CBC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3501"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00482CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cydbwysedd y rhaglen, er enghraifft mewn perthynas ag elfennau academaidd ac ymarferol, datblygiad personol a deilliannau academaidd, ehangder a dyfnder y cwricwlwm; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A318493" w14:textId="77777777" w:rsidR="00482CBC" w:rsidRPr="00482CBC" w:rsidRDefault="00482CBC" w:rsidP="00482CBC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3501"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00482CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>y strategaeth asesu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38B7D3AB" w14:textId="77777777" w:rsidR="00482CBC" w:rsidRPr="00482CBC" w:rsidRDefault="00482CBC" w:rsidP="00482CBC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3501"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67A12B98" w14:textId="62EB7785" w:rsidR="00F50804" w:rsidRPr="00482CBC" w:rsidRDefault="00442868" w:rsidP="00442868">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3501"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00482CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os oes angen rhagor o arweiniad arnoch, cysylltwch â Swyddfa’r Athrofa</w:t>
+            </w:r>
+            <w:r w:rsidR="00452BAE" w:rsidRPr="00482CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>/Cyfadran</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00482CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> berthnasol neu’r sawl a anfonodd y dogfennau atoch i’w hadolygu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D124CF2" w14:textId="77777777" w:rsidR="00442868" w:rsidRPr="00482CBC" w:rsidRDefault="00442868" w:rsidP="00442868">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3501"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="321EBAE1" w14:textId="77777777" w:rsidR="006C35B7" w:rsidRPr="00482CBC" w:rsidRDefault="006C35B7" w:rsidP="006C35B7">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
                 <w:i/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C60D3A">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00482CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Peidiwch â chyflwyno sylwadau ar unrhyw ffurflen arall oherwydd mae’n ofynnol i Dimau Rhaglen ymateb</w:t>
             </w:r>
-            <w:r w:rsidR="001F2F41" w:rsidRPr="00C60D3A">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="001F2F41" w:rsidRPr="00482CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> yn unig</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C60D3A">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00482CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> i sylwadau sydd wedi’u cyflwyno ar y templed hwn.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FF410D8" w14:textId="77777777" w:rsidR="00F50804" w:rsidRPr="00C60D3A" w:rsidRDefault="00F50804" w:rsidP="006C35B7">
+          <w:p w14:paraId="5FF410D8" w14:textId="77777777" w:rsidR="00F50804" w:rsidRPr="00482CBC" w:rsidRDefault="00F50804" w:rsidP="006C35B7">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
                 <w:i/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="313716C5" w14:textId="77777777" w:rsidR="00F50804" w:rsidRPr="001F2F41" w:rsidRDefault="00F50804" w:rsidP="006C35B7">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C60D3A">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00482CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Rhowch eich sylwadau yn y tabl isod (rhes newydd ar gyfer pob sylw).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B1793" w:rsidRPr="001F2F41" w14:paraId="12AF5FF2" w14:textId="77777777" w:rsidTr="00F50804">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="7C333ACC" w14:textId="77777777" w:rsidR="006B1793" w:rsidRDefault="006B1793" w:rsidP="00EC7846">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -616,115 +810,148 @@
               <w:gridCol w:w="1247"/>
               <w:gridCol w:w="4282"/>
               <w:gridCol w:w="1814"/>
             </w:tblGrid>
             <w:tr w:rsidR="00F50804" w:rsidRPr="001F2F41" w14:paraId="29CABC76" w14:textId="77777777" w:rsidTr="001F2F41">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6119" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="0B3C3E7D" w14:textId="77777777" w:rsidR="00F50804" w:rsidRPr="001F2F41" w:rsidRDefault="00F50804" w:rsidP="00F50804">
                   <w:pPr>
                     <w:spacing w:before="120" w:after="120"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="cy-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001F2F41">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="cy-GB"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Sylw gan yr ymgynghorydd allanol</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1247" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2135FAF5" w14:textId="77777777" w:rsidR="00F50804" w:rsidRPr="001F2F41" w:rsidRDefault="00F50804" w:rsidP="00F50804">
                   <w:pPr>
                     <w:spacing w:before="120" w:after="120"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="cy-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001F2F41">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="cy-GB"/>
                     </w:rPr>
                     <w:t>Tudalen*</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4282" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2EE94FAA" w14:textId="77777777" w:rsidR="00F50804" w:rsidRPr="001F2F41" w:rsidRDefault="00F50804" w:rsidP="005B0780">
+                <w:p w14:paraId="2EE94FAA" w14:textId="001A6A61" w:rsidR="00F50804" w:rsidRPr="001F2F41" w:rsidRDefault="00F50804" w:rsidP="005B0780">
                   <w:pPr>
                     <w:spacing w:before="120" w:after="120"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="cy-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001F2F41">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="cy-GB"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Ymateb Tîm </w:t>
+                    <w:t xml:space="preserve">Ymateb </w:t>
                   </w:r>
                   <w:r w:rsidR="005B0780">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="cy-GB"/>
                     </w:rPr>
                     <w:t>yr Athrofa</w:t>
                   </w:r>
+                  <w:r w:rsidR="00452BAE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">/Cyfadran </w:t>
+                  </w:r>
                   <w:r w:rsidRPr="001F2F41">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="cy-GB"/>
                     </w:rPr>
-                    <w:t>/Rhaglen</w:t>
+                    <w:t>/</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00452BAE" w:rsidRPr="001F2F41">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Tîm</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00452BAE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> y </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001F2F41">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>Rhaglen</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1814" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="47A1EB3F" w14:textId="77777777" w:rsidR="00F50804" w:rsidRPr="001F2F41" w:rsidRDefault="001F2F41" w:rsidP="00F50804">
                   <w:pPr>
                     <w:spacing w:before="120" w:after="120"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="cy-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001F2F41">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="cy-GB"/>
                     </w:rPr>
                     <w:t>Tudalen</w:t>
                   </w:r>
@@ -948,171 +1175,99 @@
                 <w:p w14:paraId="1F4791B5" w14:textId="77777777" w:rsidR="00F50804" w:rsidRPr="000B24E2" w:rsidRDefault="00F50804" w:rsidP="00F50804">
                   <w:pPr>
                     <w:spacing w:before="120" w:after="120"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:val="cy-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7656A684" w14:textId="77777777" w:rsidR="007B4E35" w:rsidRPr="001F2F41" w:rsidRDefault="007B4E35" w:rsidP="00EC7846">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="753F1002" w14:textId="77777777" w:rsidR="005A1ED6" w:rsidRPr="001F2F41" w:rsidRDefault="005A1ED6" w:rsidP="00EC7846">
-[...70 lines deleted...]
-          </w:p>
           <w:p w14:paraId="26291FA2" w14:textId="77777777" w:rsidR="006B1793" w:rsidRPr="001F2F41" w:rsidRDefault="006B1793" w:rsidP="00EC7846">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B1793" w:rsidRPr="001F2F41" w14:paraId="4A71D150" w14:textId="77777777" w:rsidTr="00F50804">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="6D009570" w14:textId="77777777" w:rsidR="006B1793" w:rsidRPr="001F2F41" w:rsidRDefault="003F1F7C" w:rsidP="00EC7846">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Yn eich barn chi, a yw’r rhaglen arfaethedig yn addas i’w dilysu gan y Brifysgol?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B1793" w:rsidRPr="008A4561" w14:paraId="5D547C0C" w14:textId="77777777" w:rsidTr="00F50804">
+      <w:tr w:rsidR="006B1793" w:rsidRPr="00482CBC" w14:paraId="5D547C0C" w14:textId="77777777" w:rsidTr="00F50804">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="0B77CBFF" w14:textId="77777777" w:rsidR="006B1793" w:rsidRPr="001F2F41" w:rsidRDefault="006B1793" w:rsidP="00EC7846">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0DD9B8A0" w14:textId="77777777" w:rsidR="006B1793" w:rsidRPr="001F2F41" w:rsidRDefault="006B1793" w:rsidP="00EC7846">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
@@ -1217,182 +1372,339 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="0D27D2DF" w14:textId="77777777" w:rsidR="00F4247F" w:rsidRPr="001F2F41" w:rsidRDefault="002B366D" w:rsidP="002B366D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2F41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Llofnodwyd:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00452BAE" w:rsidRPr="001F2F41" w14:paraId="00ADA75C" w14:textId="77777777" w:rsidTr="00F50804">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1223C0F1" w14:textId="0A420A9D" w:rsidR="00452BAE" w:rsidRPr="00452BAE" w:rsidRDefault="00452BAE" w:rsidP="002B366D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00452BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Ymateb gan yr Athrofa/Cyfadran / Tîm y Rhaglen i unrhyw sylwadau ychwanegol yn yr adran uchod gan yr ymgynghorydd allanol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00452BAE" w:rsidRPr="00482CBC" w14:paraId="2678F0AA" w14:textId="77777777" w:rsidTr="00F50804">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0893E2EB" w14:textId="77777777" w:rsidR="00452BAE" w:rsidRDefault="00452BAE" w:rsidP="002B366D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2158DE38" w14:textId="77777777" w:rsidR="00452BAE" w:rsidRDefault="00452BAE" w:rsidP="002B366D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="046C9F1B" w14:textId="77777777" w:rsidR="00452BAE" w:rsidRDefault="00452BAE" w:rsidP="002B366D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37B1A203" w14:textId="77777777" w:rsidR="00452BAE" w:rsidRDefault="00452BAE" w:rsidP="002B366D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2459B5E7" w14:textId="77777777" w:rsidR="00452BAE" w:rsidRDefault="00452BAE" w:rsidP="002B366D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="375DD9CA" w14:textId="20A42FB1" w:rsidR="00452BAE" w:rsidRPr="001F2F41" w:rsidRDefault="00452BAE" w:rsidP="002B366D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F2F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>(bydd y blwch hwn yn mynd yn fwy wrth i chi deipio)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00452BAE" w:rsidRPr="00452BAE" w14:paraId="6DA92652" w14:textId="77777777" w:rsidTr="00F50804">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="35147A6B" w14:textId="19CC880F" w:rsidR="00452BAE" w:rsidRPr="001F2F41" w:rsidRDefault="00452BAE" w:rsidP="002B366D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Llofnodwyd:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B88763F" w14:textId="77777777" w:rsidR="007B4E35" w:rsidRPr="001F2F41" w:rsidRDefault="007B4E35">
-[...5 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7D2D2700" w14:textId="77777777" w:rsidR="006B1793" w:rsidRPr="001F2F41" w:rsidRDefault="006B1793" w:rsidP="00596D73">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="cysill"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="006B1793" w:rsidRPr="001F2F41" w:rsidSect="00F50804">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1588" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="549B8E8E" w14:textId="77777777" w:rsidR="00683408" w:rsidRDefault="00683408" w:rsidP="00333246">
+    <w:p w14:paraId="2804EC04" w14:textId="77777777" w:rsidR="00A2417E" w:rsidRDefault="00A2417E" w:rsidP="00333246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F33A457" w14:textId="77777777" w:rsidR="00683408" w:rsidRDefault="00683408" w:rsidP="00333246">
+    <w:p w14:paraId="0BB3D522" w14:textId="77777777" w:rsidR="00A2417E" w:rsidRDefault="00A2417E" w:rsidP="00333246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5E5C42D1" w14:textId="334519E2" w:rsidR="00A4745B" w:rsidRPr="00AB37B7" w:rsidRDefault="008A4561" w:rsidP="007058C1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E5C42D1" w14:textId="77C6E174" w:rsidR="00A4745B" w:rsidRPr="00AB37B7" w:rsidRDefault="008A4561" w:rsidP="007058C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="center" w:pos="5954"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
-      <w:t>Medi 2022</w:t>
+      <w:t>Medi 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00452BAE">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:lang w:val="cy-GB"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="004445E4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AB37B7" w:rsidRPr="00AB37B7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00AB37B7" w:rsidRPr="00AB37B7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
@@ -1461,76 +1773,76 @@
     </w:r>
     <w:r w:rsidR="000B24E2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00AB37B7" w:rsidRPr="00AB37B7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="483E1C37" w14:textId="77777777" w:rsidR="00683408" w:rsidRDefault="00683408" w:rsidP="00333246">
+    <w:p w14:paraId="380A6CB9" w14:textId="77777777" w:rsidR="00A2417E" w:rsidRDefault="00A2417E" w:rsidP="00333246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D560272" w14:textId="77777777" w:rsidR="00683408" w:rsidRDefault="00683408" w:rsidP="00333246">
+    <w:p w14:paraId="446EF232" w14:textId="77777777" w:rsidR="00A2417E" w:rsidRDefault="00A2417E" w:rsidP="00333246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="652DB539" w14:textId="77777777" w:rsidR="00A4745B" w:rsidRPr="00333246" w:rsidRDefault="00F50804" w:rsidP="004445E4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="533A3B85" wp14:editId="7C0A2F36">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>179705</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1788795" cy="603250"/>
           <wp:effectExtent l="0" t="0" r="1905" b="6350"/>
@@ -1608,234 +1920,240 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t>TODIAD</w:t>
     </w:r>
     <w:r w:rsidR="004445E4" w:rsidRPr="00333246">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> PV1</w:t>
     </w:r>
     <w:r w:rsidR="004445E4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1302082034">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00085075"/>
     <w:rsid w:val="000120BD"/>
     <w:rsid w:val="00026F56"/>
     <w:rsid w:val="0006560F"/>
     <w:rsid w:val="00085075"/>
     <w:rsid w:val="000B24E2"/>
     <w:rsid w:val="00152641"/>
     <w:rsid w:val="00190A34"/>
     <w:rsid w:val="001F2F41"/>
     <w:rsid w:val="00204DC1"/>
     <w:rsid w:val="0026286E"/>
     <w:rsid w:val="002B366D"/>
     <w:rsid w:val="002B7568"/>
     <w:rsid w:val="002B796A"/>
     <w:rsid w:val="002F3D70"/>
     <w:rsid w:val="00333246"/>
     <w:rsid w:val="003355FA"/>
     <w:rsid w:val="003F1F7C"/>
     <w:rsid w:val="003F40FC"/>
     <w:rsid w:val="00420A88"/>
     <w:rsid w:val="00442868"/>
     <w:rsid w:val="004445E4"/>
+    <w:rsid w:val="00452BAE"/>
     <w:rsid w:val="004606BF"/>
+    <w:rsid w:val="00482CBC"/>
     <w:rsid w:val="004A7369"/>
     <w:rsid w:val="00501CAB"/>
     <w:rsid w:val="005424C3"/>
     <w:rsid w:val="00561BD3"/>
     <w:rsid w:val="00586923"/>
     <w:rsid w:val="00596D73"/>
     <w:rsid w:val="005A1ED6"/>
     <w:rsid w:val="005B0780"/>
     <w:rsid w:val="005D39C2"/>
     <w:rsid w:val="00626074"/>
     <w:rsid w:val="006343D8"/>
     <w:rsid w:val="00637F6D"/>
     <w:rsid w:val="00677ED5"/>
     <w:rsid w:val="00683408"/>
     <w:rsid w:val="006B1793"/>
     <w:rsid w:val="006C35B7"/>
     <w:rsid w:val="007058C1"/>
+    <w:rsid w:val="00741397"/>
     <w:rsid w:val="0074536A"/>
     <w:rsid w:val="00754969"/>
     <w:rsid w:val="00794D13"/>
     <w:rsid w:val="007B1104"/>
     <w:rsid w:val="007B169B"/>
     <w:rsid w:val="007B4E35"/>
     <w:rsid w:val="007D10FE"/>
     <w:rsid w:val="007D1FE2"/>
     <w:rsid w:val="008224B6"/>
     <w:rsid w:val="00841E1E"/>
     <w:rsid w:val="00881AE0"/>
     <w:rsid w:val="008A4561"/>
     <w:rsid w:val="008F2E47"/>
     <w:rsid w:val="008F7B34"/>
     <w:rsid w:val="00903E8C"/>
+    <w:rsid w:val="009054FD"/>
     <w:rsid w:val="00906943"/>
     <w:rsid w:val="009145EA"/>
     <w:rsid w:val="0092737C"/>
     <w:rsid w:val="009A06C9"/>
     <w:rsid w:val="009B22EB"/>
     <w:rsid w:val="009B4D73"/>
     <w:rsid w:val="009D1FE9"/>
     <w:rsid w:val="00A2053C"/>
+    <w:rsid w:val="00A2417E"/>
     <w:rsid w:val="00A26681"/>
     <w:rsid w:val="00A4745B"/>
     <w:rsid w:val="00A6238F"/>
     <w:rsid w:val="00AB37B7"/>
     <w:rsid w:val="00B13CF9"/>
     <w:rsid w:val="00C60D3A"/>
+    <w:rsid w:val="00C6167E"/>
     <w:rsid w:val="00C6182C"/>
     <w:rsid w:val="00C759A4"/>
     <w:rsid w:val="00CA1FFE"/>
     <w:rsid w:val="00CA4126"/>
     <w:rsid w:val="00CB2959"/>
     <w:rsid w:val="00CC53B5"/>
     <w:rsid w:val="00D74A95"/>
     <w:rsid w:val="00D77765"/>
     <w:rsid w:val="00E31BD9"/>
     <w:rsid w:val="00E63D1D"/>
     <w:rsid w:val="00E6458F"/>
     <w:rsid w:val="00E9388B"/>
     <w:rsid w:val="00EC7846"/>
     <w:rsid w:val="00ED03AA"/>
     <w:rsid w:val="00ED4290"/>
     <w:rsid w:val="00F4247F"/>
     <w:rsid w:val="00F50804"/>
     <w:rsid w:val="00FA2BDD"/>
     <w:rsid w:val="00FB4650"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0A428AE0"/>
   <w15:docId w15:val="{80BF6A0B-B1BD-4A49-BDAE-5A2C76D84EB6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2317,51 +2635,51 @@
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00677ED5"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A6238F"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="9769999">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -2375,218 +2693,227 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FACEAE8993524BB59F171C0E4F189A64"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E9F1B1DD-8D04-4607-84B6-7AEA79B2A2C5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E56690" w:rsidRDefault="00054F56" w:rsidP="00054F56">
           <w:pPr>
             <w:pStyle w:val="FACEAE8993524BB59F171C0E4F189A642"/>
           </w:pPr>
           <w:r w:rsidRPr="00CE712F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Clic</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>iwch i ddewis y dyddiad</w:t>
           </w:r>
           <w:r w:rsidRPr="00CE712F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:altName w:val="等线 Light"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00054F56"/>
+    <w:rsid w:val="000064F0"/>
     <w:rsid w:val="00054F56"/>
+    <w:rsid w:val="005D62F9"/>
+    <w:rsid w:val="009054FD"/>
+    <w:rsid w:val="00C6167E"/>
     <w:rsid w:val="00E56690"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2992,51 +3319,51 @@
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00054F56"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FACEAE8993524BB59F171C0E4F189A642">
     <w:name w:val="FACEAE8993524BB59F171C0E4F189A642"/>
     <w:rsid w:val="00054F56"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -3304,67 +3631,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47824C15-DD0D-46DC-88A9-9BF8173B2CEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>194</Words>
-  <Characters>1127</Characters>
+  <Words>315</Words>
+  <Characters>1797</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PV15</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PCYDDS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1319</CharactersWithSpaces>
+  <CharactersWithSpaces>2108</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PV15</dc:title>
   <dc:creator>Academic Office</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>