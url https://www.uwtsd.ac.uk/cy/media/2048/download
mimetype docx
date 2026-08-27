--- v0 (2025-10-16)
+++ v1 (2026-08-27)
@@ -2,5404 +2,10264 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6CBC7A0F" w14:textId="1BA099AC" w:rsidR="00BC2ABF" w:rsidRPr="00E12E70" w:rsidRDefault="00BC2ABF">
+    <w:p w14:paraId="6CBC7A0F" w14:textId="267642DA" w:rsidR="00BC2ABF" w:rsidRPr="00E12E70" w:rsidRDefault="00BC2ABF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E12E70">
-[...48 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00E12E70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E12E70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2655ECB4" wp14:editId="54D9F3ED">
             <wp:extent cx="2343150" cy="814502"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="2" name="Picture 2" descr="uwtsd-logo-bilingual"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="uwtsd-logo-bilingual"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2347388" cy="815975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3673EF52" w14:textId="692950EC" w:rsidR="00E43E71" w:rsidRPr="00E12E70" w:rsidRDefault="00E43E71" w:rsidP="00E43E71">
+    <w:p w14:paraId="3673EF52" w14:textId="42851284" w:rsidR="00E43E71" w:rsidRPr="00E12E70" w:rsidRDefault="00E43E71" w:rsidP="00E43E71">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E12E70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>COFRESTR O FUDDIANNAU AELODAU 2</w:t>
       </w:r>
       <w:r w:rsidR="000B1C62" w:rsidRPr="00E12E70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>02</w:t>
       </w:r>
-      <w:r w:rsidR="00741289">
+      <w:r w:rsidR="00EF7B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="008554FF" w:rsidRPr="00E12E70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
-      <w:r w:rsidR="00741289">
+      <w:r w:rsidR="00EF7B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="008554FF" w:rsidRPr="00E12E70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00402951" w:rsidRPr="00E12E70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC20DD3" w14:textId="548E9AFB" w:rsidR="00C44B78" w:rsidRPr="00E12E70" w:rsidRDefault="00BC2ABF" w:rsidP="00BC2ABF">
+    <w:p w14:paraId="7FC20DD3" w14:textId="4E5ACB04" w:rsidR="00C44B78" w:rsidRPr="00E12E70" w:rsidRDefault="00BC2ABF" w:rsidP="00BC2ABF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E12E70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00FF5FC7" w:rsidRPr="00E12E70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">EGISTER OF </w:t>
       </w:r>
       <w:r w:rsidRPr="00E12E70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">MEMBERS’ INTERESTS </w:t>
       </w:r>
       <w:r w:rsidR="00F43DBA" w:rsidRPr="00E12E70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00836064" w:rsidRPr="00E12E70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00741289">
+      <w:r w:rsidR="00EF7B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>5/26</w:t>
       </w:r>
       <w:r w:rsidR="00402951" w:rsidRPr="00E12E70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14454" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12469"/>
         <w:gridCol w:w="1985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00167316" w:rsidRPr="00E12E70" w14:paraId="1EA0A977" w14:textId="600ECF08" w:rsidTr="00167316">
+      <w:tr w:rsidR="00167316" w:rsidRPr="00E12E70" w14:paraId="1EA0A977" w14:textId="600ECF08" w:rsidTr="001C6CA1">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12469" w:type="dxa"/>
             <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66E86779" w14:textId="77777777" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00C44B78">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33295819" w14:textId="77777777" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00C44B78">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167316" w:rsidRPr="00E12E70" w14:paraId="4803F275" w14:textId="54258A07" w:rsidTr="00167316">
+      <w:tr w:rsidR="00EF7B9B" w:rsidRPr="00E12E70" w14:paraId="5BB09786" w14:textId="77777777" w:rsidTr="00167316">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CAE9904" w14:textId="5E2C2FAE" w:rsidR="00167316" w:rsidRPr="00936101" w:rsidRDefault="00167316" w:rsidP="00C00B11">
+          <w:p w14:paraId="134EB001" w14:textId="0F38390A" w:rsidR="001C6CA1" w:rsidRPr="00010F42" w:rsidRDefault="00EF7B9B" w:rsidP="001C6CA1">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E12E70">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...78 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Richard </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bills</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001C6CA1" w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="001C6CA1" w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Ymddiriedolwr; Prifysgol Cymru Y Drindod Dewi Sant (Elusen).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22DFC77A" w14:textId="4CC2C7BE" w:rsidR="00EF7B9B" w:rsidRPr="00205130" w:rsidRDefault="00EF7B9B" w:rsidP="00DB7ED4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19B23894" w14:textId="77777777" w:rsidR="002D63D0" w:rsidRPr="00936101" w:rsidRDefault="00167316" w:rsidP="002D63D0">
+          <w:p w14:paraId="52012A6C" w14:textId="41BF73BA" w:rsidR="001C6CA1" w:rsidRPr="00205130" w:rsidRDefault="00EF7B9B" w:rsidP="001C6CA1">
             <w:pPr>
-              <w:tabs>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...41 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00936101">
-[...54 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Richard </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Bills</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001C6CA1" w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="001C6CA1" w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Trustee; </w:t>
+            </w:r>
+            <w:r w:rsidR="001C6CA1" w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>University of Wales Trinity Saint David (</w:t>
+            </w:r>
+            <w:r w:rsidR="001C6CA1" w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Charity).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F1F962D" w14:textId="1E52B0C2" w:rsidR="00EF7B9B" w:rsidRPr="00205130" w:rsidRDefault="00EF7B9B" w:rsidP="00DB7ED4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2D0B4E" w14:textId="77777777" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00C00B11">
+          <w:p w14:paraId="29D140D3" w14:textId="77777777" w:rsidR="00EF7B9B" w:rsidRPr="00FD4A67" w:rsidRDefault="00EF7B9B" w:rsidP="00C00B11">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4379" w:rsidRPr="00E12E70" w14:paraId="2AE1B08A" w14:textId="77777777" w:rsidTr="00167316">
+      <w:tr w:rsidR="00AE7F1C" w:rsidRPr="00E12E70" w14:paraId="2C3968DD" w14:textId="77777777" w:rsidTr="00167316">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F3E62EB" w14:textId="1B654644" w:rsidR="00FA4379" w:rsidRPr="000A3697" w:rsidRDefault="00FA4379" w:rsidP="00FA4379">
+          <w:p w14:paraId="3178AB72" w14:textId="77777777" w:rsidR="00AE7F1C" w:rsidRPr="006F24C8" w:rsidRDefault="00AE7F1C" w:rsidP="00AE7F1C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-            </w:r>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...33 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jonathan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Chitty</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F24C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Wedi'i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F24C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F24C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>gyflogi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F24C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F24C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>gan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F24C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F24C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Awdurdod</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F24C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F24C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Porthladd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F24C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F24C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Aberdaugleddau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F24C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:r w:rsidR="00374769" w:rsidRPr="00E12E70">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> (30/03/2023)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F24C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ymddiriedolwr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F24C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>: SPAN Arts Ltd, Elusen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0765AFDC" w14:textId="77777777" w:rsidR="00FA4379" w:rsidRPr="000A3697" w:rsidRDefault="00FA4379" w:rsidP="00FA4379">
+          <w:p w14:paraId="7D5600FD" w14:textId="77777777" w:rsidR="00AE7F1C" w:rsidRDefault="00AE7F1C" w:rsidP="00AE7F1C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="74B9F2C7" w14:textId="0920D538" w:rsidR="00FA4379" w:rsidRDefault="00FA4379" w:rsidP="00FA4379">
+          <w:p w14:paraId="6770DC2C" w14:textId="77777777" w:rsidR="00AE7F1C" w:rsidRDefault="00AE7F1C" w:rsidP="00AE7F1C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jonathan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Chitty</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F24C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0037478D">
-[...46 lines deleted...]
-              <w:t xml:space="preserve"> (30/03/2023)</w:t>
+            <w:r w:rsidRPr="006F24C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Employed by Milford Haven Port Authority;  Trustee: SPAN Arts Ltd, Charity.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="145AF329" w14:textId="708D3868" w:rsidR="00FA4379" w:rsidRPr="00E12E70" w:rsidRDefault="00FA4379" w:rsidP="00FA4379">
+          <w:p w14:paraId="33B9CC3C" w14:textId="77777777" w:rsidR="00AE7F1C" w:rsidRPr="00205130" w:rsidRDefault="00AE7F1C" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="002F1FC0" w14:textId="55BFF00C" w:rsidR="00FA4379" w:rsidRPr="00E12E70" w:rsidRDefault="00FA4379" w:rsidP="008460DA">
+          <w:p w14:paraId="79DCF1E9" w14:textId="77777777" w:rsidR="00AE7F1C" w:rsidRPr="00FD4A67" w:rsidRDefault="00AE7F1C" w:rsidP="00C00B11">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...5 lines deleted...]
-                <w:color w:val="201F1E"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="201F1E"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB7ED4" w:rsidRPr="00E12E70" w14:paraId="2AF961BB" w14:textId="77777777" w:rsidTr="00167316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12469" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C271B0D" w14:textId="77777777" w:rsidR="00DB7ED4" w:rsidRPr="00205130" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr Tracy Cruickshank: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ymddiriedolwr; Prifysgol Cymru Y Drindod Dewi Sant (Elusen); Yn cael ei gyflogi gan PCYDDS ar hyn o bryd; Ymddiriedolwr- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>DramaHE</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Rhif Elusen 1204488).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43458C93" w14:textId="77777777" w:rsidR="00DB7ED4" w:rsidRPr="00205130" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E2ECED9" w14:textId="77777777" w:rsidR="00DB7ED4" w:rsidRPr="00205130" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr Tracy Cruickshank: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trustee; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Wales </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Saint David (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charity); </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Currently</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>employed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by UWTSD; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Trustee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>DramaHE</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Charity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>. 1204488).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2135707B" w14:textId="77777777" w:rsidR="00DB7ED4" w:rsidRPr="00205130" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A28D17D" w14:textId="77777777" w:rsidR="00DB7ED4" w:rsidRPr="00FD4A67" w:rsidRDefault="00DB7ED4" w:rsidP="00C00B11">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...7 lines deleted...]
-                <w:color w:val="201F1E"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF7B9B" w:rsidRPr="00E12E70" w14:paraId="344D0891" w14:textId="77777777" w:rsidTr="00167316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12469" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="483A359E" w14:textId="51CEE3FF" w:rsidR="00F94042" w:rsidRPr="00010F42" w:rsidRDefault="00EF7B9B" w:rsidP="00F94042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Gwyneira Davies</w:t>
+            </w:r>
+            <w:r w:rsidR="00F94042" w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00F94042" w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Ymddiriedolwr</w:t>
+            </w:r>
+            <w:r w:rsidR="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a swyddog </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>sabathol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F94042" w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>; Undeb Myfyrwyr Prifysgol Cymru Y Drindod Dewi Sant; Ymddiriedolwr; Prifysgol Cymru Y Drindod Dewi Sant (Elusen)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D19F6DC" w14:textId="7C27D3EC" w:rsidR="00F94042" w:rsidRPr="00010F42" w:rsidRDefault="00F94042" w:rsidP="00F94042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5ECC2614" w14:textId="77777777" w:rsidR="00EF7B9B" w:rsidRPr="00205130" w:rsidRDefault="00EF7B9B" w:rsidP="005E6705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14EEAF50" w14:textId="1FC3E4AE" w:rsidR="00F94042" w:rsidRPr="00205130" w:rsidRDefault="00EF7B9B" w:rsidP="00F94042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Gwyneira Davies</w:t>
+            </w:r>
+            <w:r w:rsidR="00F94042" w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F94042" w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F94042" w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Trustee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C62090">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C62090">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>sabbatical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C62090">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C62090">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>officer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F94042" w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00F94042" w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">University of Wales Trinity Saint David Students’ Union; Trustee; </w:t>
+            </w:r>
+            <w:r w:rsidR="00F94042" w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>University of Wales Trinity Saint David (</w:t>
+            </w:r>
+            <w:r w:rsidR="00F94042" w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Charity)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2774400E" w14:textId="469038C9" w:rsidR="00EF7B9B" w:rsidRPr="00205130" w:rsidRDefault="00EF7B9B" w:rsidP="005E6705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CA2DD5" w14:textId="77777777" w:rsidR="00EF7B9B" w:rsidRPr="00FD4A67" w:rsidRDefault="00EF7B9B" w:rsidP="00C00B11">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...7 lines deleted...]
-                <w:color w:val="201F1E"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005E6705" w:rsidRPr="00E12E70" w14:paraId="329E9F6C" w14:textId="77777777" w:rsidTr="00167316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12469" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56FC8138" w14:textId="58042040" w:rsidR="005E6705" w:rsidRPr="00010F42" w:rsidRDefault="005E6705" w:rsidP="005E6705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emlyn </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Dole</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gweinidog hunan-gyflogedig (rhan amser) - tair o eglwysi; Ymddiriedolwr Undeb Bedyddwyr Cymru; Prifysgol Cymru Y Drindod Dewi Sant (Elusen) – Ymddiriedolwr; Prifysgol Cymru (Elusen) – Ymddiriedolwr; Aelod personol o PRS ac EOS; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Cyfarwyddwr y Ganolfan Dysgu Cymraeg Genedlaethol.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FF633E9" w14:textId="77777777" w:rsidR="005E6705" w:rsidRPr="005E6705" w:rsidRDefault="005E6705" w:rsidP="005E6705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13324112" w14:textId="77777777" w:rsidR="005E6705" w:rsidRPr="005E6705" w:rsidRDefault="005E6705" w:rsidP="005E6705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09F717B3" w14:textId="52FA2906" w:rsidR="005E6705" w:rsidRPr="005E6705" w:rsidRDefault="005E6705" w:rsidP="005E6705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emlyn </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Dole</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Minister</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>self-employed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(part time) – three churches; Trustee of the Baptist Union of Wales; University of Wales Trinity Saint David (Charity) – Trustee; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>University of Wales (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Charity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Trustee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Personal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>member</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of PRS and EOS; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E6705">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Director of National Centre for Learning Welsh.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12D366AF" w14:textId="77777777" w:rsidR="005E6705" w:rsidRPr="00F81798" w:rsidRDefault="005E6705" w:rsidP="00DB7ED4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5316F415" w14:textId="77777777" w:rsidR="005E6705" w:rsidRPr="00FD4A67" w:rsidRDefault="005E6705" w:rsidP="00C00B11">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...7 lines deleted...]
-                <w:color w:val="201F1E"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB7ED4" w:rsidRPr="00E12E70" w14:paraId="2CCB557F" w14:textId="77777777" w:rsidTr="00167316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12469" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC3F56D" w14:textId="77777777" w:rsidR="00CA6976" w:rsidRPr="00A401C3" w:rsidRDefault="00CA6976" w:rsidP="00CA6976">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A401C3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Jacqui Kedward:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A401C3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D11F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coleg Sir Gâr/ Bwrdd Coleg Ceredigion – Cadeirydd ac Ymddiriedolwr; Prifysgol Cymru Y Drindod Dewi Sant (Elusen) – Ymddiriedolwr;  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A401C3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Pennaeth Archwilio Mewnol Cyfoeth Naturiol Cymru; Llywodraethwr Annibynnol Coleg Sir Gâr.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41AB2E90" w14:textId="77777777" w:rsidR="00CA6976" w:rsidRPr="00A401C3" w:rsidRDefault="00CA6976" w:rsidP="00CA6976">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F262D97" w14:textId="77777777" w:rsidR="00CA6976" w:rsidRPr="00F052C5" w:rsidRDefault="00CA6976" w:rsidP="00CA6976">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F052C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Jacqui Kedward:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00313EA6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oleg Sir </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Gâr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ Coleg </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Cerdigion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Board </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>rustee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">University of Wales Trinity Saint David </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(Charity) – Trustee</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00313EA6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F052C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Head of Internal Audit for Natural Resources Wales; Coleg Sir Gar Independent Governor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6904E8B9" w14:textId="77777777" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C60E8AE" w14:textId="77777777" w:rsidR="00DB7ED4" w:rsidRPr="00FD4A67" w:rsidRDefault="00DB7ED4" w:rsidP="00C00B11">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...3 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00872FBD" w:rsidRPr="00E12E70" w14:paraId="39999460" w14:textId="77777777" w:rsidTr="00167316">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50C0A78A" w14:textId="656BC3E6" w:rsidR="00740CB0" w:rsidRPr="00936101" w:rsidRDefault="00740CB0" w:rsidP="00B02BB1">
+          <w:p w14:paraId="6F45CF57" w14:textId="5A35F674" w:rsidR="00B02BB1" w:rsidRPr="00443AE8" w:rsidRDefault="00740CB0" w:rsidP="00443AE8">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:after="0" w:afterAutospacing="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00936101">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Yr Athro Kyle Erickson: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00936101">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B4378E" w:rsidRPr="00B4378E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Yn cael ei gyflogi ar hyn o bryd gan PCYDDS;</w:t>
+            </w:r>
+            <w:r w:rsidR="00B4378E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tan a Chwrw Cyf</w:t>
             </w:r>
-            <w:r w:rsidRPr="00936101">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00936101">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(yn rhedeg Gŵyl Gwrw Llambed)</w:t>
             </w:r>
-            <w:r w:rsidR="00B02BB1" w:rsidRPr="00936101">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B02BB1" w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:r w:rsidR="00B02BB1" w:rsidRPr="00936101">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B02BB1" w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prifysgol Cymru Y Drindod Dewi Sant (Elusen) - Ymddiriedolwr</w:t>
             </w:r>
-            <w:r w:rsidR="00B02BB1" w:rsidRPr="00936101">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B02BB1" w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F45CF57" w14:textId="77777777" w:rsidR="00B02BB1" w:rsidRPr="00936101" w:rsidRDefault="00B02BB1" w:rsidP="00B02BB1">
-[...15 lines deleted...]
-          <w:p w14:paraId="15186863" w14:textId="4C644ED8" w:rsidR="00872FBD" w:rsidRPr="00936101" w:rsidRDefault="00872FBD" w:rsidP="00B02BB1">
+          <w:p w14:paraId="15186863" w14:textId="06287393" w:rsidR="00872FBD" w:rsidRPr="00F81798" w:rsidRDefault="00872FBD" w:rsidP="00B02BB1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00936101">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Professor Kyle Erickson:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00936101">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="0012764A" w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0012764A" w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Currently</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0012764A" w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0012764A" w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>employed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0012764A" w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by UWTSD</w:t>
+            </w:r>
+            <w:r w:rsidR="0012764A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00740CB0" w:rsidRPr="00936101">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00740CB0" w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tan a </w:t>
             </w:r>
-            <w:r w:rsidR="00740CB0" w:rsidRPr="00936101">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00740CB0" w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Chwrw Cyf </w:t>
             </w:r>
-            <w:r w:rsidRPr="00936101">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(runs Lampeter Beer Festival)</w:t>
             </w:r>
-            <w:r w:rsidR="00B02BB1" w:rsidRPr="00936101">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B02BB1" w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:r w:rsidR="00B02BB1" w:rsidRPr="00936101">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B02BB1" w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t>University of Wales Trinity Saint David (</w:t>
             </w:r>
-            <w:r w:rsidR="00B02BB1" w:rsidRPr="00936101">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B02BB1" w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Charity</w:t>
             </w:r>
-            <w:r w:rsidR="00B02BB1" w:rsidRPr="00936101">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B02BB1" w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t>) –</w:t>
             </w:r>
-            <w:r w:rsidR="00B02BB1" w:rsidRPr="00936101">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B02BB1" w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Trustee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64696020" w14:textId="3C1428CE" w:rsidR="00872FBD" w:rsidRPr="00872FBD" w:rsidRDefault="00872FBD" w:rsidP="008460DA">
+          <w:p w14:paraId="64696020" w14:textId="2A643BE5" w:rsidR="00872FBD" w:rsidRPr="00FD4A67" w:rsidRDefault="00872FBD" w:rsidP="008460DA">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="201F1E"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167316" w:rsidRPr="00E12E70" w14:paraId="42B507B9" w14:textId="42012D6C" w:rsidTr="00167316">
+      <w:tr w:rsidR="00DB7ED4" w:rsidRPr="00E12E70" w14:paraId="510FD129" w14:textId="77777777" w:rsidTr="00167316">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8AC3F5" w14:textId="67BDFC29" w:rsidR="00167316" w:rsidRPr="00936101" w:rsidRDefault="00167316" w:rsidP="00BD41B4">
+          <w:p w14:paraId="19813FC0" w14:textId="77777777" w:rsidR="009C1B70" w:rsidRPr="00010F42" w:rsidRDefault="00DB7ED4" w:rsidP="009C1B70">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...10 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00936101">
-[...57 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Yr Athro Elwen Evans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> KC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Is-Ganghellor ac Ymddiriedolwr PCYDDS, Is-Ganghellor ac Ymddiriedolwr PC</w:t>
+            </w:r>
+            <w:r w:rsidR="009C1B70" w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>; Prif Swyddog Gweithredol Grŵp PCYDDS;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Aelod o Siambrau </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Iscoed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Abertawe, Cofiadur Llys y Goron; </w:t>
+            </w:r>
+            <w:r w:rsidR="009C1B70" w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cyfarwyddwr – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009C1B70" w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Eclectica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009C1B70" w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Drindod Cyfyngedig; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cyfarwyddwr - Gwasg Gregynog Cyf; Cyfarwyddwr - Awen Cymru Cyf; </w:t>
+            </w:r>
+            <w:r w:rsidR="009C1B70" w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Cyfarwyddwr -Mentrau Creadigol Cymru;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76E375DE" w14:textId="77777777" w:rsidR="003F3A09" w:rsidRPr="003F3A09" w:rsidRDefault="009C1B70" w:rsidP="003F3A09">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00DB7ED4" w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coleg Prifysgol y Drindod (TCCF gynt) - Ymddiriedolwr; Cyfarwyddwr - Y Sefydliad Rhyngwladol ar gyfer Deialog </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DB7ED4" w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Rhyng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DB7ED4" w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-ffydd a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DB7ED4" w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Rhyngddiwylliannol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DB7ED4" w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; Cyfarwyddwr - Welsh American Academy </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DB7ED4" w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Enterprises</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DB7ED4" w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ltd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>; Cyfarwyddwr Y Ganolfan Dysgu Cymraeg Genedlaethol</w:t>
+            </w:r>
+            <w:r w:rsidR="00F47392" w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; Cadeirydd Prifysgolion </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3A09">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cymru; </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3A09" w:rsidRPr="003F3A09">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coleg Sir </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003F3A09" w:rsidRPr="003F3A09">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gâr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003F3A09" w:rsidRPr="003F3A09">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Aelod </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003F3A09" w:rsidRPr="003F3A09">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o’r</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003F3A09" w:rsidRPr="003F3A09">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bwrdd.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="26174F64" w14:textId="77777777" w:rsidR="00167316" w:rsidRPr="00936101" w:rsidRDefault="00167316" w:rsidP="00BD41B4">
+          <w:p w14:paraId="1C7E435A" w14:textId="67BA7F28" w:rsidR="009C1B70" w:rsidRPr="00010F42" w:rsidRDefault="009C1B70" w:rsidP="009C1B70">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...8 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="383AFDCF" w14:textId="6D0CDDCE" w:rsidR="00167316" w:rsidRPr="00936101" w:rsidRDefault="00167316" w:rsidP="00462A33">
+          <w:p w14:paraId="3E79C31A" w14:textId="32EAA571" w:rsidR="00DB7ED4" w:rsidRPr="00010F42" w:rsidRDefault="00DB7ED4" w:rsidP="009C1B70">
             <w:pPr>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...52 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42848987" w14:textId="719B7ABC" w:rsidR="00DB7ED4" w:rsidRDefault="00DB7ED4" w:rsidP="00F47392">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F7D0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...19 lines deleted...]
-              <w:t>.</w:t>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Professor Elwen Evans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> KC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Vice-Chancellor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Trustee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UWTSD</w:t>
+            </w:r>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Vice-Chancellor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Trustee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UW</w:t>
+            </w:r>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEO of UWTSD Group; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Member</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Iscoed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Chambers, Swansea, Recorder of the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Crown</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Court</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Eclectica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Drindod </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Limited</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">;  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Gwasg Gregynog Ltd; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Awen Wales Ltd; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -Mentrau Creadigol Cymru; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>College</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>formerly</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TCCF) - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Trustee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - The International </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Foundation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Interfaith</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Intercultural</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Dialogue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Welsh American Academy </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Enterprises</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ltd</w:t>
+            </w:r>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Trustee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>College</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Board</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Advance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0001154C" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> HE; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002E063F" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002E063F" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Y Ganolfan Dysgu Cymraeg Genedlaethol</w:t>
+            </w:r>
+            <w:r w:rsidR="00F47392" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">;  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F47392" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Chair</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F47392" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F47392" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Universities</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F47392" w:rsidRPr="00207153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Wale</w:t>
+            </w:r>
+            <w:r w:rsidR="003F3A09">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s; Coleg Sir Gar – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003F3A09">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Board</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003F3A09">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003F3A09">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Member</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003F3A09">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="297D305C" w14:textId="0F2276FA" w:rsidR="00167316" w:rsidRPr="00936101" w:rsidRDefault="00167316" w:rsidP="00BD41B4">
+          <w:p w14:paraId="2B1895C1" w14:textId="7339A365" w:rsidR="00F47392" w:rsidRPr="00F47392" w:rsidRDefault="00F47392" w:rsidP="00F47392">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
-[...8 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42386419" w14:textId="77777777" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00BD41B4">
+          <w:p w14:paraId="6935D3EB" w14:textId="77777777" w:rsidR="00DB7ED4" w:rsidRPr="00010F42" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="201F1E"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167316" w:rsidRPr="00E12E70" w14:paraId="3E8EE05F" w14:textId="409B7372" w:rsidTr="00167316">
+      <w:tr w:rsidR="00DB7ED4" w:rsidRPr="00E12E70" w14:paraId="0B9DF184" w14:textId="3247C312" w:rsidTr="00167316">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="773E9299" w14:textId="51DD3D62" w:rsidR="00EA5EE9" w:rsidRPr="00936101" w:rsidRDefault="00167316" w:rsidP="00EA5EE9">
+          <w:p w14:paraId="7F34178E" w14:textId="77777777" w:rsidR="002F55E2" w:rsidRPr="000D11F6" w:rsidRDefault="002F55E2" w:rsidP="002F55E2">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D7C1B">
-              <w:rPr>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>Rowland Jones</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E12E70">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ymgynghorydd Arbenigol ar Gydraddoldeb i Lywodraeth Cymru; </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F052C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Ymgynghoriaeth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F052C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rowland Jones</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...51 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="003D4913">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(yn </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D4913">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>segur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D4913">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ar </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D4913">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>hyn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D4913">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D4913">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>bryd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F052C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Cyfarwyddwr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2RG Ltd – Cyfarwyddwr:  Trawscoed Ltd – Cyfarwyddwr a Chyfranddaliwr; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Procum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ltd – Cyfarwyddwr; Ethos Group Ltd – Cyfarwyddwr; Prifysgol Cymru Y Drindod Dewi Sant (Elusen) – Ymddiriedolwr; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Bruant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ltd – Cyfarwyddwr; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Joxen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ltd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cyfarwyddwr; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D11F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Tai Tarian – Aelod o’r Bwrdd; Tirnod :</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D11F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>td</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D11F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Cadeirydd; Mae ei wraig yn fyfyrwraig yn y Brifysgol.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C78ACAF" w14:textId="77777777" w:rsidR="002F55E2" w:rsidRPr="00205130" w:rsidRDefault="002F55E2" w:rsidP="002F55E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="06AF593E" w14:textId="77777777" w:rsidR="00EA5EE9" w:rsidRPr="00936101" w:rsidRDefault="00167316" w:rsidP="00EA5EE9">
+          <w:p w14:paraId="0C856010" w14:textId="77777777" w:rsidR="002F55E2" w:rsidRPr="00205130" w:rsidRDefault="002F55E2" w:rsidP="002F55E2">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00936101">
-              <w:rPr>
+          </w:p>
+          <w:p w14:paraId="73C2F8E9" w14:textId="77777777" w:rsidR="002F55E2" w:rsidRPr="000D11F6" w:rsidRDefault="002F55E2" w:rsidP="002F55E2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Rowland Jones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F052C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rowland Jones </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F052C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Consulting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F052C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D4913">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>currently</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D4913">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D4913">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>dormant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F052C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F052C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F052C5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2RG Ltd – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:  Trawscoed Ltd – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Shareholder</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Procum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ltd – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; Ethos Group Ltd – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Wales Trinity Saint David (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Charity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Trustee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Bruant</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ltd – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Joxen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ltd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...48 lines deleted...]
-              <w:t>Chief Executive Race Council Cymru, Chinese In Wales Association (CIWA), Fellow Learned Society of Wales.</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; Tai Tarian – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Board</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Member</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>; Tirnod :</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>td</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Chairman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00205130">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D11F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>ife</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D11F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D11F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>student</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D11F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D11F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D11F6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="691B099E" w14:textId="0FFF59BF" w:rsidR="002D7C1B" w:rsidRDefault="002D7C1B" w:rsidP="002D7C1B">
+          <w:p w14:paraId="56DC57A8" w14:textId="43C1F39C" w:rsidR="00DB7ED4" w:rsidRPr="002F7D0C" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19F40848" w14:textId="4D4CEAE2" w:rsidR="002D7C1B" w:rsidRDefault="002D7C1B" w:rsidP="002D7C1B">
+          <w:p w14:paraId="678E5A03" w14:textId="33587CD7" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26A8BC2D" w14:textId="77777777" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="008F5CF8">
+          <w:p w14:paraId="06135046" w14:textId="77777777" w:rsidR="00DB7ED4" w:rsidRPr="00945862" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:highlight w:val="cyan"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167316" w:rsidRPr="00E12E70" w14:paraId="0B9DF184" w14:textId="3247C312" w:rsidTr="00167316">
+      <w:tr w:rsidR="00DB7ED4" w:rsidRPr="00E12E70" w14:paraId="782EA08F" w14:textId="77777777" w:rsidTr="00167316">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64BA140D" w14:textId="7369918C" w:rsidR="00167316" w:rsidRPr="00936101" w:rsidRDefault="00167316" w:rsidP="00712603">
+          <w:p w14:paraId="2A6EB255" w14:textId="78D36F2F" w:rsidR="008131BF" w:rsidRPr="00010F42" w:rsidRDefault="00DB7ED4" w:rsidP="008131BF">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00936101">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...16 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tim Llewelyn:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yr Eglwys yng Nghymru: Corff Llywodraethol - Aelod Etholedig Lleyg; Yr Eglwys yng Nghymru: Pwyllgor Sefydlog y Corff Llywodraethol – Cadeirydd; Yr Eglwys yng Nghymru: Is-bwyllgor Busnes a Phenodiadau – Aelod; Yr Eglwys yng Nghymru: Corff Cynrychiolwyr – Ymddiriedolwr; Yr Eglwys yng Nghymru: Is-bwyllgor Archwilio a Risg y Corff Cynrychiolwyr – Aelod; Yr Eglwys yng Nghymru: Cymdeithas Gweddwon, Amddifaid a Dibynyddion yr Eglwys yng Nghymru – Cadeirydd ac Ymddiriedolwr; Esgobaeth Tyddewi: Bwrdd Cyllid yr Esgobaeth – Aelod; Esgobaeth Tyddewi: Cynhadledd yr Esgobaeth – Aelod; Esgobaeth Tyddewi: Pwyllgor Sefydlog Cynhadledd yr Esgobaeth - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Aelod;Esgobaeth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tyddewi: Coleg yr Etholwyr Esgobol - Aelod; Esgobaeth Tyddewi: Cymdeithas Tai Tyddewi - Aelod; Esgobaeth Tyddewi: Bwrdd Cyllid Esgobaethol Tyddewi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Property</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ltd – Cyfarwyddwr; Cadeirlan Tyddewi: Is-bwyllgor Cyllid, Eiddo a Gwasanaethau - Aelod; Cadeirlan Tyddewi: Cyfeillion Cadeirlan Tyddewi – Ymddiriedolwr; Cadeirlan Tyddewi: Prif Swyddog Gwybodaeth Cyfeillion Cadeirlan Tyddewi - Ymddiriedolwr; Eglwys San Pedr, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Caerfyrddin:Cyngor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yr Eglwys - Trysorydd; Cymdeithas Tai Bro Myrddin: Bwrdd Rheoli - Cadeirydd; Cymdeithas Tai Bro Myrddin: Is-bwyllgor Personél a Chydnabyddiaeth - Aelod; Cymdeithas Tai Bro Myrddin: Is-bwyllgor Perfformiad, Archwilio a Risg - Sylwedydd; Elusen Prifysgol Cymru y Drindod Dewi Sant - Ymddiriedolwr; Elusen Prifysgol Cymru - Ymddiriedolwr; Prifysgol Cymru: Canolfan UW ar gyfer Gweithgynhyrchu Swp Uwch Cyf - Cyfarwyddwr; Prifysgol Cymru: UWPS/USS </w:t>
+            </w:r>
+            <w:r w:rsidR="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="00936101">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ymddiriedolwr</w:t>
             </w:r>
-            <w:r w:rsidR="00DD2269" w:rsidRPr="00936101">
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="349C1100" w14:textId="73BC261E" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3914DD67" w14:textId="77777777" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...19 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7AB1BB34" w14:textId="42CD7EB2" w:rsidR="00167316" w:rsidRPr="00936101" w:rsidRDefault="00167316" w:rsidP="00C32083">
+          <w:p w14:paraId="18A654AD" w14:textId="3B69286B" w:rsidR="00463404" w:rsidRPr="006861ED" w:rsidRDefault="00DB7ED4" w:rsidP="00463404">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="00936101">
-[...34 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Llewelyn:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Church in Wales: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Governing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Body</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Lay</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Elected</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Member</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; Church in Wales:  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Standing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Committee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Governing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Body</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r w:rsidR="00780AC3" w:rsidRPr="00936101">
-[...5 lines deleted...]
-              <w:t>Director (21/03/2023).</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Chair</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; Church in Wales: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Business</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Appointments</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Sub</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Committee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Member</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; Church in Wales: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Representative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Body</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Trustee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; Church in Wales: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Representative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Body</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Audit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Risk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Sub</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Committee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Member</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; Church in Wales: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Widows</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Orphans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Dependents</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Society of the Church in Wales – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Chair</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Trustee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Diocese</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of St. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Davids</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Diocesan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Board</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Finance – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Member</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Diocese</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of St. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Davids</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Diocesan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Conference</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Member</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Diocese</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of St. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Davids</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Diocesan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Conference</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Standing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Committee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Member</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Diocese</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of St. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Davids</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>College</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Episcopal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Electors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Member</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Diocese</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of St. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Davids</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: St. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Davids</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Housing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Association</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Member</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Diocese</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of St. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Davids</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: St. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Davids</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Diocesan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Board</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Finance </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Property</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ltd – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; St. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Davids</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Cathedral</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Finance, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Property</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Services </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Sub</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Committee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Member</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; St. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Davids</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Cathedral</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Friends</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of St. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Davids</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Cathedral</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Trustee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; St. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Davids</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Cathedral</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Friends</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of St. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Davids</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Cathedral</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CIO- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Trustee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; St. Peter’s Church, Carmarthen: Church Council- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Treasurer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; Bro Myrddin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Housing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Association</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Board</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Management</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Chair</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; Bro Myrddin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Housing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Association</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Personnel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Remuneration</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Sub</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Committee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Member</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; Bro Myrddin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Housing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Association</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Performance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Audit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Risk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Sub</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Committee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Observer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; University of Wales Trinity St. David </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Charity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Trustee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Wales </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Charity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Trustee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Wales: UW Centre for Advanced </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Batch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Manufacturing Ltd- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Wales: UWPS/USS- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00463404" w:rsidRPr="00463404">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Trustee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00050F8D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="678E5A03" w14:textId="33587CD7" w:rsidR="00167316" w:rsidRPr="00936101" w:rsidRDefault="00167316" w:rsidP="00C32083">
+          <w:p w14:paraId="09D2AA03" w14:textId="6F475414" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06135046" w14:textId="77777777" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00712603">
+          <w:p w14:paraId="71D0F407" w14:textId="14EE68CC" w:rsidR="00DB7ED4" w:rsidRPr="009A3019" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D075FE" w:rsidRPr="00E12E70" w14:paraId="782EA08F" w14:textId="77777777" w:rsidTr="00167316">
+      <w:tr w:rsidR="00F23917" w:rsidRPr="00E12E70" w14:paraId="0400BB48" w14:textId="77777777" w:rsidTr="00167316">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD27D12" w14:textId="0FF8D54C" w:rsidR="00D075FE" w:rsidRPr="00936101" w:rsidRDefault="00D075FE" w:rsidP="00D075FE">
+          <w:p w14:paraId="464A2EFF" w14:textId="790460FE" w:rsidR="002F55E2" w:rsidRPr="00250250" w:rsidRDefault="002F55E2" w:rsidP="002F55E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00936101">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chris Martin: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Prifysgol Cymru Y Drindod Dewi Sant (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Elusen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ymddiriedolwr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Cadeirydd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hwb </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Gwyddor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00936101">
-[...69 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Bywyd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cymru </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Cyf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:r w:rsidR="00FA4379" w:rsidRPr="00936101">
-[...28 lines deleted...]
-              <w:t>Cyfarwyddiaeth Cynllun Pensiynau PC Cyf.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ymgynghorydd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Anweithredol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Cencora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Alliance Healthcare UK; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Cadeirydd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Bwrdd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Cyflawni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Fferyllfa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Cyflwyno</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cymru Iachach; Aelod </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>o'r</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Bwrdd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ymgynghorol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ymchwil</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Iechyd a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Gofal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cymru; Aelod </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>o'r</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> panel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>beirniadu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gwobr y Brenin am Fenter (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Datblygu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Cynaliadwy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">); </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Dirprwy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Raglaw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dyfed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Cadeirydd Ymddiriedolaeth Pwll Nofio Hwlffordd; Cadeirydd ac Is-lywydd Cyngor Dyfed Sant Ioan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Bwrdd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sicrwydd Iechyd, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Gofal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Cymdeithasol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Blynyddoedd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Cynnar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yn Llywodraeth Cymru – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Cadeirydd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; Aelod o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Bwyllgor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Archwilio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Risg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Llywodraeth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cymru; Aelod o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Bwyllgor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Archwilio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Risg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y CSI</w:t>
+            </w:r>
+            <w:r w:rsidR="00B210B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidR="00B210B4" w:rsidRPr="00536718">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Cadeirydd Dros Dro'r</w:t>
+            </w:r>
+            <w:r w:rsidR="00B210B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B210B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Rhadport</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B210B4" w:rsidRPr="00536718">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Celtaidd</w:t>
+            </w:r>
+            <w:r w:rsidR="00B210B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3914DD67" w14:textId="77777777" w:rsidR="00D075FE" w:rsidRPr="00936101" w:rsidRDefault="00D075FE" w:rsidP="00D075FE">
+          <w:p w14:paraId="26F9CA26" w14:textId="77777777" w:rsidR="002F55E2" w:rsidRPr="001359F8" w:rsidRDefault="002F55E2" w:rsidP="002F55E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41671E93" w14:textId="637788F3" w:rsidR="00FF5574" w:rsidRPr="00936101" w:rsidRDefault="00D075FE" w:rsidP="004601F6">
+          <w:p w14:paraId="57CCE1A7" w14:textId="77777777" w:rsidR="002F55E2" w:rsidRDefault="002F55E2" w:rsidP="002F55E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:iCs/>
-[...108 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
-          <w:p w14:paraId="383DBF0B" w14:textId="2C0CB9E8" w:rsidR="00A05566" w:rsidRPr="00936101" w:rsidRDefault="00A05566" w:rsidP="00A05566">
+          <w:p w14:paraId="69F9B94E" w14:textId="4C05A9E7" w:rsidR="002F55E2" w:rsidRPr="00250250" w:rsidRDefault="002F55E2" w:rsidP="002F55E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00936101">
-[...40 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Chris Martin: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A50401">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">University of Wales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trinity Saint David </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A50401">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>(Charity) – Truste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chair Life Science Hub Wales Ltd; Non-Exec Advisor </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Cencora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Alliance Healthcare UK; Chair Pharmacy Delivering a Healthier Wales Delivery Board; Advisory Board Member Health and Care Research Wales; Judging panel member Kings Award for Enterprise (Sustainable Development); Deputy Lieutenant Dyfed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Chair Haverfordwest Swimming Pool Trust; Chair and Vice-President Dyfed St John Council</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health, Social Care and Early Years Assurance Board at Welsh Government – Chair; Member of the Welsh Government Audit and Risk </w:t>
+            </w:r>
+            <w:r w:rsidR="00555DBB" w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Committee</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; Member of the CSI Audit and Risk </w:t>
+            </w:r>
+            <w:r w:rsidR="00555DBB" w:rsidRPr="00250250">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Committee</w:t>
+            </w:r>
+            <w:r w:rsidR="00B210B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidR="00B210B4" w:rsidRPr="00536718">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interim </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B210B4" w:rsidRPr="00536718">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Chair</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B210B4" w:rsidRPr="00536718">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the Celtic </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B210B4" w:rsidRPr="00536718">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Freeport</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B210B4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57C88DDE" w14:textId="77777777" w:rsidR="00F23917" w:rsidRPr="00F81798" w:rsidRDefault="00F23917" w:rsidP="00F23917">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71D0F407" w14:textId="52D5A8E5" w:rsidR="00D075FE" w:rsidRPr="009A3019" w:rsidRDefault="003F09B6" w:rsidP="006675E4">
+          <w:p w14:paraId="43F75EE8" w14:textId="77777777" w:rsidR="00F23917" w:rsidRPr="009A3019" w:rsidRDefault="00F23917" w:rsidP="00F23917">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A3019">
-[...30 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167316" w:rsidRPr="00E12E70" w14:paraId="4184808C" w14:textId="462110CA" w:rsidTr="00167316">
+      <w:tr w:rsidR="00F23917" w:rsidRPr="00E12E70" w14:paraId="6F0772BE" w14:textId="77777777" w:rsidTr="00167316">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40D6CC52" w14:textId="4499E0D8" w:rsidR="00EA5EE9" w:rsidRPr="00936101" w:rsidRDefault="00167316" w:rsidP="00EA5EE9">
+          <w:p w14:paraId="3507A19D" w14:textId="77777777" w:rsidR="00F23917" w:rsidRPr="001359F8" w:rsidRDefault="00F23917" w:rsidP="00F23917">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...32 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Richard Norton:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Courier New"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="42"/>
+                <w:szCs w:val="42"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EA5EE9" w:rsidRPr="00936101">
-[...42 lines deleted...]
-              <w:t>Dinas Y Drindod Dewi Sant</w:t>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Prifysgol Cymru Y Drindod Dewi Sant (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Elusen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ymddiriedolwr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Cyfarwyddwr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Norton Business Solutions. Segur, yn y broses o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>gael</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ddileu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>o'r</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>gofrestr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yn </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Nhŷ'r</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Cwmnïau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Cyfarwyddwr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ymddiriedolaeth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Prosiect</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Brainwave. Segur, yn y broses o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>gael</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ddileu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>o'r</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>gofrestr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yn </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Nhŷ'r</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Cwmnïau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ymddiriedolaeth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Prosiect</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Brainwave – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ymddiriedolwr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Gwraig</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Mrs Miriam Norton, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>gweithiwr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>wedi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ymddeol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>o'r</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Brifysgol.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5586890A" w14:textId="0B692FE6" w:rsidR="00167316" w:rsidRPr="00936101" w:rsidRDefault="00167316" w:rsidP="00F829AD">
-[...19 lines deleted...]
-          <w:p w14:paraId="2B6C61EB" w14:textId="102BD726" w:rsidR="00167316" w:rsidRPr="00936101" w:rsidRDefault="00167316" w:rsidP="00EA5EE9">
+          <w:p w14:paraId="00CFD988" w14:textId="77777777" w:rsidR="00F23917" w:rsidRDefault="00F23917" w:rsidP="00F23917">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...32 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40D8F38C" w14:textId="77777777" w:rsidR="00F23917" w:rsidRPr="001359F8" w:rsidRDefault="00F23917" w:rsidP="00F23917">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="378"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Richard Norton: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A50401">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">University of Wales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trinity Saint David </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A50401">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>(Charity) – Truste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Director, Norton Business Solutions. Dormant, in process of being struck off at Companies House; Director, The Brainwave Project Trust. Dormant, in process of being struck off at Companies House; The Brainwave Project Trust – Trustee; Wife, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Mrs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001359F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Miriam Norton, retired employee of the University.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17C95048" w14:textId="77777777" w:rsidR="00F23917" w:rsidRPr="00F81798" w:rsidRDefault="00F23917" w:rsidP="00F23917">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D8DF0CB" w14:textId="77777777" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00F829AD">
+          <w:p w14:paraId="21199F78" w14:textId="77777777" w:rsidR="00F23917" w:rsidRPr="009A3019" w:rsidRDefault="00F23917" w:rsidP="00F23917">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167316" w:rsidRPr="00E12E70" w14:paraId="30D56326" w14:textId="495B8CAA" w:rsidTr="00167316">
+      <w:tr w:rsidR="000A3A10" w:rsidRPr="00E12E70" w14:paraId="04DD8765" w14:textId="77777777" w:rsidTr="00167316">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18C5CF32" w14:textId="41F21455" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00C00B11">
+          <w:p w14:paraId="46D60A1B" w14:textId="77777777" w:rsidR="000A3A10" w:rsidRPr="000A3A10" w:rsidRDefault="000A3A10" w:rsidP="000A3A10">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...38 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3A10">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Prifysgol Cymru (Elusen) – Ymddiriedolwr; Aelod o’r Panel Arbenigol i archwilio’r posibilrwydd o sefydlu Awdurdod Darlledu a Chyfathrebu Cysgodol i Gymru.  </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Jonathan Pugh: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A3A10">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Aelod o Gyngor Celfyddydau Cymru; Partner yn gweithio i’r Brifysgol: Arweinydd yr Uned Gyfieithu; Prifysgol Cymru Y Drindod Dewi Sant (Elusen) – Ymddiriedolwr.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6920E0E7" w14:textId="77777777" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00C00B11">
+          <w:p w14:paraId="1C4E9895" w14:textId="77777777" w:rsidR="000A3A10" w:rsidRPr="000A3A10" w:rsidRDefault="000A3A10" w:rsidP="000A3A10">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="578C2906" w14:textId="7B92BB03" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00712603">
+          <w:p w14:paraId="0E405FC1" w14:textId="77777777" w:rsidR="000A3A10" w:rsidRPr="000A3A10" w:rsidRDefault="000A3A10" w:rsidP="000A3A10">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E12E70">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="56A61780" w14:textId="77777777" w:rsidR="000A3A10" w:rsidRPr="000A3A10" w:rsidRDefault="000A3A10" w:rsidP="000A3A10">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Cambrensis Communications (family interest); University of Wales Trinity Saint David (Charity) – Trustee; University of Wales (Charity) – Trustee; Member of the Expert Panel to explore the possibility of establishing a Shadow Broadcasting and Communications Authority for Wales. </w:t>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A3A10">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Jonathan Pugh:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A3A10">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A3A10">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Member of the Arts Council of Wales; Partner working for the University: Leader of the Translation Unit; University of Wales Trinity Saint David (Charity) – Trustee.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2351CA78" w14:textId="5F091791" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00712603">
+          <w:p w14:paraId="73D27A0E" w14:textId="77777777" w:rsidR="000A3A10" w:rsidRPr="00F81798" w:rsidRDefault="000A3A10" w:rsidP="008131BF">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58302568" w14:textId="77777777" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00C00B11">
+          <w:p w14:paraId="6CA158EE" w14:textId="77777777" w:rsidR="000A3A10" w:rsidRPr="009A3019" w:rsidRDefault="000A3A10" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167316" w:rsidRPr="00E12E70" w14:paraId="0AA5FC52" w14:textId="2196D660" w:rsidTr="00167316">
+      <w:tr w:rsidR="00DB7ED4" w:rsidRPr="00E12E70" w14:paraId="54DC202F" w14:textId="61C06E6A" w:rsidTr="00167316">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E2D429D" w14:textId="3C5C11DD" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00C00B11">
+          <w:p w14:paraId="66505D5D" w14:textId="0065EA3B" w:rsidR="00DB7ED4" w:rsidRPr="00BC45B6" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BC45B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Geraint Roberts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC45B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>: Pennaeth Ysgol Uwchradd ac Ymgynghorydd Addysg wedi Ymddeol; Trefnydd Ysgol Farddol Caerfyrddin;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC45B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E12E70">
-[...21 lines deleted...]
-              <w:t>Ymddiriedolwr a Chyfarwyddwr Trac Cymru: Traddodiadau Cerdd Cymru</w:t>
+            <w:r w:rsidRPr="00BC45B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Gofal Celf/ Arts Care- Ymddiriedolwr; Eisteddfod Gadeiriol Llandyfaelog – Ysgrifennydd; Y Ganolfan Dysgu Cymraeg Genedlaethol – Cyfarwyddwr; Prifysgol Cymru Y Drindod Dewi Sant (Elusen) - Ymddiriedolwr</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45D4B7F9" w14:textId="77777777" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00836064">
+          <w:p w14:paraId="7DCD8F62" w14:textId="77777777" w:rsidR="00DB7ED4" w:rsidRPr="00BC45B6" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6F9F4425" w14:textId="1EC1B96F" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00836064">
+          <w:p w14:paraId="68DCA021" w14:textId="104F277B" w:rsidR="00DB7ED4" w:rsidRPr="00BC45B6" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC45B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geraint Roberts: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC45B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retired Secondary School Headteacher and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC45B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Education Consultant; Carmarthen Bardic School Organiser;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC45B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC45B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Gofal Celf</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC45B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ Arts Care- Trustee; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC45B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Llandyfaelog</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC45B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Eisteddfod – Secretary; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC45B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>The National Centre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC45B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC45B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Learning Welsh</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC45B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Director; University of Wales Trinity Saint David (Charity) – Trustee</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57236D89" w14:textId="1F71A840" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...100 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32AAE92F" w14:textId="77777777" w:rsidR="00167316" w:rsidRDefault="00167316" w:rsidP="00C00B11">
+          <w:p w14:paraId="2E58B725" w14:textId="77777777" w:rsidR="00DB7ED4" w:rsidRPr="00223C79" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
-              <w:rPr>
-[...23 lines deleted...]
-            <w:r w:rsidRPr="00E12E70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...66 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:highlight w:val="cyan"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="68DCA021" w14:textId="104F277B" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00836064">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB7ED4" w:rsidRPr="00E12E70" w14:paraId="7B3A44AB" w14:textId="1C76C9BB" w:rsidTr="00167316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12469" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA64ECF" w14:textId="25034D77" w:rsidR="00A340D5" w:rsidRPr="00010F42" w:rsidRDefault="00DB7ED4" w:rsidP="00A340D5">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E12E70">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Nigel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Roberts:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cyfarwyddwr Prifysgol Ryngwladol </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Malaya</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-Cymru; Ymgynghorydd Cyfrifwyr </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Clay</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Shaw Butler; Is-Gadeirydd a Chyfarwyddwr Bwrdd Cyllid Esgobaeth Tyddewi a Chadeirydd Bwrdd Persondai Tyddewi</w:t>
+            </w:r>
+            <w:r w:rsidR="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>.;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Cadeirydd Llywodraethwyr Ysgol y Model, Yr Eglwys yng Nghymru, Caerfyrddin; Aelod o Banel Benthyciadau Buddsoddiad Cymdeithasol Cymru y CGGC; Clwb Criced ‘Carmarthen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Wanderers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’ – Cadeirydd; Ymddiriedolwr – Gwasanaethau Cam-drin Domestig Caerfyrddin; Cyfarwyddwr Awen Wales </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Limited</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>; Prifysgol Cymru (Elusen) – Ymddiriedolwr; Bwrdd Cyllid (Eiddo) Esgobaeth Tyddewi Cyfyngedig – Cyfarwyddwr; Canolfan Gweithgynhyrchu Arloesol ac Arbrofol PC – Cyfarwyddwr; Trysorydd Bro Caerfyrddin LMA; Prifysgol Cymru Y Drindod Dewi Sant (Elusen) – Ymddiriedolwr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Aelod Cyfetholedig Corff Cynrychiolwyr Pwyllgor Eiddo'r Eglwys yng Nghymru; Aelod o Fforwm Cyllideb Ysgolion Cyngor Sir Caerfyrddin;  Aelod o Banel Grantiau Loteri Sir Benfro</w:t>
+            </w:r>
+            <w:r w:rsidR="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>; A</w:t>
+            </w:r>
+            <w:r w:rsidR="00A340D5" w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>elod o Grŵp Cadeiryddion Pwyllgor Archwilio Prifysgolion Cymru.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="010B0C83" w14:textId="102A2921" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74648635" w14:textId="77777777" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B721EEB" w14:textId="6E66D97D" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Nigel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Roberts: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Director International University of Malaya-Wales; Consultant Clay Shaw Butler Accountants; Vice Chair and Director St Davids Diocesan Board of Finance and Chair of St Davids Parsonage Board; Chair of Governors Model Church in Wales Primary School, Carmarthen; Member WCVA Social Investment Cymru Loans Panel; Carmarthen Wanderers Cricket Club – Chair; Trustee- Carmarthen Domestic Abuse Services; Director Awen Wales Limited; University of Wales (Charity) – Trustee; St Davids Diocesan Board of Finance (Property) Limited – Director; UW Centre for Advanced Batch Manufacture – Director; Treasurer Bro </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Caerfyrddin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LMA; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Wales </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Trinity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Saint David (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charity) – Trustee; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Coopted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E12E70">
-[...65 lines deleted...]
-              <w:t xml:space="preserve"> – Director; University of Wales Trinity Saint David (Charity) – Trustee</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Member</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Representative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Body</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the Church in Wales </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Property</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Committee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Member</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Carmarthenshire</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>County</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Council </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Schools</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Budget</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Forum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Member</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Pembrokeshire</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Lottery</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Grants</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Panel</w:t>
+            </w:r>
+            <w:r w:rsidR="00A340D5" w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A340D5" w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Member</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A340D5" w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Welsh </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A340D5" w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Universities</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A340D5" w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A340D5" w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Audit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A340D5" w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A340D5" w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Committee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A340D5" w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A340D5" w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Chairs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A340D5" w:rsidRPr="00A340D5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Group.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57236D89" w14:textId="1F71A840" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00836064">
+          <w:p w14:paraId="226CC6C2" w14:textId="18EA37AA" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E58B725" w14:textId="77777777" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00712603">
+          <w:p w14:paraId="1425C2C2" w14:textId="77777777" w:rsidR="00DB7ED4" w:rsidRPr="00E12E70" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167316" w:rsidRPr="00E12E70" w14:paraId="7B3A44AB" w14:textId="1C76C9BB" w:rsidTr="00167316">
+      <w:tr w:rsidR="00DB7ED4" w:rsidRPr="00E12E70" w14:paraId="6828587E" w14:textId="07AD4C52" w:rsidTr="00167316">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56078B94" w14:textId="12333385" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00836064">
+          <w:p w14:paraId="6C2E090F" w14:textId="77777777" w:rsidR="00F25B99" w:rsidRPr="00010F42" w:rsidRDefault="00DB7ED4" w:rsidP="00F25B99">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E12E70">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...32 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emlyn </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Schiavone</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cynghorydd Sir Caerfyrddin / Cynghorydd Tref Caerfyrddin; Cadeirydd Ymddiriedolwyr – Canolfannau Teulu Caerfyrddin; Is-Gadeirydd Ymddiriedolwyr  - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Advocacy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> West Wales / Eiriolaeth Gorllewin Cymru; Cadeirydd Ymddiriedolwyr – Oriel Myrddin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Gallery</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; Cadeirydd Ymddiriedolwyr – Llyfrau Llafar Cymru; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Prifysgol Cymru Y Drindod Dewi Sant (Elusen) – Ymddiriedolwr</w:t>
+            </w:r>
+            <w:r w:rsidR="00F25B99">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:r w:rsidR="00374769" w:rsidRPr="00E12E70">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> (30/03/2023)</w:t>
+            <w:r w:rsidR="00F25B99" w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Hosbis Tŷ Cymorth Caerfyrddin a'r Cylch – Ymddiriedolwr.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74648635" w14:textId="77777777" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00836064">
+          <w:p w14:paraId="1D47C171" w14:textId="3D1E7A76" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C6632A5" w14:textId="630BB5D8" w:rsidR="00167316" w:rsidRDefault="00167316" w:rsidP="007860DB">
+          <w:p w14:paraId="52AA39DC" w14:textId="77777777" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E12E70">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="2C9A7466" w14:textId="47CF73FD" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00F25B99">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk84324962"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emlyn </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Schiavone</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="001066A4">
-[...22 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Carmarthenshire</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00374769" w:rsidRPr="00E12E70">
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> (30/03/2023)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>County</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Councillor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Carmarthen Town </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Councillor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Chair</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Trustees</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Carmarthen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Family</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Centres</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Vice-Chair</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Trustees</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Advocacy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> West Wales / Eiriolaeth Gorllewin Cymru; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Chair</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Trustees</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Oriel Myrddin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Gallery</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Chair</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Trustees</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Llyfrau Llafar Cymru</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>; University of Wales Trinity Saint David (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Charity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Trustee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F25B99">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidR="00F25B99" w:rsidRPr="00F25B99">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ty Cymorth Carmarthen and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F25B99" w:rsidRPr="00F25B99">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>District</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F25B99" w:rsidRPr="00F25B99">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F25B99" w:rsidRPr="00F25B99">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Hospice</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F25B99" w:rsidRPr="00F25B99">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F25B99">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00F25B99" w:rsidRPr="00F25B99">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F25B99" w:rsidRPr="00F25B99">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Trustee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F25B99">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="226CC6C2" w14:textId="18EA37AA" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="007860DB">
+          <w:p w14:paraId="6532C7D0" w14:textId="5080CC06" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1425C2C2" w14:textId="77777777" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00836064">
+          <w:p w14:paraId="1E558FFA" w14:textId="77777777" w:rsidR="00DB7ED4" w:rsidRPr="00E12E70" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167316" w:rsidRPr="00E12E70" w14:paraId="6828587E" w14:textId="07AD4C52" w:rsidTr="00167316">
+      <w:tr w:rsidR="003C49D3" w:rsidRPr="00E12E70" w14:paraId="304BBB31" w14:textId="77777777" w:rsidTr="00167316">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D47C171" w14:textId="056B5330" w:rsidR="00167316" w:rsidRPr="00936101" w:rsidRDefault="00167316" w:rsidP="00A06BAD">
+          <w:p w14:paraId="0123A4CC" w14:textId="6494267E" w:rsidR="003C49D3" w:rsidRPr="003C49D3" w:rsidRDefault="003C49D3" w:rsidP="00683C3E">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Katrin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Shaw: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cyflogwyd gan Ombwdsmon Gwasanaethau Cyhoeddus Cymru fel </w:t>
+            </w:r>
+            <w:r w:rsidR="00683C3E" w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Cyfarwyddwr Gweithredol Gwaith Achos a Chyfreithiol</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidR="00F25B99">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hyd at Ionawr 2025 - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cyflogwyd gan Ombwdsmon Gwasanaethau Cyhoeddus Gogledd Iwerddon i ymgymryd â rôl Comisiynydd Lleol Dros Dro ar gyfer Safonau Llywodraeth Lleol ar ei rhan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>􀂱</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  mae hyn wedi bod ar sail fesul achos yn ôl yr angen; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Age</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Connects</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>, Castell Nedd Port Talbot  – Ymddiriedolwr.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F75E127" w14:textId="77777777" w:rsidR="003C49D3" w:rsidRPr="003C49D3" w:rsidRDefault="003C49D3" w:rsidP="003C49D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D86417D" w14:textId="694A4A37" w:rsidR="003C49D3" w:rsidRDefault="003C49D3" w:rsidP="00683C3E">
+            <w:pPr>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00936101">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Katrin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> Shaw:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Employed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Public</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Services </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Ombudsman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for Wales as </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00683C3E" w:rsidRPr="00683C3E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Executive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00683C3E" w:rsidRPr="00683C3E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00683C3E" w:rsidRPr="00683C3E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00683C3E" w:rsidRPr="00683C3E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00683C3E" w:rsidRPr="00683C3E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Casework</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00683C3E" w:rsidRPr="00683C3E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00683C3E" w:rsidRPr="00683C3E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Legal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F25B99">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Until</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F25B99">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F25B99">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>January</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F25B99">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2025 - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Employed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the Northern </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Ireland</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Public</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Services </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Ombudsman</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>perform</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>role</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Acting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Local</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Commissioner</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Local</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Government</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Standards</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> her </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>behalf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F25B99">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>has</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>been</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>case</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>case</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>basis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Neath</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Port Talbot </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Age</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Connects</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Trustee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003C49D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00683C3E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="2C9A7466" w14:textId="01630C38" w:rsidR="00167316" w:rsidRPr="00936101" w:rsidRDefault="00167316" w:rsidP="00836064">
+          <w:p w14:paraId="79A55A04" w14:textId="35B7CE7B" w:rsidR="00683C3E" w:rsidRPr="00F81798" w:rsidRDefault="00683C3E" w:rsidP="00683C3E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...29 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E558FFA" w14:textId="77777777" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00A06BAD">
+          <w:p w14:paraId="577B4D27" w14:textId="77777777" w:rsidR="003C49D3" w:rsidRPr="00E12E70" w:rsidRDefault="003C49D3" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167316" w:rsidRPr="00E12E70" w14:paraId="41AF316D" w14:textId="53812769" w:rsidTr="00167316">
+      <w:tr w:rsidR="00DB7ED4" w:rsidRPr="00E12E70" w14:paraId="41AF316D" w14:textId="53812769" w:rsidTr="00167316">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D7B361E" w14:textId="681C8180" w:rsidR="00167316" w:rsidRPr="00936101" w:rsidRDefault="00167316" w:rsidP="00111B94">
+          <w:p w14:paraId="342D6CE8" w14:textId="476BEBCB" w:rsidR="00C42143" w:rsidRPr="00010F42" w:rsidRDefault="00DB7ED4" w:rsidP="00C42143">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00936101">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...45 lines deleted...]
-              <w:t>).</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Liz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Siberry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ymddiriedolaeth Gregynog – Ymddiriedolwr; Ymddiriedolaeth Gelf Brycheiniog – Ymddiriedolwr; Prifysgol Cymru Y Drindod Dewi Sant (Elusen) – Ymddiriedolwr; Prifysgol Cymru (Elusen) – Ymddiriedolwr; Cymdeithas y Cymmrodorion – Ymddiriedolwr; Cadeirydd Cymdeithas Brycheiniog a Chyfeillion yr Amgueddfa; Is-gadeirydd Cyfeillion Llyfrgell Genedlaethol </w:t>
+            </w:r>
+            <w:r w:rsidR="007743D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Cymru;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cadeirydd Canolfan Archifau Crughywel a'r Cylch</w:t>
+            </w:r>
+            <w:r w:rsidR="00C42143">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidR="00C42143" w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Cydymaith Ymchwil Anrhydeddus yn Adran Hanes Coleg Brenhinol Holloway, Llundain.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16B67685" w14:textId="5037965B" w:rsidR="00167316" w:rsidRPr="00936101" w:rsidRDefault="00167316" w:rsidP="00C00B11">
+          <w:p w14:paraId="5D7B361E" w14:textId="4DB7D88C" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="300B0ABE" w14:textId="6CFF3060" w:rsidR="00735150" w:rsidRPr="00936101" w:rsidRDefault="00167316" w:rsidP="00735150">
+          <w:p w14:paraId="16B67685" w14:textId="5037965B" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="300B0ABE" w14:textId="3296BFEA" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00936101">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Dr </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Liz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Siberry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve">Gregynog </w:t>
             </w:r>
-            <w:r w:rsidRPr="00936101">
-[...11 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trust - Trustee, Brecknock Arts Trust - Trustee; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>University of Wales Trinity Saint David (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Charity) – Trustee;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> University of Wales (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Charity) – Trustee;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Society of Cymmrodorion – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trustee; Chair of Brecknock Society and Museum Friends;. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Vice</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00936101">
-[...64 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Chair</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Friends</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the National </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Library</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Wales, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Chair</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Crickhowell</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>District</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EA5EE9" w:rsidRPr="00936101">
-[...23 lines deleted...]
-              <w:t>).</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Archive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Centre</w:t>
+            </w:r>
+            <w:r w:rsidR="00C42143">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C42143" w:rsidRPr="00C42143">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Honorary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C42143" w:rsidRPr="00C42143">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Research </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C42143" w:rsidRPr="00C42143">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Associate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C42143" w:rsidRPr="00C42143">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C42143" w:rsidRPr="00C42143">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Department</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C42143" w:rsidRPr="00C42143">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C42143" w:rsidRPr="00C42143">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>History</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C42143" w:rsidRPr="00C42143">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C42143" w:rsidRPr="00C42143">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Royal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C42143" w:rsidRPr="00C42143">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Holloway </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C42143" w:rsidRPr="00C42143">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>College</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C42143" w:rsidRPr="00C42143">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>, London</w:t>
+            </w:r>
+            <w:r w:rsidR="00C42143">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5435D14E" w14:textId="32A7FADC" w:rsidR="00735150" w:rsidRPr="00936101" w:rsidRDefault="00735150" w:rsidP="00735150">
+          <w:p w14:paraId="475D4C28" w14:textId="2FAB6FD5" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...18 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD1CCD3" w14:textId="77777777" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00111B94">
+          <w:p w14:paraId="1CD1CCD3" w14:textId="77777777" w:rsidR="00DB7ED4" w:rsidRPr="00E12E70" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167316" w:rsidRPr="00E12E70" w14:paraId="48E900A3" w14:textId="37AB80C9" w:rsidTr="00167316">
+      <w:tr w:rsidR="00EF7B9B" w:rsidRPr="00E12E70" w14:paraId="4E6BBB43" w14:textId="77777777" w:rsidTr="00167316">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="020D8734" w14:textId="40073DA7" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00FC3E50">
+          <w:p w14:paraId="3546C5BA" w14:textId="63B5C487" w:rsidR="007743D3" w:rsidRPr="00010F42" w:rsidRDefault="00EF7B9B" w:rsidP="007743D3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E12E70">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...48 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Jennifer Taylor</w:t>
+            </w:r>
+            <w:r w:rsidR="00E07D98">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2652286C" w14:textId="165873C4" w:rsidR="00E07D98" w:rsidRPr="00010F42" w:rsidRDefault="00E07D98" w:rsidP="00E07D98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>Ymddiriedolwr</w:t>
+            </w:r>
+            <w:r w:rsidR="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a swyddog </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>sabathol</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              </w:rPr>
+              <w:t>; Undeb Myfyrwyr Prifysgol Cymru Y Drindod Dewi Sant; Ymddiriedolwr; Prifysgol Cymru Y Drindod Dewi Sant (Elusen).</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="50C6B316" w14:textId="1B82A631" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00FC3E50">
+          <w:p w14:paraId="1ACB8511" w14:textId="38E58AB5" w:rsidR="00EF7B9B" w:rsidRDefault="00EF7B9B" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="378"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="383CF165" w14:textId="77777777" w:rsidR="00EF7B9B" w:rsidRDefault="00EF7B9B" w:rsidP="00DB7ED4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="378"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BE55130" w14:textId="2C46DBD8" w:rsidR="00EF7B9B" w:rsidRPr="007743D3" w:rsidRDefault="00EF7B9B" w:rsidP="007743D3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="378"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Jennifer Taylor</w:t>
+            </w:r>
+            <w:r w:rsidR="00E07D98">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="007743D3" w:rsidRPr="007743D3">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E07D98" w:rsidRPr="007743D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Trustee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C62090">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C62090">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>sabbatical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C62090">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C62090">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>officer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E07D98" w:rsidRPr="007743D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00E07D98" w:rsidRPr="007743D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">University of Wales Trinity Saint David Students’ Union; Trustee; </w:t>
+            </w:r>
+            <w:r w:rsidR="00E07D98" w:rsidRPr="007743D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>University of Wales Trinity Saint David (</w:t>
+            </w:r>
+            <w:r w:rsidR="00E07D98" w:rsidRPr="007743D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Charity).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BC61C44" w14:textId="27C15640" w:rsidR="00EF7B9B" w:rsidRPr="00F81798" w:rsidRDefault="00EF7B9B" w:rsidP="00DB7ED4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="378"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...29 lines deleted...]
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49787975" w14:textId="77777777" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00FC3E50">
+          <w:p w14:paraId="1A3716A0" w14:textId="77777777" w:rsidR="00EF7B9B" w:rsidRPr="00E12E70" w:rsidRDefault="00EF7B9B" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167316" w:rsidRPr="00E12E70" w14:paraId="61DD8A77" w14:textId="2DD8608F" w:rsidTr="00167316">
-[...494 lines deleted...]
-      <w:tr w:rsidR="00167316" w:rsidRPr="00E12E70" w14:paraId="1B353908" w14:textId="7EE4AC98" w:rsidTr="00167316">
+      <w:tr w:rsidR="00DB7ED4" w:rsidRPr="00E12E70" w14:paraId="2542CE70" w14:textId="77777777" w:rsidTr="00167316">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12469" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78D84ACA" w14:textId="1B787E47" w:rsidR="00735150" w:rsidRPr="00936101" w:rsidRDefault="00167316" w:rsidP="00735150">
+          <w:p w14:paraId="5F11DA3B" w14:textId="77777777" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...155 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25BE4F43" w14:textId="77777777" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00C00B11">
+          <w:p w14:paraId="4AEDF0FC" w14:textId="77777777" w:rsidR="00DB7ED4" w:rsidRPr="00E12E70" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A7572E" w:rsidRPr="00E12E70" w14:paraId="57AD63E9" w14:textId="77777777" w:rsidTr="00167316">
+      <w:tr w:rsidR="00DB7ED4" w:rsidRPr="00E12E70" w14:paraId="7BA387E1" w14:textId="10F3838D" w:rsidTr="00167316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12469" w:type="dxa"/>
+            <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1D3ADE" w14:textId="769F7F11" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clerc y Cyngor / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Clerk to the Councils</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59C775BA" w14:textId="7EE089B2" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="690A7344" w14:textId="77777777" w:rsidR="00DB7ED4" w:rsidRPr="00E12E70" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB7ED4" w:rsidRPr="00A364FD" w14:paraId="772C458E" w14:textId="50F4D6A3" w:rsidTr="00167316">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12469" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="766208C5" w14:textId="1080B2AC" w:rsidR="00E30D52" w:rsidRPr="00936101" w:rsidRDefault="00A7572E" w:rsidP="00E30D52">
+          <w:p w14:paraId="15E353E5" w14:textId="72075FA0" w:rsidR="00DB7ED4" w:rsidRPr="002F7D0C" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
-              <w:tabs>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00936101">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-              <w:t>Cyfarwyddwr Busnes mewn Ffocws ac ICAT (Canolfan Ryngwladol ar gyfer Hyfforddiant Awyrennol), Eglwys Annibynnol Cymru, Y Barri-Ymddiriedolwr.</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Sarah Clark: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F7D0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ysgrifennydd y Brifysgol, PCYDDS</w:t>
+            </w:r>
+            <w:r w:rsidR="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a PC.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="584B07E0" w14:textId="77777777" w:rsidR="00E30D52" w:rsidRPr="00936101" w:rsidRDefault="00E30D52" w:rsidP="00A7572E">
+          <w:p w14:paraId="02D6924E" w14:textId="77777777" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
-              <w:tabs>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C3BA694" w14:textId="26332133" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Sarah Clark:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81798">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>University Secretary, UWTSD</w:t>
+            </w:r>
+            <w:r w:rsidR="00335004">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and UW</w:t>
+            </w:r>
+            <w:r w:rsidR="00010F42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F50C34E" w14:textId="655DD36F" w:rsidR="00DB7ED4" w:rsidRPr="00F81798" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...53 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B917E77" w14:textId="77777777" w:rsidR="00A7572E" w:rsidRPr="00E12E70" w:rsidRDefault="00A7572E" w:rsidP="00C00B11">
-[...682 lines deleted...]
-          <w:p w14:paraId="5BDB0A5F" w14:textId="77777777" w:rsidR="00167316" w:rsidRPr="00E12E70" w:rsidRDefault="00167316" w:rsidP="00836064">
+          <w:p w14:paraId="5BDB0A5F" w14:textId="77777777" w:rsidR="00DB7ED4" w:rsidRPr="00E12E70" w:rsidRDefault="00DB7ED4" w:rsidP="00DB7ED4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="17EA2B34" w14:textId="77777777" w:rsidR="00AE7AED" w:rsidRPr="00A364FD" w:rsidRDefault="00AE7AED" w:rsidP="00292CE7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AE7AED" w:rsidRPr="00A364FD" w:rsidSect="00292CE7">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="624" w:right="1134" w:bottom="1077" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28B38268" w14:textId="77777777" w:rsidR="00681CDA" w:rsidRDefault="00681CDA" w:rsidP="006F5C5F">
+    <w:p w14:paraId="4A2EA3E4" w14:textId="77777777" w:rsidR="00751D5C" w:rsidRDefault="00751D5C" w:rsidP="006F5C5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2570FADC" w14:textId="77777777" w:rsidR="00681CDA" w:rsidRDefault="00681CDA" w:rsidP="006F5C5F">
+    <w:p w14:paraId="42D2DDBF" w14:textId="77777777" w:rsidR="00751D5C" w:rsidRDefault="00751D5C" w:rsidP="006F5C5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="inherit">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="DengXian Light">
     <w:altName w:val="等线 Light"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BA799E8" w14:textId="77777777" w:rsidR="00681CDA" w:rsidRDefault="00681CDA" w:rsidP="006F5C5F">
+    <w:p w14:paraId="0D38C3B1" w14:textId="77777777" w:rsidR="00751D5C" w:rsidRDefault="00751D5C" w:rsidP="006F5C5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="086EE637" w14:textId="77777777" w:rsidR="00681CDA" w:rsidRDefault="00681CDA" w:rsidP="006F5C5F">
+    <w:p w14:paraId="13DDF7A5" w14:textId="77777777" w:rsidR="00751D5C" w:rsidRDefault="00751D5C" w:rsidP="006F5C5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03BD2598"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="94203CCE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="076550C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23EA0DE4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5468,51 +10328,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BDF279E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3092E15A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5581,51 +10441,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20C449B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5EEF826"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5694,51 +10554,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21AC7445"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E424E62"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5807,51 +10667,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="244100A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BEE293E8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5920,51 +10780,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29C116F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="339C3960"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="885" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1605" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6033,51 +10893,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5925" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6645" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A19482B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DB8935C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6146,51 +11006,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31E14C25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B810CD4E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6259,51 +11119,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37D93E62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA101052"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6372,51 +11232,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ABA3FA1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8B244EB8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B5A1B70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7ECDE4C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6485,51 +11458,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F125842"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17CE9856"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6598,51 +11571,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44E959C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F20C394A"/>
     <w:lvl w:ilvl="0" w:tplc="08090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -6687,51 +11660,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45C96E23"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E218340A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49075A7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91C6F824"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6800,51 +11886,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A0A1E1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30D84F7E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6913,102 +11999,215 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B18B90B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D976A70"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="42F4FB10"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50B5753F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7084D6A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7077,51 +12276,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59583BB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9894D17C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7190,51 +12389,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ACA4E87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ACA47F4C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7303,51 +12502,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61AF4514"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46BCF650"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7416,51 +12615,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63464EB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BDE4960"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7529,51 +12728,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6451357F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FD2E6CE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7642,51 +12841,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64D22599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AAD40776"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7755,51 +12954,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EA75BAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="312CB984"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1308" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2028" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7868,51 +13067,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6348" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71453638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3F43C92"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7981,51 +13180,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D741540"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B446AB2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8095,846 +13294,989 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="606041303">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1575122819">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="408383796">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="347558853">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2031177642">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1137072235">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="588078993">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1532918751">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="285427415">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1056200386">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1377122988">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1097141212">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="618878765">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="537816020">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1771854742">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1814061354">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1996569210">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1092974546">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="883910405">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="510950196">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="332221387">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1108963969">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="478814411">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="658966611">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1575122819">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="25" w16cid:durableId="1782724609">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="408383796">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="26" w16cid:durableId="988292333">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="347558853">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1137072235">
+  <w:num w:numId="27" w16cid:durableId="129982906">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="588078993">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="28" w16cid:durableId="1970166015">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1532918751">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="29" w16cid:durableId="1247180944">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="285427415">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="30" w16cid:durableId="730083244">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1056200386">
-[...2 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1377122988">
+  <w:num w:numId="31" w16cid:durableId="2141417915">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1097141212">
-[...20 lines deleted...]
-  <w:num w:numId="19" w16cid:durableId="883910405">
+  <w:num w:numId="32" w16cid:durableId="2140151424">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="510950196">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="33" w16cid:durableId="236207696">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="332221387">
-[...11 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="1782724609">
+  <w:num w:numId="34" w16cid:durableId="1297489864">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="988292333">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="35" w16cid:durableId="1329600106">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="129982906">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="36" w16cid:durableId="53510057">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009252CC"/>
     <w:rsid w:val="00001656"/>
+    <w:rsid w:val="00001FB9"/>
     <w:rsid w:val="00003D6C"/>
     <w:rsid w:val="000071B9"/>
     <w:rsid w:val="00007317"/>
+    <w:rsid w:val="00010F42"/>
+    <w:rsid w:val="0001154C"/>
     <w:rsid w:val="000120FB"/>
     <w:rsid w:val="000164E4"/>
     <w:rsid w:val="0001706D"/>
+    <w:rsid w:val="00020679"/>
     <w:rsid w:val="00022D93"/>
     <w:rsid w:val="0003059A"/>
     <w:rsid w:val="00031A7F"/>
     <w:rsid w:val="00034DF8"/>
     <w:rsid w:val="000362D5"/>
     <w:rsid w:val="000425A4"/>
     <w:rsid w:val="00043E32"/>
     <w:rsid w:val="0004638A"/>
+    <w:rsid w:val="00050F8D"/>
     <w:rsid w:val="000522D8"/>
     <w:rsid w:val="00052FE3"/>
     <w:rsid w:val="00055CBE"/>
     <w:rsid w:val="0007095B"/>
     <w:rsid w:val="00070EC5"/>
+    <w:rsid w:val="000728F6"/>
     <w:rsid w:val="00072B7A"/>
     <w:rsid w:val="00075EF4"/>
     <w:rsid w:val="00076FCD"/>
     <w:rsid w:val="000776EE"/>
     <w:rsid w:val="00080796"/>
     <w:rsid w:val="00081CB1"/>
     <w:rsid w:val="000823DA"/>
     <w:rsid w:val="00094F6A"/>
     <w:rsid w:val="000A0683"/>
+    <w:rsid w:val="000A3A10"/>
     <w:rsid w:val="000A400F"/>
     <w:rsid w:val="000A55D5"/>
     <w:rsid w:val="000A758D"/>
     <w:rsid w:val="000B1C62"/>
     <w:rsid w:val="000B2D39"/>
     <w:rsid w:val="000C3559"/>
     <w:rsid w:val="000C5169"/>
     <w:rsid w:val="000E3480"/>
     <w:rsid w:val="000E56BF"/>
     <w:rsid w:val="000F0891"/>
     <w:rsid w:val="000F0AF3"/>
     <w:rsid w:val="000F339C"/>
     <w:rsid w:val="000F50E3"/>
     <w:rsid w:val="000F61FD"/>
     <w:rsid w:val="000F6843"/>
     <w:rsid w:val="00102972"/>
     <w:rsid w:val="00104F7E"/>
     <w:rsid w:val="001066A4"/>
     <w:rsid w:val="00111B94"/>
     <w:rsid w:val="001219C0"/>
     <w:rsid w:val="001263A1"/>
+    <w:rsid w:val="00126728"/>
+    <w:rsid w:val="0012764A"/>
+    <w:rsid w:val="00135D82"/>
+    <w:rsid w:val="00137873"/>
     <w:rsid w:val="00142B6F"/>
     <w:rsid w:val="00145FFE"/>
     <w:rsid w:val="00146FC5"/>
     <w:rsid w:val="00147457"/>
+    <w:rsid w:val="00153C4B"/>
+    <w:rsid w:val="00157233"/>
     <w:rsid w:val="00161394"/>
     <w:rsid w:val="001668A7"/>
     <w:rsid w:val="00167316"/>
     <w:rsid w:val="00167518"/>
     <w:rsid w:val="001727C7"/>
     <w:rsid w:val="00174810"/>
     <w:rsid w:val="00184DA6"/>
     <w:rsid w:val="00190AC4"/>
+    <w:rsid w:val="001932A3"/>
+    <w:rsid w:val="001959A5"/>
     <w:rsid w:val="00196FB6"/>
     <w:rsid w:val="001A1261"/>
     <w:rsid w:val="001A4811"/>
     <w:rsid w:val="001A4C54"/>
+    <w:rsid w:val="001A56FC"/>
     <w:rsid w:val="001A725A"/>
     <w:rsid w:val="001B2DC3"/>
     <w:rsid w:val="001B3B5D"/>
     <w:rsid w:val="001B5852"/>
     <w:rsid w:val="001B5FB5"/>
     <w:rsid w:val="001C17F3"/>
     <w:rsid w:val="001C3399"/>
+    <w:rsid w:val="001C6CA1"/>
     <w:rsid w:val="001D1CA3"/>
     <w:rsid w:val="001D55C3"/>
+    <w:rsid w:val="001D5AF1"/>
     <w:rsid w:val="001D76CE"/>
     <w:rsid w:val="001E2F48"/>
     <w:rsid w:val="001E3A6F"/>
     <w:rsid w:val="001E44A3"/>
     <w:rsid w:val="001E7622"/>
+    <w:rsid w:val="001F2633"/>
     <w:rsid w:val="001F3D03"/>
     <w:rsid w:val="001F58FA"/>
     <w:rsid w:val="001F6193"/>
     <w:rsid w:val="001F6D53"/>
     <w:rsid w:val="001F730F"/>
     <w:rsid w:val="001F7A7C"/>
     <w:rsid w:val="00200552"/>
     <w:rsid w:val="00203B6E"/>
+    <w:rsid w:val="00205130"/>
+    <w:rsid w:val="00205AA3"/>
     <w:rsid w:val="00206A5F"/>
+    <w:rsid w:val="00207153"/>
     <w:rsid w:val="002201A8"/>
+    <w:rsid w:val="00223C79"/>
     <w:rsid w:val="00223EA2"/>
     <w:rsid w:val="00225FE6"/>
     <w:rsid w:val="00235353"/>
     <w:rsid w:val="00237275"/>
+    <w:rsid w:val="00237D7D"/>
     <w:rsid w:val="00244283"/>
     <w:rsid w:val="00244352"/>
+    <w:rsid w:val="002513A0"/>
     <w:rsid w:val="00260773"/>
     <w:rsid w:val="00267092"/>
     <w:rsid w:val="00271E22"/>
+    <w:rsid w:val="00273411"/>
     <w:rsid w:val="00274A36"/>
     <w:rsid w:val="00274B61"/>
     <w:rsid w:val="00283892"/>
     <w:rsid w:val="00283C54"/>
     <w:rsid w:val="00283FF6"/>
     <w:rsid w:val="00285E47"/>
     <w:rsid w:val="00291072"/>
     <w:rsid w:val="00292CE7"/>
     <w:rsid w:val="00293063"/>
     <w:rsid w:val="00293E1A"/>
     <w:rsid w:val="002958EC"/>
     <w:rsid w:val="002A4788"/>
     <w:rsid w:val="002A57F4"/>
     <w:rsid w:val="002A7CBC"/>
+    <w:rsid w:val="002B2377"/>
     <w:rsid w:val="002B2A25"/>
     <w:rsid w:val="002B2EA9"/>
     <w:rsid w:val="002B6696"/>
     <w:rsid w:val="002C5A52"/>
     <w:rsid w:val="002D171E"/>
     <w:rsid w:val="002D63D0"/>
     <w:rsid w:val="002D7C1B"/>
+    <w:rsid w:val="002E063F"/>
     <w:rsid w:val="002E0F50"/>
     <w:rsid w:val="002E4D77"/>
     <w:rsid w:val="002E53AD"/>
     <w:rsid w:val="002F15AC"/>
     <w:rsid w:val="002F48E1"/>
+    <w:rsid w:val="002F55E2"/>
+    <w:rsid w:val="002F5EC5"/>
+    <w:rsid w:val="002F7D0C"/>
     <w:rsid w:val="003009A8"/>
     <w:rsid w:val="00304010"/>
     <w:rsid w:val="00305D44"/>
     <w:rsid w:val="00310494"/>
+    <w:rsid w:val="00313EA6"/>
     <w:rsid w:val="00315BDA"/>
     <w:rsid w:val="00320164"/>
     <w:rsid w:val="00326E72"/>
+    <w:rsid w:val="00335004"/>
     <w:rsid w:val="003438CD"/>
+    <w:rsid w:val="0034669D"/>
     <w:rsid w:val="00347CA0"/>
     <w:rsid w:val="003534D7"/>
     <w:rsid w:val="00356AA8"/>
     <w:rsid w:val="00362A48"/>
     <w:rsid w:val="00363C51"/>
     <w:rsid w:val="0036513B"/>
     <w:rsid w:val="00371354"/>
     <w:rsid w:val="003725DA"/>
     <w:rsid w:val="00374769"/>
     <w:rsid w:val="0037478D"/>
     <w:rsid w:val="00377A14"/>
     <w:rsid w:val="00390840"/>
     <w:rsid w:val="00393F38"/>
     <w:rsid w:val="003A156E"/>
     <w:rsid w:val="003A2B0F"/>
     <w:rsid w:val="003A7384"/>
     <w:rsid w:val="003B0664"/>
     <w:rsid w:val="003B59FA"/>
     <w:rsid w:val="003B77C3"/>
     <w:rsid w:val="003C0648"/>
     <w:rsid w:val="003C2E8D"/>
     <w:rsid w:val="003C3516"/>
+    <w:rsid w:val="003C49D3"/>
     <w:rsid w:val="003C7AA9"/>
+    <w:rsid w:val="003D252C"/>
     <w:rsid w:val="003D7E19"/>
     <w:rsid w:val="003E2E40"/>
     <w:rsid w:val="003F09B6"/>
     <w:rsid w:val="003F281B"/>
+    <w:rsid w:val="003F3A09"/>
     <w:rsid w:val="003F3F62"/>
     <w:rsid w:val="003F52F9"/>
     <w:rsid w:val="003F7DF2"/>
     <w:rsid w:val="00402951"/>
     <w:rsid w:val="00403572"/>
     <w:rsid w:val="0040673A"/>
     <w:rsid w:val="004116BF"/>
     <w:rsid w:val="00413278"/>
     <w:rsid w:val="00415D8C"/>
     <w:rsid w:val="00421FCB"/>
     <w:rsid w:val="004220ED"/>
     <w:rsid w:val="004322DD"/>
     <w:rsid w:val="0043245F"/>
     <w:rsid w:val="00432E99"/>
     <w:rsid w:val="00433DCF"/>
     <w:rsid w:val="004426D9"/>
+    <w:rsid w:val="00443AE8"/>
     <w:rsid w:val="004464E4"/>
     <w:rsid w:val="00447CD9"/>
     <w:rsid w:val="00447D83"/>
     <w:rsid w:val="00452A5D"/>
     <w:rsid w:val="00452D0C"/>
     <w:rsid w:val="0045607B"/>
     <w:rsid w:val="004576B8"/>
     <w:rsid w:val="00462A33"/>
+    <w:rsid w:val="00463404"/>
+    <w:rsid w:val="0047287A"/>
     <w:rsid w:val="004952CB"/>
+    <w:rsid w:val="004A09DE"/>
     <w:rsid w:val="004A2E2B"/>
     <w:rsid w:val="004A388B"/>
     <w:rsid w:val="004A6DB7"/>
     <w:rsid w:val="004B0735"/>
     <w:rsid w:val="004B215E"/>
     <w:rsid w:val="004B770F"/>
     <w:rsid w:val="004C1BBB"/>
     <w:rsid w:val="004C3566"/>
     <w:rsid w:val="004C5995"/>
     <w:rsid w:val="004D1866"/>
     <w:rsid w:val="004F1EB3"/>
     <w:rsid w:val="004F22AC"/>
+    <w:rsid w:val="004F2B4F"/>
     <w:rsid w:val="004F366D"/>
     <w:rsid w:val="004F45FE"/>
     <w:rsid w:val="004F5E22"/>
     <w:rsid w:val="00502214"/>
     <w:rsid w:val="0050679E"/>
     <w:rsid w:val="00506A18"/>
     <w:rsid w:val="0050751C"/>
+    <w:rsid w:val="00510BC5"/>
     <w:rsid w:val="00512D85"/>
     <w:rsid w:val="00517107"/>
     <w:rsid w:val="00517E42"/>
     <w:rsid w:val="00524FD6"/>
     <w:rsid w:val="00526691"/>
     <w:rsid w:val="00527AA0"/>
     <w:rsid w:val="00541FE1"/>
     <w:rsid w:val="00547C40"/>
     <w:rsid w:val="00550C64"/>
+    <w:rsid w:val="005525AC"/>
     <w:rsid w:val="00553A58"/>
     <w:rsid w:val="00553F3E"/>
+    <w:rsid w:val="00555DBB"/>
     <w:rsid w:val="005571D0"/>
     <w:rsid w:val="0056064C"/>
     <w:rsid w:val="00560701"/>
     <w:rsid w:val="005612DF"/>
     <w:rsid w:val="00567A39"/>
     <w:rsid w:val="00570D0C"/>
     <w:rsid w:val="00573B73"/>
     <w:rsid w:val="005832C7"/>
+    <w:rsid w:val="00590B8A"/>
+    <w:rsid w:val="005918F9"/>
     <w:rsid w:val="00595223"/>
     <w:rsid w:val="005964F9"/>
     <w:rsid w:val="005966C6"/>
     <w:rsid w:val="00597437"/>
     <w:rsid w:val="005A131E"/>
     <w:rsid w:val="005A67CD"/>
+    <w:rsid w:val="005B011D"/>
     <w:rsid w:val="005B1006"/>
     <w:rsid w:val="005B7530"/>
     <w:rsid w:val="005C1CE5"/>
     <w:rsid w:val="005C3A0A"/>
+    <w:rsid w:val="005C5B55"/>
     <w:rsid w:val="005C7C44"/>
     <w:rsid w:val="005D311A"/>
+    <w:rsid w:val="005D6D45"/>
     <w:rsid w:val="005E03AB"/>
     <w:rsid w:val="005E1E8B"/>
     <w:rsid w:val="005E3214"/>
     <w:rsid w:val="005E32B2"/>
+    <w:rsid w:val="005E6705"/>
     <w:rsid w:val="005E7644"/>
     <w:rsid w:val="005F2736"/>
     <w:rsid w:val="005F29E1"/>
     <w:rsid w:val="005F74D2"/>
     <w:rsid w:val="00612183"/>
     <w:rsid w:val="00612F6C"/>
     <w:rsid w:val="00614AA5"/>
     <w:rsid w:val="00615DD3"/>
     <w:rsid w:val="00617989"/>
     <w:rsid w:val="00621422"/>
     <w:rsid w:val="00622D88"/>
     <w:rsid w:val="00633FEE"/>
+    <w:rsid w:val="00636F81"/>
     <w:rsid w:val="00644CE2"/>
     <w:rsid w:val="00650F28"/>
     <w:rsid w:val="0065746C"/>
     <w:rsid w:val="00662221"/>
     <w:rsid w:val="006625CA"/>
     <w:rsid w:val="006675E4"/>
     <w:rsid w:val="00681CDA"/>
+    <w:rsid w:val="00683C3E"/>
     <w:rsid w:val="00686181"/>
     <w:rsid w:val="00686935"/>
     <w:rsid w:val="0068777F"/>
     <w:rsid w:val="00692261"/>
     <w:rsid w:val="006936BA"/>
     <w:rsid w:val="00696D34"/>
     <w:rsid w:val="00696D5F"/>
     <w:rsid w:val="006A2477"/>
     <w:rsid w:val="006A55AC"/>
     <w:rsid w:val="006A6B10"/>
     <w:rsid w:val="006B05A6"/>
     <w:rsid w:val="006B7994"/>
     <w:rsid w:val="006D234B"/>
     <w:rsid w:val="006D235B"/>
     <w:rsid w:val="006D2924"/>
     <w:rsid w:val="006D42B5"/>
     <w:rsid w:val="006E4B7D"/>
     <w:rsid w:val="006E6752"/>
     <w:rsid w:val="006F0C5C"/>
     <w:rsid w:val="006F132A"/>
     <w:rsid w:val="006F2982"/>
     <w:rsid w:val="006F5C5F"/>
     <w:rsid w:val="006F65C9"/>
     <w:rsid w:val="007047AD"/>
     <w:rsid w:val="00706E97"/>
     <w:rsid w:val="00711B2F"/>
     <w:rsid w:val="00712603"/>
     <w:rsid w:val="007146C1"/>
+    <w:rsid w:val="00714B53"/>
     <w:rsid w:val="00720843"/>
     <w:rsid w:val="0072283C"/>
     <w:rsid w:val="00725A6E"/>
     <w:rsid w:val="007337F9"/>
     <w:rsid w:val="00733F8E"/>
     <w:rsid w:val="0073476F"/>
     <w:rsid w:val="00735150"/>
     <w:rsid w:val="00740CB0"/>
     <w:rsid w:val="00741289"/>
     <w:rsid w:val="00746823"/>
     <w:rsid w:val="00747F5A"/>
+    <w:rsid w:val="00751D5C"/>
     <w:rsid w:val="0075343D"/>
     <w:rsid w:val="00754609"/>
     <w:rsid w:val="007557D5"/>
     <w:rsid w:val="0075797E"/>
     <w:rsid w:val="00761B19"/>
     <w:rsid w:val="00764B39"/>
     <w:rsid w:val="00766D44"/>
     <w:rsid w:val="00770773"/>
     <w:rsid w:val="00770BCC"/>
     <w:rsid w:val="0077336A"/>
+    <w:rsid w:val="007743D3"/>
     <w:rsid w:val="00780AC3"/>
     <w:rsid w:val="00781293"/>
     <w:rsid w:val="00784DE3"/>
     <w:rsid w:val="007860DB"/>
     <w:rsid w:val="007903FE"/>
     <w:rsid w:val="007925A8"/>
     <w:rsid w:val="007961EA"/>
     <w:rsid w:val="007964BA"/>
     <w:rsid w:val="007A1A77"/>
     <w:rsid w:val="007A4AEB"/>
     <w:rsid w:val="007C0889"/>
     <w:rsid w:val="007C0F14"/>
     <w:rsid w:val="007C44FF"/>
     <w:rsid w:val="007C559E"/>
     <w:rsid w:val="007C6E0E"/>
     <w:rsid w:val="007D00D5"/>
     <w:rsid w:val="007D1715"/>
     <w:rsid w:val="007D5D1D"/>
     <w:rsid w:val="007D5F07"/>
     <w:rsid w:val="007E69F8"/>
     <w:rsid w:val="007F7CEB"/>
     <w:rsid w:val="00803A1C"/>
     <w:rsid w:val="00812253"/>
     <w:rsid w:val="00812829"/>
+    <w:rsid w:val="008131BF"/>
     <w:rsid w:val="00814DB1"/>
     <w:rsid w:val="00826579"/>
     <w:rsid w:val="0082670F"/>
     <w:rsid w:val="00826BF0"/>
     <w:rsid w:val="00827F6F"/>
+    <w:rsid w:val="008351C7"/>
     <w:rsid w:val="00836064"/>
+    <w:rsid w:val="00837E34"/>
     <w:rsid w:val="00843EB9"/>
     <w:rsid w:val="008460DA"/>
     <w:rsid w:val="00846459"/>
+    <w:rsid w:val="00846F9A"/>
+    <w:rsid w:val="00850A9A"/>
     <w:rsid w:val="0085237C"/>
     <w:rsid w:val="00853080"/>
     <w:rsid w:val="00854266"/>
     <w:rsid w:val="008554FF"/>
     <w:rsid w:val="008602F6"/>
     <w:rsid w:val="00866AFA"/>
     <w:rsid w:val="00866BF9"/>
     <w:rsid w:val="00866FC2"/>
     <w:rsid w:val="00870000"/>
     <w:rsid w:val="00870C7C"/>
     <w:rsid w:val="008717AF"/>
     <w:rsid w:val="00872FBD"/>
     <w:rsid w:val="008738C3"/>
     <w:rsid w:val="00881EB3"/>
     <w:rsid w:val="0088435C"/>
     <w:rsid w:val="0088775A"/>
     <w:rsid w:val="0089334D"/>
     <w:rsid w:val="00896013"/>
     <w:rsid w:val="008B6065"/>
+    <w:rsid w:val="008C2F72"/>
     <w:rsid w:val="008C5992"/>
     <w:rsid w:val="008D3C1D"/>
     <w:rsid w:val="008D65D8"/>
     <w:rsid w:val="008F3FCB"/>
+    <w:rsid w:val="008F43EC"/>
     <w:rsid w:val="008F5CF8"/>
     <w:rsid w:val="00910742"/>
     <w:rsid w:val="00911046"/>
     <w:rsid w:val="00911909"/>
+    <w:rsid w:val="00915057"/>
     <w:rsid w:val="009160A8"/>
+    <w:rsid w:val="00921CA1"/>
     <w:rsid w:val="00923D38"/>
     <w:rsid w:val="009252CC"/>
     <w:rsid w:val="009307EF"/>
     <w:rsid w:val="00931505"/>
     <w:rsid w:val="00931CB7"/>
     <w:rsid w:val="00932A72"/>
     <w:rsid w:val="0093539B"/>
     <w:rsid w:val="00936101"/>
     <w:rsid w:val="00936215"/>
+    <w:rsid w:val="00945862"/>
     <w:rsid w:val="00945B83"/>
     <w:rsid w:val="00946DB6"/>
     <w:rsid w:val="0095346B"/>
     <w:rsid w:val="00961B60"/>
     <w:rsid w:val="00967343"/>
+    <w:rsid w:val="0096747C"/>
     <w:rsid w:val="0097236B"/>
     <w:rsid w:val="00975690"/>
+    <w:rsid w:val="009757DF"/>
+    <w:rsid w:val="00981B67"/>
     <w:rsid w:val="00985FED"/>
     <w:rsid w:val="00990940"/>
     <w:rsid w:val="00991648"/>
     <w:rsid w:val="009A3019"/>
     <w:rsid w:val="009B08AE"/>
+    <w:rsid w:val="009C1B70"/>
     <w:rsid w:val="009C37BA"/>
     <w:rsid w:val="009C50E8"/>
     <w:rsid w:val="009C6A0C"/>
     <w:rsid w:val="009D09C4"/>
     <w:rsid w:val="009D3B0F"/>
     <w:rsid w:val="009D6FFB"/>
+    <w:rsid w:val="009D7032"/>
     <w:rsid w:val="009D7045"/>
     <w:rsid w:val="009E102B"/>
     <w:rsid w:val="009E552D"/>
     <w:rsid w:val="009E6A8E"/>
     <w:rsid w:val="009F1FF8"/>
     <w:rsid w:val="009F293B"/>
     <w:rsid w:val="00A02460"/>
     <w:rsid w:val="00A05566"/>
     <w:rsid w:val="00A06A5C"/>
     <w:rsid w:val="00A06BAD"/>
     <w:rsid w:val="00A06FA8"/>
     <w:rsid w:val="00A112E0"/>
     <w:rsid w:val="00A14200"/>
     <w:rsid w:val="00A16AB9"/>
     <w:rsid w:val="00A244D9"/>
+    <w:rsid w:val="00A340D5"/>
     <w:rsid w:val="00A34B45"/>
     <w:rsid w:val="00A364FD"/>
     <w:rsid w:val="00A36C2B"/>
+    <w:rsid w:val="00A401C3"/>
     <w:rsid w:val="00A43818"/>
     <w:rsid w:val="00A4643B"/>
     <w:rsid w:val="00A476DB"/>
     <w:rsid w:val="00A6116D"/>
     <w:rsid w:val="00A62122"/>
     <w:rsid w:val="00A71888"/>
     <w:rsid w:val="00A7572E"/>
     <w:rsid w:val="00A77034"/>
     <w:rsid w:val="00A800C0"/>
+    <w:rsid w:val="00A8347E"/>
     <w:rsid w:val="00A90679"/>
+    <w:rsid w:val="00A97BE7"/>
     <w:rsid w:val="00AA5F75"/>
     <w:rsid w:val="00AA6395"/>
     <w:rsid w:val="00AA7243"/>
+    <w:rsid w:val="00AB4482"/>
     <w:rsid w:val="00AC7F9D"/>
     <w:rsid w:val="00AE0CF5"/>
     <w:rsid w:val="00AE3DB9"/>
     <w:rsid w:val="00AE7AED"/>
+    <w:rsid w:val="00AE7F1C"/>
     <w:rsid w:val="00AF6F13"/>
+    <w:rsid w:val="00B02008"/>
     <w:rsid w:val="00B02BB1"/>
     <w:rsid w:val="00B134DB"/>
+    <w:rsid w:val="00B210B4"/>
     <w:rsid w:val="00B2471D"/>
     <w:rsid w:val="00B25E7D"/>
     <w:rsid w:val="00B32B52"/>
     <w:rsid w:val="00B34D62"/>
     <w:rsid w:val="00B36E5D"/>
     <w:rsid w:val="00B429C0"/>
+    <w:rsid w:val="00B4378E"/>
     <w:rsid w:val="00B50A3E"/>
+    <w:rsid w:val="00B51E79"/>
     <w:rsid w:val="00B52AC0"/>
     <w:rsid w:val="00B532FC"/>
     <w:rsid w:val="00B57565"/>
     <w:rsid w:val="00B6473D"/>
     <w:rsid w:val="00B72A8F"/>
     <w:rsid w:val="00B756D4"/>
     <w:rsid w:val="00B77865"/>
     <w:rsid w:val="00B77F64"/>
     <w:rsid w:val="00B83D27"/>
     <w:rsid w:val="00B84506"/>
     <w:rsid w:val="00B944A8"/>
     <w:rsid w:val="00B97B33"/>
     <w:rsid w:val="00BA17A1"/>
     <w:rsid w:val="00BA3527"/>
     <w:rsid w:val="00BA61EB"/>
     <w:rsid w:val="00BA67A0"/>
     <w:rsid w:val="00BB243F"/>
     <w:rsid w:val="00BB6464"/>
     <w:rsid w:val="00BB7C74"/>
+    <w:rsid w:val="00BC24DC"/>
     <w:rsid w:val="00BC24FF"/>
     <w:rsid w:val="00BC2ABF"/>
+    <w:rsid w:val="00BC45B6"/>
     <w:rsid w:val="00BD1F0F"/>
     <w:rsid w:val="00BD41B4"/>
     <w:rsid w:val="00BE0020"/>
     <w:rsid w:val="00BE0326"/>
+    <w:rsid w:val="00BE0B57"/>
     <w:rsid w:val="00BE3C3A"/>
     <w:rsid w:val="00BE6FBA"/>
+    <w:rsid w:val="00BE7953"/>
     <w:rsid w:val="00BF06F2"/>
     <w:rsid w:val="00BF0F05"/>
     <w:rsid w:val="00BF0FB0"/>
     <w:rsid w:val="00BF50E3"/>
     <w:rsid w:val="00C00B11"/>
     <w:rsid w:val="00C024C5"/>
     <w:rsid w:val="00C074FA"/>
+    <w:rsid w:val="00C07A68"/>
     <w:rsid w:val="00C1186C"/>
+    <w:rsid w:val="00C127A6"/>
     <w:rsid w:val="00C12C36"/>
     <w:rsid w:val="00C15AF1"/>
     <w:rsid w:val="00C15B31"/>
     <w:rsid w:val="00C17EA1"/>
     <w:rsid w:val="00C25D62"/>
     <w:rsid w:val="00C32083"/>
     <w:rsid w:val="00C326AB"/>
     <w:rsid w:val="00C34D8E"/>
     <w:rsid w:val="00C35800"/>
     <w:rsid w:val="00C3592F"/>
     <w:rsid w:val="00C36487"/>
     <w:rsid w:val="00C36DE2"/>
     <w:rsid w:val="00C41BA0"/>
+    <w:rsid w:val="00C42143"/>
     <w:rsid w:val="00C44B78"/>
     <w:rsid w:val="00C44E51"/>
     <w:rsid w:val="00C473B8"/>
     <w:rsid w:val="00C50C33"/>
     <w:rsid w:val="00C5388C"/>
     <w:rsid w:val="00C54990"/>
     <w:rsid w:val="00C60F4A"/>
+    <w:rsid w:val="00C62090"/>
     <w:rsid w:val="00C654E0"/>
     <w:rsid w:val="00C74465"/>
+    <w:rsid w:val="00C82438"/>
     <w:rsid w:val="00C845C3"/>
     <w:rsid w:val="00C84ECE"/>
+    <w:rsid w:val="00C85FCE"/>
     <w:rsid w:val="00C93850"/>
     <w:rsid w:val="00CA2C24"/>
+    <w:rsid w:val="00CA6976"/>
     <w:rsid w:val="00CB68C6"/>
     <w:rsid w:val="00CB74F9"/>
     <w:rsid w:val="00CC3544"/>
     <w:rsid w:val="00CC3C03"/>
     <w:rsid w:val="00CC5D00"/>
     <w:rsid w:val="00CD6120"/>
     <w:rsid w:val="00CE3D46"/>
     <w:rsid w:val="00CE4AD5"/>
     <w:rsid w:val="00CF2EE0"/>
     <w:rsid w:val="00CF3AAA"/>
     <w:rsid w:val="00CF4B33"/>
     <w:rsid w:val="00CF6AA9"/>
     <w:rsid w:val="00D001AB"/>
     <w:rsid w:val="00D01521"/>
     <w:rsid w:val="00D02C7F"/>
     <w:rsid w:val="00D03111"/>
     <w:rsid w:val="00D0363D"/>
     <w:rsid w:val="00D061BB"/>
     <w:rsid w:val="00D0681A"/>
     <w:rsid w:val="00D075FE"/>
     <w:rsid w:val="00D123A2"/>
     <w:rsid w:val="00D13AB7"/>
     <w:rsid w:val="00D15842"/>
     <w:rsid w:val="00D22C7A"/>
     <w:rsid w:val="00D25A1A"/>
     <w:rsid w:val="00D2778B"/>
     <w:rsid w:val="00D33151"/>
     <w:rsid w:val="00D41BB1"/>
     <w:rsid w:val="00D425BD"/>
+    <w:rsid w:val="00D43AD6"/>
+    <w:rsid w:val="00D45BC0"/>
     <w:rsid w:val="00D4620D"/>
     <w:rsid w:val="00D46BF8"/>
     <w:rsid w:val="00D46F83"/>
     <w:rsid w:val="00D5274C"/>
+    <w:rsid w:val="00D71AA9"/>
     <w:rsid w:val="00D7558E"/>
     <w:rsid w:val="00D770C2"/>
     <w:rsid w:val="00D80E8C"/>
     <w:rsid w:val="00D82668"/>
     <w:rsid w:val="00D82818"/>
     <w:rsid w:val="00D82ACC"/>
     <w:rsid w:val="00D8327B"/>
     <w:rsid w:val="00D87210"/>
     <w:rsid w:val="00D87690"/>
     <w:rsid w:val="00D934E6"/>
     <w:rsid w:val="00DA5590"/>
     <w:rsid w:val="00DB121B"/>
     <w:rsid w:val="00DB344E"/>
+    <w:rsid w:val="00DB7ED4"/>
     <w:rsid w:val="00DC0D5B"/>
     <w:rsid w:val="00DC36AE"/>
     <w:rsid w:val="00DC3FE5"/>
     <w:rsid w:val="00DC4A31"/>
     <w:rsid w:val="00DD2269"/>
     <w:rsid w:val="00DD3A9B"/>
     <w:rsid w:val="00DD5B74"/>
     <w:rsid w:val="00DD7EF0"/>
+    <w:rsid w:val="00DE0BC9"/>
     <w:rsid w:val="00DE0F4F"/>
     <w:rsid w:val="00DE3B11"/>
     <w:rsid w:val="00DE3C9D"/>
     <w:rsid w:val="00DF5980"/>
     <w:rsid w:val="00E01596"/>
     <w:rsid w:val="00E068C3"/>
+    <w:rsid w:val="00E07D98"/>
     <w:rsid w:val="00E12E70"/>
+    <w:rsid w:val="00E165AA"/>
     <w:rsid w:val="00E16D44"/>
     <w:rsid w:val="00E17D81"/>
     <w:rsid w:val="00E2022A"/>
     <w:rsid w:val="00E30D52"/>
     <w:rsid w:val="00E31E8A"/>
     <w:rsid w:val="00E3714D"/>
     <w:rsid w:val="00E37C25"/>
     <w:rsid w:val="00E4335F"/>
     <w:rsid w:val="00E43E71"/>
+    <w:rsid w:val="00E50426"/>
+    <w:rsid w:val="00E5324E"/>
+    <w:rsid w:val="00E53A7F"/>
     <w:rsid w:val="00E6159B"/>
     <w:rsid w:val="00E61669"/>
     <w:rsid w:val="00E629B4"/>
     <w:rsid w:val="00E70FCB"/>
     <w:rsid w:val="00E7139C"/>
     <w:rsid w:val="00E71540"/>
     <w:rsid w:val="00E74BD9"/>
     <w:rsid w:val="00E7602A"/>
     <w:rsid w:val="00E76C81"/>
     <w:rsid w:val="00E77709"/>
     <w:rsid w:val="00E85741"/>
     <w:rsid w:val="00E859C5"/>
     <w:rsid w:val="00E9286E"/>
     <w:rsid w:val="00E93C3A"/>
     <w:rsid w:val="00E97EF2"/>
     <w:rsid w:val="00E97EF7"/>
     <w:rsid w:val="00EA0D5E"/>
+    <w:rsid w:val="00EA1410"/>
+    <w:rsid w:val="00EA1605"/>
+    <w:rsid w:val="00EA1C75"/>
+    <w:rsid w:val="00EA2CC8"/>
     <w:rsid w:val="00EA5A16"/>
     <w:rsid w:val="00EA5EE9"/>
     <w:rsid w:val="00EA7923"/>
     <w:rsid w:val="00EB197B"/>
     <w:rsid w:val="00EB3299"/>
     <w:rsid w:val="00EB3A89"/>
     <w:rsid w:val="00EB43C6"/>
     <w:rsid w:val="00EB70CF"/>
     <w:rsid w:val="00EC4830"/>
     <w:rsid w:val="00EC5286"/>
     <w:rsid w:val="00EE60DD"/>
+    <w:rsid w:val="00EF7B9B"/>
     <w:rsid w:val="00F00E7F"/>
     <w:rsid w:val="00F0151D"/>
     <w:rsid w:val="00F04082"/>
     <w:rsid w:val="00F040C3"/>
     <w:rsid w:val="00F04586"/>
     <w:rsid w:val="00F04B15"/>
     <w:rsid w:val="00F112C2"/>
     <w:rsid w:val="00F11BF2"/>
+    <w:rsid w:val="00F16095"/>
     <w:rsid w:val="00F22E42"/>
+    <w:rsid w:val="00F23917"/>
+    <w:rsid w:val="00F25B99"/>
     <w:rsid w:val="00F33815"/>
     <w:rsid w:val="00F342DB"/>
     <w:rsid w:val="00F37FF9"/>
     <w:rsid w:val="00F40B98"/>
     <w:rsid w:val="00F40E3B"/>
     <w:rsid w:val="00F4263D"/>
     <w:rsid w:val="00F43DBA"/>
+    <w:rsid w:val="00F47392"/>
     <w:rsid w:val="00F50A2E"/>
     <w:rsid w:val="00F53191"/>
     <w:rsid w:val="00F53F9B"/>
     <w:rsid w:val="00F55079"/>
     <w:rsid w:val="00F55C43"/>
     <w:rsid w:val="00F6564D"/>
     <w:rsid w:val="00F72483"/>
     <w:rsid w:val="00F74317"/>
     <w:rsid w:val="00F74B8B"/>
     <w:rsid w:val="00F75523"/>
     <w:rsid w:val="00F77437"/>
     <w:rsid w:val="00F8057E"/>
     <w:rsid w:val="00F80A3B"/>
+    <w:rsid w:val="00F81798"/>
     <w:rsid w:val="00F81EBA"/>
     <w:rsid w:val="00F829AD"/>
     <w:rsid w:val="00F82DC0"/>
     <w:rsid w:val="00F86822"/>
+    <w:rsid w:val="00F90287"/>
     <w:rsid w:val="00F925A2"/>
+    <w:rsid w:val="00F94042"/>
     <w:rsid w:val="00FA3F5B"/>
     <w:rsid w:val="00FA4379"/>
     <w:rsid w:val="00FA562E"/>
     <w:rsid w:val="00FA6ED4"/>
+    <w:rsid w:val="00FB42E9"/>
     <w:rsid w:val="00FB4611"/>
     <w:rsid w:val="00FC171C"/>
     <w:rsid w:val="00FC212F"/>
     <w:rsid w:val="00FC2B1B"/>
     <w:rsid w:val="00FC3E50"/>
     <w:rsid w:val="00FD1476"/>
     <w:rsid w:val="00FD1607"/>
     <w:rsid w:val="00FD3B17"/>
+    <w:rsid w:val="00FD4A67"/>
     <w:rsid w:val="00FD5B3C"/>
     <w:rsid w:val="00FD78B4"/>
+    <w:rsid w:val="00FE147D"/>
     <w:rsid w:val="00FE2252"/>
     <w:rsid w:val="00FE4495"/>
     <w:rsid w:val="00FE70DB"/>
+    <w:rsid w:val="00FE7BE1"/>
     <w:rsid w:val="00FF020C"/>
     <w:rsid w:val="00FF5574"/>
     <w:rsid w:val="00FF5FC7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="71969F35"/>
   <w15:docId w15:val="{38FC1824-00BA-4269-BBFD-4701FAC4FCEB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9656,174 +14998,563 @@
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
     <w:name w:val="HTML Preformatted Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="HTMLPreformatted"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A7572E"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="y2iqfc">
     <w:name w:val="y2iqfc"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A7572E"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsonormal">
+    <w:name w:val="x_msonormal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FD4A67"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F7D0C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="cy-GB"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="8067480">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="10836038">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="19624828">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="32120425">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="46270426">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="71776322">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="90442174">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="98525073">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="112290861">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="134178511">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="141893159">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="144588006">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="168177410">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="177083997">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="186213995">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="189955735">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="215744650">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="221140432">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="252475929">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289866381">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="296226434">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="311568218">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="368192738">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="375157148">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="440613310">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="454373499">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="464741780">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="506482838">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="520897397">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="521628324">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="532351857">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="534001341">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="538515120">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="562640353">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="573902907">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="574631821">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="605115615">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="629750701">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="641085795">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -9831,409 +15562,1475 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="648289721">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="663243704">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="681787406">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="718676414">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="739211434">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="755522219">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="762649017">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="782726059">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="794906914">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="803742279">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="804082425">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="805657536">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="812329795">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="812596952">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="823084379">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="834494709">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="842743835">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="845635747">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="857278874">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="876352336">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="889610349">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="917253488">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="937710107">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="941960463">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="959144505">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="980615653">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1003508921">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1015381194">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1024674342">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1049186993">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1072116594">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1083449017">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1131510677">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1168057565">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1194076463">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1215694902">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1221673655">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1222598023">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1225989615">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1232157716">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1236938830">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1237131545">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1249266303">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1254783154">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1258830037">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1260798145">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1264266974">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1280530593">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1299841976">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1310287332">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1312363709">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1343627879">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1360929124">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1363172192">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1400135694">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1400402886">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1407262248">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1448354837">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1453204498">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1457681739">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1519389211">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1560089473">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1625841669">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1637220375">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1642495844">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1643271791">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1651593201">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1665551115">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1676571117">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1677072331">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1699771953">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1724254545">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1766413272">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1782339917">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1787189129">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1798253864">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1802768506">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1825197232">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1830365236">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1837378407">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1838888007">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1857310020">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1858348542">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1864977587">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1866361728">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1872377734">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1880318141">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1895506626">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1913468581">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1927877201">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1933396736">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1935090725">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1935287232">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1943025162">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1944723723">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1959485313">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1995910770">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1997294283">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1998730563">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2021615054">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2023892917">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2025738786">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2026057027">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2040399275">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2059233055">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2096781320">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2102296554">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2114520048">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2129082293">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2140685443">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10508,70 +17305,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80E2E434-9E9D-4358-83E3-20E0762EC46E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2574</Words>
-  <Characters>14675</Characters>
+  <Words>2389</Words>
+  <Characters>13619</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>122</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>113</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Wales Trinity Saint David</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17215</CharactersWithSpaces>
+  <CharactersWithSpaces>15977</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>