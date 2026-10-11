--- v0 (2025-10-17)
+++ v1 (2026-10-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3A010E4B" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00C247CF" w:rsidP="00C247CF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="558E2106" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00C247CF" w:rsidP="00C247CF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -263,51 +263,50 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4235"/>
         <w:gridCol w:w="1684"/>
         <w:gridCol w:w="746"/>
         <w:gridCol w:w="1932"/>
         <w:gridCol w:w="901"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C247CF" w:rsidRPr="00792E26" w14:paraId="368E3B2E" w14:textId="77777777" w:rsidTr="00F23417">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4235" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A5D92AC" w14:textId="0C629CD4" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00F23417" w:rsidP="00254EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Enw’r Arholwr Allanol</w:t>
             </w:r>
             <w:r w:rsidR="0010594D" w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -345,416 +344,431 @@
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22D0C2E7" w14:textId="77777777" w:rsidR="00F513C5" w:rsidRPr="00792E26" w:rsidRDefault="00F513C5" w:rsidP="00254EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3DD1D968" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00C247CF" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C247CF" w:rsidRPr="00792E26" w14:paraId="704C4D03" w14:textId="77777777" w:rsidTr="00F23417">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4235" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="098129BB" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00F23417" w:rsidP="00254EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Y rhaglen a arholir:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B2AB27E" w14:textId="77777777" w:rsidR="00F513C5" w:rsidRPr="00792E26" w:rsidRDefault="00F513C5" w:rsidP="00254EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="700E5128" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00C247CF" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C247CF" w:rsidRPr="00792E26" w14:paraId="7F27C20E" w14:textId="77777777" w:rsidTr="00F23417">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4235" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A335211" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00F23417" w:rsidP="009309E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Y modylau oddi mewn i’r rhaglen a arholir:</w:t>
             </w:r>
             <w:r w:rsidR="00DD2AC8" w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(lle bo’n berthnasol)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DE03841" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00C247CF" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DDB0CE5" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00C247CF" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="578AB3FC" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00C247CF" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C247CF" w:rsidRPr="00792E26" w14:paraId="060F526E" w14:textId="77777777" w:rsidTr="00F23417">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4235" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="334C886D" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00592423" w:rsidP="00592423">
+          <w:p w14:paraId="334C886D" w14:textId="5DF25087" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00592423" w:rsidP="00592423">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Athrofa</w:t>
             </w:r>
             <w:r w:rsidR="00F23417" w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Disgyblaeth Academaidd/</w:t>
+              <w:t xml:space="preserve">Disgyblaeth </w:t>
+            </w:r>
+            <w:r w:rsidR="00830686">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00792E26">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>cademaidd/</w:t>
+            </w:r>
+            <w:r w:rsidR="00830686">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Partner Cydweithredol/</w:t>
             </w:r>
             <w:r w:rsidR="00F23417" w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">/Canolfan: </w:t>
+              <w:t xml:space="preserve">Canolfan: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A1A8276" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00C247CF" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="060B9993" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00C247CF" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C247CF" w:rsidRPr="00792E26" w14:paraId="58DF2A78" w14:textId="77777777" w:rsidTr="00F23417">
         <w:trPr>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4235" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14D9F804" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00F23417" w:rsidP="00A01CDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel:</w:t>
             </w:r>
             <w:r w:rsidR="00C247CF" w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(Ticiwch)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="090C71D2" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00F23417" w:rsidP="00A01CDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Israddedig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D7739E4" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00C247CF" w:rsidP="00254EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F4A6F0" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00F23417" w:rsidP="00A01CDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Ôl-raddedig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41B50720" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00C247CF" w:rsidP="00254EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="046D2141" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00C247CF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69A15E0D" w14:textId="7875F19D" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00C247CF" w:rsidP="00C247CF">
       <w:pPr>
@@ -824,190 +838,184 @@
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4253"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D00AA" w:rsidRPr="00792E26" w14:paraId="0B319310" w14:textId="77777777" w:rsidTr="00F23417">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B277354" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="00DD2AC8" w:rsidP="00A01CDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>A oes t</w:t>
             </w:r>
             <w:r w:rsidR="00F23417" w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>refniadau cymorth wedi’u nodi yn Atodiad GA2a?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13804EBC" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="00F23417" w:rsidP="00A01CDA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Oes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C594762" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="006D00AA" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48144036" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="00F23417" w:rsidP="00A01CDA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Nac oes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BF027A4" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="006D00AA" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="572D981E" w14:textId="77777777" w:rsidR="004F5CDB" w:rsidRPr="00792E26" w:rsidRDefault="004F5CDB" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C247CF" w:rsidRPr="00792E26" w14:paraId="724B1704" w14:textId="77777777" w:rsidTr="00F23417">
         <w:trPr>
           <w:trHeight w:val="1393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07E39054" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="00F23417" w:rsidP="006D00AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Trefniadau cymorth arfaethedig</w:t>
             </w:r>
             <w:r w:rsidR="006D00AA" w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1019,51 +1027,50 @@
           <w:p w14:paraId="40248CE1" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00F23417" w:rsidP="00A01CDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(fel y manylwyd yn Atodiad GA2a):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="553D6D94" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00C247CF" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30A19870" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00C247CF" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4261DA14" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00792E26" w:rsidRDefault="004C19C0" w:rsidP="00254EE2">
             <w:pPr>
@@ -1085,51 +1092,50 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B115087" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00792E26" w:rsidRDefault="004C19C0" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D00AA" w:rsidRPr="00792E26" w14:paraId="178E3E15" w14:textId="77777777" w:rsidTr="00F23417">
         <w:trPr>
           <w:trHeight w:val="762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45BEFBB3" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="00DD2AC8" w:rsidP="00592423">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Ydy’r p</w:t>
             </w:r>
             <w:r w:rsidR="00F23417" w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1165,155 +1171,150 @@
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00592423" w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>PSA</w:t>
             </w:r>
             <w:r w:rsidR="00F23417" w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">) yn amodol ar ddarparu cymorth? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4ACAD69F" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="00F23417" w:rsidP="00A01CDA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Ydy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62986E5F" w14:textId="77777777" w:rsidR="004F5CDB" w:rsidRPr="00792E26" w:rsidRDefault="004F5CDB" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0CCF1FD6" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="006D00AA" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="010508BF" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="00F23417" w:rsidP="00A01CDA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Nac ydy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="392D3D1C" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="006D00AA" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D00AA" w:rsidRPr="00792E26" w14:paraId="644474E9" w14:textId="77777777" w:rsidTr="00F23417">
         <w:trPr>
           <w:trHeight w:val="1393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46F06194" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="00F23417" w:rsidP="00254EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Trefniadau cymorth sy’n ofynnol gan y P</w:t>
             </w:r>
             <w:r w:rsidR="00592423" w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1325,51 +1326,50 @@
           <w:p w14:paraId="0EDC3C37" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="00F23417" w:rsidP="00A01CDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(os ydynt yn ychwanegol i’r hyn  a nodwyd yn Atodiad GA2a):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31FECE77" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="006D00AA" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="174385D2" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00792E26" w:rsidRDefault="004C19C0" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="147193EC" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="006D00AA" w:rsidP="00F513C5">
             <w:pPr>
@@ -1495,56 +1495,55 @@
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4253"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D00AA" w:rsidRPr="00C61C67" w14:paraId="68413BE2" w14:textId="77777777" w:rsidTr="0025187F">
+      <w:tr w:rsidR="006D00AA" w:rsidRPr="00830686" w14:paraId="68413BE2" w14:textId="77777777" w:rsidTr="0025187F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16B3288D" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="00F23417" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Disgrifiwch yn gryno yr union gymorth a ddarperir gan nodi sut mae hyn yn berthnasol i’r trefniadau arfaethedig a nodwyd yn Atodiad GA2a neu y gofynnwyd amdano gan y P</w:t>
             </w:r>
             <w:r w:rsidR="00592423" w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
@@ -1588,51 +1587,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="67594F39" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="006D00AA" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D00AA" w:rsidRPr="00792E26" w14:paraId="25A56998" w14:textId="77777777" w:rsidTr="0025187F">
         <w:trPr>
           <w:trHeight w:val="597"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65407E03" w14:textId="4BD13BED" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="00DD2AC8" w:rsidP="00A01CDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Ydy’r t</w:t>
             </w:r>
             <w:r w:rsidR="0025187F" w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1751,423 +1749,425 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>’n</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> parhau o ran dealltwriaeth yr AA o reoliadau neu brosesau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="782D02C4" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="0025187F" w:rsidP="00A01CDA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ydynt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71D003AC" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="006D00AA" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5429E208" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="0025187F" w:rsidP="00A01CDA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Nac ydynt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65D1332E" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="006D00AA" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D00AA" w:rsidRPr="00792E26" w14:paraId="525770E2" w14:textId="77777777" w:rsidTr="0025187F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55D0A5B0" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="0025187F" w:rsidP="00A01CDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Manylion y trefniadau cymorth sy’n parhau </w:t>
             </w:r>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(os ydynt yn wahanol i’r rhai a nodwyd yn Adran 2 uchod)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="407136FD" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00792E26" w:rsidRDefault="006D00AA" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA222E" w:rsidRPr="00792E26" w14:paraId="0B5307B8" w14:textId="77777777" w:rsidTr="0025187F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D309E08" w14:textId="172B3543" w:rsidR="00EA222E" w:rsidRPr="00792E26" w:rsidRDefault="00EA222E" w:rsidP="00A01CDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Rhowch fanylion unrhyw faterion anarferol a allai fod yn ddefnyddiol i’r PSA eu nodi e.e. bod dyddiad cychwyn yr arholwr wedi’i ddwyn ymlaen, neu ei ohirio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D2B907D" w14:textId="77777777" w:rsidR="00EA222E" w:rsidRPr="00792E26" w:rsidRDefault="00EA222E" w:rsidP="00254EE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F927A4B" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00792E26" w:rsidRDefault="00C247CF">
-[...7 lines deleted...]
-    <w:p w14:paraId="316A9A8A" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00792E26" w:rsidRDefault="004C19C0">
+    <w:p w14:paraId="7F927A4B" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRDefault="00C247CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FEC513" w14:textId="77777777" w:rsidR="00830686" w:rsidRDefault="00830686">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A05475D" w14:textId="77777777" w:rsidR="00830686" w:rsidRDefault="00830686">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9498" w:type="dxa"/>
+        <w:tblW w:w="10061" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="998"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="1057"/>
+        <w:gridCol w:w="3003"/>
+        <w:gridCol w:w="2853"/>
+        <w:gridCol w:w="895"/>
+        <w:gridCol w:w="2253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C19C0" w:rsidRPr="00C8566D" w14:paraId="4E9727C3" w14:textId="77777777" w:rsidTr="009309E3">
+      <w:tr w:rsidR="00830686" w:rsidRPr="00C8566D" w14:paraId="784B7A69" w14:textId="77777777" w:rsidTr="00830686">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcW w:w="1057" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61B76D62" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00C8566D" w:rsidRDefault="0025187F" w:rsidP="00A01CDA">
+          <w:p w14:paraId="781F806D" w14:textId="77777777" w:rsidR="00830686" w:rsidRPr="00C8566D" w:rsidRDefault="00830686" w:rsidP="00CB4FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8566D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Llofnod: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3003" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="54EC2CDB" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00C8566D" w:rsidRDefault="004C19C0" w:rsidP="00254EE2">
+          <w:p w14:paraId="6B8ED1C0" w14:textId="77777777" w:rsidR="00830686" w:rsidRPr="00C8566D" w:rsidRDefault="00830686" w:rsidP="00CB4FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8566D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>……………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2853" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0381A8C0" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00C8566D" w:rsidRDefault="004C19C0" w:rsidP="00592423">
-[...33 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6111B234" w14:textId="2B6A131B" w:rsidR="00830686" w:rsidRPr="00C8566D" w:rsidRDefault="00830686" w:rsidP="00CB4FD5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="895" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20338367" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00C8566D" w:rsidRDefault="0025187F" w:rsidP="00A01CDA">
+          <w:p w14:paraId="7EEE4DAD" w14:textId="77777777" w:rsidR="00830686" w:rsidRPr="00C8566D" w:rsidRDefault="00830686" w:rsidP="00CB4FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8566D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Dyddiad:</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">    </w:t>
+              <w:t xml:space="preserve">Dyddiad:    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="2253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7344BBFD" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00C8566D" w:rsidRDefault="004C19C0" w:rsidP="00254EE2">
+          <w:p w14:paraId="1726EF6B" w14:textId="77777777" w:rsidR="00830686" w:rsidRPr="00C8566D" w:rsidRDefault="00830686" w:rsidP="00CB4FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2EECD43E" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00C8566D" w:rsidRDefault="009309E3" w:rsidP="00254EE2">
+          <w:p w14:paraId="4BBBA23A" w14:textId="77777777" w:rsidR="00830686" w:rsidRPr="00C8566D" w:rsidRDefault="00830686" w:rsidP="00CB4FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8566D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>…………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17DD4A7F" w14:textId="255678EE" w:rsidR="004C19C0" w:rsidRDefault="004C19C0">
+    <w:p w14:paraId="7135F38A" w14:textId="2415D856" w:rsidR="00830686" w:rsidRDefault="00830686">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8566D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>(Cyfarwyddwr Academaidd</w:t>
+      </w:r>
+      <w:r w:rsidR="00122E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>/ Pennaeth y Swyddfa Partneriaethau Cydweithredol (Gweithrediadau) ar gyfer Partneriaethau Cydweithredol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8566D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D8C267" w14:textId="77777777" w:rsidR="00830686" w:rsidRDefault="00830686">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="016A12B7" w14:textId="77777777" w:rsidR="00792E26" w:rsidRPr="00792E26" w:rsidRDefault="00792E26">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24FC2C09" w14:textId="776BBEF5" w:rsidR="00792E26" w:rsidRPr="00792E26" w:rsidRDefault="00792E26" w:rsidP="00792E26">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
@@ -2220,215 +2220,209 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4253"/>
         <w:gridCol w:w="1695"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
       <w:tr w:rsidR="00792E26" w:rsidRPr="00792E26" w14:paraId="7D127703" w14:textId="77777777" w:rsidTr="00E21974">
         <w:trPr>
           <w:trHeight w:val="803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79321721" w14:textId="737ACCD2" w:rsidR="00792E26" w:rsidRPr="00792E26" w:rsidRDefault="00792E26" w:rsidP="00E21974">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Trefniadau </w:t>
             </w:r>
             <w:r w:rsidR="00C8566D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>ymorth ar gyfer yr ail flwyddyn wedi’u cwblhau?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11AE403B" w14:textId="77777777" w:rsidR="00792E26" w:rsidRPr="00792E26" w:rsidRDefault="00792E26" w:rsidP="00E21974">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="64E2D8FE" w14:textId="1AAFAA54" w:rsidR="00792E26" w:rsidRPr="00792E26" w:rsidRDefault="00792E26" w:rsidP="00E21974">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Do</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DAB8600" w14:textId="77777777" w:rsidR="00792E26" w:rsidRPr="00792E26" w:rsidRDefault="00792E26" w:rsidP="00E21974">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6840A642" w14:textId="77777777" w:rsidR="00792E26" w:rsidRPr="00792E26" w:rsidRDefault="00792E26" w:rsidP="00E21974">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13372059" w14:textId="0D62FA4D" w:rsidR="00792E26" w:rsidRPr="00792E26" w:rsidRDefault="00792E26" w:rsidP="00E21974">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Naddo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44E0BF2A" w14:textId="77777777" w:rsidR="00792E26" w:rsidRPr="00792E26" w:rsidRDefault="00792E26" w:rsidP="00E21974">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00792E26" w:rsidRPr="00792E26" w14:paraId="54A54A8D" w14:textId="77777777" w:rsidTr="00E21974">
         <w:trPr>
           <w:trHeight w:val="803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="486C963D" w14:textId="6441D7F5" w:rsidR="00792E26" w:rsidRPr="00792E26" w:rsidRDefault="00792E26" w:rsidP="00E21974">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Trefniadau </w:t>
             </w:r>
             <w:r w:rsidR="00C8566D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -2465,170 +2459,165 @@
               <w:t xml:space="preserve"> barhau</w:t>
             </w:r>
             <w:r w:rsidR="00C4019A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> i’r drydedd flwyddyn yn y swydd</w:t>
             </w:r>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08CC8E96" w14:textId="77777777" w:rsidR="00792E26" w:rsidRPr="00792E26" w:rsidRDefault="00792E26" w:rsidP="00E21974">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A86BD9A" w14:textId="2F990166" w:rsidR="00792E26" w:rsidRPr="00792E26" w:rsidRDefault="00792E26" w:rsidP="00E21974">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Ie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E247DC3" w14:textId="77777777" w:rsidR="00792E26" w:rsidRPr="00792E26" w:rsidRDefault="00792E26" w:rsidP="00E21974">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28F959E3" w14:textId="77777777" w:rsidR="00792E26" w:rsidRPr="00792E26" w:rsidRDefault="00792E26" w:rsidP="00E21974">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00FA2E37" w14:textId="36213C8D" w:rsidR="00792E26" w:rsidRPr="00792E26" w:rsidRDefault="00792E26" w:rsidP="00E21974">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Na</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18CB91CE" w14:textId="77777777" w:rsidR="00792E26" w:rsidRPr="00792E26" w:rsidRDefault="00792E26" w:rsidP="00E21974">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00792E26" w:rsidRPr="00792E26" w14:paraId="13BC04DD" w14:textId="77777777" w:rsidTr="00E21974">
         <w:trPr>
           <w:trHeight w:val="803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6429E9D6" w14:textId="6C7EED7B" w:rsidR="00792E26" w:rsidRPr="00792E26" w:rsidRDefault="00792E26" w:rsidP="00E21974">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Os Ie, rhowch esboniad am y gofyniad </w:t>
             </w:r>
             <w:r w:rsidR="00C8566D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -2648,319 +2637,248 @@
             </w:r>
             <w:r w:rsidR="00C8566D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="00792E26">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>arhau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5251" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36FC9A66" w14:textId="77777777" w:rsidR="00792E26" w:rsidRPr="00792E26" w:rsidRDefault="00792E26" w:rsidP="00E21974">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F13428A" w14:textId="77777777" w:rsidR="00792E26" w:rsidRPr="00792E26" w:rsidRDefault="00792E26" w:rsidP="00792E26">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10061" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="998"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="563"/>
+        <w:gridCol w:w="1057"/>
+        <w:gridCol w:w="3003"/>
+        <w:gridCol w:w="2853"/>
+        <w:gridCol w:w="895"/>
+        <w:gridCol w:w="2253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C8566D" w:rsidRPr="00C8566D" w14:paraId="7ACD5779" w14:textId="77777777" w:rsidTr="00C8566D">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00122E8A" w:rsidRPr="00C8566D" w14:paraId="0223DDEB" w14:textId="77777777" w:rsidTr="00CB4FD5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcW w:w="1057" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="747BC500" w14:textId="77777777" w:rsidR="00C8566D" w:rsidRPr="00C8566D" w:rsidRDefault="00C8566D" w:rsidP="00E21974">
+          <w:p w14:paraId="3A8608C6" w14:textId="77777777" w:rsidR="00122E8A" w:rsidRPr="00C8566D" w:rsidRDefault="00122E8A" w:rsidP="00CB4FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8566D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Llofnod: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3003" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4B419A0B" w14:textId="77777777" w:rsidR="00C8566D" w:rsidRPr="00C8566D" w:rsidRDefault="00C8566D" w:rsidP="00E21974">
+          <w:p w14:paraId="430B6155" w14:textId="77777777" w:rsidR="00122E8A" w:rsidRPr="00C8566D" w:rsidRDefault="00122E8A" w:rsidP="00CB4FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8566D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>……………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2853" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBF7A61" w14:textId="56479D50" w:rsidR="00C8566D" w:rsidRPr="00C8566D" w:rsidRDefault="00C8566D" w:rsidP="00C8566D">
+          <w:p w14:paraId="26A1C5B5" w14:textId="77777777" w:rsidR="00122E8A" w:rsidRPr="00C8566D" w:rsidRDefault="00122E8A" w:rsidP="00CB4FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C8566D">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="845" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="895" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02C6A1AD" w14:textId="77777777" w:rsidR="00C8566D" w:rsidRPr="00C8566D" w:rsidRDefault="00C8566D" w:rsidP="00E21974">
+          <w:p w14:paraId="272A83B4" w14:textId="77777777" w:rsidR="00122E8A" w:rsidRPr="00C8566D" w:rsidRDefault="00122E8A" w:rsidP="00CB4FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8566D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyddiad:    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19351370" w14:textId="77777777" w:rsidR="00C8566D" w:rsidRPr="00C8566D" w:rsidRDefault="00C8566D" w:rsidP="00E21974">
+          <w:p w14:paraId="250B46CA" w14:textId="77777777" w:rsidR="00122E8A" w:rsidRPr="00C8566D" w:rsidRDefault="00122E8A" w:rsidP="00CB4FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24375BE6" w14:textId="77777777" w:rsidR="00C8566D" w:rsidRPr="00C8566D" w:rsidRDefault="00C8566D" w:rsidP="00E21974">
+          <w:p w14:paraId="3CA78847" w14:textId="77777777" w:rsidR="00122E8A" w:rsidRPr="00C8566D" w:rsidRDefault="00122E8A" w:rsidP="00CB4FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8566D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>…………………………</w:t>
             </w:r>
-          </w:p>
-[...84 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5812F2AC" w14:textId="77777777" w:rsidR="00E21BEF" w:rsidRPr="00792E26" w:rsidRDefault="00E21BEF">
+    <w:p w14:paraId="350536D8" w14:textId="751919E1" w:rsidR="00122E8A" w:rsidRDefault="00122E8A" w:rsidP="00122E8A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8566D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>(Cyfarwyddwr Academaidd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>/ Pennaeth y Swyddfa Partneriaethau Cydweithredol (Gweithrediadau) ar gyfer Partneriaethau Cydweithredol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8566D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25369886" w14:textId="77777777" w:rsidR="00122E8A" w:rsidRPr="00792E26" w:rsidRDefault="00122E8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69F487EC" w14:textId="77777777" w:rsidR="00E21BEF" w:rsidRPr="00792E26" w:rsidRDefault="0025187F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00792E26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
@@ -3334,50 +3252,51 @@
     <w:p w14:paraId="5020E109" w14:textId="77777777" w:rsidR="00002429" w:rsidRPr="00792E26" w:rsidRDefault="00D134C8" w:rsidP="001140F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00792E26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">aelod o staff y </w:t>
       </w:r>
       <w:r w:rsidR="00592423" w:rsidRPr="00792E26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Ddisgyblaeth Academaidd</w:t>
       </w:r>
       <w:r w:rsidRPr="00792E26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>/Ganolfan i weithredu fel enw cyswllt/</w:t>
       </w:r>
       <w:r w:rsidR="00DD2AC8" w:rsidRPr="00792E26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3398,51 +3317,50 @@
     <w:p w14:paraId="1865FB6D" w14:textId="77777777" w:rsidR="005E4780" w:rsidRPr="00792E26" w:rsidRDefault="00D134C8" w:rsidP="001140F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00792E26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">aelod o staff y </w:t>
       </w:r>
       <w:r w:rsidR="00592423" w:rsidRPr="00792E26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Ddisgyblaeth Academaidd</w:t>
       </w:r>
       <w:r w:rsidRPr="00792E26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>/Ganolfan nad yw’n ymwneud yn uniongyrchol â’r rhaglen sydd i’w harholi i weithredu’n fentor i’r unigolyn (gyda ffocws ar faterion academaidd);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6B4051" w14:textId="77777777" w:rsidR="005E4780" w:rsidRPr="00792E26" w:rsidRDefault="00D134C8" w:rsidP="001140F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -4436,70 +4354,70 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="653F3F3A" w14:textId="77777777" w:rsidR="00467A34" w:rsidRPr="00792E26" w:rsidRDefault="00467A34" w:rsidP="001140F7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00467A34" w:rsidRPr="00792E26" w:rsidSect="00C247CF">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E722327" w14:textId="77777777" w:rsidR="00254EE2" w:rsidRDefault="00254EE2" w:rsidP="00C247CF">
+    <w:p w14:paraId="08E530B4" w14:textId="77777777" w:rsidR="00E00F38" w:rsidRDefault="00E00F38" w:rsidP="00C247CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68A834BE" w14:textId="77777777" w:rsidR="00254EE2" w:rsidRDefault="00254EE2" w:rsidP="00C247CF">
+    <w:p w14:paraId="5BF84887" w14:textId="77777777" w:rsidR="00E00F38" w:rsidRDefault="00E00F38" w:rsidP="00C247CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4530,70 +4448,70 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46697DCB" w14:textId="77777777" w:rsidR="00254EE2" w:rsidRDefault="00254EE2" w:rsidP="00C247CF">
+    <w:p w14:paraId="1202A53A" w14:textId="77777777" w:rsidR="00E00F38" w:rsidRDefault="00E00F38" w:rsidP="00C247CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54E78EA3" w14:textId="77777777" w:rsidR="00254EE2" w:rsidRDefault="00254EE2" w:rsidP="00C247CF">
+    <w:p w14:paraId="53EE1326" w14:textId="77777777" w:rsidR="00E00F38" w:rsidRDefault="00E00F38" w:rsidP="00C247CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4504C919" w14:textId="77777777" w:rsidR="00BF098A" w:rsidRDefault="00254EE2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="127FC84A" wp14:editId="4B3387F0">
           <wp:extent cx="2019300" cy="581025"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:docPr id="1" name="Picture 1" descr="uwtsd-logo-bilingual"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="uwtsd-logo-bilingual"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
@@ -4609,51 +4527,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2019300" cy="581025"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="037378A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38741D8A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4846,167 +4764,173 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="954563278">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1877618140">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:revisionView w:markup="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C247CF"/>
     <w:rsid w:val="00002429"/>
     <w:rsid w:val="000A6FB4"/>
     <w:rsid w:val="0010594D"/>
     <w:rsid w:val="001140F7"/>
+    <w:rsid w:val="00122E8A"/>
     <w:rsid w:val="00170CB6"/>
     <w:rsid w:val="001B1A77"/>
     <w:rsid w:val="002512DF"/>
     <w:rsid w:val="0025187F"/>
     <w:rsid w:val="00254EE2"/>
     <w:rsid w:val="0029431E"/>
     <w:rsid w:val="00386D99"/>
     <w:rsid w:val="004218E0"/>
     <w:rsid w:val="00444D9A"/>
     <w:rsid w:val="00467A34"/>
     <w:rsid w:val="004C19C0"/>
     <w:rsid w:val="004F5CDB"/>
     <w:rsid w:val="00591FD6"/>
     <w:rsid w:val="00592423"/>
     <w:rsid w:val="005E4780"/>
     <w:rsid w:val="006665C1"/>
     <w:rsid w:val="00684404"/>
     <w:rsid w:val="006B6695"/>
     <w:rsid w:val="006C4B3D"/>
     <w:rsid w:val="006D00AA"/>
     <w:rsid w:val="00727C8C"/>
     <w:rsid w:val="007422F4"/>
     <w:rsid w:val="00792E26"/>
     <w:rsid w:val="007C616D"/>
     <w:rsid w:val="007D5E7F"/>
+    <w:rsid w:val="00830686"/>
     <w:rsid w:val="00840F40"/>
     <w:rsid w:val="008B6598"/>
     <w:rsid w:val="009309E3"/>
     <w:rsid w:val="009567D9"/>
     <w:rsid w:val="00970C01"/>
     <w:rsid w:val="00A01CDA"/>
+    <w:rsid w:val="00A041DF"/>
     <w:rsid w:val="00A244A5"/>
     <w:rsid w:val="00A37EB7"/>
+    <w:rsid w:val="00B27F65"/>
     <w:rsid w:val="00BC63DF"/>
     <w:rsid w:val="00BF098A"/>
     <w:rsid w:val="00C247CF"/>
     <w:rsid w:val="00C4019A"/>
     <w:rsid w:val="00C61C67"/>
     <w:rsid w:val="00C8566D"/>
     <w:rsid w:val="00C95D33"/>
     <w:rsid w:val="00CA18A4"/>
     <w:rsid w:val="00CC2263"/>
     <w:rsid w:val="00CD6466"/>
     <w:rsid w:val="00D01FB3"/>
     <w:rsid w:val="00D134C8"/>
     <w:rsid w:val="00D31601"/>
     <w:rsid w:val="00D409D8"/>
     <w:rsid w:val="00D9641B"/>
     <w:rsid w:val="00DD2AC8"/>
+    <w:rsid w:val="00E00F38"/>
     <w:rsid w:val="00E21BEF"/>
     <w:rsid w:val="00E5177E"/>
     <w:rsid w:val="00EA222E"/>
     <w:rsid w:val="00EC0CAB"/>
     <w:rsid w:val="00F23417"/>
     <w:rsid w:val="00F41AF8"/>
     <w:rsid w:val="00F513C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0A82639F"/>
   <w15:docId w15:val="{B7D89877-461C-486D-B2A2-1FB9227A9EE1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5516,51 +5440,51 @@
     <w:semiHidden/>
     <w:rsid w:val="001B1A77"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D01FB3"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ansawdd@pcydds.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -5820,67 +5744,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>800</Words>
-  <Characters>4466</Characters>
+  <Words>819</Words>
+  <Characters>4674</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>91</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>GA37</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5234</CharactersWithSpaces>
+  <CharactersWithSpaces>5483</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>GA37</dc:title>
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>