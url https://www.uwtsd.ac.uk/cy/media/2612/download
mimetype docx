--- v0 (2025-10-17)
+++ v1 (2026-10-25)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="737801A2" w14:textId="77777777" w:rsidR="00ED03ED" w:rsidRPr="00BB61D9" w:rsidRDefault="008B4DC9" w:rsidP="000966EC">
       <w:pPr>
         <w:overflowPunct/>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DE39A9D" w14:textId="30283ADB" w:rsidR="00BB61D9" w:rsidRPr="00BB61D9" w:rsidRDefault="00A35050" w:rsidP="00BB61D9">
@@ -206,51 +206,51 @@
           <w:i w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>hwyaf ar gyfer dyfarniad a addysgir</w:t>
       </w:r>
       <w:r w:rsidR="004E41C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="320B5038" w14:textId="77777777" w:rsidR="00BB61D9" w:rsidRDefault="00BB61D9" w:rsidP="00BB61D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77112FD5" w14:textId="65E55B9A" w:rsidR="00D848EF" w:rsidRDefault="00A35050" w:rsidP="00356F5F">
+    <w:p w14:paraId="77112FD5" w14:textId="5D50DCE6" w:rsidR="00D848EF" w:rsidRDefault="00A35050" w:rsidP="00356F5F">
       <w:pPr>
         <w:overflowPunct/>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED5C4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceir manylion y terfynau amser </w:t>
       </w:r>
       <w:r w:rsidR="00E44E3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">hwyaf </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED5C4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -292,89 +292,89 @@
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">o’r </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED5C4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Llawlyfr Ansawdd Academaidd </w:t>
       </w:r>
       <w:r w:rsidR="00D17AAA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="006D7D5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="009C496B">
-[...4 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="008332C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006B4EDE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
-      <w:r w:rsidR="009C496B">
-[...4 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="008332C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00D52BA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6965071F" w14:textId="77777777" w:rsidR="00D848EF" w:rsidRDefault="00D848EF" w:rsidP="008C0559">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63CF1D21" w14:textId="01486C97" w:rsidR="00BB61D9" w:rsidRPr="00840D4C" w:rsidRDefault="00ED5C4A" w:rsidP="00BB6DA6">
+    <w:p w14:paraId="63CF1D21" w14:textId="3DBB0F68" w:rsidR="00BB61D9" w:rsidRPr="00840D4C" w:rsidRDefault="00ED5C4A" w:rsidP="00BB6DA6">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED5C4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Dyl</w:t>
       </w:r>
       <w:r w:rsidR="00B934A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ech </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED5C4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -483,334 +483,369 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED5C4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00043E82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E1D37" w:rsidRPr="00D06858">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dylid anfon y ffurflen wedi’i chwblhau i’r </w:t>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">Dylid anfon y ffurflen wedi’i chwblhau </w:t>
+      </w:r>
+      <w:r w:rsidR="008332C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at Achosion Myfyrwyr </w:t>
+      </w:r>
+      <w:r w:rsidR="006D7D5B" w:rsidRPr="00C14CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6DA6" w:rsidRPr="00C14CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7D5B" w:rsidRPr="00C14CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m ond ar ôl </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6DA6" w:rsidRPr="00C14CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>cwblhau</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7D5B" w:rsidRPr="00C14CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00BB6DA6" w:rsidRPr="00C14CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
       <w:r w:rsidR="006D7D5B" w:rsidRPr="00C14CAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>d</w:t>
+        <w:t xml:space="preserve">ob adran </w:t>
       </w:r>
       <w:r w:rsidR="00BB6DA6" w:rsidRPr="00C14CAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>i</w:t>
+        <w:t xml:space="preserve">yn </w:t>
       </w:r>
       <w:r w:rsidR="006D7D5B" w:rsidRPr="00C14CAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">m ond ar ôl </w:t>
-[...14 lines deleted...]
-          <w:bCs/>
+        <w:t>llawn</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44E3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44E3F" w:rsidRPr="00E44E3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>a chaiff ei chyfeirio wedyn at y Pwyllgor Achosion Arbennig i’w hystyried</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9D7845" w14:textId="77777777" w:rsidR="00A353A5" w:rsidRPr="00840D4C" w:rsidRDefault="00A353A5" w:rsidP="008C0559">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="031BBD85" w14:textId="27F3AE1A" w:rsidR="00BB61D9" w:rsidRDefault="00D06858" w:rsidP="008C0559">
+      <w:pPr>
+        <w:ind w:left="-142" w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D06858">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Darllenwch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C496B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8544C" w:rsidRPr="009C496B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>nodiadau</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8544C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB6DA6" w:rsidRPr="00C14CAD">
-[...68 lines deleted...]
-    <w:p w14:paraId="031BBD85" w14:textId="27F3AE1A" w:rsidR="00BB61D9" w:rsidRDefault="00D06858" w:rsidP="008C0559">
+      <w:r w:rsidRPr="00D06858">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>canllaw</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8544C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yng nghefn y ffurflen </w:t>
+      </w:r>
+      <w:r w:rsidR="00221F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D06858">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a gwnewch yn siŵr bod POB </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5729">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>ad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D06858">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>ran o'r ffurflen wedi'i chwblhau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A42519C" w14:textId="77777777" w:rsidR="001C5E5F" w:rsidRDefault="001C5E5F" w:rsidP="008C0559">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06858">
-[...57 lines deleted...]
-        <w:t xml:space="preserve"> yng nghefn y ffurflen </w:t>
+    </w:p>
+    <w:p w14:paraId="78677B78" w14:textId="77777777" w:rsidR="00FD11FA" w:rsidRPr="00EC20BA" w:rsidRDefault="00FD11FA" w:rsidP="00FD11FA">
+      <w:pPr>
+        <w:ind w:left="-142" w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Efallai y bydd gan yr addasiad i'ch terfyn amser hwyaf oblygiadau o ran eich ffioedd ac y bydd yn effeithio ar unrhyw gyllid a dderbyniwch yn y dyfodol, felly mae'n rhaid i chi gysylltu â’r Tîm Cymorth Ariannol o fewn Gwasanaethau Myfyrwyr (yng Nghymru) neu Dîm Cyllid y Campws (yn Birmingham neu Lundain) neu dîm cyfatebol mewn Sefydliad Partneriaeth Cydweithredol am gyngor cyn cyflwyno eich cais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6C94AA" w14:textId="77777777" w:rsidR="00FD11FA" w:rsidRDefault="00FD11FA" w:rsidP="008C0559">
+      <w:pPr>
+        <w:ind w:left="-142" w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21DBCD9E" w14:textId="0D30FC7D" w:rsidR="00B11BD7" w:rsidRDefault="008332C8" w:rsidP="008C0559">
+      <w:pPr>
+        <w:ind w:left="-142" w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cewch </w:t>
+      </w:r>
+      <w:r w:rsidR="001C5E5F" w:rsidRPr="00C92D30">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eich hysbysu o’r penderfyniad swyddogol terfynol ynglŷn â’ch cais </w:t>
       </w:r>
       <w:r w:rsidR="00221F28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...70 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>drwy e-bost</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C92D30">
+      <w:r w:rsidR="001C5E5F" w:rsidRPr="00C92D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C5E7A60" w14:textId="77777777" w:rsidR="00B11BD7" w:rsidRDefault="00B11BD7" w:rsidP="008C0559">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D41B3A7" w14:textId="0F9F92C4" w:rsidR="001C5E5F" w:rsidRPr="009C496B" w:rsidRDefault="001C5E5F" w:rsidP="008C0559">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -910,194 +945,115 @@
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5390AB54" w14:textId="77777777" w:rsidR="0074429A" w:rsidRPr="00840D4C" w:rsidRDefault="0074429A" w:rsidP="00BB61D9">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="386EB782" w14:textId="77777777" w:rsidR="0074429A" w:rsidRPr="00840D4C" w:rsidRDefault="0074429A" w:rsidP="00BB61D9">
+    <w:p w14:paraId="386EB782" w14:textId="77777777" w:rsidR="0074429A" w:rsidRDefault="0074429A" w:rsidP="00BB61D9">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7952351C" w14:textId="70098636" w:rsidR="006215C5" w:rsidRPr="00840D4C" w:rsidRDefault="006215C5" w:rsidP="00BB61D9">
+    <w:p w14:paraId="7123D113" w14:textId="77777777" w:rsidR="00A16660" w:rsidRPr="00840D4C" w:rsidRDefault="00A16660" w:rsidP="00BB61D9">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61CC7073" w14:textId="77777777" w:rsidR="006215C5" w:rsidRPr="00840D4C" w:rsidRDefault="006215C5" w:rsidP="00BB61D9">
+    <w:p w14:paraId="7952351C" w14:textId="70098636" w:rsidR="006215C5" w:rsidRPr="00840D4C" w:rsidRDefault="006215C5" w:rsidP="00BB61D9">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B02E096" w14:textId="77777777" w:rsidR="004B38C0" w:rsidRPr="00840D4C" w:rsidRDefault="004B38C0" w:rsidP="00BB61D9">
+    <w:p w14:paraId="5B394520" w14:textId="3F1DB830" w:rsidR="00840D4C" w:rsidRDefault="00840D4C" w:rsidP="00C73E43">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="722FE1ED" w14:textId="77777777" w:rsidR="00840D4C" w:rsidRDefault="00840D4C" w:rsidP="00BB61D9">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="386EE184" w14:textId="77777777" w:rsidR="004B38C0" w:rsidRPr="00840D4C" w:rsidRDefault="004B38C0" w:rsidP="00BB61D9">
-[...90 lines deleted...]
-    <w:p w14:paraId="722FE1ED" w14:textId="77777777" w:rsidR="00840D4C" w:rsidRPr="00840D4C" w:rsidRDefault="00840D4C" w:rsidP="00BB61D9">
+    <w:p w14:paraId="064328F4" w14:textId="77777777" w:rsidR="00D9014D" w:rsidRPr="00840D4C" w:rsidRDefault="00D9014D" w:rsidP="00BB61D9">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="542F106C" w14:textId="77777777" w:rsidR="004B38C0" w:rsidRPr="00840D4C" w:rsidRDefault="004B38C0" w:rsidP="00BB61D9">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1120,51 +1076,51 @@
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9889" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9889"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006215C5" w:rsidRPr="009C496B" w14:paraId="30410452" w14:textId="77777777" w:rsidTr="005D1B8B">
+      <w:tr w:rsidR="006215C5" w:rsidRPr="00EC20BA" w14:paraId="30410452" w14:textId="77777777" w:rsidTr="005D1B8B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D4274EE" w14:textId="77777777" w:rsidR="00221F28" w:rsidRPr="00840D4C" w:rsidRDefault="00221F28" w:rsidP="00F60BEC">
             <w:pPr>
               <w:ind w:right="128"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221F28">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dylid e-bostio’r ffurflen wedi’i chwblhau’n llawn gyda’ch tystiolaeth ategol i  </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="00840D4C">
@@ -1311,139 +1267,213 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>st Prifysgol a phersonol yn rheolaidd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20564661" w14:textId="77777777" w:rsidR="006215C5" w:rsidRDefault="006215C5" w:rsidP="006215C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28D6C5FD" w14:textId="77777777" w:rsidR="006215C5" w:rsidRPr="006215C5" w:rsidRDefault="006215C5" w:rsidP="006215C5">
+    <w:p w14:paraId="52765114" w14:textId="751FA6FB" w:rsidR="006215C5" w:rsidRPr="00C73E43" w:rsidRDefault="006215C5" w:rsidP="00C73E43">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006215C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Mae’r ffurflen hon ar gael yn electronig ar dudalennau gwe’r Swyddfa Academaidd:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="52765114" w14:textId="77777777" w:rsidR="006215C5" w:rsidRPr="00840D4C" w:rsidRDefault="006215C5" w:rsidP="0058320E">
+        <w:t xml:space="preserve">Mae’r ffurflen hon ar gael yn electronig </w:t>
+      </w:r>
+      <w:r w:rsidR="008332C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006215C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73E43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00C73E43">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bCs/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="cy-GB"/>
+          </w:rPr>
+          <w:t>http://www.uwtsd.ac.uk/cy/swyddfaacademaidd</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="29B9BCBF" w14:textId="77777777" w:rsidR="008332C8" w:rsidRDefault="008332C8" w:rsidP="0058320E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="44955815" w14:textId="565D64B9" w:rsidR="008332C8" w:rsidRPr="00840D4C" w:rsidRDefault="008332C8" w:rsidP="0058320E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC20BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MAE’R FFURFLEN HON HEFYD AR GAEL YN SAESNEG </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC20BA">
+        <w:rPr>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00EC20BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>THIS DOCUMENT IS ALSO AVAILABLE IN ENGLISH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201141C3" w14:textId="77777777" w:rsidR="006215C5" w:rsidRDefault="00457DB2" w:rsidP="00C92D30">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00840D4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...6 lines deleted...]
-    <w:p w14:paraId="201141C3" w14:textId="77777777" w:rsidR="006215C5" w:rsidRPr="00840D4C" w:rsidRDefault="00457DB2" w:rsidP="00C92D30">
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21DBBD63" w14:textId="77777777" w:rsidR="00D9014D" w:rsidRPr="00840D4C" w:rsidRDefault="00D9014D" w:rsidP="00C92D30">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00840D4C">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="511492FB" w14:textId="77777777" w:rsidR="00A353A5" w:rsidRDefault="00D06858" w:rsidP="00993A19">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D06858">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Manylion y Myfyriwr: </w:t>
       </w:r>
@@ -2227,76 +2257,98 @@
             </w:r>
             <w:r w:rsidR="000F0CBE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="00633587">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>ell</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B63097" w:rsidRPr="005F677A" w14:paraId="39C43AE7" w14:textId="77777777" w:rsidTr="00CF2558">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5002BA5A" w14:textId="77777777" w:rsidR="00B63097" w:rsidRPr="00FF46F4" w:rsidRDefault="00C14CAD" w:rsidP="00CF2558">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2BFF0415" w14:textId="77777777" w:rsidR="006D0DEF" w:rsidRDefault="006D0DEF" w:rsidP="006D0DEF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C14840">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Athrofa</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Athrofa</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Cyfadran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D42BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13B3FC18" w14:textId="77777777" w:rsidR="00B63097" w:rsidRPr="00FF46F4" w:rsidRDefault="00B63097" w:rsidP="00CF2558">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="7ADADFAF" w14:textId="77777777" w:rsidR="00B63097" w:rsidRPr="00DC49BD" w:rsidRDefault="00B63097" w:rsidP="00CF2558">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2660,56 +2712,65 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546F01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nac oes</w:t>
+              <w:t>Nac</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006215C5" w:rsidRPr="005F677A" w14:paraId="1DF33871" w14:textId="77777777" w:rsidTr="00CF2558">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F1CB37F" w14:textId="77777777" w:rsidR="006215C5" w:rsidRPr="006215C5" w:rsidRDefault="006215C5" w:rsidP="00CF2558">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006215C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
@@ -3195,51 +3256,51 @@
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidR="00D06858" w:rsidRPr="00D06858">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>n dynodi ers faint o amser mae’r amgylchiadau wedi amharu ar eich gallu i fynd i’r afael â’ch astudiaethau.</w:t>
             </w:r>
             <w:r w:rsidR="00D06858" w:rsidRPr="00D06858">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D1290" w:rsidRPr="009C496B" w14:paraId="66E5369F" w14:textId="77777777" w:rsidTr="005C203D">
+      <w:tr w:rsidR="008D1290" w:rsidRPr="00EC20BA" w14:paraId="66E5369F" w14:textId="77777777" w:rsidTr="005C203D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="790" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23354D28" w14:textId="77777777" w:rsidR="00221F28" w:rsidRDefault="008D1290" w:rsidP="009303B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546F01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -3673,51 +3734,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9889" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9889"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F1908" w:rsidRPr="009C496B" w14:paraId="541EACBE" w14:textId="77777777" w:rsidTr="0066793C">
+      <w:tr w:rsidR="008F1908" w:rsidRPr="00EC20BA" w14:paraId="541EACBE" w14:textId="77777777" w:rsidTr="0066793C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DBB8A61" w14:textId="1ED4A84A" w:rsidR="008F1908" w:rsidRPr="00F60BEC" w:rsidRDefault="008F1908" w:rsidP="008C0559">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F48EC22" w14:textId="0B97B89C" w:rsidR="00047166" w:rsidRPr="00F60BEC" w:rsidRDefault="00047166" w:rsidP="008C0559">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
@@ -3969,51 +4030,51 @@
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9862" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9862"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A46AA" w:rsidRPr="009C496B" w14:paraId="03269975" w14:textId="77777777" w:rsidTr="004B38C0">
+      <w:tr w:rsidR="008A46AA" w:rsidRPr="00EC20BA" w14:paraId="03269975" w14:textId="77777777" w:rsidTr="004B38C0">
         <w:trPr>
           <w:trHeight w:val="1322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9862" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="103BF6BE" w14:textId="77777777" w:rsidR="008A46AA" w:rsidRPr="00840D4C" w:rsidRDefault="008A46AA" w:rsidP="009303B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="677581BB" w14:textId="77777777" w:rsidR="00043F26" w:rsidRPr="00840D4C" w:rsidRDefault="00043F26" w:rsidP="009303B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
@@ -4389,51 +4450,69 @@
       </w:r>
       <w:r w:rsidR="00B252AC" w:rsidRPr="00854CBB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>hyn</w:t>
       </w:r>
       <w:r w:rsidR="00B252AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> fel rhan o’ch cais</w:t>
       </w:r>
       <w:r w:rsidR="00B252AC" w:rsidRPr="009579C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>. Eich cyfrifoldeb chi yw darparu cyfieithiad a luniwyd gan gyfieithydd achrededig ar gyfer unrhyw ddeunydd sydd mewn iaith heblaw’r Gymraeg neu’r Saesneg – ni</w:t>
+        <w:t xml:space="preserve">. Eich cyfrifoldeb chi yw darparu cyfieithiad a luniwyd gan gyfieithydd achrededig ar gyfer unrhyw ddeunydd sydd mewn iaith </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B252AC" w:rsidRPr="009579C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>heblaw’r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B252AC" w:rsidRPr="009579C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gymraeg neu’r Saesneg – ni</w:t>
       </w:r>
       <w:r w:rsidR="008B670D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00B252AC" w:rsidRPr="009579C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> ystyrir dogfennau heb eu cyfieithu</w:t>
       </w:r>
       <w:r w:rsidR="00B252AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -4559,51 +4638,51 @@
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9862" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9862"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA03CA" w:rsidRPr="009C496B" w14:paraId="30A3795D" w14:textId="77777777" w:rsidTr="00F82611">
+      <w:tr w:rsidR="00FA03CA" w:rsidRPr="00EC20BA" w14:paraId="30A3795D" w14:textId="77777777" w:rsidTr="00F82611">
         <w:trPr>
           <w:trHeight w:val="1328"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9862" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E49E80D" w14:textId="14287B8A" w:rsidR="00FA03CA" w:rsidRPr="00F82611" w:rsidRDefault="00754E89" w:rsidP="0066793C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F82611">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
@@ -4656,51 +4735,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14735CAA" w14:textId="77777777" w:rsidR="008A4243" w:rsidRDefault="008A4243" w:rsidP="00FA03CA">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28B699AF" w14:textId="0376565E" w:rsidR="008A4243" w:rsidRPr="008A4243" w:rsidRDefault="008A4243" w:rsidP="00356F5F">
+    <w:p w14:paraId="28B699AF" w14:textId="60B20134" w:rsidR="008A4243" w:rsidRPr="008A4243" w:rsidRDefault="008A4243" w:rsidP="00356F5F">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4243">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Wedi i chi gwblhau’r adrannau uchod, dylech lofnodi’r ffurflen hon a’i </w:t>
       </w:r>
       <w:r w:rsidR="00ED06A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -4745,51 +4824,91 @@
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">gwblhau adran </w:t>
       </w:r>
       <w:r w:rsidR="007E50CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="008A4243">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>. NI ddylech gyflwyno’r ffurflen hon i’r Swyddfa Academaidd oni bai bod adran</w:t>
+        <w:t>. N</w:t>
+      </w:r>
+      <w:r w:rsidR="000363B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4243">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ddylech gyflwyno’r ffurflen hon i</w:t>
+      </w:r>
+      <w:r w:rsidR="008332C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Achosion Myfyrwyr </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4243">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>oni bai bod adran</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E50CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="008A4243">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -4884,51 +5003,51 @@
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9881" w:type="dxa"/>
         <w:tblInd w:w="8" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2800"/>
         <w:gridCol w:w="4104"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0058320E" w:rsidRPr="009C496B" w14:paraId="3E455A3C" w14:textId="77777777" w:rsidTr="0027355E">
+      <w:tr w:rsidR="0058320E" w:rsidRPr="00EC20BA" w14:paraId="3E455A3C" w14:textId="77777777" w:rsidTr="0027355E">
         <w:trPr>
           <w:trHeight w:val="657"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9881" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7422B47A" w14:textId="77777777" w:rsidR="00744483" w:rsidRDefault="0058320E" w:rsidP="006D59EA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0058320E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
@@ -5635,181 +5754,175 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4188"/>
         <w:gridCol w:w="3327"/>
       </w:tblGrid>
       <w:tr w:rsidR="008E1EF8" w:rsidRPr="00E92BD7" w14:paraId="41DF580A" w14:textId="77777777" w:rsidTr="00551720">
         <w:trPr>
           <w:trHeight w:val="347"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60284A84" w14:textId="77777777" w:rsidR="008E1EF8" w:rsidRPr="00D169F9" w:rsidRDefault="008E1EF8" w:rsidP="00043E82">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Enw’r aelod staff</w:t>
             </w:r>
             <w:r w:rsidR="00F01284">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3327" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04BF81B3" w14:textId="77777777" w:rsidR="008E1EF8" w:rsidRPr="000F0636" w:rsidRDefault="008E1EF8" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC33F2" w:rsidRPr="00E92BD7" w14:paraId="3BFE0619" w14:textId="77777777" w:rsidTr="00551720">
         <w:trPr>
           <w:trHeight w:val="347"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30415153" w14:textId="77777777" w:rsidR="00AC33F2" w:rsidRPr="000F0636" w:rsidRDefault="00D169F9" w:rsidP="00043E82">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D169F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Llofnod:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3327" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54D9A0E3" w14:textId="77777777" w:rsidR="00AC33F2" w:rsidRPr="000F0636" w:rsidRDefault="00AC33F2" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC33F2" w:rsidRPr="00E92BD7" w14:paraId="0A1AB837" w14:textId="77777777" w:rsidTr="00551720">
         <w:trPr>
           <w:trHeight w:val="347"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B3CBA8F" w14:textId="77777777" w:rsidR="00AC33F2" w:rsidRDefault="00D169F9" w:rsidP="00043E82">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D169F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Dyddiad:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3327" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03CDD2C0" w14:textId="77777777" w:rsidR="00AC33F2" w:rsidRPr="000F0636" w:rsidRDefault="00AC33F2" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3E19CCC1" w14:textId="77777777" w:rsidR="00777984" w:rsidRDefault="00120CA5" w:rsidP="00B33719">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC1D6D">
@@ -5942,51 +6055,51 @@
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>TERFYN AMSER</w:t>
       </w:r>
       <w:r w:rsidR="006D3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> HWYAF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A9E5BE2" w14:textId="77777777" w:rsidR="005F0D49" w:rsidRPr="00840D4C" w:rsidRDefault="005F0D49" w:rsidP="00E219DF">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3837BE53" w14:textId="316249F9" w:rsidR="00E219DF" w:rsidRPr="00840D4C" w:rsidRDefault="00F973D4" w:rsidP="004A4C8F">
+    <w:p w14:paraId="3837BE53" w14:textId="2CED0498" w:rsidR="00E219DF" w:rsidRPr="00840D4C" w:rsidRDefault="00F973D4" w:rsidP="004A4C8F">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F973D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceir manylion y terfynau amser </w:t>
       </w:r>
       <w:r w:rsidR="006D3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">hwyaf </w:t>
       </w:r>
@@ -6048,81 +6161,81 @@
       </w:r>
       <w:r w:rsidR="004A4C8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="001222F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>awlyfr Ansawdd Academaidd 20</w:t>
       </w:r>
       <w:r w:rsidR="00B968D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00F928C6">
+      <w:r w:rsidR="008332C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006B4EDE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00E617D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00F928C6">
+      <w:r w:rsidR="008332C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00F973D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>. Gellir addasu’r terfynau amser h</w:t>
       </w:r>
       <w:r w:rsidR="006D3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="00F973D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
@@ -6863,74 +6976,90 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> cefnogi’r cais.</w:t>
       </w:r>
       <w:r w:rsidR="00E219DF" w:rsidRPr="00840D4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B692A31" w14:textId="77777777" w:rsidR="00BF77D6" w:rsidRPr="00840D4C" w:rsidRDefault="00BF77D6" w:rsidP="00E219DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C8456F2" w14:textId="63D498CD" w:rsidR="001E7838" w:rsidRPr="006B4EDE" w:rsidRDefault="0077187F" w:rsidP="00CD2511">
+    <w:p w14:paraId="2C8456F2" w14:textId="3282EE38" w:rsidR="001E7838" w:rsidRPr="006B4EDE" w:rsidRDefault="0077187F" w:rsidP="00CD2511">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077187F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Dylid anfon y ffurflen wedi’i chwblhau i’r Swyddfa Academaidd</w:t>
+        <w:t xml:space="preserve">Dylid anfon y ffurflen wedi’i chwblhau </w:t>
+      </w:r>
+      <w:r w:rsidR="008332C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:r w:rsidR="008332C8" w:rsidRPr="00EC20BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aocases@uwtsd.ac.uk </w:t>
       </w:r>
       <w:r w:rsidR="006D3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a chaiff ei chyfeirio wedyn i’r Pwyllgor Achosion Arbennig </w:t>
+        <w:t xml:space="preserve">a chaiff ei chyfeirio wedyn i’r Pwyllgor Achosion Arbennig </w:t>
       </w:r>
       <w:r w:rsidRPr="0077187F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>i’w hystyried.</w:t>
       </w:r>
       <w:r w:rsidR="00BF77D6" w:rsidRPr="00232049">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006762AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Fe gewch wybod </w:t>
       </w:r>
@@ -6963,90 +7092,258 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>addasedig.</w:t>
       </w:r>
       <w:r w:rsidR="00861E3D" w:rsidRPr="00840D4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C083DC8" w14:textId="77777777" w:rsidR="00BF77D6" w:rsidRPr="00840D4C" w:rsidRDefault="00BF77D6" w:rsidP="00E219DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13370085" w14:textId="6B3AE008" w:rsidR="00BC0BDA" w:rsidRPr="00F97FEA" w:rsidRDefault="00BC0BDA" w:rsidP="00BC0BDA">
+    <w:p w14:paraId="444076BF" w14:textId="77777777" w:rsidR="00FD11FA" w:rsidRPr="00EC20BA" w:rsidRDefault="00FD11FA" w:rsidP="00FD11FA">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Materion Cyllido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC20BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00FD11FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Efallai y bydd gan yr addasiad i'ch terfyn amser hwyaf oblygiadau o ran eich ffioedd ac y bydd yn effeithio ar unrhyw gyllid a dderbyniwch yn y dyfodol, felly mae'n rhaid i chi gysylltu â’r Tîm Cymorth Ariannol o fewn Gwasanaethau Myfyrwyr (yng Nghymru) neu Dîm Cyllid y Campws (yn Birmingham neu Lundain) neu dîm cyfatebol mewn Sefydliad Partneriaeth Cydweithredol am gyngor cyn cyflwyno eich cais.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC20BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD11FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Wrth gymeradwyo cais, nid yw'r Brifysgol yn gwarantu parhad unrhyw grant neu fenthyciad allanol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78186576" w14:textId="77777777" w:rsidR="00FD11FA" w:rsidRPr="00EC20BA" w:rsidRDefault="00FD11FA" w:rsidP="00FD11FA">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF9452B" w14:textId="77777777" w:rsidR="00FD11FA" w:rsidRPr="00EC20BA" w:rsidRDefault="00FD11FA" w:rsidP="00FD11FA">
       <w:pPr>
         <w:ind w:right="26"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97FEA">
+      <w:r w:rsidRPr="00FD11FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Adolygu penderfyniad i beidio â chymeradwyo </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006D3C7A" w:rsidRPr="00F97FEA">
+        <w:t>Goblygiadau ar gyfer statws mewnfudo myfyrwyr tramor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27DF72A4" w14:textId="77777777" w:rsidR="00FD11FA" w:rsidRPr="00EC20BA" w:rsidRDefault="00FD11FA" w:rsidP="00FD11FA">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Os ydych chi'n fyfyriwr rhyngwladol, rhaid i chi gysylltu â'r Tîm Cydymffurfiaeth Mewnfudo yn:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC20BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00FD11FA">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="cy-GB"/>
+          </w:rPr>
+          <w:t>immigrationcompliance@uwtsd.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FD11FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002507A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>(neu dîm cyfatebol mewn Sefydliad Partneriaeth Cydweithredol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD11FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>) oherwydd gallai addasiad fod â goblygiadau o ran eich statws mewnfudo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37BABF38" w14:textId="77777777" w:rsidR="00FD11FA" w:rsidRPr="00EC20BA" w:rsidRDefault="00FD11FA" w:rsidP="00BC0BDA">
+      <w:pPr>
+        <w:ind w:right="26"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="DengXian" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13370085" w14:textId="703B8DC5" w:rsidR="00BC0BDA" w:rsidRPr="00F97FEA" w:rsidRDefault="00BC0BDA" w:rsidP="00BC0BDA">
+      <w:pPr>
+        <w:ind w:right="26"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F97FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adolygu penderfyniad i beidio â chymeradwyo </w:t>
+      </w:r>
+      <w:r w:rsidR="006D3C7A" w:rsidRPr="00F97FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
         <w:t>cais</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21EE2E73" w14:textId="52B69F68" w:rsidR="00BC0BDA" w:rsidRPr="00BC0BDA" w:rsidRDefault="00BC0BDA" w:rsidP="00253054">
+    <w:p w14:paraId="21EE2E73" w14:textId="06386990" w:rsidR="00BC0BDA" w:rsidRPr="00BC0BDA" w:rsidRDefault="00BC0BDA" w:rsidP="00253054">
       <w:pPr>
         <w:ind w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC0BDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Os </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
@@ -7299,67 +7596,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Gweler </w:t>
       </w:r>
       <w:r w:rsidR="00C85863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0BDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">dran </w:t>
       </w:r>
-      <w:r w:rsidR="00C85863">
+      <w:r w:rsidR="001E5428">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...8 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>23</w:t>
       </w:r>
       <w:r w:rsidR="00C85863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00253054">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>o B</w:t>
       </w:r>
       <w:r w:rsidR="00C85863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
@@ -7392,263 +7680,249 @@
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">o’r penderfyniad </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC0BDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>a’r rhesymau a all fod yn sail i gais am adolygiad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4978B896" w14:textId="77777777" w:rsidR="00644E92" w:rsidRPr="00840D4C" w:rsidRDefault="00644E92" w:rsidP="00253054">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B0501B3" w14:textId="5E91C635" w:rsidR="00020969" w:rsidRPr="0059129B" w:rsidRDefault="00F82611" w:rsidP="0059129B">
+    <w:p w14:paraId="4B0501B3" w14:textId="5E91C635" w:rsidR="00020969" w:rsidRDefault="00F82611" w:rsidP="0059129B">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceir rhagor o wybodaeth ym Mholisi Amgylchiadau Lliniarol y Brifysgol ar: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="0059129B" w:rsidRPr="0059129B">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="0059129B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:t>https://www.uwtsd.ac.uk/cy/amdanom/swyddfa-academaidd/llawlyfr-ansawdd-academaidd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0C03AA41" w14:textId="77777777" w:rsidR="0059129B" w:rsidRPr="0059129B" w:rsidRDefault="0059129B" w:rsidP="0059129B">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A1F1230" w14:textId="77777777" w:rsidR="00020969" w:rsidRPr="00840D4C" w:rsidRDefault="00020969" w:rsidP="00020969">
-[...26 lines deleted...]
-    </w:p>
     <w:p w14:paraId="66B6BDD0" w14:textId="77777777" w:rsidR="00AC047C" w:rsidRPr="00E517FB" w:rsidRDefault="00AC047C" w:rsidP="00E517FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35096CF7" w14:textId="77777777" w:rsidR="00020969" w:rsidRPr="00840D4C" w:rsidRDefault="00020969" w:rsidP="00BF77D6">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00020969" w:rsidRPr="00840D4C" w:rsidSect="00993A19">
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1361" w:right="1140" w:bottom="1021" w:left="1140" w:header="720" w:footer="289" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5734B012" w14:textId="77777777" w:rsidR="0066793C" w:rsidRDefault="0066793C" w:rsidP="001A5CB8">
+    <w:p w14:paraId="5BFC1E51" w14:textId="77777777" w:rsidR="00AB00A9" w:rsidRDefault="00AB00A9" w:rsidP="001A5CB8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C58EC99" w14:textId="77777777" w:rsidR="0066793C" w:rsidRDefault="0066793C" w:rsidP="001A5CB8">
+    <w:p w14:paraId="66A72FCE" w14:textId="77777777" w:rsidR="00AB00A9" w:rsidRDefault="00AB00A9" w:rsidP="001A5CB8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="209E40D1" w14:textId="061C14BA" w:rsidR="0066793C" w:rsidRDefault="006B4EDE" w:rsidP="00BB61D9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="209E40D1" w14:textId="589F58A6" w:rsidR="0066793C" w:rsidRDefault="006B4EDE" w:rsidP="00BB61D9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>Medi 202</w:t>
     </w:r>
-    <w:r w:rsidR="009C496B">
+    <w:r w:rsidR="008A7030">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="0066793C" w:rsidRPr="006E21EB">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0066793C" w:rsidRPr="006E21EB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="0066793C" w:rsidRPr="006E21EB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
@@ -7729,131 +8003,131 @@
       <w:t xml:space="preserve"> Hwyaf</w:t>
     </w:r>
     <w:r w:rsidR="00F021C3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7229471F" w14:textId="77777777" w:rsidR="00B63097" w:rsidRPr="00BB61D9" w:rsidRDefault="00B63097" w:rsidP="00BB61D9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45A61C0B" w14:textId="77777777" w:rsidR="0066793C" w:rsidRDefault="0066793C" w:rsidP="001A5CB8">
+    <w:p w14:paraId="017285DF" w14:textId="77777777" w:rsidR="00AB00A9" w:rsidRDefault="00AB00A9" w:rsidP="001A5CB8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B2110E6" w14:textId="77777777" w:rsidR="0066793C" w:rsidRDefault="0066793C" w:rsidP="001A5CB8">
+    <w:p w14:paraId="3EBA7CB6" w14:textId="77777777" w:rsidR="00AB00A9" w:rsidRDefault="00AB00A9" w:rsidP="001A5CB8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="16CFA8A7" w14:textId="77777777" w:rsidR="0066793C" w:rsidRPr="00BB61D9" w:rsidRDefault="00934993" w:rsidP="007C72C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16CFA8A7" w14:textId="77777777" w:rsidR="0066793C" w:rsidRPr="00BB61D9" w:rsidRDefault="00AB00A9" w:rsidP="007C72C4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:pict w14:anchorId="22F72326">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="Picture 7" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:-7pt;margin-top:17.7pt;width:140.9pt;height:47.2pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page">
+        <v:shape id="Picture 7" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:-7pt;margin-top:17.7pt;width:140.9pt;height:47.2pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page">
           <v:imagedata r:id="rId1" o:title=""/>
           <w10:wrap anchorx="margin" anchory="page"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="0066793C" w:rsidRPr="00A97609">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Atodiad </w:t>
     </w:r>
     <w:r w:rsidR="007C72C4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>SC03</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05BC3808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A50C3360"/>
     <w:lvl w:ilvl="0" w:tplc="A2D68396">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8978,175 +9252,182 @@
   </w:num>
   <w:num w:numId="5" w16cid:durableId="295841720">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="144472714">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="785320205">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1501196508">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1724253962">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1477258890">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="WfBmTagged" w:val="2"/>
     <w:docVar w:name="WfID" w:val="127519A2"/>
     <w:docVar w:name="WfLastSegment" w:val="4966 DCC=0 DSG=0"/>
     <w:docVar w:name="WfProtection" w:val="1"/>
     <w:docVar w:name="WfSetup" w:val="C:\Users\meinir.jones\AppData\Roaming\Microsoft\Word\STARTUP\Wordfast.ini"/>
     <w:docVar w:name="WfStyles" w:val=" 264WfIntNo,s:\translation\cyfieithu\ar waith\meinirarwaith\Document_saved-on-1211-at-0946.docx, | ,,Balloon Text,Body Text 2,Default Paragraph Font,Footer,Header,Heading 1,Heading 2,Heading 3,Hyperlink,List Paragraph,No List,No Spacing,Normal,Normal (Web),Page Number,Table Grid,Table Normal,"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="009975C5"/>
     <w:rsid w:val="00004872"/>
     <w:rsid w:val="00011EE3"/>
     <w:rsid w:val="0001610B"/>
     <w:rsid w:val="00020969"/>
     <w:rsid w:val="0002491B"/>
+    <w:rsid w:val="0002507A"/>
     <w:rsid w:val="00025A27"/>
+    <w:rsid w:val="000363B7"/>
     <w:rsid w:val="00043E82"/>
     <w:rsid w:val="00043F26"/>
     <w:rsid w:val="00047166"/>
     <w:rsid w:val="00054BE7"/>
     <w:rsid w:val="00056D7A"/>
     <w:rsid w:val="00065048"/>
     <w:rsid w:val="000771BD"/>
     <w:rsid w:val="00077DE3"/>
     <w:rsid w:val="000808F8"/>
     <w:rsid w:val="00090C9C"/>
     <w:rsid w:val="000942C8"/>
     <w:rsid w:val="000966EC"/>
     <w:rsid w:val="000A4CF7"/>
     <w:rsid w:val="000A571C"/>
     <w:rsid w:val="000B2F55"/>
     <w:rsid w:val="000B3FBB"/>
     <w:rsid w:val="000E1C07"/>
     <w:rsid w:val="000E6C05"/>
     <w:rsid w:val="000F0CBE"/>
     <w:rsid w:val="000F38C9"/>
     <w:rsid w:val="000F4990"/>
     <w:rsid w:val="00116B46"/>
     <w:rsid w:val="001206EF"/>
     <w:rsid w:val="00120CA5"/>
     <w:rsid w:val="00121B00"/>
     <w:rsid w:val="001222F5"/>
     <w:rsid w:val="001264C0"/>
     <w:rsid w:val="001314E1"/>
     <w:rsid w:val="00176076"/>
     <w:rsid w:val="00180427"/>
     <w:rsid w:val="00186972"/>
     <w:rsid w:val="001921A6"/>
     <w:rsid w:val="001A5CB8"/>
     <w:rsid w:val="001A5F91"/>
     <w:rsid w:val="001B29A0"/>
     <w:rsid w:val="001B3D4C"/>
     <w:rsid w:val="001C5220"/>
     <w:rsid w:val="001C5E5F"/>
     <w:rsid w:val="001D06BB"/>
     <w:rsid w:val="001D3BC5"/>
     <w:rsid w:val="001E10FE"/>
     <w:rsid w:val="001E1CC2"/>
+    <w:rsid w:val="001E5428"/>
     <w:rsid w:val="001E7838"/>
     <w:rsid w:val="00203782"/>
     <w:rsid w:val="00203B01"/>
     <w:rsid w:val="002043B7"/>
     <w:rsid w:val="00210C37"/>
     <w:rsid w:val="002117DF"/>
     <w:rsid w:val="0021261B"/>
     <w:rsid w:val="00214F1C"/>
     <w:rsid w:val="00221F28"/>
     <w:rsid w:val="00225500"/>
     <w:rsid w:val="00232049"/>
     <w:rsid w:val="0024691C"/>
     <w:rsid w:val="002476F0"/>
     <w:rsid w:val="00252FBE"/>
     <w:rsid w:val="00253054"/>
     <w:rsid w:val="00253FBA"/>
+    <w:rsid w:val="0025726E"/>
     <w:rsid w:val="002608D0"/>
     <w:rsid w:val="00260C2E"/>
     <w:rsid w:val="00264798"/>
     <w:rsid w:val="002675F1"/>
     <w:rsid w:val="002769C3"/>
     <w:rsid w:val="00285877"/>
     <w:rsid w:val="00291D64"/>
     <w:rsid w:val="002C174F"/>
     <w:rsid w:val="002C3645"/>
     <w:rsid w:val="002C4EF0"/>
     <w:rsid w:val="002C4F80"/>
     <w:rsid w:val="002C7C65"/>
     <w:rsid w:val="002E103B"/>
     <w:rsid w:val="002E35B1"/>
+    <w:rsid w:val="002E4AE4"/>
     <w:rsid w:val="00314425"/>
     <w:rsid w:val="00315BF2"/>
     <w:rsid w:val="00317829"/>
     <w:rsid w:val="0033725B"/>
     <w:rsid w:val="003373A0"/>
     <w:rsid w:val="0033798B"/>
     <w:rsid w:val="0034016A"/>
     <w:rsid w:val="00356F5F"/>
     <w:rsid w:val="00360913"/>
     <w:rsid w:val="00363A1A"/>
     <w:rsid w:val="00380717"/>
     <w:rsid w:val="00381415"/>
     <w:rsid w:val="0038170D"/>
     <w:rsid w:val="00387E0C"/>
     <w:rsid w:val="0039199A"/>
     <w:rsid w:val="0039349B"/>
     <w:rsid w:val="00393CAD"/>
     <w:rsid w:val="00396367"/>
     <w:rsid w:val="003A1178"/>
     <w:rsid w:val="003A2305"/>
     <w:rsid w:val="003A562A"/>
     <w:rsid w:val="003A6913"/>
     <w:rsid w:val="003C2A86"/>
     <w:rsid w:val="003C5EA9"/>
     <w:rsid w:val="003D0385"/>
@@ -9224,376 +9505,389 @@
     <w:rsid w:val="005E5FA7"/>
     <w:rsid w:val="005F0D49"/>
     <w:rsid w:val="00607830"/>
     <w:rsid w:val="00610179"/>
     <w:rsid w:val="00615782"/>
     <w:rsid w:val="006157AD"/>
     <w:rsid w:val="00620E63"/>
     <w:rsid w:val="006215C5"/>
     <w:rsid w:val="006251EF"/>
     <w:rsid w:val="006352B6"/>
     <w:rsid w:val="00643E06"/>
     <w:rsid w:val="00644E92"/>
     <w:rsid w:val="00646BBB"/>
     <w:rsid w:val="00660D97"/>
     <w:rsid w:val="0066642E"/>
     <w:rsid w:val="0066793C"/>
     <w:rsid w:val="006762AE"/>
     <w:rsid w:val="00687CCC"/>
     <w:rsid w:val="006A4904"/>
     <w:rsid w:val="006B1355"/>
     <w:rsid w:val="006B3D89"/>
     <w:rsid w:val="006B4EDE"/>
     <w:rsid w:val="006C2F53"/>
     <w:rsid w:val="006C7AF5"/>
     <w:rsid w:val="006D0410"/>
+    <w:rsid w:val="006D0DEF"/>
     <w:rsid w:val="006D3C7A"/>
     <w:rsid w:val="006D42B3"/>
     <w:rsid w:val="006D7D5B"/>
     <w:rsid w:val="006E21EB"/>
     <w:rsid w:val="006E2F9C"/>
     <w:rsid w:val="006E6CA9"/>
     <w:rsid w:val="006F0C54"/>
     <w:rsid w:val="0070065D"/>
     <w:rsid w:val="00707418"/>
     <w:rsid w:val="0071467E"/>
     <w:rsid w:val="00725241"/>
     <w:rsid w:val="007336C8"/>
     <w:rsid w:val="00734A1E"/>
     <w:rsid w:val="007423B6"/>
     <w:rsid w:val="0074429A"/>
     <w:rsid w:val="00744483"/>
     <w:rsid w:val="00754BAF"/>
     <w:rsid w:val="00754E89"/>
     <w:rsid w:val="00755666"/>
     <w:rsid w:val="0077187F"/>
     <w:rsid w:val="00772DAE"/>
     <w:rsid w:val="00777984"/>
     <w:rsid w:val="00785836"/>
+    <w:rsid w:val="00795AB3"/>
     <w:rsid w:val="007A08F2"/>
     <w:rsid w:val="007A23C6"/>
     <w:rsid w:val="007A5791"/>
+    <w:rsid w:val="007B0793"/>
     <w:rsid w:val="007C3924"/>
     <w:rsid w:val="007C72C4"/>
     <w:rsid w:val="007E1D37"/>
     <w:rsid w:val="007E50CC"/>
     <w:rsid w:val="007E5968"/>
     <w:rsid w:val="007E7396"/>
+    <w:rsid w:val="007F50E4"/>
     <w:rsid w:val="007F628B"/>
     <w:rsid w:val="00807D92"/>
     <w:rsid w:val="008209F0"/>
     <w:rsid w:val="00820A12"/>
     <w:rsid w:val="0082144A"/>
+    <w:rsid w:val="008332C8"/>
     <w:rsid w:val="00840D4C"/>
     <w:rsid w:val="00842E25"/>
     <w:rsid w:val="00843F94"/>
     <w:rsid w:val="008442EB"/>
     <w:rsid w:val="00844DFC"/>
     <w:rsid w:val="00845BA5"/>
     <w:rsid w:val="00845E70"/>
     <w:rsid w:val="00861E3D"/>
     <w:rsid w:val="00867FCC"/>
     <w:rsid w:val="00870C52"/>
     <w:rsid w:val="00871C2E"/>
     <w:rsid w:val="00873F89"/>
     <w:rsid w:val="00874D88"/>
     <w:rsid w:val="008832E8"/>
     <w:rsid w:val="00890FFD"/>
     <w:rsid w:val="008A4243"/>
     <w:rsid w:val="008A46AA"/>
     <w:rsid w:val="008A590E"/>
+    <w:rsid w:val="008A7030"/>
     <w:rsid w:val="008B10AB"/>
     <w:rsid w:val="008B2EEA"/>
     <w:rsid w:val="008B4DC9"/>
     <w:rsid w:val="008B670D"/>
     <w:rsid w:val="008C0559"/>
     <w:rsid w:val="008C6A88"/>
     <w:rsid w:val="008D0B8D"/>
     <w:rsid w:val="008D1290"/>
     <w:rsid w:val="008D1444"/>
     <w:rsid w:val="008D72EF"/>
     <w:rsid w:val="008E018C"/>
     <w:rsid w:val="008E1EF8"/>
     <w:rsid w:val="008E1F76"/>
     <w:rsid w:val="008E38BF"/>
     <w:rsid w:val="008F1908"/>
     <w:rsid w:val="009303B9"/>
     <w:rsid w:val="00934993"/>
     <w:rsid w:val="00950CC6"/>
     <w:rsid w:val="00954724"/>
     <w:rsid w:val="00963DE6"/>
     <w:rsid w:val="00971115"/>
     <w:rsid w:val="009805C6"/>
     <w:rsid w:val="00985B4E"/>
     <w:rsid w:val="00993A19"/>
     <w:rsid w:val="009975C5"/>
     <w:rsid w:val="009979C1"/>
     <w:rsid w:val="009B3906"/>
     <w:rsid w:val="009B5B5A"/>
     <w:rsid w:val="009C2081"/>
     <w:rsid w:val="009C496B"/>
     <w:rsid w:val="009C65D8"/>
     <w:rsid w:val="009C65E5"/>
     <w:rsid w:val="009E2307"/>
     <w:rsid w:val="009F0894"/>
     <w:rsid w:val="009F7BA1"/>
     <w:rsid w:val="00A0060B"/>
     <w:rsid w:val="00A00E13"/>
     <w:rsid w:val="00A11157"/>
     <w:rsid w:val="00A11936"/>
     <w:rsid w:val="00A1201B"/>
     <w:rsid w:val="00A121E3"/>
     <w:rsid w:val="00A13D6D"/>
+    <w:rsid w:val="00A16660"/>
     <w:rsid w:val="00A171D0"/>
     <w:rsid w:val="00A17617"/>
     <w:rsid w:val="00A21089"/>
     <w:rsid w:val="00A35050"/>
     <w:rsid w:val="00A353A5"/>
     <w:rsid w:val="00A37164"/>
     <w:rsid w:val="00A37836"/>
     <w:rsid w:val="00A46D0D"/>
     <w:rsid w:val="00A47C67"/>
     <w:rsid w:val="00A50DD8"/>
     <w:rsid w:val="00A57E74"/>
     <w:rsid w:val="00A65F82"/>
     <w:rsid w:val="00A70F6F"/>
     <w:rsid w:val="00A720CE"/>
     <w:rsid w:val="00A81A94"/>
     <w:rsid w:val="00A8230C"/>
     <w:rsid w:val="00A859C4"/>
     <w:rsid w:val="00A97609"/>
+    <w:rsid w:val="00AB00A9"/>
     <w:rsid w:val="00AB5FCE"/>
     <w:rsid w:val="00AB6BE5"/>
     <w:rsid w:val="00AC047C"/>
     <w:rsid w:val="00AC33F2"/>
     <w:rsid w:val="00AD1528"/>
     <w:rsid w:val="00AE1482"/>
     <w:rsid w:val="00AF29F1"/>
     <w:rsid w:val="00AF638C"/>
     <w:rsid w:val="00B034A1"/>
     <w:rsid w:val="00B05685"/>
     <w:rsid w:val="00B05A19"/>
     <w:rsid w:val="00B11BD7"/>
     <w:rsid w:val="00B13FC5"/>
     <w:rsid w:val="00B14BB8"/>
     <w:rsid w:val="00B15F11"/>
     <w:rsid w:val="00B24B6C"/>
     <w:rsid w:val="00B252AC"/>
     <w:rsid w:val="00B25ECC"/>
     <w:rsid w:val="00B33719"/>
     <w:rsid w:val="00B34245"/>
     <w:rsid w:val="00B34D14"/>
     <w:rsid w:val="00B36165"/>
     <w:rsid w:val="00B46C00"/>
     <w:rsid w:val="00B510ED"/>
     <w:rsid w:val="00B63097"/>
     <w:rsid w:val="00B6519E"/>
     <w:rsid w:val="00B9191A"/>
     <w:rsid w:val="00B934A1"/>
     <w:rsid w:val="00B968D5"/>
     <w:rsid w:val="00BA6951"/>
     <w:rsid w:val="00BB0DFA"/>
     <w:rsid w:val="00BB31BD"/>
     <w:rsid w:val="00BB61D9"/>
     <w:rsid w:val="00BB6377"/>
     <w:rsid w:val="00BB6DA6"/>
     <w:rsid w:val="00BC0BDA"/>
     <w:rsid w:val="00BC6F30"/>
     <w:rsid w:val="00BD1605"/>
     <w:rsid w:val="00BD37FC"/>
+    <w:rsid w:val="00BE2F93"/>
     <w:rsid w:val="00BF0552"/>
     <w:rsid w:val="00BF0687"/>
     <w:rsid w:val="00BF387A"/>
     <w:rsid w:val="00BF769E"/>
     <w:rsid w:val="00BF77D6"/>
     <w:rsid w:val="00C03F9F"/>
     <w:rsid w:val="00C04D99"/>
     <w:rsid w:val="00C0624B"/>
     <w:rsid w:val="00C14CAD"/>
     <w:rsid w:val="00C16317"/>
     <w:rsid w:val="00C209B3"/>
     <w:rsid w:val="00C2105E"/>
     <w:rsid w:val="00C21752"/>
     <w:rsid w:val="00C3129D"/>
     <w:rsid w:val="00C3456C"/>
     <w:rsid w:val="00C37927"/>
     <w:rsid w:val="00C44079"/>
     <w:rsid w:val="00C6542B"/>
     <w:rsid w:val="00C66073"/>
     <w:rsid w:val="00C70379"/>
+    <w:rsid w:val="00C73E43"/>
     <w:rsid w:val="00C85863"/>
     <w:rsid w:val="00C90981"/>
     <w:rsid w:val="00C90F57"/>
     <w:rsid w:val="00C92D30"/>
     <w:rsid w:val="00CA0688"/>
     <w:rsid w:val="00CA27DF"/>
     <w:rsid w:val="00CB320B"/>
     <w:rsid w:val="00CB33FF"/>
     <w:rsid w:val="00CB5729"/>
     <w:rsid w:val="00CB649A"/>
     <w:rsid w:val="00CC17FF"/>
     <w:rsid w:val="00CC60A7"/>
     <w:rsid w:val="00CC70A5"/>
     <w:rsid w:val="00CD2511"/>
     <w:rsid w:val="00CD64DA"/>
     <w:rsid w:val="00CD74B4"/>
     <w:rsid w:val="00CF0521"/>
     <w:rsid w:val="00CF618A"/>
     <w:rsid w:val="00D0466C"/>
     <w:rsid w:val="00D06858"/>
     <w:rsid w:val="00D169F9"/>
     <w:rsid w:val="00D17AAA"/>
     <w:rsid w:val="00D26841"/>
     <w:rsid w:val="00D26BBF"/>
     <w:rsid w:val="00D40090"/>
     <w:rsid w:val="00D413D6"/>
     <w:rsid w:val="00D45100"/>
     <w:rsid w:val="00D45924"/>
     <w:rsid w:val="00D512BA"/>
     <w:rsid w:val="00D524D8"/>
     <w:rsid w:val="00D52BA6"/>
     <w:rsid w:val="00D62869"/>
     <w:rsid w:val="00D67D06"/>
     <w:rsid w:val="00D73058"/>
     <w:rsid w:val="00D76008"/>
     <w:rsid w:val="00D7620E"/>
     <w:rsid w:val="00D8155B"/>
     <w:rsid w:val="00D8267F"/>
     <w:rsid w:val="00D83D50"/>
     <w:rsid w:val="00D848EF"/>
+    <w:rsid w:val="00D9014D"/>
     <w:rsid w:val="00D94A46"/>
     <w:rsid w:val="00DB5B65"/>
     <w:rsid w:val="00DC183B"/>
     <w:rsid w:val="00DC1D6D"/>
     <w:rsid w:val="00DC278E"/>
     <w:rsid w:val="00DC36FD"/>
     <w:rsid w:val="00DC51CE"/>
     <w:rsid w:val="00DC5FC9"/>
     <w:rsid w:val="00DD59E4"/>
     <w:rsid w:val="00DD5D2F"/>
     <w:rsid w:val="00DE3C24"/>
     <w:rsid w:val="00DF0032"/>
     <w:rsid w:val="00DF0B68"/>
     <w:rsid w:val="00DF2E6B"/>
     <w:rsid w:val="00DF5202"/>
     <w:rsid w:val="00E0222F"/>
     <w:rsid w:val="00E10A94"/>
     <w:rsid w:val="00E12467"/>
     <w:rsid w:val="00E219DF"/>
     <w:rsid w:val="00E4366A"/>
     <w:rsid w:val="00E44E3F"/>
     <w:rsid w:val="00E517FB"/>
     <w:rsid w:val="00E60D90"/>
     <w:rsid w:val="00E617D8"/>
     <w:rsid w:val="00E64166"/>
     <w:rsid w:val="00E66492"/>
     <w:rsid w:val="00E673B9"/>
     <w:rsid w:val="00E67D39"/>
     <w:rsid w:val="00E739A7"/>
     <w:rsid w:val="00E74703"/>
     <w:rsid w:val="00E845E8"/>
     <w:rsid w:val="00E87FCE"/>
     <w:rsid w:val="00E93816"/>
     <w:rsid w:val="00EA7EDC"/>
     <w:rsid w:val="00EC1134"/>
     <w:rsid w:val="00EC1A34"/>
+    <w:rsid w:val="00EC20BA"/>
     <w:rsid w:val="00EC3888"/>
     <w:rsid w:val="00ED03ED"/>
     <w:rsid w:val="00ED06A5"/>
     <w:rsid w:val="00ED24BD"/>
     <w:rsid w:val="00ED4425"/>
     <w:rsid w:val="00ED5C4A"/>
     <w:rsid w:val="00ED5DCD"/>
     <w:rsid w:val="00EE0596"/>
     <w:rsid w:val="00EE4DB2"/>
     <w:rsid w:val="00EF2EE2"/>
     <w:rsid w:val="00EF453B"/>
     <w:rsid w:val="00F01284"/>
     <w:rsid w:val="00F021C3"/>
     <w:rsid w:val="00F02AE0"/>
     <w:rsid w:val="00F07A3F"/>
     <w:rsid w:val="00F14819"/>
     <w:rsid w:val="00F34384"/>
     <w:rsid w:val="00F36F7E"/>
     <w:rsid w:val="00F47D59"/>
     <w:rsid w:val="00F5656D"/>
     <w:rsid w:val="00F60BEC"/>
     <w:rsid w:val="00F707FA"/>
     <w:rsid w:val="00F82611"/>
     <w:rsid w:val="00F8544C"/>
     <w:rsid w:val="00F85E9B"/>
     <w:rsid w:val="00F86311"/>
     <w:rsid w:val="00F8687D"/>
     <w:rsid w:val="00F928C6"/>
     <w:rsid w:val="00F973D4"/>
     <w:rsid w:val="00F97FEA"/>
     <w:rsid w:val="00FA0373"/>
     <w:rsid w:val="00FA03CA"/>
     <w:rsid w:val="00FA428C"/>
     <w:rsid w:val="00FA7374"/>
     <w:rsid w:val="00FB2FBB"/>
     <w:rsid w:val="00FB436D"/>
     <w:rsid w:val="00FC6664"/>
+    <w:rsid w:val="00FD11FA"/>
     <w:rsid w:val="00FD2C5F"/>
     <w:rsid w:val="00FE77AB"/>
     <w:rsid w:val="00FF6D41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="34072C69"/>
   <w15:docId w15:val="{8AAC5A0A-1E12-4D91-94B1-515EDDB8350D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10265,88 +10559,87 @@
     <w:rsid w:val="00E219DF"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00A0060B"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0059129B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="110900018">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwtsd.ac.uk/cy/amdanom/swyddfa-academaidd/llawlyfr-ansawdd-academaidd" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uwtsd.ac.uk/cy/swyddfaacademaidd/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aocases@pcydds.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:immigrationcompliance@uwtsd.ac.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uwtsd.ac.uk/cy/swyddfaacademaidd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aocases@pcydds.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwtsd.ac.uk/cy/amdanom/swyddfa-academaidd/llawlyfr-ansawdd-academaidd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -10620,56 +10913,63 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c2d061f2-0813-4324-9dae-e7810a45ea92">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="dfd91a30-c44d-4371-a136-81162f3f4580" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF475B047C48504DAE580600D42A1BA9" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="40ccab7c4645b1df7fe09474b8e508dc">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d061f2-0813-4324-9dae-e7810a45ea92" xmlns:ns3="dfd91a30-c44d-4371-a136-81162f3f4580" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e5a7b7b1f940e3ba5d40beb545118f9" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF475B047C48504DAE580600D42A1BA9" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ce0256620ce36910848a8fd456cb32b6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d061f2-0813-4324-9dae-e7810a45ea92" xmlns:ns3="dfd91a30-c44d-4371-a136-81162f3f4580" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a3716fd7e891f54db207958fcb6f15ba" ns2:_="" ns3:_="">
     <xsd:import namespace="c2d061f2-0813-4324-9dae-e7810a45ea92"/>
     <xsd:import namespace="dfd91a30-c44d-4371-a136-81162f3f4580"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -10845,143 +11145,121 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74ABBE40-0959-4A89-A74D-4A13F2B97F60}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BA3AC0B-DDBB-4033-BEA0-D26AEF793F70}">
-[...25 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCC14F99-B7D5-4656-87B9-567B36FB81AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c2d061f2-0813-4324-9dae-e7810a45ea92"/>
     <ds:schemaRef ds:uri="dfd91a30-c44d-4371-a136-81162f3f4580"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2754D18C-A160-4356-9439-E0F8C0427248}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BA3AC0B-DDBB-4033-BEA0-D26AEF793F70}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1215</Words>
-  <Characters>6926</Characters>
+  <Words>1404</Words>
+  <Characters>8006</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Teitl</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>GA14</vt:lpstr>
       <vt:lpstr>GA14</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PCYDDS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8125</CharactersWithSpaces>
+  <CharactersWithSpaces>9392</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SC03 Cais i Addasu Terfyn Amser</dc:title>
   <dc:creator>Swyddfa Academaidd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DF475B047C48504DAE580600D42A1BA9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>