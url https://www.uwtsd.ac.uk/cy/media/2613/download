--- v0 (2025-10-17)
+++ v1 (2026-10-25)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7C18DF03" w14:textId="5956EB2D" w:rsidR="00BB61D9" w:rsidRPr="00B445C7" w:rsidRDefault="005741FC" w:rsidP="00BB61D9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005741FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
@@ -106,51 +106,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhaid cwblhau’r ffurflen hon pan mae myfyriwr yn dymuno gwneud cais i newid dull astudio </w:t>
       </w:r>
       <w:r w:rsidRPr="005F60CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>ran o’r ffordd drwy lefel astudio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A1D8DA" w14:textId="77777777" w:rsidR="00BB61D9" w:rsidRPr="00B445C7" w:rsidRDefault="00BB61D9" w:rsidP="00BB61D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0408EC8E" w14:textId="2137FA10" w:rsidR="00892737" w:rsidRPr="00491AC6" w:rsidRDefault="000114E5" w:rsidP="00D848EF">
+    <w:p w14:paraId="0408EC8E" w14:textId="7AC08F49" w:rsidR="00892737" w:rsidRPr="00491AC6" w:rsidRDefault="000114E5" w:rsidP="00D848EF">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000114E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Fel arfer gellir gwneud cais i newid dull astudio (o lawn amser i ran amser neu o ran amser i lawn amser) </w:t>
       </w:r>
       <w:r w:rsidRPr="000114E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">cyn dechrau ar y lefel astudio </w:t>
       </w:r>
       <w:r w:rsidRPr="000114E5">
@@ -304,51 +304,85 @@
       </w:r>
       <w:r w:rsidR="00603125">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00603125" w:rsidRPr="00603125">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>â</w:t>
       </w:r>
       <w:r w:rsidR="00603125">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">’ch Athrofa neu’r </w:t>
+        <w:t xml:space="preserve">’ch </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7CC6" w:rsidRPr="00C14840">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Athrofa</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62EB2" w:rsidRPr="00D16E69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Cyfadran</w:t>
+      </w:r>
+      <w:r w:rsidR="00603125">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neu’r </w:t>
       </w:r>
       <w:r w:rsidR="00491AC6" w:rsidRPr="00491AC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Gofrestrfa</w:t>
       </w:r>
       <w:r w:rsidR="00294BD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00491AC6" w:rsidRPr="00491AC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
@@ -545,51 +579,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="000B4FE9">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>wy na 4 wythnos ar ôl dechrau ar y lefel astudio gyfredol (yn cynnwys myfyriwr rhan amser sydd wedi cwblhau blwyddyn o astudio rhan amser).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68CA1B0F" w14:textId="77777777" w:rsidR="00D848EF" w:rsidRPr="00B445C7" w:rsidRDefault="00D848EF" w:rsidP="00E66492">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C7D0390" w14:textId="203DE98A" w:rsidR="00BB61D9" w:rsidRPr="00B445C7" w:rsidRDefault="000114E5" w:rsidP="00F57AEA">
+    <w:p w14:paraId="2C7D0390" w14:textId="0A2037F5" w:rsidR="00BB61D9" w:rsidRPr="00B445C7" w:rsidRDefault="000114E5" w:rsidP="00F57AEA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000114E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Dyl</w:t>
       </w:r>
       <w:r w:rsidR="00491AC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ech </w:t>
       </w:r>
       <w:r w:rsidRPr="000114E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
@@ -669,70 +703,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000114E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>gwblhau adrannau 5 a 6.</w:t>
       </w:r>
       <w:r w:rsidR="00100CEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F57AEA" w:rsidRPr="00F57AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dylid anfon y ffurflen wedi’i chwblhau i’r </w:t>
+        <w:t xml:space="preserve">Dylid anfon y ffurflen wedi’i chwblhau </w:t>
+      </w:r>
+      <w:r w:rsidR="003F0FF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at Achosion Myfyrwyr </w:t>
       </w:r>
       <w:r w:rsidR="00F57AEA" w:rsidRPr="00F57AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t>Swyddfa Academaidd</w:t>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i’w hystyried </w:t>
       </w:r>
       <w:r w:rsidR="00F57AEA" w:rsidRPr="00F57AEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="cy-GB"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>dim ond ar ôl cwblhau pob adran yn llawn</w:t>
       </w:r>
       <w:r w:rsidRPr="000114E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52FE817B" w14:textId="77777777" w:rsidR="00A353A5" w:rsidRPr="00B445C7" w:rsidRDefault="00A353A5" w:rsidP="00BB61D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08BA212E" w14:textId="5DE0D7C0" w:rsidR="00BB61D9" w:rsidRDefault="000114E5" w:rsidP="008E61E0">
       <w:pPr>
         <w:ind w:right="-144"/>
@@ -825,51 +858,51 @@
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="002D42BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>od POB rhan o'r ffurflen wedi'i chwblhau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67979EDA" w14:textId="77777777" w:rsidR="00863465" w:rsidRDefault="00863465" w:rsidP="008E61E0">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ED83D14" w14:textId="5A896D0B" w:rsidR="00F77D05" w:rsidRDefault="00F77D05" w:rsidP="008E61E0">
+    <w:p w14:paraId="0ED83D14" w14:textId="322B7DC9" w:rsidR="00F77D05" w:rsidRDefault="00F77D05" w:rsidP="008E61E0">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhaid i chi </w:t>
       </w:r>
       <w:r w:rsidRPr="00F77D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
@@ -935,270 +968,212 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> cyn gwneud cais i newid dull astudio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F77D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="16CE9A88" w14:textId="77777777" w:rsidR="00F77D05" w:rsidRDefault="00F77D05" w:rsidP="008E61E0">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63745D54" w14:textId="75449F86" w:rsidR="00F77D05" w:rsidRDefault="001D3387" w:rsidP="008E61E0">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3BFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Byddwch yn cael gwybod am y penderfyniad swyddogol terfynol ar eich cais drwy e-bost.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...105 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3EB5F36D" w14:textId="1B7D5656" w:rsidR="00863465" w:rsidRPr="00F77D05" w:rsidRDefault="00863465" w:rsidP="008E61E0">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F77D05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Ni ddylech dybio bod eich cais wedi’i gymeradwyo tan ichi dderbyn hysbysiad ffurfiol o’r penderfyniad</w:t>
       </w:r>
       <w:r w:rsidR="005F5533">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65487B74" w14:textId="77777777" w:rsidR="008E61E0" w:rsidRDefault="008E61E0" w:rsidP="00BB61D9">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="147D6E49" w14:textId="77777777" w:rsidR="005F60CD" w:rsidRPr="00B445C7" w:rsidRDefault="005F60CD" w:rsidP="00BB61D9">
+    <w:p w14:paraId="0DA40C6E" w14:textId="77777777" w:rsidR="00F4425D" w:rsidRDefault="00F4425D" w:rsidP="00BC6278">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44BA1363" w14:textId="77777777" w:rsidR="001324AD" w:rsidRPr="00B445C7" w:rsidRDefault="001324AD" w:rsidP="00BC6278">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A3C6DDC" w14:textId="77777777" w:rsidR="008E61E0" w:rsidRDefault="008E61E0" w:rsidP="00BB61D9">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66A9CFDC" w14:textId="77777777" w:rsidR="00F77D05" w:rsidRPr="00B445C7" w:rsidRDefault="00F77D05" w:rsidP="00BC6278">
-[...11 lines deleted...]
-    <w:p w14:paraId="3A3C6DDC" w14:textId="77777777" w:rsidR="008E61E0" w:rsidRPr="00B445C7" w:rsidRDefault="008E61E0" w:rsidP="00BB61D9">
+    <w:p w14:paraId="40A54501" w14:textId="77777777" w:rsidR="000F5A9F" w:rsidRPr="00B445C7" w:rsidRDefault="000F5A9F" w:rsidP="00BB61D9">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B4F5D6D" w14:textId="77777777" w:rsidR="008E61E0" w:rsidRPr="00B445C7" w:rsidRDefault="008E61E0" w:rsidP="008E61E0">
       <w:pPr>
         <w:overflowPunct/>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9889" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9889"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E61E0" w:rsidRPr="00C20E0A" w14:paraId="61CBE564" w14:textId="77777777" w:rsidTr="00DA5D62">
+      <w:tr w:rsidR="008E61E0" w:rsidRPr="00993F23" w14:paraId="61CBE564" w14:textId="77777777" w:rsidTr="00DA5D62">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E2C3804" w14:textId="77777777" w:rsidR="005F60CD" w:rsidRPr="00B445C7" w:rsidRDefault="00EB7A4A" w:rsidP="00936619">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221F28">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Dylid e-bostio’r ffurflen wedi’i chwblhau’n llawn gyda’ch tystiolaeth ategol i</w:t>
             </w:r>
             <w:r w:rsidR="00D60312">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -1270,126 +1245,190 @@
       <w:r w:rsidRPr="00335076">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Bydd y Brifysgol fel arfer yn cydnabod derbyn eich cais ac yn anfon diweddariadau a’r canlyniad atoch trwy e-bost; felly mae’n bwysig eich bod yn darllen y negeseuon yn eich cyfrifon e-byst Prifysgol a phersonol yn rheolaidd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2AD16B" w14:textId="77777777" w:rsidR="008E61E0" w:rsidRPr="00B445C7" w:rsidRDefault="008E61E0" w:rsidP="008E61E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64B0F7A5" w14:textId="77777777" w:rsidR="008E61E0" w:rsidRPr="00B445C7" w:rsidRDefault="008E61E0" w:rsidP="008E61E0">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="5E884F94" w14:textId="5BA4F403" w:rsidR="000F5A9F" w:rsidRPr="006830FD" w:rsidRDefault="009C17A8" w:rsidP="000F5A9F">
+      <w:pPr>
+        <w:ind w:right="282"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00B445C7">
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006215C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mae’r ffurflen hon ar gael yn electronig </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006215C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="000A5B01" w:rsidRPr="00B445C7">
+        <w:r w:rsidR="000F5A9F" w:rsidRPr="006830FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+            <w:bCs/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
-          <w:t>https://www.uwtsd.ac.uk/cy/swyddfaacademaidd/</w:t>
+          <w:t>https://www.uwtsd.ac.uk/cy/swyddfaacademaidd</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000A5B01" w:rsidRPr="00B445C7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="000F5A9F" w:rsidRPr="006830FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...24 lines deleted...]
-    <w:p w14:paraId="0D657880" w14:textId="77777777" w:rsidR="008E61E0" w:rsidRPr="00B445C7" w:rsidRDefault="008E61E0" w:rsidP="008E61E0">
+      <w:r w:rsidR="000154D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="000154D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="000154D6" w:rsidRPr="002A7F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>MAE’R DDOGFEN HON AR GAEL HEFYD YN SAESNE</w:t>
+      </w:r>
+      <w:r w:rsidR="000154D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="000154D6" w:rsidRPr="002D4EA9">
+        <w:rPr>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000154D6">
+        <w:rPr>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="000154D6" w:rsidRPr="002D4EA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">THIS FORM IS ALSO AVAILABLE IN </w:t>
+      </w:r>
+      <w:r w:rsidR="000154D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>ENGLISH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D657880" w14:textId="13AF4144" w:rsidR="008E61E0" w:rsidRPr="00B445C7" w:rsidRDefault="008E61E0" w:rsidP="00993F23">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08CC7662" w14:textId="77777777" w:rsidR="00A353A5" w:rsidRPr="00CB4F4D" w:rsidRDefault="002D42BB" w:rsidP="00CB4F4D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -1840,64 +1879,90 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D2661DB" w14:textId="77777777" w:rsidR="00F040EC" w:rsidRPr="005F677A" w:rsidRDefault="00F040EC" w:rsidP="00F73E34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F040EC" w:rsidRPr="005F677A" w14:paraId="3073D7D1" w14:textId="77777777" w:rsidTr="00F73E34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2CA53E" w14:textId="77777777" w:rsidR="00F040EC" w:rsidRDefault="005775CD" w:rsidP="005775CD">
+          <w:p w14:paraId="3F2CA53E" w14:textId="68FD2183" w:rsidR="00F040EC" w:rsidRDefault="005A2D62" w:rsidP="005775CD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C14840">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Athrofa</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:szCs w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Athrofa:</w:t>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D16E69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Cyfadran</w:t>
+            </w:r>
+            <w:r w:rsidR="005775CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="002D42BB" w:rsidRPr="002D42BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2ECC16CA" w14:textId="77777777" w:rsidR="00F040EC" w:rsidRPr="005F677A" w:rsidRDefault="00F040EC" w:rsidP="00F73E34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6692FFFF" w14:textId="77777777" w:rsidR="00F040EC" w:rsidRPr="005F677A" w:rsidRDefault="00F040EC" w:rsidP="00F73E34">
             <w:pPr>
@@ -2806,51 +2871,51 @@
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10065"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007601AD" w:rsidRPr="00C20E0A" w14:paraId="0E91E02B" w14:textId="77777777" w:rsidTr="000A0151">
+      <w:tr w:rsidR="007601AD" w:rsidRPr="00993F23" w14:paraId="0E91E02B" w14:textId="77777777" w:rsidTr="000A0151">
         <w:trPr>
           <w:trHeight w:val="2544"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41D20953" w14:textId="31BC937D" w:rsidR="000B4FE9" w:rsidRPr="000108BD" w:rsidRDefault="000B4FE9" w:rsidP="00B445C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A72F030" w14:textId="77777777" w:rsidR="000B4FE9" w:rsidRPr="000108BD" w:rsidRDefault="000B4FE9" w:rsidP="00B445C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
@@ -3140,51 +3205,51 @@
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10065"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007601AD" w:rsidRPr="00C20E0A" w14:paraId="67C42CB9" w14:textId="77777777" w:rsidTr="00151A18">
+      <w:tr w:rsidR="007601AD" w:rsidRPr="00993F23" w14:paraId="67C42CB9" w14:textId="77777777" w:rsidTr="00151A18">
         <w:trPr>
           <w:trHeight w:val="1170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EF3FD7F" w14:textId="7EFE815F" w:rsidR="007601AD" w:rsidRPr="00625FC0" w:rsidRDefault="009C3BE2" w:rsidP="00F73E34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00625FC0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
@@ -3239,51 +3304,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6BF49F4E" w14:textId="77777777" w:rsidR="00BC7E58" w:rsidRDefault="00BC7E58" w:rsidP="00BC7E58">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="229054F8" w14:textId="4A3433FF" w:rsidR="00BC7E58" w:rsidRPr="008A4243" w:rsidRDefault="00BC7E58" w:rsidP="005775CD">
+    <w:p w14:paraId="229054F8" w14:textId="26C8431C" w:rsidR="00BC7E58" w:rsidRPr="008A4243" w:rsidRDefault="00BC7E58" w:rsidP="005775CD">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A4243">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Wedi i chi gwblhau’r adrannau uchod, dylech lofnodi’r ffurflen hon a’i </w:t>
       </w:r>
       <w:r w:rsidR="00B56EB3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -3338,51 +3403,101 @@
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>gwblhau adran</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>nau 5 a 6</w:t>
       </w:r>
       <w:r w:rsidRPr="008A4243">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>. NI ddylech gyflwyno’r ffurflen hon i’r Swyddfa Academaidd oni bai bod adran</w:t>
+        <w:t>. N</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4243">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ddylech gyflwyno’r ffurflen hon </w:t>
+      </w:r>
+      <w:r w:rsidR="00C25320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92B9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Achosion Myfyrwyr </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4243">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>oni bai bod adran</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>nau 5 a 6</w:t>
       </w:r>
       <w:r w:rsidRPr="008A4243">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> wedi’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -3445,51 +3560,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10000" w:type="dxa"/>
         <w:tblInd w:w="8" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2734"/>
         <w:gridCol w:w="4217"/>
         <w:gridCol w:w="1158"/>
         <w:gridCol w:w="1891"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E26997" w:rsidRPr="00C20E0A" w14:paraId="2762794E" w14:textId="77777777" w:rsidTr="000B5E48">
+      <w:tr w:rsidR="00E26997" w:rsidRPr="00993F23" w14:paraId="2762794E" w14:textId="77777777" w:rsidTr="000B5E48">
         <w:trPr>
           <w:trHeight w:val="993"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10000" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C774256" w14:textId="6529250C" w:rsidR="0002408E" w:rsidRDefault="000B5E48" w:rsidP="00076706">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5E48">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Rwyf wedi ymgynghori â’m noddwr er mwyn dod i ddealltwriaeth glir ynglŷn â’r </w:t>
@@ -3894,51 +4009,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-36" w:tblpY="84"/>
         <w:tblW w:w="9882" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5094"/>
         <w:gridCol w:w="4788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C4E9C" w:rsidRPr="00C20E0A" w14:paraId="07E2106B" w14:textId="77777777" w:rsidTr="00E23A1E">
+      <w:tr w:rsidR="009C4E9C" w:rsidRPr="00993F23" w14:paraId="07E2106B" w14:textId="77777777" w:rsidTr="00E23A1E">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D718451" w14:textId="77777777" w:rsidR="00E23A1E" w:rsidRPr="00E23A1E" w:rsidRDefault="00E23A1E" w:rsidP="009C4E9C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="430C1EB7" w14:textId="43033769" w:rsidR="009C4E9C" w:rsidRDefault="009C4E9C" w:rsidP="009C4E9C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
@@ -4144,51 +4259,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00214F1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="003401D2" w:rsidRPr="003401D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Nis Cefnogwyd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A46AA" w:rsidRPr="00C20E0A" w14:paraId="103DD6EF" w14:textId="77777777" w:rsidTr="003401D2">
+      <w:tr w:rsidR="008A46AA" w:rsidRPr="001F101F" w14:paraId="103DD6EF" w14:textId="77777777" w:rsidTr="003401D2">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D911BD7" w14:textId="69E9A63B" w:rsidR="002B1F72" w:rsidRPr="007F4C6A" w:rsidRDefault="00100CEA" w:rsidP="0081568A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4C6A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
@@ -4535,51 +4650,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-36" w:tblpY="84"/>
         <w:tblW w:w="9882" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9882"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00295E90" w:rsidRPr="00C20E0A" w14:paraId="24A2FE25" w14:textId="77777777" w:rsidTr="003401D2">
+      <w:tr w:rsidR="00295E90" w:rsidRPr="001F101F" w14:paraId="24A2FE25" w14:textId="77777777" w:rsidTr="003401D2">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79FD1942" w14:textId="77777777" w:rsidR="00295E90" w:rsidRPr="007F4C6A" w:rsidRDefault="00145A4C" w:rsidP="0081568A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F4C6A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="21"/>
@@ -4819,173 +4934,167 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4214"/>
         <w:gridCol w:w="3544"/>
       </w:tblGrid>
       <w:tr w:rsidR="00145A4C" w:rsidRPr="00E92BD7" w14:paraId="0D0A55D9" w14:textId="77777777" w:rsidTr="003401D2">
         <w:trPr>
           <w:trHeight w:val="347"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4214" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25268432" w14:textId="77777777" w:rsidR="00145A4C" w:rsidRPr="003401D2" w:rsidRDefault="00145A4C" w:rsidP="00076706">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Enw’r aelod staff:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51AA4AF4" w14:textId="77777777" w:rsidR="00145A4C" w:rsidRPr="000F0636" w:rsidRDefault="00145A4C" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC33F2" w:rsidRPr="00E92BD7" w14:paraId="0CC4FB5A" w14:textId="77777777" w:rsidTr="003401D2">
         <w:trPr>
           <w:trHeight w:val="347"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4214" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="608C2C30" w14:textId="77777777" w:rsidR="00AC33F2" w:rsidRPr="000F0636" w:rsidRDefault="003401D2" w:rsidP="00076706">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003401D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Llofnod:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C881CC7" w14:textId="77777777" w:rsidR="00AC33F2" w:rsidRPr="000F0636" w:rsidRDefault="00AC33F2" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC33F2" w:rsidRPr="00E92BD7" w14:paraId="1747AD75" w14:textId="77777777" w:rsidTr="003401D2">
         <w:trPr>
           <w:trHeight w:val="347"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4214" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BEB6550" w14:textId="77777777" w:rsidR="00AC33F2" w:rsidRDefault="003401D2" w:rsidP="00076706">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003401D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Dyddiad:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="109AA20E" w14:textId="77777777" w:rsidR="00AC33F2" w:rsidRPr="000F0636" w:rsidRDefault="00AC33F2" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="33D62816" w14:textId="77777777" w:rsidR="00D848EF" w:rsidRDefault="00120CA5" w:rsidP="00CB4F4D">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC1D6D">
@@ -5522,66 +5631,101 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00F62B3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> ynghyd â rhoi eglurhad ynghylch sut yr ymdrinnir â modylau sydd wedi’u cwblhau’n rhannol a rhoi cynllun clir ar gyfer cwblhau unrhyw fodylau sy’n weddill ar y lefel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="428E9339" w14:textId="77777777" w:rsidR="00BF77D6" w:rsidRPr="00B445C7" w:rsidRDefault="00BF77D6" w:rsidP="00E219DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72B2D0F0" w14:textId="77777777" w:rsidR="001E7838" w:rsidRDefault="00F62B3C" w:rsidP="004E50DE">
+    <w:p w14:paraId="72B2D0F0" w14:textId="1152552C" w:rsidR="001E7838" w:rsidRDefault="00F62B3C" w:rsidP="004E50DE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62B3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Dylid anfon y ffurflen wedi’i chwblhau i’r Swyddfa Academaidd i’w hystyried.</w:t>
+        <w:t>Dylid anfon y ffurflen wedi’i chwblhau i</w:t>
+      </w:r>
+      <w:r w:rsidR="00170D85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00170D85" w:rsidRPr="0070128A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="cy-GB"/>
+          </w:rPr>
+          <w:t>pcydds@uwtsd.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00170D85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62B3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>i’w hystyried.</w:t>
       </w:r>
       <w:r w:rsidR="00BF77D6" w:rsidRPr="00B445C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62B3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Fe’ch hysbysir yn ysgrifenedig o</w:t>
       </w:r>
       <w:r w:rsidR="004E50DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>’r</w:t>
       </w:r>
@@ -5759,90 +5903,128 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB778B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Gallai eich statws o ran dull astudio effeithio ar gyllid/budd-daliadau y gallwch wneud cais amdanynt. Os ydych chi’n byw yn y Deyrnas Unedig, mae’n bosibl na fyddwch yn gymwys i gael eich eithrio o’r Dreth Cyngor os byddwch yn newid o ddull astudio llawn amser i ran amser.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D8505C6" w14:textId="77777777" w:rsidR="00BB778B" w:rsidRPr="00BB778B" w:rsidRDefault="00BB778B" w:rsidP="00BB778B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="133B3488" w14:textId="77777777" w:rsidR="00BB778B" w:rsidRPr="00BB778B" w:rsidRDefault="00BB778B" w:rsidP="00BB778B">
+    <w:p w14:paraId="133B3488" w14:textId="0002711E" w:rsidR="00BB778B" w:rsidRPr="00BB778B" w:rsidRDefault="00BB778B" w:rsidP="00BB778B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB778B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Goblygiadau ar gyfer statws mewnfudo myfyrwyr tramor</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="615AF057" w14:textId="77777777" w:rsidR="00BB778B" w:rsidRPr="00BB778B" w:rsidRDefault="00BB778B" w:rsidP="00BB778B">
+        <w:t xml:space="preserve">Goblygiadau ar gyfer statws mewnfudo myfyrwyr </w:t>
+      </w:r>
+      <w:r w:rsidR="00475F38" w:rsidRPr="00475F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>rhyngwlado</w:t>
+      </w:r>
+      <w:r w:rsidR="00475F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615AF057" w14:textId="7CE2C41C" w:rsidR="00BB778B" w:rsidRPr="00BB778B" w:rsidRDefault="00BB778B" w:rsidP="00BB778B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB778B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Os ydych yn fyfyriwr tramor ac wedi cael caniatâd i aros yn y DU fel myfyriwr, ni chaniateir ichi newid eich dull astudio o lawn amser i ran amser a pharhau yn y DU fel myfyriwr. </w:t>
+        <w:t xml:space="preserve">Os ydych yn fyfyriwr </w:t>
+      </w:r>
+      <w:r w:rsidR="00475F38" w:rsidRPr="00475F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>rhyngwladol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB778B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ac wedi cael caniatâd i aros yn y DU fel myfyriwr, ni chaniateir ichi newid eich dull astudio o lawn amser i ran amser a pharhau yn y DU fel myfyriwr. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78C31683" w14:textId="77777777" w:rsidR="00BB778B" w:rsidRPr="00BB778B" w:rsidRDefault="00BB778B" w:rsidP="00BB778B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F43A8C8" w14:textId="77777777" w:rsidR="00BB778B" w:rsidRPr="00BB778B" w:rsidRDefault="00BB778B" w:rsidP="00BB778B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB778B">
@@ -6008,51 +6190,51 @@
       <w:r w:rsidRPr="00B250B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Adolygu penderfyniad i beidio â chymeradwyo </w:t>
       </w:r>
       <w:r w:rsidR="001047D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">cais </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EFBF5B0" w14:textId="37CFD526" w:rsidR="008F32AB" w:rsidRPr="008F32AB" w:rsidRDefault="00145A4C" w:rsidP="008F32AB">
+    <w:p w14:paraId="3EFBF5B0" w14:textId="40598CCD" w:rsidR="008F32AB" w:rsidRPr="008F32AB" w:rsidRDefault="00145A4C" w:rsidP="008F32AB">
       <w:pPr>
         <w:ind w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC0BDA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Os </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
@@ -6168,256 +6350,265 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">i’w derbyn ddim mwy nag </w:t>
       </w:r>
       <w:r w:rsidR="008F32AB" w:rsidRPr="008F32AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">14 diwrnod </w:t>
       </w:r>
       <w:r w:rsidR="008F32AB" w:rsidRPr="008F32AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>ar ôl yr hysbysiad o’r penderfyniad. Gweler adran 25 o Bolisi Amgylchiadau Lliniarol y Brifysgol am fanylion y gweithdrefnau ar gyfer gwneud cais am adolygiad o’r penderfyniad a’r rhesymau a all fod yn sail i gais am adolygiad.</w:t>
+        <w:t>ar ôl yr hysbysiad o’r penderfyniad. Gweler adran 2</w:t>
+      </w:r>
+      <w:r w:rsidR="001F101F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="008F32AB" w:rsidRPr="008F32AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o Bolisi Amgylchiadau Lliniarol y Brifysgol am fanylion y gweithdrefnau ar gyfer gwneud cais am adolygiad o’r penderfyniad a’r rhesymau a all fod yn sail i gais am adolygiad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="121F38C7" w14:textId="77777777" w:rsidR="006C6BD2" w:rsidRDefault="006C6BD2" w:rsidP="00FF334C">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="361EE9B9" w14:textId="56FB3D4B" w:rsidR="00FF334C" w:rsidRDefault="00FF334C" w:rsidP="002A7041">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006830FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceir rhagor o wybodaeth ym Mholisi Amgylchiadau Lliniarol y Brifysgol ar: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="002A7041" w:rsidRPr="0059129B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:t>https://www.uwtsd.ac.uk/cy/amdanom/swyddfa-academaidd/llawlyfr-ansawdd-academaidd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7DF818F1" w14:textId="77777777" w:rsidR="002A7041" w:rsidRPr="00B445C7" w:rsidRDefault="002A7041" w:rsidP="002A7041">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="457B3659" w14:textId="77777777" w:rsidR="00510B21" w:rsidRPr="00B445C7" w:rsidRDefault="00510B21" w:rsidP="00302935">
+    <w:p w14:paraId="457B3659" w14:textId="03AB0941" w:rsidR="00510B21" w:rsidRPr="00B445C7" w:rsidRDefault="00510B21" w:rsidP="00302935">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B445C7">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00510B21" w:rsidRPr="00B445C7" w:rsidSect="006720BB">
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1138" w:bottom="850" w:left="1138" w:header="720" w:footer="288" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="390D4165" w14:textId="77777777" w:rsidR="00904706" w:rsidRDefault="00904706" w:rsidP="001A5CB8">
+    <w:p w14:paraId="2D0831D9" w14:textId="77777777" w:rsidR="00DD71E2" w:rsidRDefault="00DD71E2" w:rsidP="001A5CB8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3071B88F" w14:textId="77777777" w:rsidR="00904706" w:rsidRDefault="00904706" w:rsidP="001A5CB8">
+    <w:p w14:paraId="2D3CB6A4" w14:textId="77777777" w:rsidR="00DD71E2" w:rsidRDefault="00DD71E2" w:rsidP="001A5CB8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3C3354AF" w14:textId="4B19D6AD" w:rsidR="00904706" w:rsidRPr="00CE3F5E" w:rsidRDefault="00A11C4C" w:rsidP="00BB61D9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C3354AF" w14:textId="7918075A" w:rsidR="00904706" w:rsidRPr="00CE3F5E" w:rsidRDefault="00A11C4C" w:rsidP="00BB61D9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>Medi 202</w:t>
     </w:r>
-    <w:r w:rsidR="00C20E0A">
+    <w:r w:rsidR="00F62EB2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00904706" w:rsidRPr="00CE3F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00904706" w:rsidRPr="00CE3F5E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00904706" w:rsidRPr="00CE3F5E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
@@ -6452,70 +6643,70 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00904706" w:rsidRPr="00CE3F5E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00904706" w:rsidRPr="00CE3F5E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Ffurflen Gais i Newid Dull Astudio </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22E0BE47" w14:textId="77777777" w:rsidR="00904706" w:rsidRDefault="00904706" w:rsidP="001A5CB8">
+    <w:p w14:paraId="439F39BE" w14:textId="77777777" w:rsidR="00DD71E2" w:rsidRDefault="00DD71E2" w:rsidP="001A5CB8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F475769" w14:textId="77777777" w:rsidR="00904706" w:rsidRDefault="00904706" w:rsidP="001A5CB8">
+    <w:p w14:paraId="499D6220" w14:textId="77777777" w:rsidR="00DD71E2" w:rsidRDefault="00DD71E2" w:rsidP="001A5CB8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="53DA1396" w14:textId="77777777" w:rsidR="00904706" w:rsidRPr="00BB61D9" w:rsidRDefault="00904706" w:rsidP="00D32F1C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CE3F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68289E79" wp14:editId="79548589">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>179705</wp:posOffset>
           </wp:positionV>
@@ -6563,51 +6754,51 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>Atodiad</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00D32F1C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t>SC04</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05BC3808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A50C3360"/>
     <w:lvl w:ilvl="0" w:tplc="A2D68396">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7735,586 +7926,627 @@
   </w:num>
   <w:num w:numId="6" w16cid:durableId="541400746">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="611666419">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="641934010">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1383094048">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="61148269">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="71681"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009975C5"/>
     <w:rsid w:val="00001B22"/>
     <w:rsid w:val="00004872"/>
     <w:rsid w:val="000108BD"/>
     <w:rsid w:val="000114E5"/>
     <w:rsid w:val="00011EE3"/>
+    <w:rsid w:val="000154D6"/>
     <w:rsid w:val="0002408E"/>
     <w:rsid w:val="0002491B"/>
     <w:rsid w:val="00043F26"/>
+    <w:rsid w:val="0004521D"/>
     <w:rsid w:val="00054BE7"/>
     <w:rsid w:val="00056D7A"/>
     <w:rsid w:val="00063280"/>
     <w:rsid w:val="00065048"/>
     <w:rsid w:val="00076706"/>
     <w:rsid w:val="00077DE3"/>
     <w:rsid w:val="000808F8"/>
     <w:rsid w:val="00090C9C"/>
     <w:rsid w:val="000942C8"/>
     <w:rsid w:val="000966EC"/>
     <w:rsid w:val="000A0151"/>
     <w:rsid w:val="000A4CF7"/>
     <w:rsid w:val="000A571C"/>
     <w:rsid w:val="000A5B01"/>
     <w:rsid w:val="000B2F55"/>
     <w:rsid w:val="000B3FBB"/>
     <w:rsid w:val="000B4FE9"/>
     <w:rsid w:val="000B5E48"/>
     <w:rsid w:val="000E1C07"/>
     <w:rsid w:val="000E4AAE"/>
     <w:rsid w:val="000F4990"/>
+    <w:rsid w:val="000F5A9F"/>
     <w:rsid w:val="000F6A8C"/>
     <w:rsid w:val="00100CEA"/>
     <w:rsid w:val="001034B3"/>
     <w:rsid w:val="001047D1"/>
     <w:rsid w:val="00115E4A"/>
     <w:rsid w:val="00116B46"/>
     <w:rsid w:val="001206EF"/>
     <w:rsid w:val="00120CA5"/>
     <w:rsid w:val="00121B00"/>
     <w:rsid w:val="001264C0"/>
+    <w:rsid w:val="001324AD"/>
     <w:rsid w:val="00145A4C"/>
     <w:rsid w:val="00147DA0"/>
     <w:rsid w:val="00151A18"/>
     <w:rsid w:val="00155D29"/>
+    <w:rsid w:val="00170D85"/>
     <w:rsid w:val="00176076"/>
     <w:rsid w:val="00180427"/>
     <w:rsid w:val="00180E45"/>
     <w:rsid w:val="00186972"/>
     <w:rsid w:val="0018757F"/>
     <w:rsid w:val="001921A6"/>
     <w:rsid w:val="001A5CB8"/>
     <w:rsid w:val="001A5F91"/>
     <w:rsid w:val="001B3D4C"/>
     <w:rsid w:val="001C5220"/>
     <w:rsid w:val="001D06BB"/>
     <w:rsid w:val="001D294C"/>
+    <w:rsid w:val="001D3387"/>
     <w:rsid w:val="001D3BC5"/>
     <w:rsid w:val="001D4D12"/>
     <w:rsid w:val="001E10FE"/>
     <w:rsid w:val="001E1CC2"/>
     <w:rsid w:val="001E7838"/>
+    <w:rsid w:val="001F101F"/>
     <w:rsid w:val="00203782"/>
     <w:rsid w:val="00203B01"/>
     <w:rsid w:val="00210C37"/>
     <w:rsid w:val="002117DF"/>
     <w:rsid w:val="0021261B"/>
     <w:rsid w:val="00214F1C"/>
     <w:rsid w:val="00222FB7"/>
     <w:rsid w:val="00225500"/>
     <w:rsid w:val="00231286"/>
     <w:rsid w:val="0024691C"/>
     <w:rsid w:val="00252FBE"/>
     <w:rsid w:val="002608D0"/>
     <w:rsid w:val="00260C2E"/>
     <w:rsid w:val="00264798"/>
     <w:rsid w:val="002675F1"/>
     <w:rsid w:val="002769C3"/>
     <w:rsid w:val="00285877"/>
     <w:rsid w:val="00291D64"/>
+    <w:rsid w:val="002940BC"/>
     <w:rsid w:val="00294BD8"/>
     <w:rsid w:val="00295E90"/>
     <w:rsid w:val="002A39AC"/>
     <w:rsid w:val="002A7041"/>
     <w:rsid w:val="002B1F72"/>
     <w:rsid w:val="002C3645"/>
     <w:rsid w:val="002C4EF0"/>
     <w:rsid w:val="002C4F80"/>
     <w:rsid w:val="002D42BB"/>
     <w:rsid w:val="002E103B"/>
+    <w:rsid w:val="002E4AE4"/>
     <w:rsid w:val="00302935"/>
     <w:rsid w:val="00307381"/>
     <w:rsid w:val="00314425"/>
     <w:rsid w:val="00314454"/>
     <w:rsid w:val="00315BF2"/>
     <w:rsid w:val="00317829"/>
     <w:rsid w:val="00335076"/>
     <w:rsid w:val="0033725B"/>
     <w:rsid w:val="003373A0"/>
     <w:rsid w:val="0033798B"/>
     <w:rsid w:val="0034016A"/>
     <w:rsid w:val="003401D2"/>
+    <w:rsid w:val="003628DF"/>
     <w:rsid w:val="00363A1A"/>
     <w:rsid w:val="00372D33"/>
     <w:rsid w:val="00380717"/>
     <w:rsid w:val="0038170D"/>
     <w:rsid w:val="00382C4B"/>
     <w:rsid w:val="00387E0C"/>
     <w:rsid w:val="0039199A"/>
     <w:rsid w:val="0039349B"/>
     <w:rsid w:val="00393CAD"/>
     <w:rsid w:val="00396367"/>
     <w:rsid w:val="003A2305"/>
     <w:rsid w:val="003A562A"/>
     <w:rsid w:val="003A6913"/>
     <w:rsid w:val="003B6006"/>
     <w:rsid w:val="003C2A86"/>
     <w:rsid w:val="003D0385"/>
     <w:rsid w:val="003D135B"/>
     <w:rsid w:val="003D39E1"/>
+    <w:rsid w:val="003E23BD"/>
     <w:rsid w:val="003E435D"/>
     <w:rsid w:val="003E539E"/>
     <w:rsid w:val="003E74DF"/>
     <w:rsid w:val="003F0ACF"/>
+    <w:rsid w:val="003F0FF0"/>
     <w:rsid w:val="003F2ECB"/>
     <w:rsid w:val="003F6D2D"/>
     <w:rsid w:val="00400CDA"/>
     <w:rsid w:val="004068E4"/>
     <w:rsid w:val="00407CF2"/>
+    <w:rsid w:val="00414483"/>
     <w:rsid w:val="0042403C"/>
     <w:rsid w:val="00430415"/>
     <w:rsid w:val="00432D1D"/>
     <w:rsid w:val="00435959"/>
     <w:rsid w:val="004408A7"/>
     <w:rsid w:val="0044516F"/>
     <w:rsid w:val="00453108"/>
     <w:rsid w:val="00456B49"/>
     <w:rsid w:val="00457B29"/>
     <w:rsid w:val="00460A3B"/>
     <w:rsid w:val="00470CE2"/>
+    <w:rsid w:val="00475F38"/>
     <w:rsid w:val="00476183"/>
     <w:rsid w:val="00491123"/>
     <w:rsid w:val="00491AC6"/>
     <w:rsid w:val="004A1313"/>
     <w:rsid w:val="004A3093"/>
     <w:rsid w:val="004A4131"/>
     <w:rsid w:val="004A5D63"/>
     <w:rsid w:val="004B5035"/>
     <w:rsid w:val="004C129C"/>
     <w:rsid w:val="004C1AC9"/>
     <w:rsid w:val="004D01D6"/>
     <w:rsid w:val="004D318C"/>
     <w:rsid w:val="004E0F35"/>
     <w:rsid w:val="004E342B"/>
     <w:rsid w:val="004E4ABA"/>
     <w:rsid w:val="004E50DE"/>
     <w:rsid w:val="004F10C6"/>
     <w:rsid w:val="004F216E"/>
     <w:rsid w:val="00503EF8"/>
     <w:rsid w:val="00507A26"/>
     <w:rsid w:val="00510B21"/>
     <w:rsid w:val="00510CBB"/>
     <w:rsid w:val="005111E9"/>
     <w:rsid w:val="00512C6B"/>
     <w:rsid w:val="005155B4"/>
     <w:rsid w:val="0052181A"/>
     <w:rsid w:val="00522327"/>
     <w:rsid w:val="00524DFA"/>
     <w:rsid w:val="005326D2"/>
     <w:rsid w:val="0053356E"/>
     <w:rsid w:val="00536379"/>
     <w:rsid w:val="00556FE3"/>
     <w:rsid w:val="00565C8B"/>
     <w:rsid w:val="005666E2"/>
     <w:rsid w:val="00567299"/>
     <w:rsid w:val="00570576"/>
     <w:rsid w:val="00571AC4"/>
     <w:rsid w:val="005741FC"/>
     <w:rsid w:val="005743D0"/>
     <w:rsid w:val="005775CD"/>
     <w:rsid w:val="0058214B"/>
     <w:rsid w:val="00590160"/>
+    <w:rsid w:val="005A2D62"/>
     <w:rsid w:val="005B2A92"/>
     <w:rsid w:val="005B71E4"/>
     <w:rsid w:val="005B7D48"/>
     <w:rsid w:val="005C31E0"/>
     <w:rsid w:val="005C7C4F"/>
     <w:rsid w:val="005E128F"/>
     <w:rsid w:val="005E3CFE"/>
     <w:rsid w:val="005E4EBD"/>
     <w:rsid w:val="005E4ED6"/>
     <w:rsid w:val="005E5FA7"/>
     <w:rsid w:val="005E780B"/>
     <w:rsid w:val="005F0D49"/>
     <w:rsid w:val="005F5533"/>
     <w:rsid w:val="005F60CD"/>
     <w:rsid w:val="00603125"/>
     <w:rsid w:val="00607830"/>
     <w:rsid w:val="00610179"/>
     <w:rsid w:val="006157AD"/>
     <w:rsid w:val="00620E63"/>
     <w:rsid w:val="006251EF"/>
     <w:rsid w:val="00625FC0"/>
     <w:rsid w:val="006352B6"/>
     <w:rsid w:val="00643E06"/>
     <w:rsid w:val="00644E92"/>
     <w:rsid w:val="00660D97"/>
     <w:rsid w:val="0066642E"/>
     <w:rsid w:val="006720BB"/>
     <w:rsid w:val="00687CCC"/>
     <w:rsid w:val="006A4904"/>
+    <w:rsid w:val="006B1268"/>
     <w:rsid w:val="006B1355"/>
     <w:rsid w:val="006B5284"/>
     <w:rsid w:val="006C2F53"/>
+    <w:rsid w:val="006C4902"/>
     <w:rsid w:val="006C6BD2"/>
     <w:rsid w:val="006C7AF5"/>
     <w:rsid w:val="006D0410"/>
     <w:rsid w:val="006D42B3"/>
     <w:rsid w:val="006E280F"/>
     <w:rsid w:val="006E2F9C"/>
+    <w:rsid w:val="006E4E58"/>
     <w:rsid w:val="006F0C54"/>
     <w:rsid w:val="006F3FF3"/>
     <w:rsid w:val="0070065D"/>
     <w:rsid w:val="00707418"/>
     <w:rsid w:val="0071467E"/>
     <w:rsid w:val="00725241"/>
     <w:rsid w:val="00731FC4"/>
     <w:rsid w:val="007336C8"/>
     <w:rsid w:val="00734A1E"/>
+    <w:rsid w:val="0073536E"/>
     <w:rsid w:val="00754BAF"/>
     <w:rsid w:val="00755666"/>
     <w:rsid w:val="00755D49"/>
     <w:rsid w:val="007601AD"/>
     <w:rsid w:val="00772DAE"/>
     <w:rsid w:val="007744A7"/>
     <w:rsid w:val="00777984"/>
     <w:rsid w:val="007A08F2"/>
     <w:rsid w:val="007A23C6"/>
     <w:rsid w:val="007A3E77"/>
     <w:rsid w:val="007A4CDD"/>
     <w:rsid w:val="007A5791"/>
+    <w:rsid w:val="007B0793"/>
     <w:rsid w:val="007C3924"/>
     <w:rsid w:val="007C6FC9"/>
     <w:rsid w:val="007D795A"/>
     <w:rsid w:val="007E3C12"/>
     <w:rsid w:val="007E7396"/>
     <w:rsid w:val="007F4C6A"/>
+    <w:rsid w:val="007F4EF6"/>
     <w:rsid w:val="007F628B"/>
     <w:rsid w:val="0081568A"/>
     <w:rsid w:val="008209F0"/>
     <w:rsid w:val="00820A12"/>
     <w:rsid w:val="0082144A"/>
     <w:rsid w:val="00842E25"/>
     <w:rsid w:val="00844DFC"/>
     <w:rsid w:val="00845BA5"/>
     <w:rsid w:val="00845E70"/>
     <w:rsid w:val="008542F5"/>
     <w:rsid w:val="00861E3D"/>
     <w:rsid w:val="00863465"/>
+    <w:rsid w:val="008638E1"/>
     <w:rsid w:val="00867FCC"/>
     <w:rsid w:val="00870C52"/>
     <w:rsid w:val="00873F89"/>
     <w:rsid w:val="00874D88"/>
     <w:rsid w:val="008832E8"/>
     <w:rsid w:val="00890FFD"/>
     <w:rsid w:val="00892737"/>
     <w:rsid w:val="00892FA2"/>
     <w:rsid w:val="008A46AA"/>
     <w:rsid w:val="008A590E"/>
     <w:rsid w:val="008B10AB"/>
     <w:rsid w:val="008B2EEA"/>
     <w:rsid w:val="008B4DC9"/>
+    <w:rsid w:val="008C5623"/>
     <w:rsid w:val="008C6A88"/>
     <w:rsid w:val="008D1290"/>
     <w:rsid w:val="008D1444"/>
     <w:rsid w:val="008D266C"/>
     <w:rsid w:val="008D72EF"/>
     <w:rsid w:val="008E018C"/>
     <w:rsid w:val="008E1F76"/>
     <w:rsid w:val="008E38BF"/>
     <w:rsid w:val="008E3FEE"/>
     <w:rsid w:val="008E61E0"/>
     <w:rsid w:val="008E7C03"/>
     <w:rsid w:val="008F0861"/>
     <w:rsid w:val="008F1908"/>
     <w:rsid w:val="008F32AB"/>
     <w:rsid w:val="008F7FDB"/>
     <w:rsid w:val="00904706"/>
     <w:rsid w:val="00913806"/>
     <w:rsid w:val="009303B9"/>
     <w:rsid w:val="00936619"/>
+    <w:rsid w:val="00940E83"/>
     <w:rsid w:val="00941D0D"/>
     <w:rsid w:val="00950CC6"/>
     <w:rsid w:val="00954724"/>
     <w:rsid w:val="00957A96"/>
     <w:rsid w:val="00970F31"/>
     <w:rsid w:val="00971115"/>
     <w:rsid w:val="0097281E"/>
     <w:rsid w:val="009805C6"/>
     <w:rsid w:val="00985B4E"/>
     <w:rsid w:val="00990597"/>
+    <w:rsid w:val="00993F23"/>
     <w:rsid w:val="009975C5"/>
     <w:rsid w:val="009979C1"/>
     <w:rsid w:val="009B3906"/>
     <w:rsid w:val="009B5B5A"/>
+    <w:rsid w:val="009C17A8"/>
     <w:rsid w:val="009C3BE2"/>
     <w:rsid w:val="009C4E9C"/>
     <w:rsid w:val="009C65D8"/>
     <w:rsid w:val="009C65E5"/>
     <w:rsid w:val="009E2307"/>
     <w:rsid w:val="009F7BA1"/>
     <w:rsid w:val="00A0060B"/>
     <w:rsid w:val="00A00E13"/>
     <w:rsid w:val="00A11157"/>
     <w:rsid w:val="00A11936"/>
     <w:rsid w:val="00A11C4C"/>
     <w:rsid w:val="00A1201B"/>
     <w:rsid w:val="00A121E3"/>
     <w:rsid w:val="00A13D6D"/>
     <w:rsid w:val="00A171D0"/>
     <w:rsid w:val="00A17617"/>
     <w:rsid w:val="00A21089"/>
     <w:rsid w:val="00A353A5"/>
     <w:rsid w:val="00A37164"/>
     <w:rsid w:val="00A37836"/>
     <w:rsid w:val="00A46D0D"/>
     <w:rsid w:val="00A47C67"/>
     <w:rsid w:val="00A50DD8"/>
     <w:rsid w:val="00A57E74"/>
     <w:rsid w:val="00A65F82"/>
     <w:rsid w:val="00A70F6F"/>
     <w:rsid w:val="00A720CE"/>
     <w:rsid w:val="00A81A94"/>
     <w:rsid w:val="00A859C4"/>
     <w:rsid w:val="00AB4B1D"/>
     <w:rsid w:val="00AC33F2"/>
     <w:rsid w:val="00AD1528"/>
     <w:rsid w:val="00AE1482"/>
     <w:rsid w:val="00AE1661"/>
     <w:rsid w:val="00AF29F1"/>
     <w:rsid w:val="00AF638C"/>
     <w:rsid w:val="00B034A1"/>
     <w:rsid w:val="00B05685"/>
     <w:rsid w:val="00B05A19"/>
     <w:rsid w:val="00B071BD"/>
     <w:rsid w:val="00B13FC5"/>
     <w:rsid w:val="00B14BB8"/>
     <w:rsid w:val="00B15F11"/>
     <w:rsid w:val="00B21361"/>
     <w:rsid w:val="00B24B6C"/>
     <w:rsid w:val="00B250B0"/>
     <w:rsid w:val="00B25ECC"/>
     <w:rsid w:val="00B34245"/>
     <w:rsid w:val="00B34D14"/>
     <w:rsid w:val="00B36165"/>
+    <w:rsid w:val="00B37FBB"/>
     <w:rsid w:val="00B445C7"/>
     <w:rsid w:val="00B46C00"/>
     <w:rsid w:val="00B510ED"/>
     <w:rsid w:val="00B56EB3"/>
+    <w:rsid w:val="00B64A43"/>
     <w:rsid w:val="00B6519E"/>
     <w:rsid w:val="00B9191A"/>
     <w:rsid w:val="00BA6951"/>
     <w:rsid w:val="00BB0F14"/>
     <w:rsid w:val="00BB31BD"/>
     <w:rsid w:val="00BB61D9"/>
     <w:rsid w:val="00BB6377"/>
     <w:rsid w:val="00BB778B"/>
+    <w:rsid w:val="00BC4744"/>
     <w:rsid w:val="00BC6278"/>
     <w:rsid w:val="00BC6DDA"/>
     <w:rsid w:val="00BC6F30"/>
     <w:rsid w:val="00BC7E58"/>
     <w:rsid w:val="00BD1605"/>
     <w:rsid w:val="00BD37FC"/>
     <w:rsid w:val="00BF0687"/>
     <w:rsid w:val="00BF769E"/>
     <w:rsid w:val="00BF77D6"/>
     <w:rsid w:val="00C028F6"/>
+    <w:rsid w:val="00C02D97"/>
     <w:rsid w:val="00C03F9F"/>
     <w:rsid w:val="00C04D99"/>
     <w:rsid w:val="00C0624B"/>
     <w:rsid w:val="00C20E0A"/>
     <w:rsid w:val="00C2105E"/>
+    <w:rsid w:val="00C25320"/>
     <w:rsid w:val="00C3129D"/>
     <w:rsid w:val="00C3456C"/>
     <w:rsid w:val="00C37927"/>
     <w:rsid w:val="00C44079"/>
     <w:rsid w:val="00C6542B"/>
     <w:rsid w:val="00C66073"/>
     <w:rsid w:val="00C90981"/>
     <w:rsid w:val="00C90F57"/>
+    <w:rsid w:val="00C92B9C"/>
     <w:rsid w:val="00C9504B"/>
     <w:rsid w:val="00CA27DF"/>
+    <w:rsid w:val="00CA6F3C"/>
     <w:rsid w:val="00CB320B"/>
     <w:rsid w:val="00CB33FF"/>
     <w:rsid w:val="00CB47F3"/>
     <w:rsid w:val="00CB4F4D"/>
     <w:rsid w:val="00CC6704"/>
     <w:rsid w:val="00CC7AFC"/>
     <w:rsid w:val="00CD64DA"/>
     <w:rsid w:val="00CE3F5E"/>
     <w:rsid w:val="00CF0521"/>
     <w:rsid w:val="00CF618A"/>
     <w:rsid w:val="00D02DB5"/>
     <w:rsid w:val="00D26841"/>
     <w:rsid w:val="00D26BBF"/>
     <w:rsid w:val="00D32F1C"/>
     <w:rsid w:val="00D40090"/>
     <w:rsid w:val="00D413D6"/>
+    <w:rsid w:val="00D42CD4"/>
     <w:rsid w:val="00D45100"/>
     <w:rsid w:val="00D45924"/>
     <w:rsid w:val="00D512BA"/>
     <w:rsid w:val="00D524D8"/>
     <w:rsid w:val="00D5252C"/>
     <w:rsid w:val="00D60312"/>
     <w:rsid w:val="00D62869"/>
     <w:rsid w:val="00D64CE0"/>
     <w:rsid w:val="00D73058"/>
     <w:rsid w:val="00D76008"/>
     <w:rsid w:val="00D7620E"/>
+    <w:rsid w:val="00D801CA"/>
     <w:rsid w:val="00D8155B"/>
     <w:rsid w:val="00D8267F"/>
     <w:rsid w:val="00D83D50"/>
     <w:rsid w:val="00D848EF"/>
     <w:rsid w:val="00D94A46"/>
     <w:rsid w:val="00DA454C"/>
     <w:rsid w:val="00DB5B65"/>
+    <w:rsid w:val="00DB7CC6"/>
     <w:rsid w:val="00DC183B"/>
     <w:rsid w:val="00DC1D6D"/>
     <w:rsid w:val="00DC278E"/>
     <w:rsid w:val="00DC36FD"/>
     <w:rsid w:val="00DD59E4"/>
     <w:rsid w:val="00DD5D2F"/>
+    <w:rsid w:val="00DD71E2"/>
     <w:rsid w:val="00DE3C24"/>
     <w:rsid w:val="00DF0032"/>
     <w:rsid w:val="00DF0B68"/>
     <w:rsid w:val="00DF2E6B"/>
     <w:rsid w:val="00DF31D9"/>
     <w:rsid w:val="00DF5202"/>
     <w:rsid w:val="00E0222F"/>
     <w:rsid w:val="00E12467"/>
     <w:rsid w:val="00E20258"/>
     <w:rsid w:val="00E219DF"/>
     <w:rsid w:val="00E23A1E"/>
     <w:rsid w:val="00E26997"/>
     <w:rsid w:val="00E4366A"/>
     <w:rsid w:val="00E66492"/>
     <w:rsid w:val="00E673B9"/>
     <w:rsid w:val="00E67D39"/>
     <w:rsid w:val="00E739A7"/>
     <w:rsid w:val="00E76118"/>
     <w:rsid w:val="00E845E8"/>
     <w:rsid w:val="00E84AA3"/>
     <w:rsid w:val="00E87FCE"/>
     <w:rsid w:val="00E93816"/>
     <w:rsid w:val="00EA49B7"/>
     <w:rsid w:val="00EA7EDC"/>
     <w:rsid w:val="00EB7A4A"/>
     <w:rsid w:val="00EC1134"/>
     <w:rsid w:val="00EC3888"/>
     <w:rsid w:val="00ED03ED"/>
     <w:rsid w:val="00ED24BD"/>
+    <w:rsid w:val="00ED2F06"/>
     <w:rsid w:val="00ED4425"/>
     <w:rsid w:val="00ED5DCD"/>
     <w:rsid w:val="00EE0596"/>
     <w:rsid w:val="00EE217D"/>
     <w:rsid w:val="00EE22E6"/>
     <w:rsid w:val="00EE4DB2"/>
     <w:rsid w:val="00EF2EE2"/>
     <w:rsid w:val="00EF453B"/>
     <w:rsid w:val="00F02AE0"/>
     <w:rsid w:val="00F040EC"/>
     <w:rsid w:val="00F07A3F"/>
     <w:rsid w:val="00F14819"/>
     <w:rsid w:val="00F34384"/>
     <w:rsid w:val="00F36F7E"/>
+    <w:rsid w:val="00F4425D"/>
     <w:rsid w:val="00F47D59"/>
     <w:rsid w:val="00F537AF"/>
     <w:rsid w:val="00F5656D"/>
     <w:rsid w:val="00F57AEA"/>
     <w:rsid w:val="00F62B3C"/>
+    <w:rsid w:val="00F62EB2"/>
     <w:rsid w:val="00F6507D"/>
     <w:rsid w:val="00F707FA"/>
     <w:rsid w:val="00F73E34"/>
     <w:rsid w:val="00F77D05"/>
     <w:rsid w:val="00F85E9B"/>
     <w:rsid w:val="00F86311"/>
     <w:rsid w:val="00F8687D"/>
     <w:rsid w:val="00FA0373"/>
     <w:rsid w:val="00FA03CA"/>
     <w:rsid w:val="00FA428C"/>
     <w:rsid w:val="00FA7374"/>
     <w:rsid w:val="00FB2FBB"/>
     <w:rsid w:val="00FB436D"/>
+    <w:rsid w:val="00FC605F"/>
     <w:rsid w:val="00FD0233"/>
     <w:rsid w:val="00FD2C5F"/>
     <w:rsid w:val="00FE77AB"/>
     <w:rsid w:val="00FF334C"/>
     <w:rsid w:val="00FF5416"/>
     <w:rsid w:val="00FF6D41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="71681"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="51B03FF7"/>
   <w15:docId w15:val="{1704F778-DA9A-4D3A-8C0C-36AC24C312D3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
@@ -9062,51 +9294,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1481071568">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwtsd.ac.uk/cy/amdanom/swyddfa-academaidd/llawlyfr-ansawdd-academaidd" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwtsd.ac.uk/cy/swyddfaacademaidd/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aocases@pcydds.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwtsd.ac.uk/cy/amdanom/swyddfa-academaidd/llawlyfr-ansawdd-academaidd" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcydds@uwtsd.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwtsd.ac.uk/cy/swyddfaacademaidd/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aocases@pcydds.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9376,52 +9608,63 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF475B047C48504DAE580600D42A1BA9" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="40ccab7c4645b1df7fe09474b8e508dc">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d061f2-0813-4324-9dae-e7810a45ea92" xmlns:ns3="dfd91a30-c44d-4371-a136-81162f3f4580" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e5a7b7b1f940e3ba5d40beb545118f9" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c2d061f2-0813-4324-9dae-e7810a45ea92">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="dfd91a30-c44d-4371-a136-81162f3f4580" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF475B047C48504DAE580600D42A1BA9" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ce0256620ce36910848a8fd456cb32b6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d061f2-0813-4324-9dae-e7810a45ea92" xmlns:ns3="dfd91a30-c44d-4371-a136-81162f3f4580" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a3716fd7e891f54db207958fcb6f15ba" ns2:_="" ns3:_="">
     <xsd:import namespace="c2d061f2-0813-4324-9dae-e7810a45ea92"/>
     <xsd:import namespace="dfd91a30-c44d-4371-a136-81162f3f4580"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -9596,136 +9839,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3C936E1-45B0-433F-B693-099965F2DAA5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD1F4BCE-FAF3-4F65-A924-30FC86EA8719}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46E35E27-0CF4-48E1-8339-0690FE1B3B4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c2d061f2-0813-4324-9dae-e7810a45ea92"/>
     <ds:schemaRef ds:uri="dfd91a30-c44d-4371-a136-81162f3f4580"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CF51FE1-D444-491A-9707-F1FA347C3922}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1624</Words>
-  <Characters>9260</Characters>
+  <Words>1614</Words>
+  <Characters>9205</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>77</Lines>
+  <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Teitl</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SC04 Cais i newid Dull Astudio ar ganol lefel</vt:lpstr>
       <vt:lpstr>GA27</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UoW Trinity Saint David</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10863</CharactersWithSpaces>
+  <CharactersWithSpaces>10798</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SC04 Cais i newid Dull Astudio ar ganol lefel</dc:title>
   <dc:creator>k.erickson@uwtsd.ac.uk</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DF475B047C48504DAE580600D42A1BA9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>