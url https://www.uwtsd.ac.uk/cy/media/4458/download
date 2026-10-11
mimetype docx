--- v0 (2025-10-17)
+++ v1 (2026-10-11)
@@ -4,51 +4,51 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="665D5F6E" w14:textId="77777777" w:rsidR="002963C6" w:rsidRDefault="00EE0C6C" w:rsidP="00BF2ADD">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk144213984"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="002963C6" w:rsidRPr="002963C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002963C6" w:rsidRPr="002963C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -511,63 +511,63 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
       <w:r w:rsidRPr="0012755A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (RPEL) i’w gweld yn y Polisi Cydnabod Dysgu Blaenorol (RPL) yn:</w:t>
       </w:r>
       <w:r w:rsidR="00C86DDC" w:rsidRPr="00D42B22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666B773C" w14:textId="0EE1195A" w:rsidR="00C86DDC" w:rsidRPr="00D42B22" w:rsidRDefault="00024980" w:rsidP="0012755A">
+    <w:p w14:paraId="666B773C" w14:textId="0EE1195A" w:rsidR="00C86DDC" w:rsidRPr="00D42B22" w:rsidRDefault="00FA7F4A" w:rsidP="0012755A">
       <w:pPr>
         <w:ind w:left="-142" w:right="-341"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00FA7F4A" w:rsidRPr="00B82A69">
+        <w:r w:rsidRPr="00B82A69">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:t>https://www.uwtsd.ac.uk/cy/amdanom/swyddfa-academaidd/llawlyfr-ansawdd-academaidd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="43CA2FA2" w14:textId="214532E6" w:rsidR="00C86DDC" w:rsidRPr="00D42B22" w:rsidRDefault="00C86DDC" w:rsidP="00EE063C">
       <w:pPr>
         <w:ind w:left="-142" w:right="-341"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76BE6D74" w14:textId="54583301" w:rsidR="00D92860" w:rsidRPr="00D42B22" w:rsidRDefault="0012755A" w:rsidP="0012755A">
       <w:pPr>
         <w:ind w:left="-142" w:right="-341"/>
@@ -593,51 +593,51 @@
         <w:t xml:space="preserve">Y Broses Gwneud </w:t>
       </w:r>
       <w:r w:rsidR="00D807E4" w:rsidRPr="0012755A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Cais</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="529143E8" w14:textId="77777777" w:rsidR="00D92860" w:rsidRPr="00D42B22" w:rsidRDefault="00D92860" w:rsidP="00EE063C">
       <w:pPr>
         <w:ind w:left="-142" w:right="-341"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04652F42" w14:textId="746E6B0F" w:rsidR="00C86DDC" w:rsidRDefault="003E0C85" w:rsidP="00B936C9">
+    <w:p w14:paraId="04652F42" w14:textId="591EFC48" w:rsidR="00C86DDC" w:rsidRDefault="003E0C85" w:rsidP="00B936C9">
       <w:pPr>
         <w:ind w:left="-142" w:right="-341"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E0C85">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Dylech gwblhau adrannau 1 i 3 y ffurflen a threfnu i’ch Mentor Academaidd neu </w:t>
       </w:r>
       <w:r w:rsidR="005E6290">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
@@ -728,60 +728,78 @@
       <w:r w:rsidR="00D807E4" w:rsidRPr="003E0C85">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>angen</w:t>
       </w:r>
       <w:r w:rsidRPr="003E0C85">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> argymhellion pellach gan aelod o staff o</w:t>
       </w:r>
       <w:r w:rsidR="00C14840" w:rsidRPr="00C14840">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Dîm y Fframwaith Arfer Proffesiynol yn yr Athrofa Rheolaeth ac Iechyd</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Dîm y Fframwaith Arfer Proffesiynol yn yr </w:t>
+      </w:r>
+      <w:r w:rsidR="00956BA3" w:rsidRPr="00C14840">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Athrofa</w:t>
+      </w:r>
+      <w:r w:rsidR="00956BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00222E13" w:rsidRPr="00222E13">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cyfadran Rheolaeth ac Iechyd </w:t>
       </w:r>
       <w:r w:rsidRPr="003E0C85">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>a’r Arweinydd Tîm Partneriaeth perthnasol.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="475664DC" w14:textId="1EE4F623" w:rsidR="00B936C9" w:rsidRDefault="00B936C9" w:rsidP="00B936C9">
       <w:pPr>
         <w:ind w:left="-142" w:right="-341"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50C36E63" w14:textId="636A5EEC" w:rsidR="00B936C9" w:rsidRDefault="00B936C9" w:rsidP="00B936C9">
       <w:pPr>
@@ -1232,160 +1250,183 @@
           </w:rPr>
           <w:t>https://ico.org.uk/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D42B22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33CD8856" w14:textId="77777777" w:rsidR="00BF2ADD" w:rsidRPr="00D42B22" w:rsidRDefault="00BF2ADD" w:rsidP="00EE063C">
       <w:pPr>
         <w:ind w:right="-341"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="529D3611" w14:textId="01E03E71" w:rsidR="00C86DDC" w:rsidRPr="00D42B22" w:rsidRDefault="005E6290" w:rsidP="005E6290">
+    <w:p w14:paraId="58E18527" w14:textId="5EBE1ECE" w:rsidR="00737155" w:rsidRDefault="005E6290" w:rsidP="00737155">
       <w:pPr>
         <w:ind w:left="-142" w:right="-341"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E6290">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rhaid i’ch cais gael ei gefnogi gan lythyr </w:t>
+      </w:r>
+      <w:r w:rsidR="00D433AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">neu e-bost </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6290">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>o gefnogaeth gan gyflogwr neu unigolyn amgen addas.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90941" w:rsidRPr="00D42B22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6290">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rhaid i hwn fod ar bapur pennawd swyddogol y sefydliad dan sylw </w:t>
+      </w:r>
+      <w:r w:rsidR="00D433AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>neu wedi’i gyflwyno ar e-bost sy’n dangos ei fod</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6290">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wedi’i anfon gan yr awdur o enw parth swyddogol sefydliad yr awdur.</w:t>
+      </w:r>
+      <w:r w:rsidR="00737155">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529D3611" w14:textId="345FC3A6" w:rsidR="00C86DDC" w:rsidRPr="00D42B22" w:rsidRDefault="00737155" w:rsidP="00737155">
+      <w:pPr>
+        <w:ind w:left="-142" w:right="-341"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E6290">
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00737155">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>MAE’R DDOGFEN HON AR GAEL HEFYD YN SAESNEG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737155">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E6290">
-[...29 lines deleted...]
-        <w:ind w:left="-142" w:right="-341"/>
+      <w:r w:rsidRPr="00737155">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00737155">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...27 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>THIS FORM IS ALSO AVAILABLE IN ENGLISH</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="604E12E6" w14:textId="77777777" w:rsidR="00D82EEE" w:rsidRDefault="00D82EEE" w:rsidP="00D82EEE">
       <w:pPr>
         <w:ind w:right="-341"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="414CEB0E" w14:textId="77777777" w:rsidR="004B3FC6" w:rsidRPr="00D42B22" w:rsidRDefault="004B3FC6" w:rsidP="00EE063C">
       <w:pPr>
         <w:ind w:left="-142" w:right="-341"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1990,51 +2031,51 @@
           <w:p w14:paraId="3A62080C" w14:textId="77777777" w:rsidR="00201EA7" w:rsidRPr="005F677A" w:rsidRDefault="00201EA7" w:rsidP="009737AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DDB7DCA" w14:textId="77777777" w:rsidR="00201EA7" w:rsidRPr="005F677A" w:rsidRDefault="00201EA7" w:rsidP="009737AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00201EA7" w:rsidRPr="00C14840" w14:paraId="283AD1B6" w14:textId="77777777" w:rsidTr="00EE063C">
+      <w:tr w:rsidR="00201EA7" w:rsidRPr="00956BA3" w14:paraId="283AD1B6" w14:textId="77777777" w:rsidTr="00EE063C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3802" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="600343DC" w14:textId="4F176C3A" w:rsidR="00201EA7" w:rsidRPr="00D42B22" w:rsidRDefault="005E6290" w:rsidP="005E6290">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
@@ -2089,105 +2130,197 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1311AD87" w14:textId="77777777" w:rsidR="00201EA7" w:rsidRPr="00D42B22" w:rsidRDefault="00201EA7" w:rsidP="009737AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00201EA7" w:rsidRPr="005F677A" w14:paraId="4F2CFF55" w14:textId="77777777" w:rsidTr="00EE063C">
+      <w:tr w:rsidR="00201EA7" w:rsidRPr="005E6198" w14:paraId="4F2CFF55" w14:textId="77777777" w:rsidTr="00EE063C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="738BF966" w14:textId="2DD2C22D" w:rsidR="00201EA7" w:rsidRPr="00A128BC" w:rsidRDefault="005E6290" w:rsidP="005E6290">
-[...23 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2B05EC67" w14:textId="472B91E8" w:rsidR="00201EA7" w:rsidRDefault="005C0AC0" w:rsidP="009737AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C14840">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Athrofa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00222E13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Cyfadran</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E36465">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E36465" w:rsidRPr="00E36465">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E6198" w:rsidRPr="005E6290">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Disgyblaeth Academaidd</w:t>
+            </w:r>
+            <w:r w:rsidR="005E6198">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E6198" w:rsidRPr="005E6290">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="005E6198">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E6198" w:rsidRPr="005E6290">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Canolfan:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BEBA66E" w14:textId="4E2B008F" w:rsidR="00E36465" w:rsidRPr="005E6198" w:rsidRDefault="00E36465" w:rsidP="009737AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A5CA4D9" w14:textId="77777777" w:rsidR="00201EA7" w:rsidRPr="005F677A" w:rsidRDefault="00201EA7" w:rsidP="009737AD">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="7A5CA4D9" w14:textId="77777777" w:rsidR="00201EA7" w:rsidRPr="005E6198" w:rsidRDefault="00201EA7" w:rsidP="009737AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00201EA7" w:rsidRPr="005F677A" w14:paraId="0557CE7C" w14:textId="77777777" w:rsidTr="00EE063C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3802" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C4C4C4E" w14:textId="28D8CB3E" w:rsidR="00201EA7" w:rsidRPr="00A128BC" w:rsidRDefault="005E6290" w:rsidP="005E6290">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2472,282 +2605,290 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="5423C19A" w14:textId="77777777" w:rsidR="004B3FC6" w:rsidRPr="00055E2E" w:rsidRDefault="004B3FC6" w:rsidP="008230F1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7AC70430" w14:textId="77777777" w:rsidR="004B3FC6" w:rsidRPr="00055E2E" w:rsidRDefault="004B3FC6" w:rsidP="008230F1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF89E13" w14:textId="77777777" w:rsidR="004B3FC6" w:rsidRPr="00A128BC" w:rsidRDefault="004B3FC6" w:rsidP="008230F1">
+          <w:p w14:paraId="3FF89E13" w14:textId="5EB2C190" w:rsidR="004B3FC6" w:rsidRPr="00A128BC" w:rsidRDefault="005E6198" w:rsidP="008230F1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E6290">
-[...6 lines deleted...]
-              <w:t>Athrofa:</w:t>
+            <w:r w:rsidRPr="00C14840">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Athrofa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00222E13">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Cyfadran</w:t>
+            </w:r>
+            <w:r w:rsidR="004B3FC6" w:rsidRPr="005E6290">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FD50376" w14:textId="77777777" w:rsidR="004B3FC6" w:rsidRPr="00055E2E" w:rsidRDefault="004B3FC6" w:rsidP="008230F1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B3FC6" w:rsidRPr="00577185" w14:paraId="349C2DBA" w14:textId="77777777" w:rsidTr="008230F1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1D0DC71C" w14:textId="1E600F35" w:rsidR="004B3FC6" w:rsidRPr="002614C4" w:rsidRDefault="004B3FC6" w:rsidP="008230F1">
-            <w:pPr>
+          <w:p w14:paraId="0FC7C013" w14:textId="77777777" w:rsidR="004B3FC6" w:rsidRDefault="004B3FC6" w:rsidP="008230F1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E6290">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Swydd:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A128BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A850E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E6290">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MENTOR ACADEMAIDD / YMGYNGHORYDD RAL   </w:t>
+            </w:r>
             <w:r w:rsidRPr="005E6290">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-              <w:t>Swydd:</w:t>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>(dileer fel y bo’n briodol):</w:t>
             </w:r>
             <w:r w:rsidRPr="00A128BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A850E7">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="005E6290">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D0DC71C" w14:textId="1E600F35" w:rsidR="00D31D1C" w:rsidRPr="002614C4" w:rsidRDefault="00D31D1C" w:rsidP="008230F1">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="cy-GB"/>
-[...28 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5979C806" w14:textId="13095BD8" w:rsidR="00F845B4" w:rsidRDefault="00F845B4" w:rsidP="00716462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="691535C6" w14:textId="66341542" w:rsidR="00393B49" w:rsidRDefault="00393B49" w:rsidP="00716462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77206DE0" w14:textId="32240F9B" w:rsidR="00A850E7" w:rsidRDefault="00A850E7" w:rsidP="00716462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C777012" w14:textId="7D13364E" w:rsidR="00A850E7" w:rsidRDefault="00A850E7" w:rsidP="00716462">
+    <w:p w14:paraId="170D539A" w14:textId="77777777" w:rsidR="003D0027" w:rsidRDefault="003D0027" w:rsidP="00716462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65175162" w14:textId="4A9A10F7" w:rsidR="00A850E7" w:rsidRDefault="00A850E7" w:rsidP="00716462">
-[...26 lines deleted...]
-    <w:p w14:paraId="7D505219" w14:textId="0D6A877D" w:rsidR="00461EF2" w:rsidRDefault="00461EF2" w:rsidP="00716462">
+    <w:p w14:paraId="24CAC6BE" w14:textId="77777777" w:rsidR="003D0027" w:rsidRDefault="003D0027" w:rsidP="00716462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4ADC8A5F" w14:textId="09B52EB0" w:rsidR="00461EF2" w:rsidRDefault="00461EF2" w:rsidP="00716462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06CCD70E" w14:textId="77777777" w:rsidR="00461EF2" w:rsidRPr="00055E2E" w:rsidRDefault="00461EF2" w:rsidP="00716462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9782" w:type="dxa"/>
         <w:tblInd w:w="-292" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3686"/>
-        <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="2694"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F845B4" w:rsidRPr="00577185" w14:paraId="5DB23861" w14:textId="77777777" w:rsidTr="006203A4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="1F47886C" w14:textId="22A541C8" w:rsidR="006E7A2F" w:rsidRPr="006E7A2F" w:rsidRDefault="005E6290" w:rsidP="006E7A2F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="322" w:hanging="322"/>
             </w:pPr>
             <w:r w:rsidRPr="005E6290">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>MANYLION Y DYSGU DRWY BROFIAD</w:t>
             </w:r>
             <w:r w:rsidR="00FD5699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -2850,51 +2991,50 @@
               <w:t>credydau dysgu drwy brofiad</w:t>
             </w:r>
             <w:r w:rsidR="00FD5699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>au</w:t>
             </w:r>
             <w:r w:rsidRPr="00E432E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> y gwneir cais amdanynt (e.e. 120 o gredydau ar Lefel 4 a 60 ar Lefel 5):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73C95F9A" w14:textId="77777777" w:rsidR="00F0562C" w:rsidRPr="00577185" w:rsidDel="005B3D50" w:rsidRDefault="00F0562C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F659C3F" w14:textId="2606596C" w:rsidR="00F0562C" w:rsidRPr="00A128BC" w:rsidRDefault="00E432E2" w:rsidP="00E432E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2946,51 +3086,50 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C1C9706" w14:textId="32FF4EF8" w:rsidR="00000F49" w:rsidRPr="00A128BC" w:rsidDel="005B3D50" w:rsidRDefault="00E432E2" w:rsidP="00E432E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E432E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Manylion cod(au) a theitl(au) y modwl/modylau (os yw’n berthnasol):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FDA8404" w14:textId="77777777" w:rsidR="00000F49" w:rsidRPr="00577185" w:rsidDel="005B3D50" w:rsidRDefault="00000F49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D076831" w14:textId="02CDA61C" w:rsidR="00000F49" w:rsidRPr="00A128BC" w:rsidDel="005B3D50" w:rsidRDefault="00E432E2" w:rsidP="00E432E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3000,51 +3139,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cwblhawyd y Modwl RAL yn llwyddiannus (os yw’n berthnasol) (ticiwch):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0034F85F" w14:textId="77777777" w:rsidR="00000F49" w:rsidRPr="00055E2E" w:rsidRDefault="00000F49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7FBC" w:rsidRPr="00C14840" w14:paraId="7125DB92" w14:textId="77777777" w:rsidTr="006203A4">
+      <w:tr w:rsidR="00EF7FBC" w:rsidRPr="00956BA3" w14:paraId="7125DB92" w14:textId="77777777" w:rsidTr="006203A4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="738"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24D88E01" w14:textId="77777777" w:rsidR="001C21E5" w:rsidRDefault="001C21E5" w:rsidP="00425404">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
@@ -3081,51 +3220,50 @@
             <w:r w:rsidR="00425404" w:rsidRPr="00425404">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(os yw’n berthnasol):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E699A80" w14:textId="7EE28AD6" w:rsidR="006E7A2F" w:rsidRPr="001C21E5" w:rsidRDefault="006E7A2F" w:rsidP="00425404">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7458F6BB" w14:textId="77777777" w:rsidR="00EF7FBC" w:rsidRPr="001C21E5" w:rsidDel="005B3D50" w:rsidRDefault="00EF7FBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13FE577A" w14:textId="50B9F698" w:rsidR="00EF7FBC" w:rsidRPr="00DB5ADF" w:rsidRDefault="00425404" w:rsidP="00425404">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3156,70 +3294,70 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(ticiwch):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F6E9A65" w14:textId="77777777" w:rsidR="00EF7FBC" w:rsidRPr="00DB5ADF" w:rsidRDefault="00EF7FBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B3D50" w:rsidRPr="00C14840" w14:paraId="4F599586" w14:textId="77777777" w:rsidTr="006203A4">
+      <w:tr w:rsidR="005B3D50" w:rsidRPr="00956BA3" w14:paraId="4F599586" w14:textId="77777777" w:rsidTr="006203A4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="2742"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="546569CC" w14:textId="77777777" w:rsidR="005B3D50" w:rsidRPr="00DB5ADF" w:rsidRDefault="005B3D50" w:rsidP="00384C67">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51989764" w14:textId="1D75D76F" w:rsidR="00571713" w:rsidRPr="00DB5ADF" w:rsidRDefault="00425404" w:rsidP="00425404">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425404">
               <w:rPr>
@@ -3319,621 +3457,961 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CA569D7" w14:textId="77777777" w:rsidR="00D421A1" w:rsidRPr="00DB5ADF" w:rsidRDefault="00D421A1" w:rsidP="00FA0188">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="07E532C9" w14:textId="305263DD" w:rsidR="00D421A1" w:rsidRDefault="00425404" w:rsidP="0096773D">
+          <w:p w14:paraId="07E532C9" w14:textId="480389FE" w:rsidR="00D421A1" w:rsidRDefault="00425404" w:rsidP="0096773D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096773D">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Ar gyfer ceisiadau ynghylch </w:t>
             </w:r>
             <w:r w:rsidRPr="0096773D">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Credyd Penodol</w:t>
             </w:r>
             <w:r w:rsidRPr="0096773D">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>, rhowch</w:t>
             </w:r>
             <w:r w:rsidR="00D433AD">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> fanylion y dysgu blaenorol drwy brofiad</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FD5699">
+              <w:t xml:space="preserve"> fanylion </w:t>
+            </w:r>
+            <w:r w:rsidR="00C922B4">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>au</w:t>
+              <w:t xml:space="preserve">isod am </w:t>
             </w:r>
             <w:r w:rsidR="00D433AD">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> gan gyfeirio’n benodol at sut mae deilliannau dysgu pob modwl yr ydych yn hawlio credyd ar eu cyfer wedi’u bodloni</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D421A1">
+              <w:t>y dysgu blaenorol drwy brofiad</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD5699">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D421A1" w:rsidRPr="0096773D">
+              <w:t>au</w:t>
+            </w:r>
+            <w:r w:rsidR="00D433AD">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>(gweler y Polisi Cydnabod Dysgu Blaenorol (RPL) i gael rhagor o fanylion).</w:t>
-[...15 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve"> gan gyfeirio’n benodol at sut mae deilliannau dysgu pob modwl yr ydych yn hawlio credyd ar eu cyfer wedi’u bodloni</w:t>
+            </w:r>
+            <w:r w:rsidR="00D421A1">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-            </w:pPr>
-[...48 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FF47AA" w:rsidRPr="0096773D">
+            <w:r w:rsidR="00D421A1" w:rsidRPr="0096773D">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(gweler y Polisi Cydnabod Dysgu Blaenorol (RPL) i gael rhagor o fanylion).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C96D3A9" w14:textId="77777777" w:rsidR="005B3D50" w:rsidRPr="00DB5ADF" w:rsidRDefault="005B3D50" w:rsidP="00055E2E">
+          <w:p w14:paraId="1751D9C9" w14:textId="77777777" w:rsidR="00FA0188" w:rsidRPr="00DB5ADF" w:rsidRDefault="00FA0188" w:rsidP="00384C67">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A1CC3F8" w14:textId="64816036" w:rsidR="00766288" w:rsidRPr="00DB5ADF" w:rsidRDefault="0096773D" w:rsidP="00055E2E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0096773D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ar gyfer ceisiadau ynghylch </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F87AA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Credyd Cyffredinol</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0096773D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, rhowch </w:t>
+            </w:r>
+            <w:r w:rsidR="007A17D9" w:rsidRPr="007A17D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>grynodeb</w:t>
+            </w:r>
+            <w:r w:rsidR="00084217">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> isod</w:t>
+            </w:r>
+            <w:r w:rsidR="007A17D9" w:rsidRPr="007A17D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o’r portffolio o dystiolaeth a thraethawd adfyfyriol yn gwerthuso’r dysgu sydd wedi’i gyflawni</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF47AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF47AA" w:rsidRPr="0096773D">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>(gweler y Polisi Cydnabod Dysgu Blaenorol (RPL) i gael rhagor o fanylion).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57360B3A" w14:textId="77777777" w:rsidR="005B3D50" w:rsidRPr="00DB5ADF" w:rsidRDefault="005B3D50" w:rsidP="00055E2E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-                <w:i/>
-[...64 lines deleted...]
-                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F00D0" w:rsidRPr="00577185" w14:paraId="432ACC3C" w14:textId="77777777" w:rsidTr="006203A4">
+    </w:tbl>
+    <w:p w14:paraId="2DF11716" w14:textId="37B8F37C" w:rsidR="00192B44" w:rsidRPr="0014169C" w:rsidRDefault="00192B44" w:rsidP="0014169C">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-483"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00084217">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0014169C" w:rsidRPr="0014169C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Ychwanegwch eich testun yma os gwelwch yn dda:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014169C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0014169C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0014169C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46CC46B5" w14:textId="77777777" w:rsidR="00192B44" w:rsidRPr="00084217" w:rsidRDefault="00192B44" w:rsidP="0014169C">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-483"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06CA0E3E" w14:textId="77777777" w:rsidR="00192B44" w:rsidRPr="00084217" w:rsidRDefault="00192B44" w:rsidP="0014169C">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-483"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2651F159" w14:textId="77777777" w:rsidR="00192B44" w:rsidRPr="00084217" w:rsidRDefault="00192B44" w:rsidP="0014169C">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-483"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD79435" w14:textId="77777777" w:rsidR="00192B44" w:rsidRDefault="00192B44" w:rsidP="0014169C">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-483"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04BDE613" w14:textId="77777777" w:rsidR="00DF64B4" w:rsidRDefault="00DF64B4" w:rsidP="0014169C">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-483"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43401A9E" w14:textId="77777777" w:rsidR="00DF64B4" w:rsidRDefault="00DF64B4" w:rsidP="0014169C">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-483"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C135200" w14:textId="77777777" w:rsidR="00DF64B4" w:rsidRDefault="00DF64B4" w:rsidP="0014169C">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-483"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25D9E8CD" w14:textId="77777777" w:rsidR="00DF64B4" w:rsidRPr="00084217" w:rsidRDefault="00DF64B4" w:rsidP="0014169C">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-483"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50DF8B07" w14:textId="77777777" w:rsidR="00192B44" w:rsidRPr="00084217" w:rsidRDefault="00192B44" w:rsidP="0014169C">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-483"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BE843DD" w14:textId="77777777" w:rsidR="00192B44" w:rsidRPr="00084217" w:rsidRDefault="00192B44" w:rsidP="0014169C">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-483"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B182AF0" w14:textId="77777777" w:rsidR="00192B44" w:rsidRPr="00084217" w:rsidRDefault="00192B44" w:rsidP="0014169C">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-483"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E773D74" w14:textId="77777777" w:rsidR="00192B44" w:rsidRPr="00084217" w:rsidRDefault="00192B44" w:rsidP="0014169C">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-483"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BBC9EA5" w14:textId="77777777" w:rsidR="00192B44" w:rsidRPr="00084217" w:rsidRDefault="00192B44" w:rsidP="0014169C">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-483"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04DD0548" w14:textId="77777777" w:rsidR="00192B44" w:rsidRPr="00084217" w:rsidRDefault="00192B44" w:rsidP="0014169C">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-483"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="280DF32E" w14:textId="77777777" w:rsidR="00192B44" w:rsidRPr="00084217" w:rsidRDefault="00192B44" w:rsidP="0014169C">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-483"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30BE506D" w14:textId="77777777" w:rsidR="00192B44" w:rsidRPr="00084217" w:rsidRDefault="00192B44" w:rsidP="0054144E">
+      <w:pPr>
+        <w:ind w:right="-624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DECB75B" w14:textId="77777777" w:rsidR="00192B44" w:rsidRPr="00084217" w:rsidRDefault="00192B44" w:rsidP="00DF64B4">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9782" w:type="dxa"/>
+        <w:tblInd w:w="-292" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4820"/>
+        <w:gridCol w:w="4962"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00192B44" w:rsidRPr="00577185" w14:paraId="33772C7C" w14:textId="77777777" w:rsidTr="00F37C69">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="276AB191" w14:textId="2086B764" w:rsidR="003F00D0" w:rsidRPr="00A128BC" w:rsidRDefault="0096773D" w:rsidP="0096773D">
+          <w:p w14:paraId="260BF307" w14:textId="77777777" w:rsidR="00192B44" w:rsidRPr="00A128BC" w:rsidRDefault="00192B44" w:rsidP="00F37C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="D9D9D9"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096773D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>3.1  Tystiolaeth Ategol</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B4163D" w:rsidRPr="00577185" w14:paraId="60CD2245" w14:textId="77777777" w:rsidTr="006203A4">
+      <w:tr w:rsidR="00192B44" w:rsidRPr="00577185" w14:paraId="3E9CE0BD" w14:textId="77777777" w:rsidTr="00F37C69">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE9FB5A" w14:textId="1A2B9A75" w:rsidR="00DF6F79" w:rsidRPr="00A128BC" w:rsidRDefault="0096773D" w:rsidP="0096773D">
-[...5 lines deleted...]
-                <w:color w:val="FFFFFF"/>
+          <w:p w14:paraId="4C1C37BF" w14:textId="0E204E8A" w:rsidR="00192B44" w:rsidRDefault="00192B44" w:rsidP="00036C53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096773D">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Rhestrwch a chyfeirnodi’r dystiolaeth ategol yn eich portffolio.</w:t>
-[...42 lines deleted...]
-          <w:p w14:paraId="03F172C8" w14:textId="77777777" w:rsidR="00B4163D" w:rsidRPr="00055E2E" w:rsidRDefault="00B4163D" w:rsidP="003F00D0">
+              <w:t>Rhestrwch a chyfeirnodi’r dystiolaeth ategol yn eich portffolio</w:t>
+            </w:r>
+            <w:r w:rsidR="005635E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="005635E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="005635E0" w:rsidRPr="00036C53">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00FC5B06">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C54A495" w14:textId="77777777" w:rsidR="00E65F29" w:rsidRDefault="00E65F29" w:rsidP="00036C53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09B3FBCD" w14:textId="77777777" w:rsidR="00E65F29" w:rsidRDefault="00E65F29" w:rsidP="00036C53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F0AF2DD" w14:textId="77777777" w:rsidR="00E65F29" w:rsidRDefault="00E65F29" w:rsidP="00036C53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="603E32A4" w14:textId="77777777" w:rsidR="00E65F29" w:rsidRPr="00036C53" w:rsidRDefault="00E65F29" w:rsidP="00036C53">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7193652A" w14:textId="77777777" w:rsidR="00192B44" w:rsidRPr="00055E2E" w:rsidRDefault="00192B44" w:rsidP="005635E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6230F" w:rsidRPr="00577185" w14:paraId="1DC21C18" w14:textId="77777777" w:rsidTr="00EE063C">
+      <w:tr w:rsidR="00192B44" w:rsidRPr="00577185" w14:paraId="2DC1B7D9" w14:textId="77777777" w:rsidTr="00F37C69">
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62C79593" w14:textId="14E94757" w:rsidR="00B6230F" w:rsidRPr="00A128BC" w:rsidRDefault="0096773D" w:rsidP="0096773D">
+          <w:p w14:paraId="23667C77" w14:textId="77777777" w:rsidR="00192B44" w:rsidRPr="00A128BC" w:rsidRDefault="00192B44" w:rsidP="00F37C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096773D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Trwy deipio’ch enw yn y blwch isod rydych chi’n llofnodi’r ffurflen hon yn electronig.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4243F" w:rsidRPr="00577185" w14:paraId="28854CFD" w14:textId="77777777" w:rsidTr="00EE063C">
+      <w:tr w:rsidR="00192B44" w:rsidRPr="00577185" w14:paraId="403196CC" w14:textId="77777777" w:rsidTr="00F37C69">
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31C0DB12" w14:textId="77777777" w:rsidR="00A4243F" w:rsidRDefault="00A4243F" w:rsidP="00A4243F">
+          <w:p w14:paraId="7BB6D8C5" w14:textId="77777777" w:rsidR="00192B44" w:rsidRDefault="00192B44" w:rsidP="00F37C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4EA11588" w14:textId="66417A50" w:rsidR="00A4243F" w:rsidRPr="00F7052C" w:rsidRDefault="0096773D" w:rsidP="00A4243F">
+          <w:p w14:paraId="30A6EEB6" w14:textId="77777777" w:rsidR="00192B44" w:rsidRPr="00F7052C" w:rsidRDefault="00192B44" w:rsidP="00F37C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096773D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Llofnod:</w:t>
             </w:r>
-            <w:r w:rsidR="000A4296" w:rsidRPr="00A128BC">
+            <w:r w:rsidRPr="00A128BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000A4296">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="087B1054" w14:textId="77777777" w:rsidR="00A4243F" w:rsidRPr="00055E2E" w:rsidRDefault="00A4243F" w:rsidP="00A4243F">
+          <w:p w14:paraId="0F207A63" w14:textId="77777777" w:rsidR="00192B44" w:rsidRPr="00055E2E" w:rsidRDefault="00192B44" w:rsidP="00F37C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14C3F400" w14:textId="77777777" w:rsidR="00A4243F" w:rsidRDefault="00A4243F" w:rsidP="00A4243F">
+          <w:p w14:paraId="6C03D944" w14:textId="77777777" w:rsidR="00192B44" w:rsidRDefault="00192B44" w:rsidP="00F37C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3C746590" w14:textId="16567687" w:rsidR="00A4243F" w:rsidRPr="00A128BC" w:rsidRDefault="0096773D" w:rsidP="0096773D">
+          <w:p w14:paraId="6AB2F379" w14:textId="77777777" w:rsidR="00192B44" w:rsidRPr="00A128BC" w:rsidRDefault="00192B44" w:rsidP="00F37C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096773D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Dyddiad:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="742E1FC2" w14:textId="77777777" w:rsidR="00A4243F" w:rsidRDefault="00A4243F" w:rsidP="00A4243F">
+          <w:p w14:paraId="6E3346D7" w14:textId="77777777" w:rsidR="00192B44" w:rsidRDefault="00192B44" w:rsidP="00F37C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CA16A97" w14:textId="77777777" w:rsidR="003F00D0" w:rsidRPr="00055E2E" w:rsidRDefault="003F00D0" w:rsidP="003F00D0">
+    <w:p w14:paraId="3CA16A97" w14:textId="092A1194" w:rsidR="003F00D0" w:rsidRPr="00055E2E" w:rsidRDefault="003F00D0" w:rsidP="003F00D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="144DCB0F" w14:textId="4845C6D9" w:rsidR="003F00D0" w:rsidRPr="00055E2E" w:rsidRDefault="0096773D" w:rsidP="004015C8">
+    <w:p w14:paraId="144DCB0F" w14:textId="77C5DB25" w:rsidR="003F00D0" w:rsidRPr="00055E2E" w:rsidRDefault="0096773D" w:rsidP="004015C8">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Wedi i chi gwblhau’r adrannau uchod, dylech ofyn i’ch Mentor Academaidd/Cynghorydd RAL gwblhau adran 4 isod a bydd ef/hi wedyn yn cyflwyno’ch cais i’r Swyddfa Academaidd i’w ystyried yng nghyfarfod nesaf y Bwrdd RPEL ac Achredu.</w:t>
+        <w:t>Wedi i chi gwblhau’r adrannau uchod, dylech ofyn i’ch Mentor Academaidd/Cynghorydd RAL gwblhau adran 4 isod a bydd ef/hi wedyn yn cyflwyno’ch cais i</w:t>
+      </w:r>
+      <w:r w:rsidR="00907F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00907F8F" w:rsidRPr="00907F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Gwasanaethau Academaidd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872D7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i’w ystyried yng nghyfarfod nesaf y Bwrdd RPEL ac Achredu.</w:t>
       </w:r>
       <w:r w:rsidR="00F845B4" w:rsidRPr="00055E2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpX="-300" w:tblpY="435"/>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -4020,51 +4498,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="00872D7F" w:rsidRPr="00872D7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(mae’r blwch testun isod yn ehangu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384C67" w:rsidRPr="00C14840" w14:paraId="2B2AD410" w14:textId="77777777" w:rsidTr="00EE063C">
+      <w:tr w:rsidR="00384C67" w:rsidRPr="00956BA3" w14:paraId="2B2AD410" w14:textId="77777777" w:rsidTr="00EE063C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="11508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="61EC2E4A" w14:textId="77777777" w:rsidR="00384C67" w:rsidRDefault="00384C67" w:rsidP="009E4614">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -4739,51 +5217,51 @@
           </w:p>
           <w:p w14:paraId="7C73DC13" w14:textId="77777777" w:rsidR="006D7017" w:rsidRPr="000B30A9" w:rsidRDefault="006D7017" w:rsidP="009E4614">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03CEAF61" w14:textId="77777777" w:rsidR="006D7017" w:rsidRPr="000B30A9" w:rsidRDefault="006D7017" w:rsidP="009E4614">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0075528C" w:rsidRPr="00C14840" w14:paraId="57CF98C4" w14:textId="77777777" w:rsidTr="00EE063C">
+      <w:tr w:rsidR="0075528C" w:rsidRPr="00956BA3" w14:paraId="57CF98C4" w14:textId="77777777" w:rsidTr="00EE063C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="447"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41A4514C" w14:textId="64ED7F0A" w:rsidR="0075528C" w:rsidRPr="000B30A9" w:rsidRDefault="00A96445" w:rsidP="00A96445">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4931,73 +5409,73 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="004A5F95" w:rsidRPr="00BD0E89" w:rsidSect="0032309A">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1474" w:bottom="1418" w:left="1418" w:header="794" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BB40AA7" w14:textId="77777777" w:rsidR="00A77DF2" w:rsidRDefault="00A77DF2">
+    <w:p w14:paraId="2F8F712D" w14:textId="77777777" w:rsidR="00905D29" w:rsidRDefault="00905D29">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AC930E9" w14:textId="77777777" w:rsidR="00A77DF2" w:rsidRDefault="00A77DF2">
+    <w:p w14:paraId="64790F02" w14:textId="77777777" w:rsidR="00905D29" w:rsidRDefault="00905D29">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="37259A9C" w14:textId="77777777" w:rsidR="00A77DF2" w:rsidRDefault="00A77DF2"/>
+    <w:p w14:paraId="5895CB5C" w14:textId="77777777" w:rsidR="00905D29" w:rsidRDefault="00905D29"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -5026,108 +5504,107 @@
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="121B2D20" w14:textId="778690D0" w:rsidR="00131DB9" w:rsidRPr="00D433AD" w:rsidRDefault="00D433AD" w:rsidP="00C61E72">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="121B2D20" w14:textId="471135C9" w:rsidR="00131DB9" w:rsidRPr="00D433AD" w:rsidRDefault="00D433AD" w:rsidP="00C61E72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:ind w:left="-142"/>
       <w:rPr>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>Medi</w:t>
     </w:r>
     <w:r w:rsidR="00DB5ADF" w:rsidRPr="00D433AD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00A753C0" w:rsidRPr="00D433AD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="009B5D81">
+    <w:r w:rsidR="00907F8F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00C87D9C" w:rsidRPr="00D433AD">
       <w:rPr>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00C87D9C" w:rsidRPr="00D433AD">
       <w:rPr>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00201EA7" w:rsidRPr="00D433AD">
       <w:rPr>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">                 </w:t>
     </w:r>
     <w:r w:rsidR="002614C4" w:rsidRPr="00D433AD">
       <w:rPr>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
@@ -5174,73 +5651,73 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>P</w:t>
     </w:r>
     <w:r w:rsidR="00EF7FBC" w:rsidRPr="00D433AD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>E</w:t>
     </w:r>
     <w:r w:rsidR="00C87D9C" w:rsidRPr="00D433AD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">L </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03A116A2" w14:textId="77777777" w:rsidR="00A77DF2" w:rsidRDefault="00A77DF2">
+    <w:p w14:paraId="277973B1" w14:textId="77777777" w:rsidR="00905D29" w:rsidRDefault="00905D29">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25DAFA80" w14:textId="77777777" w:rsidR="00A77DF2" w:rsidRDefault="00A77DF2">
+    <w:p w14:paraId="421C8D34" w14:textId="77777777" w:rsidR="00905D29" w:rsidRDefault="00905D29">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C2E7E2A" w14:textId="77777777" w:rsidR="00A77DF2" w:rsidRDefault="00A77DF2"/>
+    <w:p w14:paraId="32029AEB" w14:textId="77777777" w:rsidR="00905D29" w:rsidRDefault="00905D29"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D8F934A" w14:textId="00F0B96A" w:rsidR="00843527" w:rsidRPr="00D433AD" w:rsidRDefault="002614C4" w:rsidP="00EE063C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:ind w:left="4153" w:right="-57" w:firstLine="3047"/>
       <w:rPr>
         <w:b/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D433AD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="610A3F11" wp14:editId="2C3922F6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-85090</wp:posOffset>
@@ -5326,51 +5803,51 @@
     <w:r w:rsidRPr="00D433AD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>PL3</w:t>
     </w:r>
     <w:r w:rsidR="000611D9" w:rsidRPr="00D433AD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>b</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03476A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="957C1C50"/>
     <w:lvl w:ilvl="0" w:tplc="9E3A9E56">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6295,642 +6772,670 @@
   <w:num w:numId="6" w16cid:durableId="87317746">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2030373812">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="226381096">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="31006807">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1806657464">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="456024120">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="47801466">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="180"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C019CF"/>
     <w:rsid w:val="00000F49"/>
     <w:rsid w:val="000057B4"/>
     <w:rsid w:val="00012143"/>
     <w:rsid w:val="000124C6"/>
     <w:rsid w:val="000220F8"/>
-    <w:rsid w:val="00024980"/>
     <w:rsid w:val="00024D65"/>
     <w:rsid w:val="00025D60"/>
     <w:rsid w:val="00027564"/>
     <w:rsid w:val="00027771"/>
     <w:rsid w:val="00035A26"/>
+    <w:rsid w:val="00036C53"/>
     <w:rsid w:val="00052C06"/>
     <w:rsid w:val="00055E2E"/>
     <w:rsid w:val="0005626D"/>
+    <w:rsid w:val="000564CC"/>
     <w:rsid w:val="000611D9"/>
     <w:rsid w:val="00070D15"/>
     <w:rsid w:val="00073140"/>
     <w:rsid w:val="00076DC4"/>
+    <w:rsid w:val="00084217"/>
     <w:rsid w:val="00094970"/>
     <w:rsid w:val="00096210"/>
     <w:rsid w:val="000A4296"/>
     <w:rsid w:val="000A4D04"/>
     <w:rsid w:val="000A56A2"/>
     <w:rsid w:val="000B2FAE"/>
     <w:rsid w:val="000B30A9"/>
     <w:rsid w:val="000B4E32"/>
     <w:rsid w:val="000C4700"/>
     <w:rsid w:val="000C48C6"/>
     <w:rsid w:val="000C5229"/>
     <w:rsid w:val="000C7949"/>
     <w:rsid w:val="000D5B7F"/>
     <w:rsid w:val="000D5F6E"/>
     <w:rsid w:val="000E121C"/>
     <w:rsid w:val="000E672C"/>
     <w:rsid w:val="000E6D23"/>
     <w:rsid w:val="000F588A"/>
     <w:rsid w:val="000F5E03"/>
     <w:rsid w:val="001129C3"/>
     <w:rsid w:val="00126C90"/>
     <w:rsid w:val="0012755A"/>
     <w:rsid w:val="00131961"/>
     <w:rsid w:val="00131DB9"/>
     <w:rsid w:val="00136AC0"/>
+    <w:rsid w:val="0014169C"/>
     <w:rsid w:val="00143025"/>
     <w:rsid w:val="00152508"/>
     <w:rsid w:val="00152A51"/>
     <w:rsid w:val="00172525"/>
     <w:rsid w:val="00180C51"/>
     <w:rsid w:val="00186DF7"/>
     <w:rsid w:val="00190F4F"/>
+    <w:rsid w:val="00192B44"/>
     <w:rsid w:val="001942B8"/>
     <w:rsid w:val="001A5AD2"/>
     <w:rsid w:val="001A7B08"/>
     <w:rsid w:val="001B3778"/>
     <w:rsid w:val="001B3A94"/>
     <w:rsid w:val="001C0B9B"/>
     <w:rsid w:val="001C21E5"/>
     <w:rsid w:val="001C5CD8"/>
     <w:rsid w:val="001D6D33"/>
     <w:rsid w:val="001E1044"/>
     <w:rsid w:val="001E1B6C"/>
     <w:rsid w:val="001E2E55"/>
     <w:rsid w:val="001E7E1E"/>
     <w:rsid w:val="001F4202"/>
     <w:rsid w:val="00201EA7"/>
+    <w:rsid w:val="00202B5F"/>
     <w:rsid w:val="00203B30"/>
     <w:rsid w:val="002137C8"/>
     <w:rsid w:val="00213EF0"/>
     <w:rsid w:val="00214A79"/>
     <w:rsid w:val="0021635C"/>
     <w:rsid w:val="00222541"/>
+    <w:rsid w:val="00222E13"/>
     <w:rsid w:val="00224D3A"/>
     <w:rsid w:val="00224EAE"/>
     <w:rsid w:val="00224EC8"/>
     <w:rsid w:val="00226196"/>
     <w:rsid w:val="002264F2"/>
     <w:rsid w:val="00235210"/>
     <w:rsid w:val="002354B3"/>
     <w:rsid w:val="002412A2"/>
     <w:rsid w:val="00242382"/>
     <w:rsid w:val="00246E00"/>
     <w:rsid w:val="00252AB8"/>
     <w:rsid w:val="00255432"/>
     <w:rsid w:val="002614C4"/>
     <w:rsid w:val="00280BAD"/>
     <w:rsid w:val="0028369A"/>
     <w:rsid w:val="00285543"/>
     <w:rsid w:val="00292A69"/>
     <w:rsid w:val="002963C6"/>
     <w:rsid w:val="002A20CC"/>
     <w:rsid w:val="002A25FA"/>
     <w:rsid w:val="002B137B"/>
     <w:rsid w:val="002B3D8E"/>
+    <w:rsid w:val="002B4FCC"/>
     <w:rsid w:val="002B58C0"/>
     <w:rsid w:val="002B6985"/>
     <w:rsid w:val="002C0D99"/>
     <w:rsid w:val="002C508C"/>
     <w:rsid w:val="002C7D69"/>
     <w:rsid w:val="002D2F31"/>
     <w:rsid w:val="002D50B6"/>
     <w:rsid w:val="002D6DAB"/>
     <w:rsid w:val="002E2149"/>
     <w:rsid w:val="002F1115"/>
     <w:rsid w:val="002F4C6F"/>
     <w:rsid w:val="002F6C5E"/>
     <w:rsid w:val="0030131A"/>
     <w:rsid w:val="003069E2"/>
     <w:rsid w:val="003143D1"/>
     <w:rsid w:val="0032309A"/>
     <w:rsid w:val="00323F9E"/>
     <w:rsid w:val="00325307"/>
     <w:rsid w:val="00326554"/>
     <w:rsid w:val="00326A81"/>
     <w:rsid w:val="00326F91"/>
     <w:rsid w:val="00331781"/>
     <w:rsid w:val="003318A2"/>
     <w:rsid w:val="003318E3"/>
     <w:rsid w:val="00331EB4"/>
     <w:rsid w:val="00336108"/>
     <w:rsid w:val="003370DD"/>
     <w:rsid w:val="00341ED8"/>
     <w:rsid w:val="00343A17"/>
     <w:rsid w:val="00362810"/>
     <w:rsid w:val="003678F0"/>
     <w:rsid w:val="0037105D"/>
     <w:rsid w:val="0037138E"/>
     <w:rsid w:val="00373EFD"/>
     <w:rsid w:val="00376B44"/>
     <w:rsid w:val="00377105"/>
     <w:rsid w:val="00380829"/>
     <w:rsid w:val="00380A39"/>
     <w:rsid w:val="00381DA3"/>
     <w:rsid w:val="00384C67"/>
     <w:rsid w:val="003866EE"/>
     <w:rsid w:val="00387074"/>
     <w:rsid w:val="00393B49"/>
     <w:rsid w:val="00395622"/>
     <w:rsid w:val="00396E65"/>
+    <w:rsid w:val="003A5B4A"/>
     <w:rsid w:val="003A6150"/>
     <w:rsid w:val="003A78F6"/>
     <w:rsid w:val="003A7B82"/>
     <w:rsid w:val="003B3196"/>
     <w:rsid w:val="003B5D72"/>
     <w:rsid w:val="003B63AE"/>
     <w:rsid w:val="003C2BA2"/>
     <w:rsid w:val="003C3E25"/>
+    <w:rsid w:val="003D0027"/>
     <w:rsid w:val="003D005B"/>
     <w:rsid w:val="003D5A3F"/>
     <w:rsid w:val="003E0C85"/>
     <w:rsid w:val="003F00D0"/>
     <w:rsid w:val="003F0250"/>
     <w:rsid w:val="004015C8"/>
     <w:rsid w:val="00403DD5"/>
     <w:rsid w:val="00405847"/>
     <w:rsid w:val="00417A61"/>
     <w:rsid w:val="004228CA"/>
     <w:rsid w:val="00423CBC"/>
     <w:rsid w:val="00425404"/>
     <w:rsid w:val="0043315C"/>
     <w:rsid w:val="0043577D"/>
     <w:rsid w:val="00450549"/>
     <w:rsid w:val="00461EF2"/>
     <w:rsid w:val="00484BC2"/>
     <w:rsid w:val="00487B84"/>
     <w:rsid w:val="004A5223"/>
     <w:rsid w:val="004A5F95"/>
     <w:rsid w:val="004A6409"/>
     <w:rsid w:val="004B3A8B"/>
     <w:rsid w:val="004B3FC6"/>
     <w:rsid w:val="004C080A"/>
     <w:rsid w:val="004C09C5"/>
     <w:rsid w:val="004C7DD8"/>
     <w:rsid w:val="004D36B5"/>
     <w:rsid w:val="004D67F3"/>
     <w:rsid w:val="004E4ED4"/>
     <w:rsid w:val="004E6C94"/>
     <w:rsid w:val="004E72A8"/>
     <w:rsid w:val="004F3A38"/>
     <w:rsid w:val="004F7A4C"/>
     <w:rsid w:val="00502F29"/>
     <w:rsid w:val="00505222"/>
     <w:rsid w:val="00506EA7"/>
     <w:rsid w:val="00512F2D"/>
     <w:rsid w:val="00512FA1"/>
     <w:rsid w:val="005137E7"/>
     <w:rsid w:val="0051516A"/>
     <w:rsid w:val="00515CDE"/>
     <w:rsid w:val="005178CC"/>
     <w:rsid w:val="00522697"/>
     <w:rsid w:val="00531EF8"/>
     <w:rsid w:val="00531F97"/>
     <w:rsid w:val="00536E3F"/>
     <w:rsid w:val="0054048C"/>
+    <w:rsid w:val="0054144E"/>
     <w:rsid w:val="00551A9C"/>
     <w:rsid w:val="005527AD"/>
     <w:rsid w:val="00553509"/>
     <w:rsid w:val="00555DE4"/>
     <w:rsid w:val="00556282"/>
     <w:rsid w:val="0056027E"/>
     <w:rsid w:val="005619A3"/>
+    <w:rsid w:val="005635E0"/>
     <w:rsid w:val="005661F5"/>
     <w:rsid w:val="00567049"/>
     <w:rsid w:val="00571713"/>
     <w:rsid w:val="00574C16"/>
     <w:rsid w:val="00577185"/>
     <w:rsid w:val="005A0284"/>
     <w:rsid w:val="005A211B"/>
     <w:rsid w:val="005A6DA8"/>
     <w:rsid w:val="005B28C7"/>
     <w:rsid w:val="005B3D50"/>
     <w:rsid w:val="005B6448"/>
+    <w:rsid w:val="005C0AC0"/>
     <w:rsid w:val="005C155B"/>
     <w:rsid w:val="005C1FD2"/>
     <w:rsid w:val="005C34BA"/>
     <w:rsid w:val="005D1731"/>
     <w:rsid w:val="005D6C75"/>
     <w:rsid w:val="005E0E1E"/>
+    <w:rsid w:val="005E6198"/>
     <w:rsid w:val="005E6290"/>
     <w:rsid w:val="005F44D4"/>
     <w:rsid w:val="005F6E4A"/>
     <w:rsid w:val="00602D76"/>
     <w:rsid w:val="00603D35"/>
     <w:rsid w:val="00610DDE"/>
     <w:rsid w:val="006136EB"/>
     <w:rsid w:val="006200E9"/>
     <w:rsid w:val="006203A4"/>
     <w:rsid w:val="0062251B"/>
     <w:rsid w:val="006261BF"/>
     <w:rsid w:val="006272AA"/>
     <w:rsid w:val="006304D8"/>
     <w:rsid w:val="00640138"/>
     <w:rsid w:val="00645C45"/>
     <w:rsid w:val="00656B94"/>
     <w:rsid w:val="00660DD0"/>
     <w:rsid w:val="00664F2F"/>
     <w:rsid w:val="0066525D"/>
     <w:rsid w:val="00670843"/>
     <w:rsid w:val="006829CC"/>
     <w:rsid w:val="00686013"/>
     <w:rsid w:val="0069165D"/>
     <w:rsid w:val="00693434"/>
     <w:rsid w:val="00696134"/>
     <w:rsid w:val="006A3228"/>
     <w:rsid w:val="006A5873"/>
     <w:rsid w:val="006B560F"/>
     <w:rsid w:val="006C3EA8"/>
     <w:rsid w:val="006C4022"/>
     <w:rsid w:val="006C72E1"/>
     <w:rsid w:val="006D394F"/>
     <w:rsid w:val="006D7017"/>
     <w:rsid w:val="006D7848"/>
     <w:rsid w:val="006E7A2F"/>
     <w:rsid w:val="006F33C9"/>
     <w:rsid w:val="006F4F2C"/>
     <w:rsid w:val="006F7D45"/>
     <w:rsid w:val="007020DB"/>
     <w:rsid w:val="00702299"/>
     <w:rsid w:val="00706101"/>
     <w:rsid w:val="0071033A"/>
     <w:rsid w:val="00715686"/>
     <w:rsid w:val="00716462"/>
     <w:rsid w:val="007235A9"/>
     <w:rsid w:val="00726FB3"/>
     <w:rsid w:val="00734E3C"/>
+    <w:rsid w:val="00737155"/>
     <w:rsid w:val="00742FFC"/>
     <w:rsid w:val="007438BC"/>
     <w:rsid w:val="0074401C"/>
     <w:rsid w:val="00745144"/>
     <w:rsid w:val="0075236E"/>
     <w:rsid w:val="0075528C"/>
     <w:rsid w:val="00766288"/>
     <w:rsid w:val="00772151"/>
     <w:rsid w:val="007763C3"/>
     <w:rsid w:val="00782CB3"/>
     <w:rsid w:val="00786003"/>
     <w:rsid w:val="007A17D9"/>
     <w:rsid w:val="007A3818"/>
     <w:rsid w:val="007B52A3"/>
     <w:rsid w:val="007C1800"/>
     <w:rsid w:val="007D2FA2"/>
     <w:rsid w:val="007E27C8"/>
     <w:rsid w:val="007F659B"/>
     <w:rsid w:val="007F6C6D"/>
     <w:rsid w:val="007F71B3"/>
+    <w:rsid w:val="00807809"/>
     <w:rsid w:val="00811407"/>
     <w:rsid w:val="008210AF"/>
     <w:rsid w:val="00832246"/>
     <w:rsid w:val="008334C1"/>
     <w:rsid w:val="00843527"/>
     <w:rsid w:val="00857ABD"/>
     <w:rsid w:val="008617D6"/>
     <w:rsid w:val="00864494"/>
     <w:rsid w:val="00866F06"/>
     <w:rsid w:val="00871BAC"/>
     <w:rsid w:val="00872D7F"/>
     <w:rsid w:val="00882383"/>
     <w:rsid w:val="00890066"/>
     <w:rsid w:val="008904AC"/>
     <w:rsid w:val="008A5A71"/>
     <w:rsid w:val="008A750E"/>
     <w:rsid w:val="008B3BA5"/>
     <w:rsid w:val="008B4269"/>
     <w:rsid w:val="008B5F89"/>
     <w:rsid w:val="008B7087"/>
     <w:rsid w:val="008C12BB"/>
     <w:rsid w:val="008C12C2"/>
     <w:rsid w:val="008D05C5"/>
     <w:rsid w:val="008D0659"/>
     <w:rsid w:val="008D0DC1"/>
     <w:rsid w:val="008D24F7"/>
     <w:rsid w:val="008D2707"/>
     <w:rsid w:val="008D415D"/>
     <w:rsid w:val="008F7C24"/>
     <w:rsid w:val="00903674"/>
     <w:rsid w:val="009038B6"/>
+    <w:rsid w:val="00905D29"/>
+    <w:rsid w:val="00907F8F"/>
     <w:rsid w:val="009151C6"/>
     <w:rsid w:val="009303CE"/>
     <w:rsid w:val="009320B8"/>
     <w:rsid w:val="00932937"/>
     <w:rsid w:val="00935D50"/>
     <w:rsid w:val="00953E17"/>
     <w:rsid w:val="009562BB"/>
     <w:rsid w:val="009565DF"/>
+    <w:rsid w:val="00956BA3"/>
     <w:rsid w:val="0096773D"/>
     <w:rsid w:val="009737AD"/>
     <w:rsid w:val="00993A90"/>
     <w:rsid w:val="00994B87"/>
     <w:rsid w:val="00994BD4"/>
     <w:rsid w:val="00996AE3"/>
     <w:rsid w:val="009978A1"/>
     <w:rsid w:val="009978C4"/>
     <w:rsid w:val="009A0F5A"/>
     <w:rsid w:val="009A4C00"/>
     <w:rsid w:val="009B210B"/>
     <w:rsid w:val="009B5D81"/>
     <w:rsid w:val="009B7142"/>
     <w:rsid w:val="009C0646"/>
     <w:rsid w:val="009C076A"/>
     <w:rsid w:val="009C127D"/>
     <w:rsid w:val="009C37C6"/>
-    <w:rsid w:val="009C3F43"/>
     <w:rsid w:val="009D31BE"/>
     <w:rsid w:val="009D3710"/>
     <w:rsid w:val="009D543A"/>
     <w:rsid w:val="009E3F35"/>
     <w:rsid w:val="009E4321"/>
     <w:rsid w:val="009E4614"/>
     <w:rsid w:val="009E7951"/>
     <w:rsid w:val="00A06892"/>
     <w:rsid w:val="00A128BC"/>
     <w:rsid w:val="00A139B6"/>
     <w:rsid w:val="00A17F1A"/>
     <w:rsid w:val="00A2107E"/>
     <w:rsid w:val="00A221BE"/>
     <w:rsid w:val="00A22FC8"/>
     <w:rsid w:val="00A26C0B"/>
     <w:rsid w:val="00A34CA7"/>
     <w:rsid w:val="00A3795A"/>
     <w:rsid w:val="00A4243F"/>
     <w:rsid w:val="00A53881"/>
     <w:rsid w:val="00A53A81"/>
     <w:rsid w:val="00A54F8B"/>
     <w:rsid w:val="00A571D0"/>
     <w:rsid w:val="00A65DA4"/>
     <w:rsid w:val="00A72B6D"/>
     <w:rsid w:val="00A753C0"/>
     <w:rsid w:val="00A764FD"/>
     <w:rsid w:val="00A77CEB"/>
     <w:rsid w:val="00A77DF2"/>
     <w:rsid w:val="00A800E4"/>
     <w:rsid w:val="00A84447"/>
     <w:rsid w:val="00A850E7"/>
+    <w:rsid w:val="00A91C15"/>
     <w:rsid w:val="00A96445"/>
     <w:rsid w:val="00A97612"/>
     <w:rsid w:val="00AB225C"/>
+    <w:rsid w:val="00AB5326"/>
     <w:rsid w:val="00AC1EBD"/>
     <w:rsid w:val="00AC3BB7"/>
     <w:rsid w:val="00AC6DD6"/>
     <w:rsid w:val="00AD14FE"/>
     <w:rsid w:val="00AD3AE7"/>
     <w:rsid w:val="00AE378F"/>
     <w:rsid w:val="00AE7491"/>
     <w:rsid w:val="00AF542F"/>
     <w:rsid w:val="00AF76CF"/>
     <w:rsid w:val="00B036AD"/>
+    <w:rsid w:val="00B06F84"/>
     <w:rsid w:val="00B1081E"/>
     <w:rsid w:val="00B13431"/>
     <w:rsid w:val="00B20C88"/>
     <w:rsid w:val="00B25071"/>
     <w:rsid w:val="00B36ADC"/>
     <w:rsid w:val="00B374FB"/>
     <w:rsid w:val="00B4163D"/>
     <w:rsid w:val="00B42D26"/>
     <w:rsid w:val="00B42E14"/>
     <w:rsid w:val="00B530AF"/>
     <w:rsid w:val="00B53EFC"/>
     <w:rsid w:val="00B6230F"/>
+    <w:rsid w:val="00B64A43"/>
     <w:rsid w:val="00B73C23"/>
     <w:rsid w:val="00B81592"/>
     <w:rsid w:val="00B9281F"/>
     <w:rsid w:val="00B936C9"/>
     <w:rsid w:val="00BB7886"/>
     <w:rsid w:val="00BB7E3E"/>
     <w:rsid w:val="00BC0D52"/>
     <w:rsid w:val="00BC5AF6"/>
     <w:rsid w:val="00BD0E89"/>
     <w:rsid w:val="00BD2C18"/>
     <w:rsid w:val="00BE5FCF"/>
     <w:rsid w:val="00BF2914"/>
     <w:rsid w:val="00BF2ADD"/>
     <w:rsid w:val="00BF5CBC"/>
     <w:rsid w:val="00C019CF"/>
     <w:rsid w:val="00C02B09"/>
     <w:rsid w:val="00C05525"/>
     <w:rsid w:val="00C13693"/>
     <w:rsid w:val="00C14315"/>
     <w:rsid w:val="00C14840"/>
     <w:rsid w:val="00C26406"/>
     <w:rsid w:val="00C35E42"/>
     <w:rsid w:val="00C61E72"/>
     <w:rsid w:val="00C71477"/>
     <w:rsid w:val="00C7304E"/>
     <w:rsid w:val="00C770B5"/>
     <w:rsid w:val="00C83892"/>
     <w:rsid w:val="00C861D6"/>
     <w:rsid w:val="00C86DDC"/>
     <w:rsid w:val="00C87D9C"/>
+    <w:rsid w:val="00C922B4"/>
     <w:rsid w:val="00CB3CDC"/>
     <w:rsid w:val="00CB78D6"/>
     <w:rsid w:val="00CE0BF4"/>
     <w:rsid w:val="00CF6D75"/>
     <w:rsid w:val="00D054D5"/>
+    <w:rsid w:val="00D1486B"/>
     <w:rsid w:val="00D2244C"/>
     <w:rsid w:val="00D2340F"/>
     <w:rsid w:val="00D30E8C"/>
+    <w:rsid w:val="00D31D1C"/>
     <w:rsid w:val="00D40E18"/>
     <w:rsid w:val="00D421A1"/>
     <w:rsid w:val="00D42B22"/>
     <w:rsid w:val="00D433AD"/>
     <w:rsid w:val="00D5134B"/>
     <w:rsid w:val="00D619A1"/>
     <w:rsid w:val="00D764EB"/>
+    <w:rsid w:val="00D801CA"/>
     <w:rsid w:val="00D807E4"/>
     <w:rsid w:val="00D82EEE"/>
     <w:rsid w:val="00D82F24"/>
     <w:rsid w:val="00D90941"/>
     <w:rsid w:val="00D92860"/>
     <w:rsid w:val="00DA7D59"/>
     <w:rsid w:val="00DB5ADF"/>
+    <w:rsid w:val="00DC3930"/>
     <w:rsid w:val="00DC4FFD"/>
     <w:rsid w:val="00DD401C"/>
     <w:rsid w:val="00DE0C94"/>
     <w:rsid w:val="00DE1D21"/>
     <w:rsid w:val="00DE65B6"/>
     <w:rsid w:val="00DF1826"/>
     <w:rsid w:val="00DF4D8C"/>
     <w:rsid w:val="00DF629A"/>
+    <w:rsid w:val="00DF64B4"/>
     <w:rsid w:val="00DF6F79"/>
     <w:rsid w:val="00E03C4F"/>
     <w:rsid w:val="00E05A78"/>
     <w:rsid w:val="00E1058E"/>
     <w:rsid w:val="00E16D63"/>
     <w:rsid w:val="00E26424"/>
+    <w:rsid w:val="00E36465"/>
     <w:rsid w:val="00E37A1A"/>
     <w:rsid w:val="00E37C18"/>
     <w:rsid w:val="00E432E2"/>
     <w:rsid w:val="00E47103"/>
     <w:rsid w:val="00E54A27"/>
     <w:rsid w:val="00E56BD4"/>
     <w:rsid w:val="00E57831"/>
     <w:rsid w:val="00E603C0"/>
     <w:rsid w:val="00E6335B"/>
     <w:rsid w:val="00E6416E"/>
+    <w:rsid w:val="00E65F29"/>
     <w:rsid w:val="00E6758E"/>
     <w:rsid w:val="00E67FAF"/>
     <w:rsid w:val="00E72E4F"/>
     <w:rsid w:val="00E751C9"/>
     <w:rsid w:val="00E82F2F"/>
     <w:rsid w:val="00E93F29"/>
     <w:rsid w:val="00EA79C0"/>
     <w:rsid w:val="00EB5E60"/>
     <w:rsid w:val="00EC3CDB"/>
     <w:rsid w:val="00EE063C"/>
     <w:rsid w:val="00EE0C6C"/>
     <w:rsid w:val="00EF43A0"/>
     <w:rsid w:val="00EF7081"/>
     <w:rsid w:val="00EF7A9C"/>
     <w:rsid w:val="00EF7FBC"/>
     <w:rsid w:val="00F0562C"/>
     <w:rsid w:val="00F13782"/>
     <w:rsid w:val="00F14FAE"/>
     <w:rsid w:val="00F2250F"/>
     <w:rsid w:val="00F27B16"/>
     <w:rsid w:val="00F30857"/>
     <w:rsid w:val="00F457F0"/>
     <w:rsid w:val="00F62759"/>
     <w:rsid w:val="00F7052C"/>
     <w:rsid w:val="00F736FA"/>
     <w:rsid w:val="00F76294"/>
     <w:rsid w:val="00F82797"/>
     <w:rsid w:val="00F82FD9"/>
     <w:rsid w:val="00F845B4"/>
     <w:rsid w:val="00F87AA7"/>
     <w:rsid w:val="00F9694A"/>
     <w:rsid w:val="00FA0188"/>
     <w:rsid w:val="00FA32CF"/>
     <w:rsid w:val="00FA42CF"/>
     <w:rsid w:val="00FA647E"/>
     <w:rsid w:val="00FA7F4A"/>
     <w:rsid w:val="00FB1650"/>
     <w:rsid w:val="00FB6EE2"/>
+    <w:rsid w:val="00FC5B06"/>
     <w:rsid w:val="00FD1840"/>
     <w:rsid w:val="00FD218D"/>
     <w:rsid w:val="00FD2503"/>
     <w:rsid w:val="00FD5699"/>
     <w:rsid w:val="00FD6D6B"/>
     <w:rsid w:val="00FD7391"/>
     <w:rsid w:val="00FE0AB4"/>
     <w:rsid w:val="00FE0DDA"/>
-    <w:rsid w:val="00FE612A"/>
     <w:rsid w:val="00FE6B77"/>
     <w:rsid w:val="00FF0711"/>
     <w:rsid w:val="00FF2FD6"/>
     <w:rsid w:val="00FF47AA"/>
     <w:rsid w:val="00FF72FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0E95A2E4"/>
   <w15:docId w15:val="{D69A7D01-D973-422F-ABA9-797815153494}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7494,51 +7999,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E6335B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD5699"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="868100956">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwtsd.ac.uk/cy/amdanom/swyddfa-academaidd/llawlyfr-ansawdd-academaidd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.uwtsd.ac.uk/course/view.php?id=8602" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.uwtsd.ac.uk/course/view.php?id=8602" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
@@ -7825,68 +8330,68 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{625C58DA-C343-4C39-8BE2-CD67F23E2D89}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5964</Characters>
+  <Pages>5</Pages>
+  <Words>1063</Words>
+  <Characters>6064</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>13</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>50</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PL3B_RPL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UWTSD</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6922</CharactersWithSpaces>
+  <CharactersWithSpaces>7113</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PL3B_RPL</dc:title>
   <dc:creator>Academic Office</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>