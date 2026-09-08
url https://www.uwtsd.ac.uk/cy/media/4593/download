--- v0 (2025-10-17)
+++ v1 (2026-09-08)
@@ -1,1775 +1,2899 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="099BFC0D" w14:textId="77777777" w:rsidR="00FD6491" w:rsidRDefault="00FD6491" w:rsidP="006C481D">
+    <w:p w14:paraId="099BFC0D" w14:textId="77777777" w:rsidR="00FD6491" w:rsidRPr="004260E2" w:rsidRDefault="00FD6491" w:rsidP="006C481D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="451BC542" w14:textId="757E16A0" w:rsidR="00FB20DD" w:rsidRPr="00874078" w:rsidRDefault="00561A32" w:rsidP="00561A32">
+    <w:p w14:paraId="451BC542" w14:textId="757E16A0" w:rsidR="00FB20DD" w:rsidRPr="004260E2" w:rsidRDefault="00561A32" w:rsidP="00561A32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A35ECC">
+      <w:r w:rsidRPr="00C27D5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Caniatâd i Ym</w:t>
       </w:r>
-      <w:r w:rsidR="00A35ECC" w:rsidRPr="00A35ECC">
+      <w:r w:rsidR="00A35ECC" w:rsidRPr="00C27D5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A35ECC">
+      <w:r w:rsidRPr="00C27D5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>ysylltu â Chleient Achredu Posibl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34747551" w14:textId="77777777" w:rsidR="006C481D" w:rsidRDefault="006C481D" w:rsidP="006C481D">
+    <w:p w14:paraId="34747551" w14:textId="77777777" w:rsidR="006C481D" w:rsidRPr="004260E2" w:rsidRDefault="006C481D" w:rsidP="006C481D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43A73057" w14:textId="61C35F7E" w:rsidR="006C481D" w:rsidRPr="00874078" w:rsidRDefault="00A35ECC" w:rsidP="006C481D">
+    <w:p w14:paraId="43A73057" w14:textId="61C35F7E" w:rsidR="006C481D" w:rsidRPr="004260E2" w:rsidRDefault="00A35ECC" w:rsidP="006C481D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A35ECC">
+      <w:r w:rsidRPr="00C27D5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Defnyddir y ffurflen hon i ofyn am ganiatâd i ymgysylltu â chleient allanol sy’n dymuno gwneud cais i achredu eu cyrsiau sector-penodol, mewnol neu generig eu hunain.</w:t>
       </w:r>
-      <w:r w:rsidR="006C481D" w:rsidRPr="00874078">
+      <w:r w:rsidR="006C481D" w:rsidRPr="004260E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="006C481D">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00A35ECC">
+      <w:r w:rsidRPr="00C27D5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Bwriad y cam cychwynnol hwn yw amlinellu’r cynnig yn gryno a gofyn am ganiatâd i ymgysylltu ymhellach â’r cleient i gael gwybod am y cynnig manwl.</w:t>
       </w:r>
-      <w:r w:rsidR="006C481D" w:rsidRPr="00874078">
+      <w:r w:rsidR="006C481D" w:rsidRPr="004260E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A35ECC">
+      <w:r w:rsidRPr="00C27D5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Mae hyn (i) yn ystyried gwerth y cynnig a’i gydweddiad ag amcanion strategol PCYDDS ac yn osgoi gwaith diangen gan y tiwtoriaid achredu, (ii) yn amlygu meysydd risg sy’n galw am ymyrraeth/mesurau lliniaru ychwanegol neu ei gyfeirio at y Swyddfa Partneriaethau Cydweithredol (SPC) i’w ystyried (iii) yn cynnal cytgord yn y berthynas gyda’r cleient a (iv) yn amddiffyn PCYDDS rhag niwed i’w enw da.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF64AC0" w14:textId="77777777" w:rsidR="006C481D" w:rsidRPr="006C481D" w:rsidRDefault="006C481D" w:rsidP="006C481D">
+    <w:p w14:paraId="7FF64AC0" w14:textId="77777777" w:rsidR="006C481D" w:rsidRPr="004260E2" w:rsidRDefault="006C481D" w:rsidP="006C481D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="269E9D17" w14:textId="0DC789C2" w:rsidR="006C481D" w:rsidRPr="00874078" w:rsidRDefault="00A35ECC" w:rsidP="006C481D">
+    <w:p w14:paraId="269E9D17" w14:textId="53CFAAD1" w:rsidR="006C481D" w:rsidRPr="004260E2" w:rsidRDefault="00C27D5A" w:rsidP="006C481D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A35ECC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dylai Deon yr Athrofa gyflwyno’r ffurflen hon i’r Uwch Dîm </w:t>
+        <w:t>Dylai’r ffurflen hon gael ei chyflwyno gan Ddeon yr Athrofa/Cyfadran i’w hystyried i ddechrau gan y Grŵp Sefydlog Strategol Partneri</w:t>
       </w:r>
-      <w:r w:rsidR="007665F5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Arwain (</w:t>
+        <w:t>aethau</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A35ECC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>UD</w:t>
+        <w:t xml:space="preserve"> Academaidd (</w:t>
       </w:r>
-      <w:r w:rsidR="007665F5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>A</w:t>
+        <w:t>GSSPA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A35ECC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">) i’w hystyried. </w:t>
+        <w:t>) cyn y gellir ei chyflwyno i’w hystyried gan yr Uwch Dîm Arwain (UDA).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFD4037" w14:textId="77777777" w:rsidR="006C481D" w:rsidRPr="006C481D" w:rsidRDefault="006C481D" w:rsidP="006C481D">
+    <w:p w14:paraId="2DFD4037" w14:textId="77777777" w:rsidR="006C481D" w:rsidRPr="004260E2" w:rsidRDefault="006C481D" w:rsidP="006C481D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9045" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3308"/>
         <w:gridCol w:w="5737"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C481D" w:rsidRPr="006C481D" w14:paraId="66EC89BE" w14:textId="77777777" w:rsidTr="006B14A4">
+      <w:tr w:rsidR="006C481D" w:rsidRPr="004260E2" w14:paraId="66EC89BE" w14:textId="77777777" w:rsidTr="006B14A4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9045" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="84E290" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6795550C" w14:textId="08C9DD85" w:rsidR="006C481D" w:rsidRPr="00874078" w:rsidRDefault="00A35ECC" w:rsidP="00A35ECC">
+          <w:p w14:paraId="6795550C" w14:textId="08C9DD85" w:rsidR="006C481D" w:rsidRPr="004260E2" w:rsidRDefault="00A35ECC" w:rsidP="00A35ECC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A35ECC">
+            <w:r w:rsidRPr="00C27D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>CYFLWYNIAD I’R CLEIENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C481D" w:rsidRPr="006C481D" w14:paraId="4EDD760A" w14:textId="77777777" w:rsidTr="006B14A4">
+      <w:tr w:rsidR="006C481D" w:rsidRPr="004260E2" w14:paraId="4EDD760A" w14:textId="77777777" w:rsidTr="006B14A4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65975E7D" w14:textId="1E348F33" w:rsidR="006C481D" w:rsidRPr="00874078" w:rsidRDefault="00A35ECC" w:rsidP="00A35ECC">
+          <w:p w14:paraId="65975E7D" w14:textId="1E348F33" w:rsidR="006C481D" w:rsidRPr="004260E2" w:rsidRDefault="00A35ECC" w:rsidP="00A35ECC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A35ECC">
+            <w:r w:rsidRPr="00C27D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Enw a chyfeiriad y cleient arfaethedig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B10CEE1" w14:textId="77777777" w:rsidR="006C481D" w:rsidRPr="006C481D" w:rsidRDefault="006C481D" w:rsidP="006C481D">
+          <w:p w14:paraId="7B10CEE1" w14:textId="77777777" w:rsidR="006C481D" w:rsidRPr="004260E2" w:rsidRDefault="006C481D" w:rsidP="006C481D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4B68" w:rsidRPr="006C481D" w14:paraId="7AC551FD" w14:textId="77777777" w:rsidTr="006B14A4">
+      <w:tr w:rsidR="00FD4B68" w:rsidRPr="004260E2" w14:paraId="7AC551FD" w14:textId="77777777" w:rsidTr="006B14A4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C73D0EE" w14:textId="2CE230D4" w:rsidR="00FD4B68" w:rsidRPr="00874078" w:rsidRDefault="00A35ECC" w:rsidP="00A35ECC">
+          <w:p w14:paraId="5C73D0EE" w14:textId="2CE230D4" w:rsidR="00FD4B68" w:rsidRPr="004260E2" w:rsidRDefault="00A35ECC" w:rsidP="00A35ECC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A35ECC">
+            <w:r w:rsidRPr="00C27D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Math o sefydliad </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A35ECC">
+            <w:r w:rsidRPr="00C27D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(corff cyhoeddus/masnachol/elusen/cwango, ac ati)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62232EBF" w14:textId="77777777" w:rsidR="00FD4B68" w:rsidRPr="006C481D" w:rsidRDefault="00FD4B68" w:rsidP="006C481D">
+          <w:p w14:paraId="62232EBF" w14:textId="77777777" w:rsidR="00FD4B68" w:rsidRPr="004260E2" w:rsidRDefault="00FD4B68" w:rsidP="006C481D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C481D" w:rsidRPr="006C481D" w14:paraId="4067F990" w14:textId="77777777" w:rsidTr="006B14A4">
+      <w:tr w:rsidR="006C481D" w:rsidRPr="004260E2" w14:paraId="4067F990" w14:textId="77777777" w:rsidTr="006B14A4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B23CCD8" w14:textId="23E7845B" w:rsidR="006C481D" w:rsidRPr="00874078" w:rsidRDefault="00A35ECC" w:rsidP="00A35ECC">
+          <w:p w14:paraId="3B23CCD8" w14:textId="6098503A" w:rsidR="006C481D" w:rsidRPr="004260E2" w:rsidRDefault="00A35ECC" w:rsidP="00A35ECC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A35ECC">
+            <w:r w:rsidRPr="00C27D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Athrofa / Disgyblaeth Academaidd</w:t>
+              <w:t>Athrofa</w:t>
+            </w:r>
+            <w:r w:rsidR="006B679A" w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>/Cyfadran</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Disgyblaeth Academaidd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67764CAA" w14:textId="77777777" w:rsidR="006C481D" w:rsidRPr="006C481D" w:rsidRDefault="006C481D" w:rsidP="006C481D">
+          <w:p w14:paraId="67764CAA" w14:textId="77777777" w:rsidR="006C481D" w:rsidRPr="004260E2" w:rsidRDefault="006C481D" w:rsidP="006C481D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C481D" w:rsidRPr="006C481D" w14:paraId="0815F9F8" w14:textId="77777777" w:rsidTr="006B14A4">
+      <w:tr w:rsidR="006C481D" w:rsidRPr="004260E2" w14:paraId="0815F9F8" w14:textId="77777777" w:rsidTr="006B14A4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24F058A0" w14:textId="76FEAC70" w:rsidR="006C481D" w:rsidRPr="00874078" w:rsidRDefault="00A35ECC" w:rsidP="00A35ECC">
+          <w:p w14:paraId="24F058A0" w14:textId="76FEAC70" w:rsidR="006C481D" w:rsidRPr="004260E2" w:rsidRDefault="00A35ECC" w:rsidP="00A35ECC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A35ECC">
+            <w:r w:rsidRPr="00C27D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Rhesymwaith dros weithio gyda’r cleient hwn a graddfa/  potensial y cynnig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3384C8BE" w14:textId="77777777" w:rsidR="006C481D" w:rsidRPr="006C481D" w:rsidRDefault="006C481D" w:rsidP="006C481D">
+          <w:p w14:paraId="3384C8BE" w14:textId="77777777" w:rsidR="006C481D" w:rsidRPr="004260E2" w:rsidRDefault="006C481D" w:rsidP="006C481D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3493B913" w14:textId="77777777" w:rsidR="006C481D" w:rsidRDefault="006C481D" w:rsidP="006C481D">
+    <w:p w14:paraId="3493B913" w14:textId="77777777" w:rsidR="006C481D" w:rsidRPr="004260E2" w:rsidRDefault="006C481D" w:rsidP="006C481D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="777"/>
         <w:gridCol w:w="778"/>
         <w:gridCol w:w="7461"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F34DAE" w14:paraId="426CF410" w14:textId="77777777" w:rsidTr="00F34DAE">
+      <w:tr w:rsidR="00F34DAE" w:rsidRPr="004260E2" w14:paraId="426CF410" w14:textId="77777777" w:rsidTr="00F34DAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="777" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BBC6B43" w14:textId="68857FDA" w:rsidR="00F34DAE" w:rsidRPr="001D612B" w:rsidRDefault="001D612B" w:rsidP="006161E8">
+          <w:p w14:paraId="1BBC6B43" w14:textId="68857FDA" w:rsidR="00F34DAE" w:rsidRPr="00C27D5A" w:rsidRDefault="001D612B" w:rsidP="006161E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D612B">
+            <w:r w:rsidRPr="00C27D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cywir </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="266BB82B" w14:textId="1F30B8B1" w:rsidR="00F34DAE" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
+          <w:p w14:paraId="266BB82B" w14:textId="1F30B8B1" w:rsidR="00F34DAE" w:rsidRPr="004260E2" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="001D612B">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="001D612B" w:rsidRPr="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D850066" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
+          <w:p w14:paraId="0D850066" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRPr="004260E2" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34DAE" w14:paraId="5CEA2108" w14:textId="77777777" w:rsidTr="00F34DAE">
+      <w:tr w:rsidR="00F34DAE" w:rsidRPr="004260E2" w14:paraId="5CEA2108" w14:textId="77777777" w:rsidTr="00F34DAE">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w:lang w:val="cy-GB"/>
             </w:rPr>
             <w:id w:val="-295293261"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="777" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="68DBEDB1" w14:textId="090424F1" w:rsidR="00F34DAE" w:rsidRDefault="001D612B" w:rsidP="006161E8">
+              <w:p w14:paraId="68DBEDB1" w14:textId="090424F1" w:rsidR="00F34DAE" w:rsidRPr="004260E2" w:rsidRDefault="001D612B" w:rsidP="006161E8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="004260E2">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w:lang w:val="cy-GB"/>
             </w:rPr>
             <w:id w:val="-819110939"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="778" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="583A7E02" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
+              <w:p w14:paraId="583A7E02" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRPr="004260E2" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="004260E2">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57010358" w14:textId="24EA0FE0" w:rsidR="00F34DAE" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
+          <w:p w14:paraId="57010358" w14:textId="24EA0FE0" w:rsidR="00F34DAE" w:rsidRPr="004260E2" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F34DAE">
+            <w:r w:rsidRPr="00C27D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>A yw’r cleient yn sefydliad (nid unigolyn) sefydledig ag iddo enw da?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00874078">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34DAE" w14:paraId="2BEEE6E1" w14:textId="77777777" w:rsidTr="00F34DAE">
+      <w:tr w:rsidR="00F34DAE" w:rsidRPr="004260E2" w14:paraId="2BEEE6E1" w14:textId="77777777" w:rsidTr="00F34DAE">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w:lang w:val="cy-GB"/>
             </w:rPr>
             <w:id w:val="-1144502521"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="777" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="1D02167C" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
+              <w:p w14:paraId="1D02167C" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRPr="004260E2" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="004260E2">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w:lang w:val="cy-GB"/>
             </w:rPr>
             <w:id w:val="-2029863064"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="778" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="74256012" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
+              <w:p w14:paraId="74256012" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRPr="004260E2" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="004260E2">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58E38840" w14:textId="53E14CE0" w:rsidR="00F34DAE" w:rsidRPr="00874078" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
+          <w:p w14:paraId="58E38840" w14:textId="53E14CE0" w:rsidR="00F34DAE" w:rsidRPr="004260E2" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F34DAE">
+            <w:r w:rsidRPr="00C27D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cadarnhewch y bydd diwydrwydd dyladwy’n cael ei gwblhau cyn cyflwyno cynnig achredu AC2 i Grŵp Cynllunio’r Cwricwlwm.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34DAE" w14:paraId="31A6975F" w14:textId="77777777" w:rsidTr="00F34DAE">
+      <w:tr w:rsidR="00F34DAE" w:rsidRPr="004260E2" w14:paraId="31A6975F" w14:textId="77777777" w:rsidTr="00F34DAE">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w:lang w:val="cy-GB"/>
             </w:rPr>
             <w:id w:val="1682079985"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="777" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="071C013C" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
+              <w:p w14:paraId="071C013C" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRPr="004260E2" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="004260E2">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w:lang w:val="cy-GB"/>
             </w:rPr>
             <w:id w:val="-340546139"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="778" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="586816D0" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
+              <w:p w14:paraId="586816D0" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRPr="004260E2" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="004260E2">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C40165C" w14:textId="43ED78DF" w:rsidR="00F34DAE" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
+          <w:p w14:paraId="2C40165C" w14:textId="60D8FA0D" w:rsidR="00F34DAE" w:rsidRPr="004260E2" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F34DAE">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>A oes gan yr Athrofa</w:t>
+            </w:r>
+            <w:r w:rsidR="006B679A" w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/Cyfadran </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>gymhwysedd galwedigaethol addas yn y pwnc i’w achredu a’i gymedroli?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F34DAE">
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os na, rhowch esboniad yn yr adran rhesymwaith uchod sut y bydd hyn yn cael ei gyflawni a’r costau cysylltiedig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34DAE" w14:paraId="5B30DEB0" w14:textId="77777777" w:rsidTr="00F34DAE">
+      <w:tr w:rsidR="00F34DAE" w:rsidRPr="004260E2" w14:paraId="5B30DEB0" w14:textId="77777777" w:rsidTr="00F34DAE">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w:lang w:val="cy-GB"/>
             </w:rPr>
             <w:id w:val="121126166"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="777" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="5F09EA15" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
+              <w:p w14:paraId="5F09EA15" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRPr="004260E2" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="004260E2">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w:lang w:val="cy-GB"/>
             </w:rPr>
             <w:id w:val="-1106122051"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="778" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="1A6607EA" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
+              <w:p w14:paraId="1A6607EA" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRPr="004260E2" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="004260E2">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="574A5F24" w14:textId="6FED33D3" w:rsidR="00F34DAE" w:rsidRPr="00874078" w:rsidRDefault="001D612B" w:rsidP="006161E8">
+          <w:p w14:paraId="574A5F24" w14:textId="2E13161E" w:rsidR="00F34DAE" w:rsidRPr="004260E2" w:rsidRDefault="001D612B" w:rsidP="006161E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D612B">
+            <w:r w:rsidRPr="00C27D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>A yw niferoedd y carfannau achredu yn hyfyw?</w:t>
             </w:r>
-            <w:r w:rsidR="00F34DAE" w:rsidRPr="00874078">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00F34DAE" w:rsidRPr="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F34DAE" w:rsidRPr="00F34DAE">
+            <w:r w:rsidR="00F34DAE" w:rsidRPr="00C27D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>A fydd holl gostau PCYDDS yn cael eu talu ac elw’n cael ei wneud?</w:t>
             </w:r>
-            <w:r w:rsidR="00F34DAE" w:rsidRPr="00874078">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00F34DAE" w:rsidRPr="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F34DAE" w:rsidRPr="00F34DAE">
+            <w:r w:rsidR="00F34DAE" w:rsidRPr="00C27D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Os na, ond mae </w:t>
             </w:r>
-            <w:r w:rsidR="006B14A4" w:rsidRPr="006B14A4">
-[...60 lines deleted...]
-              <w:t>esymwaith uchod.</w:t>
+            <w:r w:rsidR="006B14A4" w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gwerth strategol i’r </w:t>
+            </w:r>
+            <w:r w:rsidR="00F34DAE" w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>bartneriaeth, rhowch esboniad yn yr adran rhesymwaith uchod.</w:t>
+            </w:r>
+            <w:r w:rsidR="006B679A" w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Bydd angen cwblhau ffurflen P2 Achos Busnes Cynnig Partneriaeth hefyd ar gyfer y</w:t>
+            </w:r>
+            <w:r w:rsidR="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GSSPA</w:t>
+            </w:r>
+            <w:r w:rsidR="006B679A" w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34DAE" w14:paraId="5D4E1A1E" w14:textId="77777777" w:rsidTr="00F34DAE">
+      <w:tr w:rsidR="00F34DAE" w:rsidRPr="004260E2" w14:paraId="5D4E1A1E" w14:textId="77777777" w:rsidTr="00F34DAE">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w:lang w:val="cy-GB"/>
             </w:rPr>
             <w:id w:val="-1313095103"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="777" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="7CDBF461" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
+              <w:p w14:paraId="7CDBF461" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRPr="004260E2" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="004260E2">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w:lang w:val="cy-GB"/>
             </w:rPr>
             <w:id w:val="-1731763390"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="778" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="1D3B2367" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
+              <w:p w14:paraId="1D3B2367" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRPr="004260E2" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="004260E2">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00C9EB22" w14:textId="0898104A" w:rsidR="00F34DAE" w:rsidRPr="00874078" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
+          <w:p w14:paraId="00C9EB22" w14:textId="0898104A" w:rsidR="00F34DAE" w:rsidRPr="004260E2" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F34DAE">
+            <w:r w:rsidRPr="00C27D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>A yw’r iaith ddarparu yn iaith swyddogol yng Nghymru (Cymraeg neu Saesneg)?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00874078">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F34DAE">
+            <w:r w:rsidRPr="00C27D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Ni fydd ieithoedd eraill yn cael eu hystyried.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34DAE" w:rsidRPr="00CE0D77" w14:paraId="06DA3FC4" w14:textId="77777777" w:rsidTr="00F34DAE">
+      <w:tr w:rsidR="00F34DAE" w:rsidRPr="004260E2" w14:paraId="06DA3FC4" w14:textId="77777777" w:rsidTr="00F34DAE">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w:lang w:val="cy-GB"/>
             </w:rPr>
             <w:id w:val="630749598"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="777" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="184CD588" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
+              <w:p w14:paraId="184CD588" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRPr="004260E2" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="004260E2">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w:lang w:val="cy-GB"/>
             </w:rPr>
             <w:id w:val="-315185020"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="778" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="56A87F2C" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
+              <w:p w14:paraId="56A87F2C" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRPr="004260E2" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="004260E2">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1923A0BD" w14:textId="34961DAD" w:rsidR="00F34DAE" w:rsidRPr="00CE0D77" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
+          <w:p w14:paraId="1923A0BD" w14:textId="34961DAD" w:rsidR="00F34DAE" w:rsidRPr="004260E2" w:rsidRDefault="00F34DAE" w:rsidP="006161E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F34DAE">
+            <w:r w:rsidRPr="00C27D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>A oes unrhyw risgiau hysbys y mae angen eu lliniaru?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE0D77">
-[...4 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r w:rsidRPr="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F34DAE">
+            <w:r w:rsidRPr="00C27D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Os oes, rhowch esboniad yn y rhesymwaith uchod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="434914A2" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRPr="00CE0D77" w:rsidRDefault="00F34DAE" w:rsidP="006C481D">
+    <w:p w14:paraId="434914A2" w14:textId="77777777" w:rsidR="00F34DAE" w:rsidRPr="004260E2" w:rsidRDefault="00F34DAE" w:rsidP="006C481D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35931D14" w14:textId="78575695" w:rsidR="0086119B" w:rsidRPr="00CE0D77" w:rsidRDefault="00F34DAE" w:rsidP="00F34DAE">
+    <w:p w14:paraId="35931D14" w14:textId="3A122B6F" w:rsidR="0086119B" w:rsidRPr="004260E2" w:rsidRDefault="004260E2" w:rsidP="00F34DAE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F34DAE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Cadarnhad bod yr Athrofa’n ceisio caniatâd gan yr UD</w:t>
+        <w:t>Cadarnhad bod yr Athrofa/Cyfadran yn ceisio cadarnhad cychwynnol gan</w:t>
       </w:r>
-      <w:r w:rsidR="007665F5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>A</w:t>
+        <w:t xml:space="preserve"> y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F34DAE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i ymgysylltu â Chleient Achredu posibl:</w:t>
+        <w:t xml:space="preserve"> GSSPA i ofyn am ganiatâd gan yr UDA i ymgysylltu â Chleient Achredu posibl:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2689"/>
-        <w:gridCol w:w="6327"/>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="6044"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2972"/>
+            <w:gridCol w:w="6044"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="0086119B" w14:paraId="1C82BFC1" w14:textId="77777777" w:rsidTr="00A672CB">
+      <w:tr w:rsidR="0086119B" w:rsidRPr="004260E2" w14:paraId="1C82BFC1" w14:textId="77777777" w:rsidTr="004260E2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A0A7673" w14:textId="56049DCC" w:rsidR="0086119B" w:rsidRPr="00874078" w:rsidRDefault="00821378" w:rsidP="00A14A6B">
+          <w:p w14:paraId="1A0A7673" w14:textId="4D3E270F" w:rsidR="0086119B" w:rsidRPr="004260E2" w:rsidRDefault="00821378" w:rsidP="00A14A6B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00821378">
+            <w:r w:rsidRPr="00C27D5A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Deon yr Athrofa:</w:t>
+              <w:t>Deon yr Athrofa</w:t>
+            </w:r>
+            <w:r w:rsidR="006B679A" w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>/Cyfadran</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6327" w:type="dxa"/>
+            <w:tcW w:w="6044" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E6ED233" w14:textId="77777777" w:rsidR="0086119B" w:rsidRDefault="0086119B" w:rsidP="00A14A6B">
+          <w:p w14:paraId="1E6ED233" w14:textId="77777777" w:rsidR="0086119B" w:rsidRPr="004260E2" w:rsidRDefault="0086119B" w:rsidP="00A14A6B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0086119B" w14:paraId="23768E1F" w14:textId="77777777" w:rsidTr="00A672CB">
+      <w:tr w:rsidR="0086119B" w:rsidRPr="004260E2" w14:paraId="23768E1F" w14:textId="77777777" w:rsidTr="004260E2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F02FEB1" w14:textId="0310610B" w:rsidR="0086119B" w:rsidRPr="00874078" w:rsidRDefault="00821378" w:rsidP="00A14A6B">
+          <w:p w14:paraId="5F02FEB1" w14:textId="0310610B" w:rsidR="0086119B" w:rsidRPr="004260E2" w:rsidRDefault="00821378" w:rsidP="00A14A6B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00821378">
+            <w:r w:rsidRPr="00C27D5A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Llofnod:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6327" w:type="dxa"/>
+            <w:tcW w:w="6044" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10F1B341" w14:textId="77777777" w:rsidR="0086119B" w:rsidRDefault="0086119B" w:rsidP="00A14A6B">
+          <w:p w14:paraId="10F1B341" w14:textId="77777777" w:rsidR="0086119B" w:rsidRPr="004260E2" w:rsidRDefault="0086119B" w:rsidP="00A14A6B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0086119B" w14:paraId="6DE8A7A9" w14:textId="77777777" w:rsidTr="00A672CB">
+      <w:tr w:rsidR="0086119B" w:rsidRPr="004260E2" w14:paraId="6DE8A7A9" w14:textId="77777777" w:rsidTr="004260E2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1636F602" w14:textId="70D33CCF" w:rsidR="0086119B" w:rsidRPr="00874078" w:rsidRDefault="00821378" w:rsidP="00A14A6B">
+          <w:p w14:paraId="1636F602" w14:textId="70D33CCF" w:rsidR="0086119B" w:rsidRPr="004260E2" w:rsidRDefault="00821378" w:rsidP="00A14A6B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00821378">
+            <w:r w:rsidRPr="00C27D5A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Dyddiad:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6327" w:type="dxa"/>
+            <w:tcW w:w="6044" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55886DC9" w14:textId="77777777" w:rsidR="0086119B" w:rsidRDefault="0086119B" w:rsidP="00A14A6B">
+          <w:p w14:paraId="55886DC9" w14:textId="77777777" w:rsidR="0086119B" w:rsidRPr="004260E2" w:rsidRDefault="0086119B" w:rsidP="00A14A6B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B21B3D" w:rsidRPr="004260E2" w14:paraId="6F57C7F0" w14:textId="77777777" w:rsidTr="006B679A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD1A020" w14:textId="0617D4A4" w:rsidR="00B21B3D" w:rsidRPr="00C27D5A" w:rsidRDefault="00B21B3D" w:rsidP="00A14A6B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Penderfyniad</w:t>
+            </w:r>
+            <w:r w:rsidR="00C27D5A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C27D5A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>GSSPA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E2B3FF" w14:textId="02522484" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00B21B3D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="cy-GB"/>
+                </w:rPr>
+                <w:id w:val="2143839817"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="004260E2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Cadarnhawyd</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09204184" w14:textId="77777777" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00B21B3D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="357E0C71" w14:textId="177E6995" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00B21B3D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="cy-GB"/>
+                </w:rPr>
+                <w:id w:val="-1861894737"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="004260E2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Gofynnwyd am ragor o wybodaeth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FB01A53" w14:textId="77777777" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00B21B3D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61EEC2BC" w14:textId="4536D725" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00B21B3D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="cy-GB"/>
+                </w:rPr>
+                <w:id w:val="-2038730143"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="004260E2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Cynghorwyd bod yr UDA yn gwrthod y cynnig</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66F8BC2C" w14:textId="77777777" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00A14A6B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B21B3D" w:rsidRPr="004260E2" w14:paraId="1ADCA114" w14:textId="77777777" w:rsidTr="006B679A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7257EF0A" w14:textId="7E3CBF83" w:rsidR="00B21B3D" w:rsidRPr="00C27D5A" w:rsidRDefault="00B21B3D" w:rsidP="00A14A6B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Dyddiad </w:t>
+            </w:r>
+            <w:r w:rsidR="00C27D5A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>y GSSPA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="327A5A08" w14:textId="77777777" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00A14A6B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B21B3D" w:rsidRPr="004260E2" w14:paraId="7885CBD3" w14:textId="77777777" w:rsidTr="006B679A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0650EF5F" w14:textId="1BE287FA" w:rsidR="00B21B3D" w:rsidRPr="00C27D5A" w:rsidRDefault="00B21B3D" w:rsidP="00A14A6B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Nodiadau</w:t>
+            </w:r>
+            <w:r w:rsidR="00C27D5A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>’r GSSPA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69FBB619" w14:textId="77777777" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00A14A6B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="19AC11A6" w14:textId="75FE3DBB" w:rsidR="00BF20BC" w:rsidRPr="006C481D" w:rsidRDefault="00BF20BC" w:rsidP="00821378">
+    <w:p w14:paraId="19AC11A6" w14:textId="75FE3DBB" w:rsidR="00BF20BC" w:rsidRPr="004260E2" w:rsidRDefault="00BF20BC" w:rsidP="00821378">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BF20BC" w:rsidRPr="006C481D">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p w14:paraId="2E16996D" w14:textId="77777777" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00821378">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11CBB96C" w14:textId="59BD6DA9" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00B21B3D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C27D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cadarnhad bod yr Athrofa/Cyfadran yn ceisio </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cymeradwyaeth </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yr UDA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>i ymgysylltu â Chleient Achredu posibl:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="6044"/>
+        <w:tblGridChange w:id="1">
+          <w:tblGrid>
+            <w:gridCol w:w="2972"/>
+            <w:gridCol w:w="6044"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B21B3D" w:rsidRPr="004260E2" w14:paraId="67936B9C" w14:textId="77777777" w:rsidTr="00ED312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F952D10" w14:textId="77777777" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00ED312F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Deon yr Athrofa/Cyfadran:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28EEADEF" w14:textId="77777777" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00ED312F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B21B3D" w:rsidRPr="004260E2" w14:paraId="75590CD4" w14:textId="77777777" w:rsidTr="00ED312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D942BF2" w14:textId="77777777" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00ED312F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Llofnod:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5866A872" w14:textId="77777777" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00ED312F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B21B3D" w:rsidRPr="004260E2" w14:paraId="2E87D216" w14:textId="77777777" w:rsidTr="00ED312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="744E2509" w14:textId="77777777" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00ED312F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Dyddiad:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74EFCC91" w14:textId="77777777" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00ED312F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B21B3D" w:rsidRPr="004260E2" w14:paraId="75D5F9CA" w14:textId="77777777" w:rsidTr="00ED312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B934FC3" w14:textId="5C8B6B42" w:rsidR="00B21B3D" w:rsidRPr="00C27D5A" w:rsidRDefault="00B21B3D" w:rsidP="00ED312F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penderfyniad </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>yr UDA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D67C767" w14:textId="22CE6AD6" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00ED312F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="cy-GB"/>
+                </w:rPr>
+                <w:id w:val="-1602720636"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="004260E2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cymeradwywyd i symud ymlaen i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Achos Busnes Cynnig Partneriaeth ac yna Diwydrwydd Dyladwy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="215992E9" w14:textId="77777777" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00ED312F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0465BBFB" w14:textId="2A749031" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00ED312F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="cy-GB"/>
+                </w:rPr>
+                <w:id w:val="1500226196"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="004260E2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gofynnwyd am ragor o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>wybodaeth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DE93CA9" w14:textId="77777777" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00ED312F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07C90D3E" w14:textId="4352F6FB" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00ED312F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="cy-GB"/>
+                </w:rPr>
+                <w:id w:val="1715080863"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="004260E2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="cy-GB"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>wrthod</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>wyd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004260E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y cynnig</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="470DC1F0" w14:textId="77777777" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00ED312F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B21B3D" w:rsidRPr="004260E2" w14:paraId="4EE56971" w14:textId="77777777" w:rsidTr="00ED312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CDC9FEA" w14:textId="3EA6F259" w:rsidR="00B21B3D" w:rsidRPr="00C27D5A" w:rsidRDefault="00B21B3D" w:rsidP="00ED312F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dyddiad </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>yr UDA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C27D5A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26EF8C48" w14:textId="77777777" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00ED312F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B21B3D" w:rsidRPr="004260E2" w14:paraId="3F1AA68C" w14:textId="77777777" w:rsidTr="00ED312F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="520AF23C" w14:textId="45E0D923" w:rsidR="00B21B3D" w:rsidRPr="00C27D5A" w:rsidRDefault="00C27D5A" w:rsidP="00ED312F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Nodiadau'r UDA:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08FBCE01" w14:textId="77777777" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00ED312F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7C742CCF" w14:textId="77777777" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00B21B3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4559B521" w14:textId="77777777" w:rsidR="00B21B3D" w:rsidRPr="004260E2" w:rsidRDefault="00B21B3D" w:rsidP="00821378">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="cysill"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:sectPr w:rsidR="00B21B3D" w:rsidRPr="004260E2">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36AE7617" w14:textId="77777777" w:rsidR="00D63DC0" w:rsidRDefault="00D63DC0" w:rsidP="00D63DC0">
+    <w:p w14:paraId="0C05C9EE" w14:textId="77777777" w:rsidR="00213144" w:rsidRDefault="00213144" w:rsidP="00D63DC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="583BDF59" w14:textId="77777777" w:rsidR="00D63DC0" w:rsidRDefault="00D63DC0" w:rsidP="00D63DC0">
+    <w:p w14:paraId="5788D6F6" w14:textId="77777777" w:rsidR="00213144" w:rsidRDefault="00213144" w:rsidP="00D63DC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1815,146 +2939,100 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="7FCF935F" w14:textId="44839BC6" w:rsidR="00A672CB" w:rsidRPr="00A672CB" w:rsidRDefault="00561A32">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FCF935F" w14:textId="03CD4A02" w:rsidR="00A672CB" w:rsidRPr="00A672CB" w:rsidRDefault="006B679A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00561A32">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
-      <w:t>Medi</w:t>
-[...15 lines deleted...]
-      <w:t>2024</w:t>
+      <w:t>Gorffennaf 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30538CD3" w14:textId="77777777" w:rsidR="00D63DC0" w:rsidRDefault="00D63DC0" w:rsidP="00D63DC0">
+    <w:p w14:paraId="3F4CAE11" w14:textId="77777777" w:rsidR="00213144" w:rsidRDefault="00213144" w:rsidP="00D63DC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AACC6A2" w14:textId="77777777" w:rsidR="00D63DC0" w:rsidRDefault="00D63DC0" w:rsidP="00D63DC0">
+    <w:p w14:paraId="57ED5439" w14:textId="77777777" w:rsidR="00213144" w:rsidRDefault="00213144" w:rsidP="00D63DC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D7332FB" w14:textId="47B8E9C6" w:rsidR="00D63DC0" w:rsidRPr="00B303C1" w:rsidRDefault="00D63DC0" w:rsidP="00D63DC0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00561A32">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07779650" wp14:editId="5C1FEAB4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-79513</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>278130</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1790700" cy="600075"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
@@ -2024,62 +3102,52 @@
       <w:t>TODIAD</w:t>
     </w:r>
     <w:r w:rsidR="00561A32">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>AC9</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2AA40B5A" w14:textId="77777777" w:rsidR="00D63DC0" w:rsidRDefault="00D63DC0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B380DFD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BB844E4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -2381,155 +3449,161 @@
   <w:num w:numId="5" w16cid:durableId="1480489058">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1312558916">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="763112591">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="217010641">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1855025863">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1130778894">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="237718341">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean"/>
+  <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C481D"/>
     <w:rsid w:val="000F5A52"/>
     <w:rsid w:val="00114B38"/>
     <w:rsid w:val="001D612B"/>
     <w:rsid w:val="00200225"/>
+    <w:rsid w:val="00213144"/>
     <w:rsid w:val="0026103E"/>
     <w:rsid w:val="003008FB"/>
     <w:rsid w:val="00305F77"/>
     <w:rsid w:val="003D7E32"/>
     <w:rsid w:val="00401F56"/>
     <w:rsid w:val="00404523"/>
+    <w:rsid w:val="004260E2"/>
     <w:rsid w:val="00561A32"/>
     <w:rsid w:val="005D4B00"/>
     <w:rsid w:val="006B14A4"/>
     <w:rsid w:val="006B2375"/>
+    <w:rsid w:val="006B679A"/>
     <w:rsid w:val="006C481D"/>
     <w:rsid w:val="006F440A"/>
     <w:rsid w:val="00757969"/>
     <w:rsid w:val="00763AE8"/>
     <w:rsid w:val="007665F5"/>
     <w:rsid w:val="00821378"/>
     <w:rsid w:val="008453F5"/>
     <w:rsid w:val="0086119B"/>
     <w:rsid w:val="008658F4"/>
     <w:rsid w:val="00874078"/>
     <w:rsid w:val="00951F52"/>
     <w:rsid w:val="00A35ECC"/>
     <w:rsid w:val="00A672CB"/>
     <w:rsid w:val="00AE0C44"/>
     <w:rsid w:val="00AF7CB1"/>
+    <w:rsid w:val="00B21B3D"/>
     <w:rsid w:val="00B56886"/>
     <w:rsid w:val="00B7481A"/>
     <w:rsid w:val="00B90FC7"/>
     <w:rsid w:val="00BC5428"/>
     <w:rsid w:val="00BF20BC"/>
+    <w:rsid w:val="00C27D5A"/>
     <w:rsid w:val="00C60331"/>
     <w:rsid w:val="00CE0D77"/>
     <w:rsid w:val="00CF0A7C"/>
     <w:rsid w:val="00D63DC0"/>
     <w:rsid w:val="00DC1039"/>
     <w:rsid w:val="00E16B9D"/>
     <w:rsid w:val="00EC042C"/>
     <w:rsid w:val="00F01759"/>
     <w:rsid w:val="00F02FE5"/>
     <w:rsid w:val="00F34DAE"/>
+    <w:rsid w:val="00F530E2"/>
     <w:rsid w:val="00F84FA5"/>
     <w:rsid w:val="00FB20DD"/>
     <w:rsid w:val="00FC4FB0"/>
     <w:rsid w:val="00FD4B68"/>
     <w:rsid w:val="00FD6491"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7B5AF180"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E8767B03-D408-443A-A007-6CC5B12F426F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3087,51 +4161,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006C481D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -4815,93 +5888,103 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A35ECC"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A35ECC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B679A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1751271573">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1810393010">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -5165,59 +6248,50 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E209B251219B0E4FA192FAB8C3136AE6" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c1e155dc1bc16d7d0a25d11a10dfc59c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="92c24619-d6d5-42cf-b618-23d930ad9f20" xmlns:ns3="8ee9550b-f5f4-4dde-bce5-39f4ba45c2f1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d5875579ac0f9a9f954e68b33f4df0d0" ns2:_="" ns3:_="">
     <xsd:import namespace="92c24619-d6d5-42cf-b618-23d930ad9f20"/>
     <xsd:import namespace="8ee9550b-f5f4-4dde-bce5-39f4ba45c2f1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -5404,101 +6478,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AF88270-057C-4021-A653-43669F709D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="92c24619-d6d5-42cf-b618-23d930ad9f20"/>
     <ds:schemaRef ds:uri="8ee9550b-f5f4-4dde-bce5-39f4ba45c2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EE3607F-D598-4047-BE30-1298A6DCEFA0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1813</Characters>
+  <Pages>2</Pages>
+  <Words>444</Words>
+  <Characters>2536</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>AC9 Permission to Engage</vt:lpstr>
+      <vt:lpstr>AC9 Caniatad i Ymgysylltu</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2126</CharactersWithSpaces>
+  <CharactersWithSpaces>2975</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AC9 Caniatad i Ymgysylltu</dc:title>
   <dc:subject/>
   <dc:creator>Karen Jones</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>