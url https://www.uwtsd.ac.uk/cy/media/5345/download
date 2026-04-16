--- v0 (2025-10-17)
+++ v1 (2026-04-16)
@@ -6,69 +6,71 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3B6476EF" w14:textId="77777777" w:rsidR="002D5B3F" w:rsidRPr="00A85BFE" w:rsidRDefault="001A24F3" w:rsidP="005F3A53">
+    <w:p w14:paraId="3B6476EF" w14:textId="77777777" w:rsidR="002D5B3F" w:rsidRPr="00FE7996" w:rsidRDefault="001A24F3" w:rsidP="005F3A53">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A406E5">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07ACA963" wp14:editId="05EB0140">
             <wp:simplePos x="457200" y="457200"/>
             <wp:positionH relativeFrom="column">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="1809750" cy="723900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Picture 1" descr="Discover University of Wales Trinity Saint David"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="Discover University of Wales Trinity Saint David"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" r:link="rId8">
                       <a:extLst>
@@ -79,10351 +81,10437 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1809750" cy="723900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="005F3A53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005F3A53" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005F3A53">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005F3A53" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
-      <w:r w:rsidR="00112158" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="00112158" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>ATODIAD GA</w:t>
       </w:r>
-      <w:r w:rsidR="005405F8">
+      <w:r w:rsidR="005405F8" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18338CDD" w14:textId="77777777" w:rsidR="002D5B3F" w:rsidRPr="00A406E5" w:rsidRDefault="002D5B3F" w:rsidP="002D5B3F">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="18338CDD" w14:textId="77777777" w:rsidR="002D5B3F" w:rsidRPr="00FE7996" w:rsidRDefault="002D5B3F" w:rsidP="002D5B3F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9922"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A3CE5" w:rsidRPr="00A406E5" w14:paraId="4A6D863A" w14:textId="77777777" w:rsidTr="002A5B77">
+      <w:tr w:rsidR="003A3CE5" w:rsidRPr="00FE7996" w14:paraId="4A6D863A" w14:textId="77777777" w:rsidTr="002A5B77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9922" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="0CAFAC31" w14:textId="77777777" w:rsidR="00681FA9" w:rsidRPr="00A406E5" w:rsidRDefault="00112158" w:rsidP="005021C3">
+          <w:p w14:paraId="0CAFAC31" w14:textId="77777777" w:rsidR="00681FA9" w:rsidRPr="00FE7996" w:rsidRDefault="00112158" w:rsidP="005021C3">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidR="0040651D" w:rsidRPr="002A5B77">
+            <w:r w:rsidR="0040651D" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>ANYLEB ASESU</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A5B77">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> LEFEL 3</w:t>
             </w:r>
-            <w:r w:rsidR="003A3CE5" w:rsidRPr="00A406E5">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="003A3CE5" w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66C34246" w14:textId="77777777" w:rsidR="003A3CE5" w:rsidRPr="00A406E5" w:rsidRDefault="003A3CE5" w:rsidP="002D5B3F">
+    <w:p w14:paraId="66C34246" w14:textId="77777777" w:rsidR="003A3CE5" w:rsidRPr="00FE7996" w:rsidRDefault="003A3CE5" w:rsidP="002D5B3F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9922" w:type="dxa"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2093"/>
         <w:gridCol w:w="3293"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B3F9D" w:rsidRPr="00A406E5" w14:paraId="6BBC4B43" w14:textId="77777777" w:rsidTr="008F1308">
+      <w:tr w:rsidR="003B3F9D" w:rsidRPr="00FE7996" w14:paraId="6BBC4B43" w14:textId="77777777" w:rsidTr="008F1308">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD26426" w14:textId="77777777" w:rsidR="003B3F9D" w:rsidRPr="00A406E5" w:rsidRDefault="00B33B23" w:rsidP="005021C3">
+          <w:p w14:paraId="6BD26426" w14:textId="77777777" w:rsidR="003B3F9D" w:rsidRPr="00FE7996" w:rsidRDefault="00B33B23" w:rsidP="005021C3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Enw’r m</w:t>
             </w:r>
-            <w:r w:rsidR="00112158" w:rsidRPr="002A5B77">
+            <w:r w:rsidR="00112158" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>yfyriwr:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3293" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0158F527" w14:textId="77777777" w:rsidR="003B3F9D" w:rsidRPr="00A406E5" w:rsidRDefault="0017512A" w:rsidP="001E57C1">
+          <w:p w14:paraId="0158F527" w14:textId="77777777" w:rsidR="003B3F9D" w:rsidRPr="00FE7996" w:rsidRDefault="0017512A" w:rsidP="001E57C1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003B3F9D" w:rsidRPr="00A406E5">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003B3F9D" w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A406E5">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003B3F9D" w:rsidRPr="00A406E5">
+            <w:r w:rsidR="003B3F9D" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="003B3F9D" w:rsidRPr="00A406E5">
+            <w:r w:rsidR="003B3F9D" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="003B3F9D" w:rsidRPr="00A406E5">
+            <w:r w:rsidR="003B3F9D" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="003B3F9D" w:rsidRPr="00A406E5">
+            <w:r w:rsidR="003B3F9D" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="003B3F9D" w:rsidRPr="00A406E5">
+            <w:r w:rsidR="003B3F9D" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A406E5">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC189A5" w14:textId="77777777" w:rsidR="003B3F9D" w:rsidRPr="00A406E5" w:rsidRDefault="00B33B23" w:rsidP="005021C3">
+          <w:p w14:paraId="4CC189A5" w14:textId="77777777" w:rsidR="003B3F9D" w:rsidRPr="00FE7996" w:rsidRDefault="00B33B23" w:rsidP="005021C3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Rhif Adnabod y myfyriwr:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37CA6CCA" w14:textId="77777777" w:rsidR="003B3F9D" w:rsidRPr="00A406E5" w:rsidRDefault="003B3F9D" w:rsidP="001E57C1">
+          <w:p w14:paraId="37CA6CCA" w14:textId="77777777" w:rsidR="003B3F9D" w:rsidRPr="00FE7996" w:rsidRDefault="003B3F9D" w:rsidP="001E57C1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB116D" w:rsidRPr="00A406E5" w14:paraId="359EB065" w14:textId="77777777" w:rsidTr="00A406E5">
+      <w:tr w:rsidR="00DB116D" w:rsidRPr="00FE7996" w14:paraId="359EB065" w14:textId="77777777" w:rsidTr="00A406E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="31A026ED" w14:textId="77777777" w:rsidR="00DB116D" w:rsidRPr="00A406E5" w:rsidRDefault="00112158" w:rsidP="005021C3">
+          <w:p w14:paraId="31A026ED" w14:textId="77777777" w:rsidR="00DB116D" w:rsidRPr="00FE7996" w:rsidRDefault="00112158" w:rsidP="005021C3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Rhaglen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="680226FD" w14:textId="77777777" w:rsidR="00DB116D" w:rsidRPr="00A406E5" w:rsidRDefault="00DB116D" w:rsidP="00E51AAC">
+          <w:p w14:paraId="680226FD" w14:textId="77777777" w:rsidR="00DB116D" w:rsidRPr="00FE7996" w:rsidRDefault="00DB116D" w:rsidP="00E51AAC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F1308" w:rsidRPr="00A406E5" w14:paraId="2A503749" w14:textId="77777777" w:rsidTr="009361CC">
+      <w:tr w:rsidR="008F1308" w:rsidRPr="00FE7996" w14:paraId="2A503749" w14:textId="77777777" w:rsidTr="009361CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="23E1EF88" w14:textId="77777777" w:rsidR="008F1308" w:rsidRPr="00A406E5" w:rsidRDefault="00112158" w:rsidP="005021C3">
+          <w:p w14:paraId="23E1EF88" w14:textId="77777777" w:rsidR="008F1308" w:rsidRPr="00FE7996" w:rsidRDefault="00112158" w:rsidP="005021C3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Modwl:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2DAEE9E8" w14:textId="77777777" w:rsidR="008F1308" w:rsidRPr="00A406E5" w:rsidRDefault="008F1308" w:rsidP="00E51AAC">
+          </w:tcPr>
+          <w:p w14:paraId="2DAEE9E8" w14:textId="77777777" w:rsidR="008F1308" w:rsidRPr="00FE7996" w:rsidRDefault="008F1308" w:rsidP="00E51AAC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w14:paraId="49EF513A" w14:textId="77777777" w:rsidTr="008F1308">
+      <w:tr w:rsidR="00B84B5B" w:rsidRPr="00FE7996" w14:paraId="49EF513A" w14:textId="77777777" w:rsidTr="008F1308">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6265A25E" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w:rsidRDefault="00B33B23" w:rsidP="005021C3">
+          <w:p w14:paraId="6265A25E" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00FE7996" w:rsidRDefault="00B33B23" w:rsidP="005021C3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cod y m</w:t>
             </w:r>
-            <w:r w:rsidR="00112158" w:rsidRPr="002A5B77">
+            <w:r w:rsidR="00112158" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>odwl:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3293" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7012C87C" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w:rsidRDefault="00B84B5B" w:rsidP="00152E9D">
+          <w:p w14:paraId="7012C87C" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00FE7996" w:rsidRDefault="00B84B5B" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1BA2432C" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="004D5E9B" w:rsidRDefault="00112158" w:rsidP="005021C3">
+          <w:p w14:paraId="1BA2432C" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00FE7996" w:rsidRDefault="00112158" w:rsidP="005021C3">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cyfraniad at Asesiad Cyffredinol y Modwl  (%):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF7A7DB" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w:rsidRDefault="00B84B5B" w:rsidP="00E51AAC">
+          <w:p w14:paraId="3AF7A7DB" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00FE7996" w:rsidRDefault="00B84B5B" w:rsidP="00E51AAC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB116D" w:rsidRPr="00A406E5" w14:paraId="2F25D0E4" w14:textId="77777777" w:rsidTr="008F1308">
+      <w:tr w:rsidR="00DB116D" w:rsidRPr="00FE7996" w14:paraId="2F25D0E4" w14:textId="77777777" w:rsidTr="008F1308">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7D0C01A6" w14:textId="77777777" w:rsidR="00DB116D" w:rsidRPr="00A406E5" w:rsidRDefault="00112158" w:rsidP="005021C3">
+          <w:p w14:paraId="7D0C01A6" w14:textId="77777777" w:rsidR="00DB116D" w:rsidRPr="00FE7996" w:rsidRDefault="00112158" w:rsidP="005021C3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Darlithydd:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3293" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50A82681" w14:textId="77777777" w:rsidR="00DB116D" w:rsidRPr="00A406E5" w:rsidRDefault="00DB116D" w:rsidP="00E51AAC">
+          <w:p w14:paraId="50A82681" w14:textId="77777777" w:rsidR="00DB116D" w:rsidRPr="00FE7996" w:rsidRDefault="00DB116D" w:rsidP="00E51AAC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5DD9FD9A" w14:textId="77777777" w:rsidR="00DB116D" w:rsidRPr="00A406E5" w:rsidRDefault="00112158" w:rsidP="005021C3">
+          <w:p w14:paraId="5DD9FD9A" w14:textId="77777777" w:rsidR="00DB116D" w:rsidRPr="00FE7996" w:rsidRDefault="00112158" w:rsidP="005021C3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Gwiriwr Mewnol:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE2D584" w14:textId="77777777" w:rsidR="00DB116D" w:rsidRPr="00A406E5" w:rsidRDefault="00DB116D" w:rsidP="00E51AAC">
+          <w:p w14:paraId="0EE2D584" w14:textId="77777777" w:rsidR="00DB116D" w:rsidRPr="00FE7996" w:rsidRDefault="00DB116D" w:rsidP="00E51AAC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB116D" w:rsidRPr="00A406E5" w14:paraId="04898F41" w14:textId="77777777" w:rsidTr="008F1308">
+      <w:tr w:rsidR="00DB116D" w:rsidRPr="00FE7996" w14:paraId="04898F41" w14:textId="77777777" w:rsidTr="008F1308">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="58CB8D8C" w14:textId="77777777" w:rsidR="00DB116D" w:rsidRPr="00A406E5" w:rsidRDefault="00112158" w:rsidP="005021C3">
+          <w:p w14:paraId="58CB8D8C" w14:textId="77777777" w:rsidR="00DB116D" w:rsidRPr="00FE7996" w:rsidRDefault="00112158" w:rsidP="005021C3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Teitl yr Aseiniad:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3293" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14022215" w14:textId="77777777" w:rsidR="00DB116D" w:rsidRPr="00A406E5" w:rsidRDefault="00DB116D" w:rsidP="005F0579">
+          <w:p w14:paraId="14022215" w14:textId="77777777" w:rsidR="00DB116D" w:rsidRPr="00FE7996" w:rsidRDefault="00DB116D" w:rsidP="005F0579">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="30E23A86" w14:textId="77777777" w:rsidR="00DB116D" w:rsidRPr="00A406E5" w:rsidRDefault="00112158" w:rsidP="005021C3">
+          <w:p w14:paraId="30E23A86" w14:textId="77777777" w:rsidR="00DB116D" w:rsidRPr="00FE7996" w:rsidRDefault="00112158" w:rsidP="005021C3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Nifer o eiriau (neu’r cyfwerth): </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71EBF7AD" w14:textId="77777777" w:rsidR="00DB116D" w:rsidRPr="00A406E5" w:rsidRDefault="00DB116D" w:rsidP="00E51AAC">
+          <w:p w14:paraId="71EBF7AD" w14:textId="77777777" w:rsidR="00DB116D" w:rsidRPr="00FE7996" w:rsidRDefault="00DB116D" w:rsidP="00E51AAC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w14:paraId="11D39303" w14:textId="77777777" w:rsidTr="008F1308">
+      <w:tr w:rsidR="00B84B5B" w:rsidRPr="00EA7EA2" w14:paraId="11D39303" w14:textId="77777777" w:rsidTr="008F1308">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2C495734" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w:rsidRDefault="00B33B23" w:rsidP="005021C3">
+          <w:p w14:paraId="2C495734" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00FE7996" w:rsidRDefault="00B33B23" w:rsidP="005021C3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Dyddiad cyflwyno:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3293" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="14A32E46" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w:rsidRDefault="00B84B5B" w:rsidP="005F0579">
+          </w:tcPr>
+          <w:p w14:paraId="14A32E46" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00FE7996" w:rsidRDefault="00B84B5B" w:rsidP="005F0579">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5332F8BD" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w:rsidRDefault="00112158" w:rsidP="005021C3">
+          <w:p w14:paraId="5332F8BD" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00FE7996" w:rsidRDefault="00112158" w:rsidP="005021C3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyddiad dychwelyd marciau dros dro ac adborth ysgrifenedig: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="657D452C" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w:rsidRDefault="00B84B5B" w:rsidP="005F0579">
+          <w:p w14:paraId="657D452C" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00FE7996" w:rsidRDefault="00B84B5B" w:rsidP="005F0579">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00E30D3D" w14:paraId="3537E407" w14:textId="77777777" w:rsidTr="00A406E5">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00EA7EA2" w14:paraId="3537E407" w14:textId="77777777" w:rsidTr="00A406E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7CBB8E63" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00112158" w:rsidP="005021C3">
+          <w:p w14:paraId="7CBB8E63" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00112158" w:rsidP="005021C3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dull cyflwyno: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+          </w:tcPr>
+          <w:p w14:paraId="425263ED" w14:textId="77777777" w:rsidR="00A406E5" w:rsidRPr="00FE7996" w:rsidRDefault="00112158" w:rsidP="00A406E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Lle bo’n ymarferol ac yn bosibl, rhaid cyflwyno pob asesiad ysgrifenedig drwy Turnitin, oni </w:t>
             </w:r>
-            <w:r w:rsidR="00B33B23" w:rsidRPr="002A5B77">
+            <w:r w:rsidR="00B33B23" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A5B77">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">odir </w:t>
             </w:r>
-            <w:r w:rsidR="00B33B23" w:rsidRPr="002A5B77">
+            <w:r w:rsidR="00B33B23" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">yn wahanol </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A5B77">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">gan y Darlithydd. </w:t>
             </w:r>
-            <w:r w:rsidR="00A406E5" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A406E5" w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0040651D" w:rsidRPr="002A5B77">
+            <w:r w:rsidR="0040651D" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(PEIDIWCH â rhoi’r fanyleb asesu hon i mewn i Turnitin neu bydd yn cyfateb i lawer o bethau tebyg yng nghyflwyniadau myfyrwyr eraill.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DD04D97" w14:textId="77777777" w:rsidR="00A406E5" w:rsidRPr="00A406E5" w:rsidRDefault="0040651D" w:rsidP="002A5B77">
+          <w:p w14:paraId="6DD04D97" w14:textId="77777777" w:rsidR="00A406E5" w:rsidRPr="00FE7996" w:rsidRDefault="0040651D" w:rsidP="002A5B77">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Dull cyflwyno arall (os ydy’n berthnasol):</w:t>
             </w:r>
-            <w:r w:rsidR="00A406E5" w:rsidRPr="00A406E5">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A406E5" w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65DCE127" w14:textId="1B550B97" w:rsidR="00A406E5" w:rsidRDefault="0040651D" w:rsidP="005021C3">
+          <w:p w14:paraId="65DCE127" w14:textId="1B550B97" w:rsidR="00A406E5" w:rsidRPr="00FE7996" w:rsidRDefault="0040651D" w:rsidP="005021C3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A5B77">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Bydd cyflwyno’r asesiad yn hwyr yn arwain at ddyfarnu marc cosb.</w:t>
             </w:r>
-            <w:r w:rsidR="00A406E5" w:rsidRPr="00A406E5">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A406E5" w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3065EB59" w14:textId="2E5104B5" w:rsidR="00D0776C" w:rsidRDefault="00D0776C" w:rsidP="00D0776C">
+          <w:p w14:paraId="3065EB59" w14:textId="2E5104B5" w:rsidR="00D0776C" w:rsidRPr="00FE7996" w:rsidRDefault="00D0776C" w:rsidP="00D0776C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D0776C">
-[...81 lines deleted...]
-          <w:p w14:paraId="34920D26" w14:textId="77777777" w:rsidR="00D0776C" w:rsidRPr="00D0776C" w:rsidRDefault="00D0776C" w:rsidP="00D0776C">
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Bydd gwaith a gyflwynir hyd at wythnos yn hwyr yn cael ei gapio ar 40% ar gyfer y cynnig cyntaf a dyfernir marc o 0% am waith ail-asesu. Dim ond os oes hawliad amgylchiadau esgusodol cymeradwy y gellir diddymu cosbau am gyflwyno'n hwyr.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34920D26" w14:textId="77777777" w:rsidR="00D0776C" w:rsidRPr="00FE7996" w:rsidRDefault="00D0776C" w:rsidP="00D0776C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B3D9988" w14:textId="2B5FF55F" w:rsidR="00D0776C" w:rsidRPr="00D0776C" w:rsidRDefault="00D0776C" w:rsidP="00D0776C">
+          <w:p w14:paraId="6B3D9988" w14:textId="2B5FF55F" w:rsidR="00D0776C" w:rsidRPr="00FE7996" w:rsidRDefault="00D0776C" w:rsidP="00D0776C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="916"/>
                 <w:tab w:val="left" w:pos="1832"/>
                 <w:tab w:val="left" w:pos="2748"/>
                 <w:tab w:val="left" w:pos="3664"/>
                 <w:tab w:val="left" w:pos="4580"/>
                 <w:tab w:val="left" w:pos="5496"/>
                 <w:tab w:val="left" w:pos="6412"/>
                 <w:tab w:val="left" w:pos="7328"/>
                 <w:tab w:val="left" w:pos="8244"/>
                 <w:tab w:val="left" w:pos="9160"/>
                 <w:tab w:val="left" w:pos="10076"/>
                 <w:tab w:val="left" w:pos="10992"/>
                 <w:tab w:val="left" w:pos="11908"/>
                 <w:tab w:val="left" w:pos="12824"/>
                 <w:tab w:val="left" w:pos="13740"/>
                 <w:tab w:val="left" w:pos="14656"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D0776C">
-[...24 lines deleted...]
-              <w:t>asesu os caiff ei gynnig gan Fwrdd Arholi neu os oes hawliad amgylchiadau esgusodol cymeradwy.</w:t>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Bydd gwaith a gyflwynir fwy nag wythnos yn hwyr yn cael ei ystyried fel gwaith heb ei gyflwyno ac ni chaiff ei farcio. Gellir ystyried y gwaith fel cyflwyniad i’w ail-asesu os caiff ei gynnig gan Fwrdd Arholi neu os oes hawliad amgylchiadau esgusodol cymeradwy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A406E5" w:rsidRPr="00A406E5" w14:paraId="67DBA440" w14:textId="77777777" w:rsidTr="00A406E5">
+      <w:tr w:rsidR="00A406E5" w:rsidRPr="00EA7EA2" w14:paraId="67DBA440" w14:textId="77777777" w:rsidTr="00A406E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3C33B07E" w14:textId="77777777" w:rsidR="00A406E5" w:rsidRPr="00A406E5" w:rsidRDefault="000E3907" w:rsidP="005021C3">
+          <w:p w14:paraId="3C33B07E" w14:textId="77777777" w:rsidR="00A406E5" w:rsidRPr="00FE7996" w:rsidRDefault="000E3907" w:rsidP="005021C3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Gonestrwydd academaidd / cyfeirnodi: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2606A459" w14:textId="77777777" w:rsidR="00A406E5" w:rsidRPr="00A406E5" w:rsidRDefault="000E3907" w:rsidP="005021C3">
+          </w:tcPr>
+          <w:p w14:paraId="2606A459" w14:textId="77777777" w:rsidR="00A406E5" w:rsidRPr="00FE7996" w:rsidRDefault="000E3907" w:rsidP="005021C3">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Mae gonestrwydd academaidd yn ofynnol. </w:t>
             </w:r>
-            <w:r w:rsidR="00A406E5" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A406E5" w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A5B77">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Ym mhrif ran eich cyflwyniad rhaid i chi gydnabod awduron y mae’ch gwaith wedi’i seilio ar eu hymchwil a’u syniadau.</w:t>
             </w:r>
-            <w:r w:rsidR="00A406E5" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A406E5" w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A5B77">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dylech atodi rhestr gyfeiriadau i’ch cyflwyniad sy’n nodi’r llyfrau, erthyglau ac ati rydych wedi’u defnyddio, wedi cyfeirio atynt neu wedi’u dyfynnu er mwyn cwblhau’r asesiad hwn. </w:t>
             </w:r>
-            <w:r w:rsidR="00A406E5" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A406E5" w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00710D30" w:rsidRPr="00EA7EA2" w14:paraId="42E6DB50" w14:textId="77777777" w:rsidTr="00A406E5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0F5FC1" w14:textId="1BAD0CBB" w:rsidR="00710D30" w:rsidRPr="00FE7996" w:rsidRDefault="00710D30" w:rsidP="00710D30">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Gwaith dros y terfyn geiriau:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7829" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B16657E" w14:textId="77777777" w:rsidR="00710D30" w:rsidRPr="00710D30" w:rsidRDefault="00710D30" w:rsidP="00710D30">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Er mwyn cefnogi tegwch ac ysgrifennu academaidd da, mae gan bob asesiad derfyn geiriau penodol. Mae'n bwysig eich bod chi'n aros o fewn y terfyn hwn. Mae'r terfyn geiriau yn helpu i sicrhau:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1540681F" w14:textId="77777777" w:rsidR="00710D30" w:rsidRPr="00710D30" w:rsidRDefault="00710D30" w:rsidP="0069112E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Eich bod yn ysgrifennu'n glir ac yn gryno.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62E71C77" w14:textId="77777777" w:rsidR="00710D30" w:rsidRPr="00710D30" w:rsidRDefault="00710D30" w:rsidP="0069112E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Bod pob myfyriwr yn cwblhau'r asesiad ar sail gyfartal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="573BEBB4" w14:textId="77777777" w:rsidR="00710D30" w:rsidRPr="00710D30" w:rsidRDefault="00710D30" w:rsidP="00710D30">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30CE3680" w14:textId="77777777" w:rsidR="00710D30" w:rsidRPr="00710D30" w:rsidRDefault="00710D30" w:rsidP="00710D30">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os yw’ch gwaith dros y terfyn geiriau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E5759BC" w14:textId="77777777" w:rsidR="00710D30" w:rsidRDefault="00710D30" w:rsidP="00710D30">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os yw'ch gwaith yn fwy na'r terfyn geiriau, bydd y cosbau canlynol fel arfer yn berthnasol. Ni all y didyniadau hyn gymryd eich marc islaw'r marc pasio ar gyfer y modwl.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76032BC8" w14:textId="77777777" w:rsidR="00710D30" w:rsidRPr="00710D30" w:rsidRDefault="00710D30" w:rsidP="00710D30">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="1936"/>
+              <w:gridCol w:w="5274"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00710D30" w:rsidRPr="00710D30" w14:paraId="3850068F" w14:textId="77777777" w:rsidTr="00E7732A">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1936" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="72B3A172" w14:textId="77777777" w:rsidR="00710D30" w:rsidRPr="00710D30" w:rsidRDefault="00710D30" w:rsidP="00710D30">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>Canran dros y Terfyn</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5274" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7045941D" w14:textId="77777777" w:rsidR="00710D30" w:rsidRPr="00710D30" w:rsidRDefault="00710D30" w:rsidP="00710D30">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>Cosb a Gymhwysir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00710D30" w:rsidRPr="00710D30" w14:paraId="30022151" w14:textId="77777777" w:rsidTr="00E7732A">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1936" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="711876AF" w14:textId="77777777" w:rsidR="00710D30" w:rsidRPr="00710D30" w:rsidRDefault="00710D30" w:rsidP="00710D30">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Hyd at 10% </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5274" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="528E1680" w14:textId="77777777" w:rsidR="00710D30" w:rsidRPr="00710D30" w:rsidRDefault="00710D30" w:rsidP="00710D30">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>Dim cosb</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00710D30" w:rsidRPr="00EA7EA2" w14:paraId="4C311C4B" w14:textId="77777777" w:rsidTr="009F2613">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1936" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5CC4DAB8" w14:textId="77777777" w:rsidR="00710D30" w:rsidRPr="00710D30" w:rsidRDefault="00710D30" w:rsidP="00710D30">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">10%–25% </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5274" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0707AAD3" w14:textId="77777777" w:rsidR="00710D30" w:rsidRPr="00710D30" w:rsidRDefault="00710D30" w:rsidP="00710D30">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Didynnu 5 marc </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>neu</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ostwng y marc i’r marc sydd wedi’i gapio (pa un bynnag yw’r gosb leiaf) </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00710D30" w:rsidRPr="00EA7EA2" w14:paraId="358D8E59" w14:textId="77777777" w:rsidTr="009F2613">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1936" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="13175991" w14:textId="77777777" w:rsidR="00710D30" w:rsidRPr="00710D30" w:rsidRDefault="00710D30" w:rsidP="00710D30">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">26%–50% </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5274" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="01D3CDDF" w14:textId="77777777" w:rsidR="00710D30" w:rsidRPr="00710D30" w:rsidRDefault="00710D30" w:rsidP="00710D30">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Didynnu 10 marc </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>neu</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ostwng y marc i’r marc sydd wedi’i gapio (pa un bynnag yw’r gosb leiaf)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0069112E" w:rsidRPr="00EA7EA2" w14:paraId="6DBF629A" w14:textId="77777777" w:rsidTr="009F2613">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1936" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5776FCCB" w14:textId="6ED94C15" w:rsidR="0069112E" w:rsidRPr="00710D30" w:rsidRDefault="0069112E" w:rsidP="00710D30">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>Dros 50%</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5274" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0ACCCC1E" w14:textId="79495366" w:rsidR="0069112E" w:rsidRPr="00710D30" w:rsidRDefault="0069112E" w:rsidP="00710D30">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>Marc wedi’i gapio ar y marc pasio</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="652F57A5" w14:textId="77777777" w:rsidR="00934BB9" w:rsidRDefault="00934BB9" w:rsidP="00E20D9A">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75D7FC23" w14:textId="69D32B41" w:rsidR="00E20D9A" w:rsidRPr="00E20D9A" w:rsidRDefault="00E20D9A" w:rsidP="00E20D9A">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Enghreifftiau (Israddedig):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79F0B197" w14:textId="77777777" w:rsidR="00E20D9A" w:rsidRPr="00E20D9A" w:rsidRDefault="00E20D9A" w:rsidP="00934BB9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="num" w:pos="215"/>
+              </w:tabs>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="215" w:hanging="215"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byddai marc o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>44%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yn cael ei ostwng i'r marc pasio o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>40%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> os yw nifer y geiriau yn 10–25% dros y terfyn.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21D9D6D5" w14:textId="77777777" w:rsidR="00E20D9A" w:rsidRPr="00E20D9A" w:rsidRDefault="00E20D9A" w:rsidP="00934BB9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="num" w:pos="215"/>
+              </w:tabs>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="215" w:hanging="215"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byddai marc o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>49%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yn cael ei ostwng gan 5 marc i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>44%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D136F4A" w14:textId="77777777" w:rsidR="00E20D9A" w:rsidRPr="00E20D9A" w:rsidRDefault="00E20D9A" w:rsidP="00934BB9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="num" w:pos="215"/>
+              </w:tabs>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="215" w:hanging="215"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byddai marc o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>47%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sydd 25–50% dros y terfyn geiriau yn cael ei ostwng i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>40%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DA12F6B" w14:textId="77777777" w:rsidR="00E20D9A" w:rsidRPr="00E20D9A" w:rsidRDefault="00E20D9A" w:rsidP="00934BB9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="num" w:pos="215"/>
+              </w:tabs>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="215" w:hanging="215"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byddai marc o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>55%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sydd 25–50% dros y terfyn geiriau yn cael ei ostwng 10 marc i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>45%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BA4E4EE" w14:textId="77777777" w:rsidR="00E20D9A" w:rsidRPr="00E20D9A" w:rsidRDefault="00E20D9A" w:rsidP="00E20D9A">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FEF35C3" w14:textId="77777777" w:rsidR="00E20D9A" w:rsidRPr="00E20D9A" w:rsidRDefault="00E20D9A" w:rsidP="00E20D9A">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os ydych o dan y terfyn geiriau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36EE2F44" w14:textId="23B27EB2" w:rsidR="00E20D9A" w:rsidRPr="00E20D9A" w:rsidRDefault="00E20D9A" w:rsidP="00E20D9A">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os yw'ch gwaith yn sylweddol is na’r terfyn geiriau, efallai y byddwch chi'n colli marciau oherwydd mae’n bosibl na fydd eich cyflwyniad yn cynnwys digon o fanyl</w:t>
+            </w:r>
+            <w:r w:rsidR="0069112E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">der </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>i fodloni'r deilliannau dysgu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A980ABC" w14:textId="77777777" w:rsidR="00E20D9A" w:rsidRPr="00E20D9A" w:rsidRDefault="00E20D9A" w:rsidP="00E20D9A">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65E0AFA0" w14:textId="77777777" w:rsidR="00E20D9A" w:rsidRPr="00E20D9A" w:rsidRDefault="00E20D9A" w:rsidP="00E20D9A">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Adborth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24D9643A" w14:textId="11B336ED" w:rsidR="00710D30" w:rsidRPr="00FE7996" w:rsidRDefault="00E20D9A" w:rsidP="0069112E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os cymhwysir cosb sy’n gysylltiedig â’r terfyn geiriau, bydd hyn yn cael ei nodi'n glir yn eich adborth, ynghyd â'r rheswm.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="703914BF" w14:textId="77777777" w:rsidR="0028204E" w:rsidRPr="00A406E5" w:rsidRDefault="0028204E" w:rsidP="00DB116D">
+    <w:p w14:paraId="703914BF" w14:textId="77777777" w:rsidR="0028204E" w:rsidRPr="00FE7996" w:rsidRDefault="0028204E" w:rsidP="00DB116D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:sz w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9747"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C01A3F" w:rsidRPr="00E30D3D" w14:paraId="0EBFD503" w14:textId="77777777" w:rsidTr="00A406E5">
+      <w:tr w:rsidR="0069112E" w:rsidRPr="00EA7EA2" w14:paraId="31082943" w14:textId="77777777" w:rsidTr="00E7732A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="71E22120" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00D0776C" w:rsidRDefault="000E3907" w:rsidP="00273FEE">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+          <w:p w14:paraId="081D9F16" w14:textId="77777777" w:rsidR="0069112E" w:rsidRPr="00FE7996" w:rsidRDefault="0069112E" w:rsidP="00E7732A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deilliannau Dysgu’r Modwl </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="736CD3D9" w14:textId="77777777" w:rsidR="0069112E" w:rsidRPr="00FE7996" w:rsidRDefault="0069112E" w:rsidP="00E7732A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(o faes llafur y modwl)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01A3F" w:rsidRPr="00E30D3D" w14:paraId="0155320F" w14:textId="77777777" w:rsidTr="00A406E5">
+      <w:tr w:rsidR="0069112E" w:rsidRPr="00EA7EA2" w14:paraId="26CA08C8" w14:textId="77777777" w:rsidTr="00E7732A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="705B7A00" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00D0776C" w:rsidRDefault="00C01A3F" w:rsidP="00273FEE">
-[...9 lines deleted...]
-          <w:p w14:paraId="00644EC3" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00D0776C" w:rsidRDefault="00C01A3F" w:rsidP="00152E9D">
+          <w:p w14:paraId="2123CBE1" w14:textId="77777777" w:rsidR="0069112E" w:rsidRPr="00FE7996" w:rsidRDefault="0069112E" w:rsidP="00E7732A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="755136B9" w14:textId="77777777" w:rsidR="0069112E" w:rsidRPr="00FE7996" w:rsidRDefault="0069112E" w:rsidP="00E7732A">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="232E2C97" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00D0776C" w:rsidRDefault="00C01A3F" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47AD5C0E" w14:textId="77777777" w:rsidR="0069112E" w:rsidRPr="00FE7996" w:rsidRDefault="0069112E" w:rsidP="00E7732A">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3D71549B" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00D0776C" w:rsidRDefault="00C01A3F" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60B160DF" w14:textId="77777777" w:rsidR="0069112E" w:rsidRDefault="0069112E" w:rsidP="00E7732A">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3FC78591" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00D0776C" w:rsidRDefault="00C01A3F" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1896A08B" w14:textId="77777777" w:rsidR="0069112E" w:rsidRDefault="0069112E" w:rsidP="00E7732A">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="es-ES"/>
-[...19 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5609A7E2" w14:textId="77777777" w:rsidR="0069112E" w:rsidRDefault="0069112E" w:rsidP="00E7732A">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="317D45DD" w14:textId="77777777" w:rsidR="0069112E" w:rsidRPr="00FE7996" w:rsidRDefault="0069112E" w:rsidP="00E7732A">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FDE3869" w14:textId="77777777" w:rsidR="0069112E" w:rsidRPr="00FE7996" w:rsidRDefault="0069112E" w:rsidP="00E7732A">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B26CF1D" w14:textId="77777777" w:rsidR="0069112E" w:rsidRPr="00FE7996" w:rsidRDefault="0069112E" w:rsidP="00E7732A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AE4637F" w14:textId="77777777" w:rsidR="0069112E" w:rsidRPr="00FE7996" w:rsidRDefault="0069112E" w:rsidP="00E7732A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C6E2C36" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00D0776C" w:rsidRDefault="00C01A3F" w:rsidP="00BA1176">
+    <w:p w14:paraId="0D4D7EF3" w14:textId="2FBFAE0F" w:rsidR="00A406E5" w:rsidRPr="00FE7996" w:rsidRDefault="0069112E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A406E5" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710BEF24" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00DB116D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C6E2C36" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00FE7996" w:rsidRDefault="00C01A3F" w:rsidP="00BA1176">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="es-ES"/>
-[...17 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9781"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005969E2" w:rsidRPr="00A406E5" w14:paraId="403E2FBC" w14:textId="77777777" w:rsidTr="002A5B77">
+      <w:tr w:rsidR="005969E2" w:rsidRPr="00FE7996" w14:paraId="403E2FBC" w14:textId="77777777" w:rsidTr="002A5B77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="20CBA9CF" w14:textId="77777777" w:rsidR="005969E2" w:rsidRPr="00A406E5" w:rsidRDefault="00933F10" w:rsidP="005021C3">
+          <w:p w14:paraId="20CBA9CF" w14:textId="77777777" w:rsidR="005969E2" w:rsidRPr="00FE7996" w:rsidRDefault="00933F10" w:rsidP="005021C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D0776C">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidR="000E3907" w:rsidRPr="002A5B77">
+            <w:r w:rsidR="000E3907" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>DISGRIFIAD O’R DASG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CBA085A" w14:textId="77777777" w:rsidR="00EE6F25" w:rsidRPr="00A406E5" w:rsidRDefault="00EE6F25" w:rsidP="005969E2">
+    <w:p w14:paraId="2CBA085A" w14:textId="77777777" w:rsidR="00EE6F25" w:rsidRPr="00FE7996" w:rsidRDefault="00EE6F25" w:rsidP="005969E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77DF425A" w14:textId="77777777" w:rsidR="00A67FB1" w:rsidRPr="00A406E5" w:rsidRDefault="00A67FB1" w:rsidP="00A67FB1">
+    <w:p w14:paraId="77DF425A" w14:textId="77777777" w:rsidR="00A67FB1" w:rsidRPr="00FE7996" w:rsidRDefault="00A67FB1" w:rsidP="00A67FB1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DA80BCE" w14:textId="77777777" w:rsidR="00606878" w:rsidRDefault="00606878" w:rsidP="00606878">
+    <w:p w14:paraId="0DA80BCE" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="00606878">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk157420541"/>
-      <w:r w:rsidRPr="00C573A3">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Defnyddio Deallusrwydd Artiffisial Cynhyrchiol mewn Asesiadau </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D9A865" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00C573A3" w:rsidRDefault="00606878" w:rsidP="00606878">
+    <w:p w14:paraId="02D9A865" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="00606878">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C573A3">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Y darlithydd i ddynodi </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> yn erbyn pob elfen)</w:t>
+        <w:t>(Y darlithydd i ddynodi Gallwch/Na allwch neu Gywir/Anghywir yn erbyn pob elfen)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731DD3E6" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00606878" w:rsidRDefault="00606878" w:rsidP="00606878">
+    <w:p w14:paraId="731DD3E6" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="00606878">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="247" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="6379"/>
         <w:gridCol w:w="1559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00606878" w:rsidRPr="00C573A3" w14:paraId="735F1B90" w14:textId="77777777" w:rsidTr="000E3CFB">
+      <w:tr w:rsidR="00606878" w:rsidRPr="00FE7996" w14:paraId="735F1B90" w14:textId="77777777" w:rsidTr="000E3CFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A571B03" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00C573A3" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="5A571B03" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C573A3">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>YMCHWIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5AB4279E" w14:textId="43BFDBC5" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="5AB4279E" w14:textId="43BFDBC5" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00367924">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Ar gyfer yr asesiad hwn, gallwch </w:t>
             </w:r>
-            <w:r w:rsidR="00E30D3D">
+            <w:r w:rsidR="00E30D3D" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">chi </w:t>
             </w:r>
-            <w:r w:rsidRPr="00367924">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>ddefnyddio Deallusrwydd Artiffisial Cynhyrchiol i’ch cefnogi</w:t>
             </w:r>
-            <w:r w:rsidR="00E30D3D">
+            <w:r w:rsidR="00E30D3D" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> mewn ymchwil a dadansoddi data. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C60B6F5" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="4C60B6F5" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00367924">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallwch </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="cy-GB"/>
                 </w:rPr>
                 <w:id w:val="2132582787"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00367924">
+                <w:r w:rsidRPr="00FE7996">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="3557B7AF" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="3557B7AF" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="012E96E2" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="012E96E2" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00367924">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Na allwch </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="cy-GB"/>
                 </w:rPr>
                 <w:id w:val="232746510"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00367924">
+                <w:r w:rsidRPr="00FE7996">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00606878" w:rsidRPr="00C573A3" w14:paraId="1E61753D" w14:textId="77777777" w:rsidTr="000E3CFB">
+      <w:tr w:rsidR="00606878" w:rsidRPr="00FE7996" w14:paraId="1E61753D" w14:textId="77777777" w:rsidTr="000E3CFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22B15DC0" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00C573A3" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="22B15DC0" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C573A3">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>STRWYTHUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09664620" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="09664620" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00367924">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Ar gyfer yr asesiad hwn, gallwch chi ddefnyddio Deallusrwydd Artiffisial Cynhyrchiol i’ch cefnogi wrth strwythuro eich gwaith, yn cynnwys llunio strwythur dadl drafft, dynodi adrannau a phenawdau ac ati.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="339CF605" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="339CF605" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Gallwch</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Gallwch </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="cy-GB"/>
                 </w:rPr>
                 <w:id w:val="-1044822578"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00367924">
+                <w:r w:rsidRPr="00FE7996">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="2796E0BB" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="2796E0BB" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62382146" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="62382146" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00367924">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Na</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Na allwch </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="cy-GB"/>
                 </w:rPr>
                 <w:id w:val="1023590270"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00367924">
+                <w:r w:rsidRPr="00FE7996">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00606878" w:rsidRPr="00C573A3" w14:paraId="074F96F3" w14:textId="77777777" w:rsidTr="000E3CFB">
+      <w:tr w:rsidR="00606878" w:rsidRPr="00FE7996" w14:paraId="074F96F3" w14:textId="77777777" w:rsidTr="000E3CFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1BDB73D6" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00C573A3" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="1BDB73D6" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C573A3">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>PRAWF DDARLLEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4CF7A7F1" w14:textId="4CC44393" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="4CF7A7F1" w14:textId="4CC44393" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00367924">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Ar gyfer yr asesiad hwn, gallwch chi ddefnyddio Deallusrwydd Artiffisial Cynhyrchiol i wirio eich testun/creadigaeth eich hun am wallau gramadegol a chystrawennol, </w:t>
             </w:r>
-            <w:r w:rsidR="00FF4DB6">
+            <w:r w:rsidR="00FF4DB6" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>gan g</w:t>
             </w:r>
-            <w:r w:rsidRPr="00367924">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ynnwys </w:t>
             </w:r>
-            <w:r w:rsidR="00FF4DB6">
+            <w:r w:rsidR="00FF4DB6" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">cael awgrymiadau i </w:t>
             </w:r>
-            <w:r w:rsidRPr="00367924">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>aralleirio eich gwaith.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53F2A22A" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="53F2A22A" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Gallwch</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Gallwch </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="cy-GB"/>
                 </w:rPr>
                 <w:id w:val="-2101708586"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00367924">
+                <w:r w:rsidRPr="00FE7996">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="1E440864" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="1E440864" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3302A3B8" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="3302A3B8" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00367924">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Na</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Na allwch </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="cy-GB"/>
                 </w:rPr>
                 <w:id w:val="284630050"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00367924">
+                <w:r w:rsidRPr="00FE7996">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00606878" w:rsidRPr="00C573A3" w14:paraId="59BB9A14" w14:textId="77777777" w:rsidTr="000E3CFB">
+      <w:tr w:rsidR="00606878" w:rsidRPr="00FE7996" w14:paraId="59BB9A14" w14:textId="77777777" w:rsidTr="000E3CFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="135E983C" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00C573A3" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="135E983C" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C573A3">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>YSGRIFENNU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F02F2DD" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="2F02F2DD" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00367924">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Ar gyfer yr asesiad hwn, gallwch chi ddefnyddio Deallusrwydd Artiffisial Cynhyrchiol i greu testun i’w gyflwyno. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2BE38D" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="1F2BE38D" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Gallwch</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Gallwch </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="cy-GB"/>
                 </w:rPr>
                 <w:id w:val="884370003"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00367924">
+                <w:r w:rsidRPr="00FE7996">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="71C554D6" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="71C554D6" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3A5493EC" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="3A5493EC" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00367924">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Na</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Na allwch </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="cy-GB"/>
                 </w:rPr>
                 <w:id w:val="1433016337"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00367924">
+                <w:r w:rsidRPr="00FE7996">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00606878" w:rsidRPr="00C573A3" w14:paraId="0D81CB35" w14:textId="77777777" w:rsidTr="000E3CFB">
+      <w:tr w:rsidR="00606878" w:rsidRPr="00FE7996" w14:paraId="0D81CB35" w14:textId="77777777" w:rsidTr="000E3CFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D12C6D6" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00C573A3" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="0D12C6D6" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C573A3">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>CREADIGOL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2462C3DB" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="2462C3DB" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00367924">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Ar gyfer yr asesiad hwn, gallwch chi ddefnyddio Deallusrwydd Artiffisial Cynhyrchiol i greu deunyddiau creadigol, megis delweddau. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C00604D" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="7C00604D" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Gallwch</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Gallwch </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="cy-GB"/>
                 </w:rPr>
                 <w:id w:val="27378096"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00367924">
+                <w:r w:rsidRPr="00FE7996">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="357B6F92" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="357B6F92" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B7408C8" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="5B7408C8" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00367924">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Na</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Na allwch </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="cy-GB"/>
                 </w:rPr>
                 <w:id w:val="-762847418"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00367924">
+                <w:r w:rsidRPr="00FE7996">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00606878" w:rsidRPr="00C573A3" w14:paraId="341990D6" w14:textId="77777777" w:rsidTr="000E3CFB">
+      <w:tr w:rsidR="00606878" w:rsidRPr="00FE7996" w14:paraId="341990D6" w14:textId="77777777" w:rsidTr="000E3CFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="475D6EF8" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00C573A3" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="475D6EF8" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C573A3">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">RHAGLENNU </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6676FB34" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="6676FB34" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00367924">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Ar gyfer yr asesiad hwn, gallwch chi ddefnyddio Deallusrwydd Artiffisial Cynhyrchiol i greu a gwirio cod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D8FF54B" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="7D8FF54B" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Gallwch</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Gallwch </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="cy-GB"/>
                 </w:rPr>
                 <w:id w:val="-1280331088"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00367924">
+                <w:r w:rsidRPr="00FE7996">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="16C244AC" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="16C244AC" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="35D128DE" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="35D128DE" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00367924">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Na</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Na allwch </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="cy-GB"/>
                 </w:rPr>
                 <w:id w:val="1899161975"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00367924">
+                <w:r w:rsidRPr="00FE7996">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00606878" w:rsidRPr="00C573A3" w14:paraId="421DEDD1" w14:textId="77777777" w:rsidTr="000E3CFB">
+      <w:tr w:rsidR="00606878" w:rsidRPr="00FE7996" w14:paraId="421DEDD1" w14:textId="77777777" w:rsidTr="000E3CFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53D62075" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00C573A3" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="53D62075" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C573A3">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>DIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58A8039E" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
+          <w:p w14:paraId="58A8039E" w14:textId="73B01CB0" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00367924">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Ar gyfer yr asesiad hwn, ni chaniateir i chi ddefnyddio </w:t>
             </w:r>
-            <w:r w:rsidRPr="00367924">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>unrhyw</w:t>
             </w:r>
-            <w:r w:rsidRPr="00367924">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> fath o gymorth drwy Ddeallusrwydd Artiffisial Cynhyrchiol.  Mae hyn yn cynnwys cymorth ymchwil, cymorth strwythur, cymorth ysgrifennu / prawf ddarllen a chymorth creadigol.</w:t>
+              <w:t xml:space="preserve"> fath o gymorth drwy Ddeallusrwydd Artiffisial Cynhyrchiol.</w:t>
+            </w:r>
+            <w:r w:rsidR="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Mae hyn yn cynnwys cymorth ymchwil, cymorth strwythur, cymorth ysgrifennu / prawf ddarllen a chymorth creadigol.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19E35AC5" w14:textId="0D901911" w:rsidR="00606878" w:rsidRPr="00367924" w:rsidRDefault="00947911" w:rsidP="000E3CFB">
+          <w:p w14:paraId="19E35AC5" w14:textId="0D901911" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="009F2613" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="cy-GB"/>
                 </w:rPr>
                 <w:id w:val="-1360203626"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00606878" w:rsidRPr="00367924">
+                <w:r w:rsidR="00606878" w:rsidRPr="00FE7996">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="cy-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="113931E3" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00C573A3" w:rsidRDefault="00606878" w:rsidP="00606878">
+    <w:p w14:paraId="113931E3" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="00606878">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A3B8577" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00C573A3" w:rsidRDefault="00606878" w:rsidP="00606878">
+    <w:p w14:paraId="5A3B8577" w14:textId="77777777" w:rsidR="00606878" w:rsidRPr="00FE7996" w:rsidRDefault="00606878" w:rsidP="00606878">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1285E3F1" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
+    <w:p w14:paraId="1285E3F1" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3586567D" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
+    <w:p w14:paraId="3586567D" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DB0CD40" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
+    <w:p w14:paraId="7DB0CD40" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02BF1A46" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
+    <w:p w14:paraId="02BF1A46" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="785F9304" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
+    <w:p w14:paraId="785F9304" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05980B60" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
+    <w:p w14:paraId="05980B60" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34F9234A" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
+    <w:p w14:paraId="34F9234A" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54CB9750" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
+    <w:p w14:paraId="54CB9750" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2178B234" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
+    <w:p w14:paraId="2178B234" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E593C13" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
+    <w:p w14:paraId="2E593C13" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30626DCF" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
+    <w:p w14:paraId="30626DCF" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B1B6DEC" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
+    <w:p w14:paraId="4B1B6DEC" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7654DAC3" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
+    <w:p w14:paraId="7654DAC3" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3059577D" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
+    <w:p w14:paraId="3059577D" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E7E1892" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
+    <w:p w14:paraId="6E7E1892" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="768181C9" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
+    <w:p w14:paraId="768181C9" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="615CF9D3" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
+    <w:p w14:paraId="615CF9D3" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46E8EC98" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
+    <w:p w14:paraId="46E8EC98" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70C94DFF" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
+    <w:p w14:paraId="70C94DFF" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75C2141D" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
+    <w:p w14:paraId="75C2141D" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="318A8CB4" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
+    <w:p w14:paraId="318A8CB4" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00A67FB1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B44AC16" w14:textId="77777777" w:rsidR="00A3505D" w:rsidRPr="00A406E5" w:rsidRDefault="00A3505D" w:rsidP="00D22D9C">
+    <w:p w14:paraId="2B44AC16" w14:textId="77777777" w:rsidR="00A3505D" w:rsidRPr="00FE7996" w:rsidRDefault="00A3505D" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="048A818B" w14:textId="77777777" w:rsidR="004D5E9B" w:rsidRDefault="004D5E9B" w:rsidP="00D22D9C">
+    <w:p w14:paraId="048A818B" w14:textId="77777777" w:rsidR="004D5E9B" w:rsidRPr="00FE7996" w:rsidRDefault="004D5E9B" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509851CA" w14:textId="77777777" w:rsidR="004D5E9B" w:rsidRDefault="004D5E9B" w:rsidP="00D22D9C">
+    <w:p w14:paraId="509851CA" w14:textId="77777777" w:rsidR="004D5E9B" w:rsidRPr="00FE7996" w:rsidRDefault="004D5E9B" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E86973C" w14:textId="77777777" w:rsidR="004D5E9B" w:rsidRDefault="004D5E9B" w:rsidP="00D22D9C">
+    <w:p w14:paraId="7E86973C" w14:textId="77777777" w:rsidR="004D5E9B" w:rsidRPr="00FE7996" w:rsidRDefault="004D5E9B" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C64C55F" w14:textId="77777777" w:rsidR="004D5E9B" w:rsidRDefault="004D5E9B" w:rsidP="00D22D9C">
+    <w:p w14:paraId="0C64C55F" w14:textId="77777777" w:rsidR="004D5E9B" w:rsidRPr="00FE7996" w:rsidRDefault="004D5E9B" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10F488A2" w14:textId="77777777" w:rsidR="004D5E9B" w:rsidRDefault="004D5E9B" w:rsidP="00D22D9C">
+    <w:p w14:paraId="10F488A2" w14:textId="77777777" w:rsidR="004D5E9B" w:rsidRPr="00FE7996" w:rsidRDefault="004D5E9B" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="102A6E65" w14:textId="77777777" w:rsidR="004D5E9B" w:rsidRDefault="004D5E9B" w:rsidP="00D22D9C">
+    <w:p w14:paraId="102A6E65" w14:textId="77777777" w:rsidR="004D5E9B" w:rsidRPr="00FE7996" w:rsidRDefault="004D5E9B" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46D9CD5E" w14:textId="77777777" w:rsidR="004D5E9B" w:rsidRDefault="004D5E9B" w:rsidP="00D22D9C">
+    <w:p w14:paraId="46D9CD5E" w14:textId="77777777" w:rsidR="004D5E9B" w:rsidRPr="00FE7996" w:rsidRDefault="004D5E9B" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CA85D3A" w14:textId="77777777" w:rsidR="00A85BFE" w:rsidRDefault="004D5E9B" w:rsidP="00D22D9C">
+    <w:p w14:paraId="2CA85D3A" w14:textId="77777777" w:rsidR="00A85BFE" w:rsidRPr="00FE7996" w:rsidRDefault="004D5E9B" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520D37E3" w14:textId="77777777" w:rsidR="00A85BFE" w:rsidRDefault="00A85BFE">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="520D37E3" w14:textId="77777777" w:rsidR="00A85BFE" w:rsidRPr="00FE7996" w:rsidRDefault="00A85BFE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6025D3AF" w14:textId="77777777" w:rsidR="00A3505D" w:rsidRPr="00A406E5" w:rsidRDefault="00A3505D" w:rsidP="00D22D9C">
+    <w:p w14:paraId="6025D3AF" w14:textId="77777777" w:rsidR="00A3505D" w:rsidRPr="00FE7996" w:rsidRDefault="00A3505D" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D22D9C" w:rsidRPr="00A406E5" w14:paraId="1D8BBB52" w14:textId="77777777" w:rsidTr="002A5B77">
+      <w:tr w:rsidR="00D22D9C" w:rsidRPr="00FE7996" w14:paraId="1D8BBB52" w14:textId="77777777" w:rsidTr="002A5B77">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10670" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2636C0B6" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00A406E5" w:rsidRDefault="000E3907" w:rsidP="005021C3">
+          <w:p w14:paraId="2636C0B6" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00FE7996" w:rsidRDefault="000E3907" w:rsidP="005021C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="40"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="40"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>CANLLAWIAU I FYFYRWYR WRTH GWBLHAU TASGAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="149DEAEB" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00A406E5" w:rsidRDefault="00D22D9C" w:rsidP="00D22D9C">
+    <w:p w14:paraId="149DEAEB" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00FE7996" w:rsidRDefault="00D22D9C" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="094A00B5" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRDefault="000E3907" w:rsidP="00D22D9C">
+    <w:p w14:paraId="094A00B5" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00FE7996" w:rsidRDefault="000E3907" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002A5B77">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>SYLWER:</w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Mae’r canllawiau a nodir isod yn gysylltiedig â’r pum maen prawf asesu generig drosodd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7709D03B" w14:textId="77777777" w:rsidR="004D5E9B" w:rsidRDefault="004D5E9B" w:rsidP="00D22D9C">
+    <w:p w14:paraId="7709D03B" w14:textId="77777777" w:rsidR="004D5E9B" w:rsidRPr="00FE7996" w:rsidRDefault="004D5E9B" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E865547" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00A406E5" w:rsidRDefault="000E3907" w:rsidP="00D22D9C">
+    <w:p w14:paraId="4E865547" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00FE7996" w:rsidRDefault="000E3907" w:rsidP="00D22D9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002A5B77">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Sgiliau Ymgysylltu â Llenyddiaeth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128269B9" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00A406E5" w:rsidRDefault="000E3907" w:rsidP="00D22D9C">
+    <w:p w14:paraId="128269B9" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00FE7996" w:rsidRDefault="000E3907" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002A5B77">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Mae’n rhaid i’ch gwaith gael ei lywio a’i gefnogi gan ddeunydd ysgolheigaidd sy’n </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">berthnasol </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">i’r dasg/tasgau a osodwyd ac sy’n </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>canolbwyntio</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> arn</w:t>
       </w:r>
-      <w:r w:rsidR="002A5B77" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="002A5B77" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>i/arn</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>ynt.</w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Dylech ddarparu tystiolaeth i ddangos eich bod wedi </w:t>
       </w:r>
-      <w:r w:rsidR="009361CC" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="009361CC" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>cael mynediad at</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> ffynonellau </w:t>
       </w:r>
-      <w:r w:rsidR="009361CC" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="009361CC" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">syml, </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>prio</w:t>
       </w:r>
-      <w:r w:rsidR="009361CC" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="009361CC" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>dol</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, a allai fod yn academaidd, yn llywodraethol a diwydiannol; gall y ffynonellau hyn gynnwys erthyglau cyfnodolion academaidd, gwerslyfrau, erthyglau newyddion cyfredol, dogfennau sefydliadol, a gwefannau. </w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="009361CC" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="009361CC" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Dylech ystyried </w:t>
       </w:r>
-      <w:r w:rsidR="009361CC" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="009361CC" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>hygrededd</w:t>
       </w:r>
-      <w:r w:rsidR="009361CC" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="009361CC" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> eich ffynonellau; fel arfer mae cyfnodolion academaidd yn ffynonellau credadwy iawn, ond mae’n rhaid ystyried/dethol gwefannau’n ofalus iawn a dylid eu defnyddio’n gynnil.</w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="009361CC" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="009361CC" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Dylai unrhyw ffynhonnell a ddefnyddiwch fod yn gyfredol, a’r rhan fwyaf wedi’u cyhoeddi o fewn y pum mlynedd diwethaf, er y gall darnau arloesol/pwysig o waith yn y maes fod yn hŷn. </w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="009361CC" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="009361CC" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhaid i chi ddarparu </w:t>
       </w:r>
-      <w:r w:rsidR="009361CC" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="009361CC" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>tystiolaeth</w:t>
       </w:r>
-      <w:r w:rsidR="009361CC" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="009361CC" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> o’ch ymchwilio/gwaith darllen eich hun trwy gydol eich gwaith, gan ddefnyddio system gyfeirnodi addas, yn cynnwys cyfeiriadau yn y testun ym mhrif ran eich gwaith a rhestr gyfeiriadau ar ddiwedd eich gwaith.</w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301EAB62" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00A406E5" w:rsidRDefault="00C01A3F" w:rsidP="00D22D9C">
+    <w:p w14:paraId="301EAB62" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00FE7996" w:rsidRDefault="00C01A3F" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23A1ABE4" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00D0776C" w:rsidRDefault="009361CC" w:rsidP="00C01A3F">
+    <w:p w14:paraId="23A1ABE4" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00FE7996" w:rsidRDefault="009361CC" w:rsidP="00C01A3F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002A5B77">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Canllawiau penodol i'r asesiad hwn: </w:t>
       </w:r>
-      <w:r w:rsidR="00C01A3F" w:rsidRPr="00D0776C">
+      <w:r w:rsidR="00C01A3F" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4C02C7" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00D0776C" w:rsidRDefault="00C01A3F" w:rsidP="00D22D9C">
+    <w:p w14:paraId="0C4C02C7" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00FE7996" w:rsidRDefault="00C01A3F" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B134191" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00D0776C" w:rsidRDefault="00D22D9C" w:rsidP="00D22D9C">
+    <w:p w14:paraId="5B134191" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00FE7996" w:rsidRDefault="00D22D9C" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CC73723" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00A406E5" w:rsidRDefault="009361CC" w:rsidP="00D22D9C">
+    <w:p w14:paraId="0CC73723" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00FE7996" w:rsidRDefault="009361CC" w:rsidP="00D22D9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002A5B77">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Sgiliau Gwybodaeth a Dealltwriaeth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519AFCED" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00A406E5" w:rsidRDefault="009361CC" w:rsidP="0043601C">
+    <w:p w14:paraId="519AFCED" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00FE7996" w:rsidRDefault="009361CC" w:rsidP="0043601C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002A5B77">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Ar lefel 3, dylech allu arddangos gwybodaeth a dealltwriaeth ffeithiol, weithdrefnol a damcaniaethol o’r cysyniadau a’r egwyddorion </w:t>
       </w:r>
-      <w:r w:rsidR="00654080">
+      <w:r w:rsidR="00654080" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">gwaelodol </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">sylfaenol sy'n gysylltiedig â’ch maes/meysydd astudio. </w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Mae </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> gwybodaeth </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>yn ymwneud â’r ffeithiau, y wybodaeth a’r sgiliau rydych wedi’u caffael trwy eich dysgu.</w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Rydych yn arddangos eich </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>dealltwriaeth</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> trwy ddehongli ystyr y ffeithiau a’r wybodaeth.</w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Golyga hyn fod arnoch angen dethol a chynnwys yn eich gwaith y cysyniadau, y technegau, y modelau, a’r th</w:t>
       </w:r>
-      <w:r w:rsidR="002A5B77" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="002A5B77" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>eorï</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>au ac ati sy’n briodol i’r dasg/tasgau a osodwyd.</w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Dylech allu esbonio’r theorïau, y cysyniadau, ac ati i ddangos eich dealltwriaeth.</w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Hefyd bydd eich marc/gradd yn amodol ar y </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>graddau</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> rydych yn arddangos eich gwybodaeth a’ch dealltwriaeth.</w:t>
       </w:r>
-      <w:r w:rsidR="004D5E9B" w:rsidRPr="004D5E9B">
+      <w:r w:rsidR="004D5E9B" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E5E750" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00A406E5" w:rsidRDefault="00C01A3F" w:rsidP="00C01A3F">
+    <w:p w14:paraId="41E5E750" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00FE7996" w:rsidRDefault="00C01A3F" w:rsidP="00C01A3F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BE7D263" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00D0776C" w:rsidRDefault="00C07D8F" w:rsidP="00C01A3F">
+    <w:p w14:paraId="2BE7D263" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00FE7996" w:rsidRDefault="00C07D8F" w:rsidP="00C01A3F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002A5B77">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Canllawiau penodol i'r asesiad hwn: </w:t>
       </w:r>
-      <w:r w:rsidR="00C01A3F" w:rsidRPr="00D0776C">
+      <w:r w:rsidR="00C01A3F" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777EF023" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00D0776C" w:rsidRDefault="00D22D9C" w:rsidP="00D22D9C">
+    <w:p w14:paraId="777EF023" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00FE7996" w:rsidRDefault="00D22D9C" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BCF5630" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00D0776C" w:rsidRDefault="00D22D9C" w:rsidP="00D22D9C">
+    <w:p w14:paraId="5BCF5630" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00FE7996" w:rsidRDefault="00D22D9C" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C2A69CC" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00A406E5" w:rsidRDefault="00C07D8F" w:rsidP="00D22D9C">
+    <w:p w14:paraId="3C2A69CC" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00FE7996" w:rsidRDefault="00C07D8F" w:rsidP="00D22D9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002A5B77">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Sgiliau Gwybyddol a Deallusol</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42298256" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00A406E5" w:rsidRDefault="00C07D8F" w:rsidP="0043601C">
+    <w:p w14:paraId="42298256" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00FE7996" w:rsidRDefault="00C07D8F" w:rsidP="0043601C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002A5B77">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Dylech allu dehongli a gwerthuso gwybodaeth a syniadau perthnasol gydag ymwybyddiaeth o safbwyntiau neu ddulliau gwahanol yn unol â theorïau a chysyniadau sylfaenol eich pwnc/pynciau astudio. </w:t>
       </w:r>
-      <w:r w:rsidR="00E27F15" w:rsidRPr="00E27F15">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00E27F15" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhaid i’ch gwaith gynnwys tystiolaeth o feddwl rhesymegol, dadansoddol ar lefel sylfaen. </w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Er enghraifft, archwilio a thorri gwybodaeth i lawr yn elfennau, gwneud casgliadau, casglu, cymharu a chyferbynnu gwybodaeth.</w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Ystyr hyn yw nid disgrifio </w:t>
       </w:r>
-      <w:r w:rsidR="008A4D66">
+      <w:r w:rsidR="008A4D66" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>beth</w:t>
       </w:r>
-      <w:r w:rsidR="008A4D66">
+      <w:r w:rsidR="008A4D66" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> yn unig!</w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Ond hefyd cyfiawnhau: </w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Pam?</w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Sut?</w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Pryd?</w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Pwy?</w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Ble?</w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Ar ba gost?</w:t>
       </w:r>
-      <w:r w:rsidR="00C073F1">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00C073F1" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Dylech roi cyfiawnhad dros eich dadleuon a’ch barn gan ddefnyddio tystiolaeth eich bod wedi myfyrio ar syniadau pobl eraill o fewn y maes pwnc a’ch bod yn gallu llunio barn a dadleuon gan ddefnyddio data a chysyniadau. </w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00775BF9" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="00775BF9" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Lle bo’n berthnasol, gellir cynnig atebion ac argymhellion amgen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7A052B" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00A406E5" w:rsidRDefault="00D22D9C" w:rsidP="00D22D9C">
+    <w:p w14:paraId="4D7A052B" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00FE7996" w:rsidRDefault="00D22D9C" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D2519FC" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00A406E5" w:rsidRDefault="00D5421A" w:rsidP="00C01A3F">
+    <w:p w14:paraId="5D2519FC" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00FE7996" w:rsidRDefault="00D5421A" w:rsidP="00C01A3F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002A5B77">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Canllawiau penodol i'r asesiad hwn: </w:t>
       </w:r>
-      <w:r w:rsidR="00C01A3F" w:rsidRPr="00A406E5">
+      <w:r w:rsidR="00C01A3F" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7362D0CE" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00A406E5" w:rsidRDefault="00C01A3F" w:rsidP="00D22D9C">
+    <w:p w14:paraId="7362D0CE" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00FE7996" w:rsidRDefault="00C01A3F" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30F15D22" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00A406E5" w:rsidRDefault="00D22D9C" w:rsidP="00D22D9C">
+    <w:p w14:paraId="30F15D22" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00FE7996" w:rsidRDefault="00D22D9C" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="368EA337" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00A406E5" w:rsidRDefault="00D5421A" w:rsidP="00D22D9C">
+    <w:p w14:paraId="368EA337" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00FE7996" w:rsidRDefault="00D5421A" w:rsidP="00D22D9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002A5B77">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Sgiliau Ymarferol</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191841DC" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00A406E5" w:rsidRDefault="00D5421A" w:rsidP="009804BB">
+    <w:p w14:paraId="191841DC" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00FE7996" w:rsidRDefault="00D5421A" w:rsidP="009804BB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002A5B77">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Ar lefel 3, dylech allu cymhwyso’r cysyniadau a’r egwyddorion </w:t>
       </w:r>
-      <w:r w:rsidR="00654080">
+      <w:r w:rsidR="00654080" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">gwaelodol </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">sylfaenol yng nghyd-destun eich maes astudio. </w:t>
       </w:r>
-      <w:r w:rsidR="00C073F1" w:rsidRPr="00C073F1">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00C073F1" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Dylech allu dangos sut mae’r cysyniadau a’r syniadau sy’n gysylltiedig â’r pwnc yn berthnasol i sefyllfaoedd yn y byd go iawn a/neu mewn cyd-destun penodol </w:t>
       </w:r>
-      <w:r w:rsidR="008A4D66">
+      <w:r w:rsidR="008A4D66" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>er mwyn</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A4D66">
+      <w:r w:rsidR="008A4D66" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>ynd i’r afael â phroblemau a ddiff</w:t>
       </w:r>
-      <w:r w:rsidR="000A31D7" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="000A31D7" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">innir yn fanwl, ond a all fod yn gymhleth ac anarferol. </w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="000A31D7" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="000A31D7" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Sut maent yn gweithio’n ymarferol?</w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="000A31D7" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="000A31D7" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Byddwch yn defnyddio modelau, dulliau, technegau a/neu theorïau, yn y cyd-destun hwnnw, i asesu s</w:t>
       </w:r>
-      <w:r w:rsidR="008A4D66">
+      <w:r w:rsidR="008A4D66" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>efyllfaoedd presennol, efallai er mwyn</w:t>
       </w:r>
-      <w:r w:rsidR="000A31D7" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="000A31D7" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A4D66">
+      <w:r w:rsidR="008A4D66" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="000A31D7" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="000A31D7" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>lunio cynlluniau neu atebion i ddatrys problemau, neu i greu arteffactau.</w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="000A31D7" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="000A31D7" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Mae hyn yn debygol o gynnwys, er enghraifft,  defnyddio arteffactau, enghreifftiau ac achosion o’r byd go iawn, neu gymhwyso model o fewn sefydliad.</w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="000A31D7" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="000A31D7" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Byddwch yn gallu defnyddio ymchwilio priodol i lywio gweithredoedd ac adolygu pa mor effeithiol y mae dulliau a gweithredoedd wedi bod. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A35655" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00A406E5" w:rsidRDefault="00D22D9C" w:rsidP="00D22D9C">
+    <w:p w14:paraId="52A35655" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00FE7996" w:rsidRDefault="00D22D9C" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F33EAAC" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00D0776C" w:rsidRDefault="000A31D7" w:rsidP="00C01A3F">
+    <w:p w14:paraId="5F33EAAC" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00FE7996" w:rsidRDefault="000A31D7" w:rsidP="00C01A3F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002A5B77">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Canllawiau penodol i'r asesiad hwn: </w:t>
       </w:r>
-      <w:r w:rsidR="00C01A3F" w:rsidRPr="00D0776C">
+      <w:r w:rsidR="00C01A3F" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BEA29F" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00D0776C" w:rsidRDefault="00C01A3F" w:rsidP="00D22D9C">
+    <w:p w14:paraId="65BEA29F" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00FE7996" w:rsidRDefault="00C01A3F" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D719B4E" w14:textId="77777777" w:rsidR="008566E5" w:rsidRPr="00D0776C" w:rsidRDefault="008566E5" w:rsidP="00D22D9C">
+    <w:p w14:paraId="5D719B4E" w14:textId="77777777" w:rsidR="008566E5" w:rsidRPr="00FE7996" w:rsidRDefault="008566E5" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A5FEE9A" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00D0776C" w:rsidRDefault="000A31D7" w:rsidP="00D22D9C">
+    <w:p w14:paraId="6A5FEE9A" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00FE7996" w:rsidRDefault="000A31D7" w:rsidP="00D22D9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002A5B77">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Sgiliau Trosglwyddadwy ar gyfer Bywyd ac Arfer Proffesiynol</w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00D0776C">
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D518007" w14:textId="77777777" w:rsidR="00995D51" w:rsidRPr="00D0776C" w:rsidRDefault="000A31D7" w:rsidP="00E96A8E">
+    <w:p w14:paraId="7D518007" w14:textId="77777777" w:rsidR="00995D51" w:rsidRPr="00FE7996" w:rsidRDefault="000A31D7" w:rsidP="00E96A8E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002A5B77">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Rhaid i’ch gwaith roi tystiolaeth o’r rhinweddau a’r sgiliau trosglwyddadwy angenrheidiol ar gyfer </w:t>
       </w:r>
-      <w:r w:rsidR="003A475C" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="003A475C" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>cyflogae</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>th yn cynnw</w:t>
       </w:r>
-      <w:r w:rsidR="002A5B77" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="002A5B77" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>ys lle bo’n berthnasol g</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">yfrifoldeb am oruchwylio neu arwain pobl eraill. </w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00D0776C">
-[...4 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="003A475C" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="003A475C" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Mae hyn yn cynnwys dangos: </w:t>
       </w:r>
-      <w:r w:rsidR="00D22D9C" w:rsidRPr="00D0776C">
-[...4 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidR="00D22D9C" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003A475C" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="003A475C" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>eich bod yn gallu arfer ymreolaeth a barn o fewn paramedrau cyfyngedig; eich bod yn gallu cyfleu canlyniadau’ch astudiaeth/gwaith mewn fformat addas; eich bod yn gallu cychwyn a chwblhau tasgau a gweithdrefnau, boed hynny’n unigol a/neu’n gydweithredol; rhuglder mynegiant; eglurder ac effeithiolrwydd o ran cyflwyniad a threfn.</w:t>
       </w:r>
-      <w:r w:rsidR="00995D51" w:rsidRPr="00D0776C">
-[...4 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidR="00995D51" w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003A475C" w:rsidRPr="002A5B77">
+      <w:r w:rsidR="003A475C" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Dylai’r gwaith fod yn gydlynol ac wedi’i strwythuro’n dda o ran ei gyflwyniad a’i drefn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA996F0" w14:textId="77777777" w:rsidR="00995D51" w:rsidRPr="00D0776C" w:rsidRDefault="00995D51" w:rsidP="00D22D9C">
+    <w:p w14:paraId="3AA996F0" w14:textId="77777777" w:rsidR="00995D51" w:rsidRPr="00FE7996" w:rsidRDefault="00995D51" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17103B8C" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00D0776C" w:rsidRDefault="00D22D9C" w:rsidP="00D22D9C">
+    <w:p w14:paraId="17103B8C" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00FE7996" w:rsidRDefault="00D22D9C" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64C932D6" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00D0776C" w:rsidRDefault="003A475C" w:rsidP="00C01A3F">
+    <w:p w14:paraId="64C932D6" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00FE7996" w:rsidRDefault="003A475C" w:rsidP="00C01A3F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002A5B77">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Canllawiau penodol i'r asesiad hwn: </w:t>
       </w:r>
-      <w:r w:rsidR="00C01A3F" w:rsidRPr="00D0776C">
+      <w:r w:rsidR="00C01A3F" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B038CD" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00D0776C" w:rsidRDefault="00C01A3F" w:rsidP="00D22D9C">
+    <w:p w14:paraId="15B038CD" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00FE7996" w:rsidRDefault="00C01A3F" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="247FCA05" w14:textId="77777777" w:rsidR="00FB3B4E" w:rsidRPr="00D0776C" w:rsidRDefault="00FB3B4E" w:rsidP="00D22D9C">
+    <w:p w14:paraId="247FCA05" w14:textId="77777777" w:rsidR="00FB3B4E" w:rsidRPr="00FE7996" w:rsidRDefault="00FB3B4E" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5575E879" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00D0776C" w:rsidRDefault="00D22D9C" w:rsidP="00D22D9C">
+    <w:p w14:paraId="5575E879" w14:textId="77777777" w:rsidR="00D22D9C" w:rsidRPr="00FE7996" w:rsidRDefault="00D22D9C" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27644ED0" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00D0776C" w:rsidRDefault="00C01A3F">
-[...13 lines deleted...]
-          <w:lang w:val="es-ES"/>
+    <w:p w14:paraId="27644ED0" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00FE7996" w:rsidRDefault="00C01A3F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00A406E5" w14:paraId="2D3E31FA" w14:textId="77777777" w:rsidTr="002A5B77">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00FE7996" w14:paraId="2D3E31FA" w14:textId="77777777" w:rsidTr="002A5B77">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10670" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="4E3047C5" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="005021C3">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D0776C">
+          <w:p w14:paraId="4E3047C5" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="005021C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidR="004D5E9B" w:rsidRPr="00D0776C">
+            <w:r w:rsidR="004D5E9B" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="40"/>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidR="00D133A1" w:rsidRPr="002A5B77">
+            <w:r w:rsidR="00D133A1" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="40"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>FFURFLEN ADBORTH MYFYRWYR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="460FFC64" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="460FFC64" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E52677C" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00D0776C" w:rsidRDefault="00D133A1" w:rsidP="00152E9D">
+    <w:p w14:paraId="6E52677C" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00D133A1" w:rsidP="00152E9D">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002A5B77">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Noda’r adran hon y </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>graddau</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> y mae’r meini prawf asesu yn cael eu harddangos gennych chi, sydd yn ei dro’n pennu’ch marc.</w:t>
       </w:r>
-      <w:r w:rsidR="00152E9D" w:rsidRPr="00A406E5">
+      <w:r w:rsidR="00152E9D" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Dangosir y marciau sydd ar gael ar gyfer pob categori sgiliau. </w:t>
       </w:r>
-      <w:r w:rsidR="00152E9D" w:rsidRPr="00D0776C">
+      <w:r w:rsidR="00152E9D" w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A5B77">
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Bydd darlithwyr yn defnyddio’r lle a ddarperir i roi sylwadau ar gyflawniad y dasg/tasgau, gan gynnwys y meysydd hynny rydych wedi gwneud yn dda ynddynt a’r meysydd a fyddai’n elwa o gael eu datblygu/gwella.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A58F41C" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00D0776C" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+    <w:p w14:paraId="6A58F41C" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00152E9D" w:rsidRPr="00D0776C" w:rsidSect="00F31C04">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidSect="00F31C04">
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11894" w:h="16834"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="706" w:footer="454" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7199BDF2" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00D0776C" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+    <w:p w14:paraId="7199BDF2" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8896"/>
         <w:gridCol w:w="888"/>
         <w:gridCol w:w="886"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00A406E5" w14:paraId="4F5AB0EE" w14:textId="77777777" w:rsidTr="00A85BFE">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00FE7996" w14:paraId="4F5AB0EE" w14:textId="77777777" w:rsidTr="00A85BFE">
         <w:trPr>
           <w:trHeight w:val="1002"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4169" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3218DCB5" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00D133A1" w:rsidP="005021C3">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+          <w:p w14:paraId="3218DCB5" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00D133A1" w:rsidP="005021C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Meini Prawf Asesu Generig </w:t>
             </w:r>
-            <w:r w:rsidR="00152E9D" w:rsidRPr="00A406E5">
+            <w:r w:rsidR="00152E9D" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED7E5E4" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A85BFE" w:rsidRDefault="00D133A1" w:rsidP="005021C3">
+          <w:p w14:paraId="7ED7E5E4" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00D133A1" w:rsidP="005021C3">
             <w:pPr>
               <w:ind w:left="34" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Marciau sydd ar gael</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9B4960" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A85BFE" w:rsidRDefault="00D133A1" w:rsidP="005021C3">
+          <w:p w14:paraId="3B9B4960" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00D133A1" w:rsidP="005021C3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Marciau a ddyfarnwyd </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00A406E5" w14:paraId="428B2461" w14:textId="77777777" w:rsidTr="00A85BFE">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00FE7996" w14:paraId="428B2461" w14:textId="77777777" w:rsidTr="00A85BFE">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4169" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6542781F" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="6542781F" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A406E5">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
-            <w:r w:rsidR="00D133A1" w:rsidRPr="002A5B77">
+            <w:r w:rsidR="00D133A1" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Sgiliau Ymgysylltu â Llenyddiaeth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4207190D" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="4207190D" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A406E5">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2558CEC2" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="2558CEC2" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5B00A372" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="5B00A372" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00A406E5" w14:paraId="18DAA2AE" w14:textId="77777777" w:rsidTr="00A85BFE">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00FE7996" w14:paraId="18DAA2AE" w14:textId="77777777" w:rsidTr="00A85BFE">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4169" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EFF8084" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="6EFF8084" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5AF23BA4" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AF23BA4" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="19E6EDCE" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19E6EDCE" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4B3DA88A" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B3DA88A" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="17779286" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17779286" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="613CD0BB" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="613CD0BB" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75207CA8" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="75207CA8" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A5B3A5B" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="7A5B3A5B" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00A406E5" w14:paraId="132BEC18" w14:textId="77777777" w:rsidTr="00A85BFE">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00FE7996" w14:paraId="132BEC18" w14:textId="77777777" w:rsidTr="00A85BFE">
         <w:trPr>
           <w:trHeight w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4169" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="169FBD2A" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="169FBD2A" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0928A078" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="0928A078" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76A0D583" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="76A0D583" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00A406E5" w14:paraId="2F186E4A" w14:textId="77777777" w:rsidTr="00A85BFE">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00FE7996" w14:paraId="2F186E4A" w14:textId="77777777" w:rsidTr="00A85BFE">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4169" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="170CFE9B" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00A406E5">
+          <w:p w14:paraId="170CFE9B" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
-            <w:r w:rsidR="00D133A1" w:rsidRPr="002A5B77">
+            <w:r w:rsidR="00D133A1" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Sgiliau Gwybodaeth a Dealltwriaeth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68904863" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="68904863" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0235F421" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="0235F421" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE35A9F" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="6AE35A9F" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00A406E5" w14:paraId="6A9693FC" w14:textId="77777777" w:rsidTr="00A85BFE">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00FE7996" w14:paraId="6A9693FC" w14:textId="77777777" w:rsidTr="00A85BFE">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4169" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="574BE645" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="574BE645" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="15CDD9A8" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15CDD9A8" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="1523CDC9" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1523CDC9" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="199A6400" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="199A6400" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="52FB0E85" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52FB0E85" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0468D8D7" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0468D8D7" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45535F63" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="45535F63" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A7F240B" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="2A7F240B" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00A406E5" w14:paraId="3DBFC926" w14:textId="77777777" w:rsidTr="00A85BFE">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00FE7996" w14:paraId="3DBFC926" w14:textId="77777777" w:rsidTr="00A85BFE">
         <w:trPr>
           <w:trHeight w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4169" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DB80A28" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="2DB80A28" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="086A71AF" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="086A71AF" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7697EF2F" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="7697EF2F" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00A406E5" w14:paraId="522DD0B3" w14:textId="77777777" w:rsidTr="00A85BFE">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00FE7996" w14:paraId="522DD0B3" w14:textId="77777777" w:rsidTr="00A85BFE">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4169" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="01948004" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="01948004" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A406E5">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
-            <w:r w:rsidR="00D133A1" w:rsidRPr="002A5B77">
+            <w:r w:rsidR="00D133A1" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Sgiliau Gwybyddol a Deallusol</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38FFB853" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="38FFB853" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="454F1BB3" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="454F1BB3" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="06E67547" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="06E67547" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00A406E5" w14:paraId="4A2AE917" w14:textId="77777777" w:rsidTr="00A85BFE">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00FE7996" w14:paraId="4A2AE917" w14:textId="77777777" w:rsidTr="00A85BFE">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4169" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42AC4DCD" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="42AC4DCD" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="67318517" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67318517" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="71CBB877" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71CBB877" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F70A9C3" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F70A9C3" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="102D737C" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="102D737C" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="3AB42720" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AB42720" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4DD09E" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="2C4DD09E" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4048F6A5" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="4048F6A5" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00A406E5" w14:paraId="50CC740C" w14:textId="77777777" w:rsidTr="00A85BFE">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00FE7996" w14:paraId="50CC740C" w14:textId="77777777" w:rsidTr="00A85BFE">
         <w:trPr>
           <w:trHeight w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4169" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B3CE654" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="6B3CE654" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A5D0F97" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="1A5D0F97" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F2BDD0F" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="7F2BDD0F" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00A406E5" w14:paraId="61B93C56" w14:textId="77777777" w:rsidTr="00A85BFE">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00FE7996" w14:paraId="61B93C56" w14:textId="77777777" w:rsidTr="00A85BFE">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4169" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4E8CC3E7" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="4E8CC3E7" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A406E5">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
-            <w:r w:rsidR="00D133A1" w:rsidRPr="002A5B77">
+            <w:r w:rsidR="00D133A1" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Sgiliau Cymhwyso Ymarferol </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09446311" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="09446311" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1F99371A" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="1F99371A" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="53E3B590" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="53E3B590" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00A406E5" w14:paraId="13931678" w14:textId="77777777" w:rsidTr="00A85BFE">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00FE7996" w14:paraId="13931678" w14:textId="77777777" w:rsidTr="00A85BFE">
         <w:trPr>
           <w:trHeight w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4169" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A4CA615" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="1A4CA615" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="098C2A41" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="098C2A41" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="613DC30C" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="613DC30C" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="19708F7C" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19708F7C" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0E3D3FA6" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E3D3FA6" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5EBF6E3D" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EBF6E3D" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70F4F712" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="70F4F712" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00B75060" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="00B75060" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00A406E5" w14:paraId="5A2AF820" w14:textId="77777777" w:rsidTr="00A85BFE">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00FE7996" w14:paraId="5A2AF820" w14:textId="77777777" w:rsidTr="00A85BFE">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4169" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CD1B7CA" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="0CD1B7CA" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64847638" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="64847638" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48B81C85" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="48B81C85" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00A406E5" w14:paraId="7AC93813" w14:textId="77777777" w:rsidTr="00A85BFE">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00FE7996" w14:paraId="7AC93813" w14:textId="77777777" w:rsidTr="00A85BFE">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4169" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3D7DCD59" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="3D7DCD59" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A406E5">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
-            <w:r w:rsidR="00D133A1" w:rsidRPr="002A5B77">
+            <w:r w:rsidR="00D133A1" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Sgiliau Trosglwyddadwy ar gyfer Bywyd ac Arfer Proffesiynol</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E3BB47D" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="1E3BB47D" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7387DB20" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="7387DB20" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3DEE51E9" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="3DEE51E9" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00A406E5" w14:paraId="7AE68EA0" w14:textId="77777777" w:rsidTr="00A85BFE">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00FE7996" w14:paraId="7AE68EA0" w14:textId="77777777" w:rsidTr="00A85BFE">
         <w:trPr>
           <w:trHeight w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4169" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14792857" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="14792857" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="070D59C4" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="070D59C4" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="2639649C" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2639649C" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="02D57530" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02D57530" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51FD74F9" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="51FD74F9" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="037D59B1" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="037D59B1" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00A406E5" w14:paraId="1122214C" w14:textId="77777777" w:rsidTr="00A85BFE">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00FE7996" w14:paraId="1122214C" w14:textId="77777777" w:rsidTr="00A85BFE">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4169" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79FA7A38" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="79FA7A38" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="192FBE57" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="192FBE57" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="416" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57A5DD28" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="57A5DD28" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65642B50" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00525A3E" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+    <w:p w14:paraId="65642B50" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
       <w:pPr>
         <w:ind w:left="284" w:right="531"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="82"/>
         <w:tblW w:w="10666" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6062"/>
         <w:gridCol w:w="2903"/>
         <w:gridCol w:w="641"/>
         <w:gridCol w:w="1060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00A406E5" w14:paraId="4FA25B0C" w14:textId="77777777" w:rsidTr="00152E9D">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00FE7996" w14:paraId="4FA25B0C" w14:textId="77777777" w:rsidTr="00152E9D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EDE7993" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00D0776C" w:rsidRDefault="00D133A1" w:rsidP="005021C3">
+          <w:p w14:paraId="4EDE7993" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00D133A1" w:rsidP="005021C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Marc Asesiad </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A5B77">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(Mae marciau asesiadau’n amodol ar gadarnhad y Bwrdd Arholi.</w:t>
             </w:r>
-            <w:r w:rsidR="00152E9D" w:rsidRPr="00D0776C">
+            <w:r w:rsidR="00152E9D" w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A5B77">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Diben y sylwadau a’r marciau hyn yw rhoi adborth ar waith modwl a rhoi arweiniad yn unig, nes y cânt eu cadarnhau.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="47EACA41" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00D0776C" w:rsidRDefault="00D133A1" w:rsidP="005021C3">
+          <w:p w14:paraId="47EACA41" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00D133A1" w:rsidP="005021C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="es-ES"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cosbau Cyflwyno’n Hwyr (ticiwch os yw’n berthnasol)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="155DEEE4" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="155DEEE4" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A406E5">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00A406E5" w14:paraId="5B84CECC" w14:textId="77777777" w:rsidTr="00152E9D">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00FE7996" w14:paraId="5B84CECC" w14:textId="77777777" w:rsidTr="00152E9D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="228BBA5F" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="228BBA5F" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2903" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="65798E46" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00D133A1" w:rsidP="005021C3">
+          <w:p w14:paraId="65798E46" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00D133A1" w:rsidP="005021C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyd at wythnos yn hwyr (uchafswm o </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A5B77">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>40%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="641" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="03540360" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="03540360" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="49123B96" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="49123B96" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:ind w:leftChars="71" w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00A406E5" w14:paraId="277D79AA" w14:textId="77777777" w:rsidTr="00152E9D">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00FE7996" w14:paraId="277D79AA" w14:textId="77777777" w:rsidTr="00152E9D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="10FE48C5" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="10FE48C5" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2903" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="063A6D2F" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00D133A1" w:rsidP="005021C3">
+          <w:p w14:paraId="063A6D2F" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00D133A1" w:rsidP="005021C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Dros wythnos yn hwyr (0%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="641" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0A7B5FB9" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="0A7B5FB9" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3A13DFCC" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+          <w:p w14:paraId="3A13DFCC" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:ind w:firstLineChars="141" w:firstLine="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13B13F75" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="13B13F75" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FE7996" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11DC3709" w14:textId="77777777" w:rsidR="00C073F1" w:rsidRDefault="00C073F1" w:rsidP="00152E9D">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="11DC3709" w14:textId="77777777" w:rsidR="00C073F1" w:rsidRPr="00FE7996" w:rsidRDefault="00C073F1" w:rsidP="00152E9D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48380B57" w14:textId="77777777" w:rsidR="00C073F1" w:rsidRDefault="00C073F1" w:rsidP="00152E9D">
+    <w:p w14:paraId="48380B57" w14:textId="77777777" w:rsidR="00C073F1" w:rsidRPr="00FE7996" w:rsidRDefault="00C073F1" w:rsidP="00152E9D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
-        </w:rPr>
-        <w:sectPr w:rsidR="00C073F1" w:rsidSect="00F61A20">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00C073F1" w:rsidRPr="00FE7996" w:rsidSect="00F61A20">
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11894" w:h="16834"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="706" w:footer="706" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2917F5DA" w14:textId="77777777" w:rsidR="00C073F1" w:rsidRDefault="00C073F1" w:rsidP="00152E9D">
-[...22 lines deleted...]
-    <w:p w14:paraId="7A0EA40F" w14:textId="77777777" w:rsidR="001F50B6" w:rsidRDefault="001F50B6" w:rsidP="001F50B6">
+    <w:p w14:paraId="7A0EA40F" w14:textId="77777777" w:rsidR="001F50B6" w:rsidRPr="00FE7996" w:rsidRDefault="001F50B6" w:rsidP="001F50B6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="303B44"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13858"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C073F1" w14:paraId="34E9F06A" w14:textId="77777777" w:rsidTr="0043601C">
+      <w:tr w:rsidR="00C073F1" w:rsidRPr="00FE7996" w14:paraId="34E9F06A" w14:textId="77777777" w:rsidTr="0043601C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13858" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="1EB8DC58" w14:textId="77777777" w:rsidR="00C073F1" w:rsidRPr="00995D51" w:rsidRDefault="00D133A1" w:rsidP="005021C3">
+          <w:p w14:paraId="1EB8DC58" w14:textId="77777777" w:rsidR="00C073F1" w:rsidRPr="00FE7996" w:rsidRDefault="00D133A1" w:rsidP="005021C3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="303B44"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002A5B77">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="303B44"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">MEINI PRAWF ASESU GENERIG </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0DB8E130" w14:textId="77777777" w:rsidR="00EE4519" w:rsidRDefault="00EE4519" w:rsidP="0043601C">
+    <w:p w14:paraId="0DB8E130" w14:textId="77777777" w:rsidR="00EE4519" w:rsidRPr="00FE7996" w:rsidRDefault="00EE4519" w:rsidP="0043601C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="303B44"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13948"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008542C4" w:rsidRPr="00D9771E" w14:paraId="06EF320C" w14:textId="77777777" w:rsidTr="008542C4">
+      <w:tr w:rsidR="008542C4" w:rsidRPr="00FE7996" w14:paraId="06EF320C" w14:textId="77777777" w:rsidTr="008542C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="08A39747" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00D9771E" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="005E7476">
+          <w:p w14:paraId="08A39747" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Lefel 3 (Blwyddyn Sylfaen) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008542C4" w:rsidRPr="00D9771E" w14:paraId="6F67B860" w14:textId="77777777" w:rsidTr="001C6606">
+      <w:tr w:rsidR="008542C4" w:rsidRPr="00EA7EA2" w14:paraId="6F67B860" w14:textId="77777777" w:rsidTr="001C6606">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="215FB321" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="006D7F4C" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="215FB321" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="4"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005E7476">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Llunnir darpariaeth ar </w:t>
             </w:r>
-            <w:r w:rsidRPr="005E7476">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Lefel 3 (sy’n aml yn rhan o gwrs Blwyddyn Sylfaen) i baratoi myfyrwyr am addysg uwch. </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-7"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005E7476">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Ar ddiwedd Lefel 3, disgwylir i fyfyrwyr arddangos eu bod wedi caffael sgiliau, gwybodaeth a dealltwriaeth lefel sylfaen sy'n angenrheidiol ar gyfer cychwyn ar raglen astudio addysg uwch ar </w:t>
             </w:r>
-            <w:r w:rsidRPr="005E7476">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel 4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E764F3">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-3"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005E7476">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Yn unol â Fframwaith Cymwysterau a Chredydau Cymru (FfCChC), mae hyn yn cynnwys y gallu i ddynodi a defnyddio dealltwriaeth, dulliau a sgiliau perthnasol i gwblhau tasgau a mynd i’r afael â phroblemau sydd, er eu bod wedi’u diffinio’n fanwl, â rhywfaint o gymhlethdod. </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-11"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005E7476">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Mae’n cynnwys cymryd cyfrifoldeb am gychwyn a chwblhau tasgau a gweithdrefnau’n ogystal ag arfer ymreolaeth a barn o fewn paramedrau cyfyngedig. </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-12"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005E7476">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Mae hefyd yn adlewyrchu ymwybyddiaeth o wahanol safbwyntiau neu ymagweddau o fewn maes astudiaeth neu faes gwaith.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79192E56" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00D9771E" w:rsidRDefault="008542C4" w:rsidP="008542C4">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="79192E56" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="008542C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1735"/>
         <w:gridCol w:w="1736"/>
         <w:gridCol w:w="1736"/>
         <w:gridCol w:w="1736"/>
         <w:gridCol w:w="1736"/>
         <w:gridCol w:w="1736"/>
         <w:gridCol w:w="1736"/>
         <w:gridCol w:w="1736"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008542C4" w:rsidRPr="00D9771E" w14:paraId="08A9E178" w14:textId="77777777" w:rsidTr="008542C4">
+      <w:tr w:rsidR="008542C4" w:rsidRPr="00FE7996" w14:paraId="08A9E178" w14:textId="77777777" w:rsidTr="008542C4">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="561395FF" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00C73F6F" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="561395FF" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005E7476">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Lefel 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="486E421C" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00D9771E" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="486E421C" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005E7476">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>METHU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48EB0A48" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00D9771E" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="48EB0A48" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005E7476">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">METHU FFINIOL </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BF64B63" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00D9771E" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="7BF64B63" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005E7476">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>BODDHAOL</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32B71000" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00D9771E" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="32B71000" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005E7476">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(Llwyddo)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33ED8D5E" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00D9771E" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="33ED8D5E" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005E7476">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>DA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B551FEC" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00D9771E" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="3B551FEC" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005E7476">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(Llwyddo)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BB6733B" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00D9771E" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="4BB6733B" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005E7476">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>DA IAWN</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="316F77C0" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00D9771E" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="316F77C0" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005E7476">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(Teilyngdod)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C51C802" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00D9771E" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="1C51C802" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005E7476">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>RHAGOROL</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0872C49B" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00D9771E" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="0872C49B" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005E7476">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(Rhagoriaeth)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35ED138D" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00D9771E" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="35ED138D" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005E7476">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>EITHRIADOL</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6313C643" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00D9771E" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="6313C643" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005E7476">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(Rhagoriaeth)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008542C4" w:rsidRPr="00D9771E" w14:paraId="37DD0638" w14:textId="77777777" w:rsidTr="008542C4">
+      <w:tr w:rsidR="008542C4" w:rsidRPr="00FE7996" w14:paraId="37DD0638" w14:textId="77777777" w:rsidTr="008542C4">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="783B65FF" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="006A2256" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="783B65FF" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:ind w:left="171"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005E7476">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Categori </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="19C4EAB0" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00D9771E" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="19C4EAB0" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D9771E">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>0-29%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="326C2FF0" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00D9771E" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="326C2FF0" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D9771E">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>30-39%*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7B77E765" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00D9771E" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="7B77E765" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D9771E">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>40-49%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="41F50C65" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00D9771E" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="41F50C65" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D9771E">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>50-59%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="70E95E86" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00D9771E" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="70E95E86" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D9771E">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>60-69%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="43DC20BB" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00D9771E" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="43DC20BB" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D9771E">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>70-84%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE08F0E" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...17 lines deleted...]
-              <w:t>-100%</w:t>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>85-100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008542C4" w:rsidRPr="00D9771E" w14:paraId="2B6002A5" w14:textId="77777777" w:rsidTr="008542C4">
+      <w:tr w:rsidR="008542C4" w:rsidRPr="00FE7996" w14:paraId="2B6002A5" w14:textId="77777777" w:rsidTr="008542C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="35446F2E" w14:textId="77777777" w:rsidR="008542C4" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="35446F2E" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:spacing w:before="34"/>
               <w:ind w:left="108" w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005E7476">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Ymgysylltu â llenyddiaeth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D6A1393" w14:textId="77777777" w:rsidR="008542C4" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="1D6A1393" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:spacing w:before="34"/>
               <w:ind w:left="108" w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EE14B9">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005E7476">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(yn cynnwys cyfeirnodi, arferion academaidd a gonestrwydd academaidd) </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="097DBC68" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="001F7C7C" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
-[...36 lines deleted...]
-              <w:t xml:space="preserve">Defnydd gwael iawn o gyfeirnodi. </w:t>
+          <w:p w14:paraId="097DBC68" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tystiolaeth gyfyngedig o ddarllen a/neu mae dibyniaeth ar ffynonellau amhriodol.  Ymgysylltu cyfyngedig â gwybodaeth a gafwyd drwy gyswllt â’r dosbarth.  Defnydd gwael iawn o gyfeirnodi. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37B198A1" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="001F7C7C" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="005E7476">
+          <w:p w14:paraId="37B198A1" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ymgysylltu gwael â llenyddiaeth a fawr ddim neu ddim tystiolaeth o ddarllen ehangach. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001F7C7C">
+              <w:t xml:space="preserve">Ymgysylltu gwael â llenyddiaeth a fawr ddim neu ddim tystiolaeth o ddarllen ehangach.  Yn ddibynnol iawn ar wybodaeth a gafwyd drwy gyswllt â’r dosbarth. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defnydd anghyson a gwan o gyfeirnodi. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="333930D4" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tystiolaeth o ddarllen, ond yn gyfyngedig yn bennaf i wybodaeth a gafwyd drwy gyswllt â’r dosbarth. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005E7476">
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yn ddibynnol iawn ar wybodaeth a gafwyd drwy gyswllt â’r dosbarth. </w:t>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="005E7476">
+              <w:t xml:space="preserve">Gall y cyfeirnodi ddangos anghywirdebau a / neu anghysonderau. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="341314C6" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defnydd anghyson a gwan o gyfeirnodi. </w:t>
+              <w:t xml:space="preserve">Ymgysylltu ag ystod briodol o ddarllen y tu hwnt i wybodaeth a gafwyd drwy gyswllt â’r dosbarth.  Gall y cyfeirnodi ddangos mân anghywirdebau neu anghysonderau. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="333930D4" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="001F7C7C" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Gall y cyfeirnodi ddangos anghywirdebau a / neu anghysonderau. </w:t>
+          <w:p w14:paraId="5B10CF03" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ymgysylltu ag ystod eang o ddarllen perthnasol.  Cymhwyso cyfeirnodi’n raenus, heb unrhyw anghywirdebau neu anghysonderau. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="341314C6" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="001F7C7C" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Gall y cyfeirnodi ddangos mân anghywirdebau neu anghysonderau. </w:t>
+          <w:p w14:paraId="2EE29330" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ymgysylltu beirniadol ag ystod eang o ddarllen perthnasol.  Cymhwyso cyfeirnodi’n gyson gywir. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B10CF03" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="001F7C7C" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
-[...87 lines deleted...]
-              <w:t xml:space="preserve">Cymhwyso cyfeirnodi’n gyson gywir. </w:t>
+          <w:p w14:paraId="45355DE5" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ymgysylltu beirniadol eithriadol ag ystod eang iawn o ddarllen perthnasol.  Cymhwyso cyfeirnodi’n gyson gywir. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008542C4" w:rsidRPr="00D9771E" w14:paraId="15D70BB8" w14:textId="77777777" w:rsidTr="008542C4">
+      <w:tr w:rsidR="008542C4" w:rsidRPr="00EA7EA2" w14:paraId="15D70BB8" w14:textId="77777777" w:rsidTr="008542C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="1D522F5D" w14:textId="77777777" w:rsidR="008542C4" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="1D522F5D" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:spacing w:before="34"/>
               <w:ind w:left="108" w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00923969">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Gwybodaeth a dealltwriaeth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74EFB7D5" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="005A2AC1" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="74EFB7D5" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:spacing w:before="34"/>
               <w:ind w:left="108" w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00FF3DA8">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>(Gwybodaeth a dealltwriaeth ffeithiol, weithdrefnol a damcaniaethol gychwynnol o gysyniadau ac egwyddorion</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">(Gwybodaeth a dealltwriaeth ffeithiol, weithdrefnol a damcaniaethol gychwynnol o gysyniadau ac egwyddorion gwaelodol sylfaenol y pwnc; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> gwaelodol</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00FF3DA8">
+              <w:lastRenderedPageBreak/>
+              <w:t>rhywfaint o werthfawrogiad o ehangder y maes astudio a’r derminoleg berthnasol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B6C574C" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:spacing w:before="34"/>
+              <w:ind w:left="108" w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="765DCE41" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07BE970B" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Gwybodaeth a dealltwriaeth gychwynnol wan a diffygiol o gysyniadau ac egwyddorion gwaelodol sylfaenol y pwnc/pynciau, er enghraifft mae anghywirdebau  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">sylweddol, mae’n cynnwys swm sylweddol o ddeunydd amherthnasol a / neu mae  gwybodaeth / deunydd priodol yn absennol. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B52530" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Dengys y gwaith ddealltwriaeth gyfyngedig ond darniog o gysyniadau ac egwyddorion gwaelodol sylfaenol y pwnc/pynciau.   Ceir anghywirdebau, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">mae’n cynnwys deunydd amherthnasol a / neu mae gwybodaeth / deunydd priodol yn absennol. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01607204" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Ymagwedd ffeithiol yn dangos dealltwriaeth o gysyniadau ac egwyddorion gwaelodol sylfaenol y pwnc/pynciau, sy’n golygu bod y myfyrwyr ar y </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">cyfan wedi’u paratoi i astudio ar Lefel 4.  Detholiad cul neu gyfeiliornus o beth deunydd, gydag elfennau ar goll neu’n anghywir. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C02B32E" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Gwaith da’n dangos dealltwriaeth o gysyniadau ac egwyddorion gwaelodol sylfaenol y pwnc/pynciau, sy’n golygu bod y myfyrwyr wedi’u paratoi i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">astudio ar Lefel 4, ond yn ddiffygiol o ran manylder ac ehangder.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA0E09A" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Gwaith o ansawdd cadarn yn dangos dealltwriaeth gymwys a chyson o gysyniadau ac egwyddorion gwaelodol sylfaenol y pwnc/pynciau, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">sy’n golygu bod y myfyrwyr wedi’u paratoi’n dda i astudio ar Lefel 4.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD540BF" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Gwaith o ansawdd uchel yn dangos dealltwriaeth fanwl o gysyniadau ac egwyddorion gwaelodol sylfaenol y pwnc/pynciau, sy’n golygu bod </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">y myfyrwyr wedi’u paratoi’n dda iawn i astudio ar Lefel 4. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C21C031" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Gwaith o ansawdd uchel eithriadol yn dangos dealltwriaeth fanwl iawn o gysyniadau ac egwyddorion gwaelodol sylfaenol y pwnc/pynciau, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">sy’n golygu bod y myfyrwyr wedi’u paratoi’n eithriadol o dda i astudio ar Lefel 4. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008542C4" w:rsidRPr="00EA7EA2" w14:paraId="72A4E0BA" w14:textId="77777777" w:rsidTr="008542C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E9453E" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:spacing w:before="34" w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="-54"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="1"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Sgiliau gwybyddol a deallusol</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF3DA8">
+          </w:p>
+          <w:p w14:paraId="11124C98" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:spacing w:before="34" w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-              <w:ind w:left="108" w:right="-54"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...9 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Gwerthuso cychwynnol; rhesymeg, dadl a barn o fewn paramedrau cyfyngedig; trefnu syniadau a thystiolaeth; rheoli gwybodaeth a chasglu data o ystod o ffynonellau syml; ymwybyddiaeth o safbwyntiau neu ymagweddau gwahanol o fewn maes astudio). </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07BE970B" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="001F7C7C" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="06111A72" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:spacing w:before="37" w:line="239" w:lineRule="auto"/>
+              <w:ind w:right="-51"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dehongli a gwerthuso gwybodaeth a syniadau’n wan iawn, gan arwain at waith disgrifiadol sy’n aml yn afresymegol, yn annilys neu’n amherthnasol. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="1"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dim ymgais i reoli / cysylltu â gwybodaeth a syniadau o ffynonellau syml.  Nid yw’n datblygu dadl na barn o fewn paramedrau cyfyngedig.  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fawr ddim ymwybyddiaeth o’r safbwyntiau neu ymagweddau gwahanol o fewn y pwnc. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="593035DE" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dehongli a gwerthuso gwybodaeth a syniadau’n wan ac ar brydiau’n ddiffygiol. Ymgais cyfyngedig i reoli / cysylltu â gwybodaeth a syniadau o ychydig iawn o ffynonellau syml, gan arwain at waith disgrifiadol sy’n datblygu dadl a/neu farn wan o fewn paramedrau cyfyngedig.  Dengys ddiffyg ymwybyddiaeth o’r safbwyntiau neu ymagweddau gwahanol o fewn y pwnc. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="298F772B" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dehongli a gwerthuso gwybodaeth a syniadau’n gyfyngedig ond yn ddigonol. Rhywfaint o  ymgais i reoli / cysylltu â gwybodaeth a syniadau o ychydig o ffynonellau syml.   Rhywfaint o ymgais i ddatblygu dadl a barn o fewn paramedrau cyfyngedig ond mae’r gwaith yn ddisgrifiadol ar y cyfan gan dderbyn gwybodaeth / data’n anfeirniadol.  Dengys ymwybyddiaeth gynyddol o’r safbwyntiau neu ymagweddau gwahanol o fewn </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Gwybodaeth a dealltwriaeth gychwynnol wan a diffygiol o gysyniadau ac egwyddorion</w:t>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">y pwnc.   Dadleuon a barn afresymegol mewn mannau gyda rhai anghywirdebau.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FDB6736" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:spacing w:before="37"/>
+              <w:ind w:right="-51"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">anghywirdebau  sylweddol, mae’n cynnwys swm sylweddol o ddeunydd amherthnasol a / neu mae  gwybodaeth / deunydd priodol yn absennol. </w:t>
-            </w:r>
+              <w:t>Dehongli a gwerthuso gwybodaeth a syniadau’n dda.  Dynoda gysylltiadau mewn gwybodaeth a syniadau o ychydig o ffynonellau syml i ddatblygu dadl a barn sy’n rhesymegol ar y cyfan o fewn paramedrau cyfyngedig, er nad yw wedi’i ddatblygu’n ddigonol mewn mannau.  Dengys ymwybyddiaeth o’r safbwyntiau neu ymagweddau gwahanol o fewn y pwnc.  Mân anghywirdebau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F138478" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35B52530" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="001F7C7C" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">anghywirdebau, mae’n cynnwys deunydd amherthnasol a / neu mae gwybodaeth / deunydd priodol yn absennol. </w:t>
+          <w:p w14:paraId="4ACDC131" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dehongli a gwerthuso gwybodaeth a syniadau’n dda iawn.   Dynoda gysylltiadau mewn gwybodaeth a syniadau o amrywiaeth o ffynonellau syml i ddatblygu dadl a barn sy’n gydlynol ar y cyfan o fewn paramedrau cyfyngedig.  Dengys y gwaith ymwybyddiaeth raenus o’r safbwyntiau neu ymagweddau gwahanol o fewn y pwnc.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01607204" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="001F7C7C" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Detholiad cul neu gyfeiliornus o beth deunydd, gydag elfennau ar goll neu’n anghywir. </w:t>
+          <w:p w14:paraId="52794739" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dehongli a gwerthuso gwybodaeth a syniadau’n rhagorol.  Gall ddynodi, cysylltu a choladu gwybodaeth a syniadau’n dda o amrywiaeth o ffynonellau syml.   Â’r gallu i ddatblygu dadl a barn resymegol a chydlynol iawn o fewn paramedrau cyfyngedig.  Dengys y gwaith ymwybyddiaeth gadarn o’r safbwyntiau neu ymagweddau gwahanol o fewn y pwnc. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C02B32E" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="001F7C7C" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
-[...160 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="11AE280E" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mae wedi datblygu ymagwedd feirniadol a gwerthusol iawn at wybodaeth a syniadau ar gyfer y lefel hon.  Gall goladu a chategoreiddio syniadau a gwybodaeth â mewnwelediad.  Â’r gallu i ddatblygu dadl a barn gydlynol dros ben o fewn paramedrau cyfyngedig sy’n eithriadol ar gyfer y lefel hon o ddatblygiad.  Dengys y gwaith  ymwybyddiaeth gadarn iawn o’r safbwyntiau neu ymagweddau gwahanol o fewn y pwnc.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61436C76" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008542C4" w:rsidRPr="00D9771E" w14:paraId="72A4E0BA" w14:textId="77777777" w:rsidTr="008542C4">
+      <w:tr w:rsidR="008542C4" w:rsidRPr="00EA7EA2" w14:paraId="5F9469A0" w14:textId="77777777" w:rsidTr="008542C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="75E9453E" w14:textId="77777777" w:rsidR="008542C4" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="3A4E350F" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:spacing w:before="34" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00446A54">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:spacing w:val="1"/>
-[...17 lines deleted...]
-              <w:ind w:left="108" w:right="-54"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Sgiliau ymarferol</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65565318" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:ind w:left="108" w:right="-57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00446A54">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Gwerthuso cychwynnol; rhesymeg, dadl a barn o fewn paramedrau cyfyngedig; trefnu syniadau a thystiolaeth; rheoli gwybodaeth a chasglu data o ystod o ffynonellau syml; ymwybyddiaeth o safbwyntiau neu ymagweddau gwahanol o fewn maes astudio). </w:t>
+              <w:t xml:space="preserve">(Dynodi, dewis a defnyddio sgiliau, dulliau a gweithdrefnau priodol yn achos problem a ddiffiniwyd yn fanwl a dangos cydnabyddiaeth gynyddol o gymhlethdod materion cysylltiedig; llunio atebion i ddatrys problemau a ddiffiniwyd yn fanwl; defnyddio ymchwiliad priodol i lywio gweithredoedd; adolygu effeithiolrwydd dulliau a gweithredoedd). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06111A72" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="001F7C7C" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
-[...2 lines deleted...]
-              <w:ind w:right="-51"/>
+          <w:p w14:paraId="3BBEA6F8" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:spacing w:before="34" w:line="239" w:lineRule="auto"/>
+              <w:ind w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00446A54">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dehongli a gwerthuso gwybodaeth a syniadau’n wan iawn, gan arwain at waith disgrifiadol sy’n aml yn afresymegol, yn annilys neu’n amherthnasol. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001F7C7C">
+              <w:t xml:space="preserve">Dim tystiolaeth o allu i gysylltu theori ag arfer.  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Offer, dulliau neu dechnegau wedi’u cam-gymhwyso. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="1"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sgiliau gwan iawn wrth ddatrys problemau a ddiffiniwyd yn fanwl.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C185D79" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fawr ddim tystiolaeth o allu i gysylltu theori ag arfer.  Offer, dulliau neu dechnegau wedi’u cam-gymhwyso ar y cyfan. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00446A54">
-[...10 lines deleted...]
-                <w:spacing w:val="1"/>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sgiliau gwan wrth ddatrys problemau a ddiffiniwyd yn fanwl. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC6BB94" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dengys ddealltwriaeth gyfyngedig o gymhwyso gwybodaeth yn ymarferol.  Efallai nad yw ymatebion yn hollol briodol a/neu ystyrlon. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00446A54">
-[...10 lines deleted...]
-                <w:spacing w:val="1"/>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defnyddia offer, dulliau neu dechnegau i raddau cyfyngedig neu â rhywfaint o gam-gymhwyso. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C1707AF" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gall gynnig atebion sylfaenol i broblemau a ddiffiniwyd yn fanwl heb gydnabyddiaeth gynyddol o’r cymhlethdod. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8ECC92" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ymgais rhesymol i gymhwyso theori mewn cyd-destunau ymarferol.  Mae ymatebion yn briodol a / neu’n ystyrlon ar y cyfan. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="734ACA96" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defnyddir offer, dulliau neu dechnegau’n briodol. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="174ADC9F" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gall gynnig atebion sylfaenol sy’n briodol ar y cyfan i broblemau a ddiffiniwyd yn fanwl gyda rhywfaint o gydnabyddiaeth gynyddol o’r cymhlethdod. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFE8A9E" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gall gymhwyso gwybodaeth am theori i gyd-destunau ymarferol a llunio ystod o ymatebion i sefyllfaoedd penodol.  Defnyddir offer, dulliau neu dechnegau’n dda iawn. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1918947C" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gall gynnig atebion priodol i broblemau a ddiffiniwyd yn fanwl gyda chydnabyddiaeth gynyddol o’r cymhlethdod. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F051EA7" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gall lunio ystod o ymatebion priodol i broblemau penodol, y gall rhai ohonynt fod yn eithaf arloesol ar gyfer y lefel; cysylltiadau da rhwng theori ac arfer.  Cymhwyso offer, dulliau neu dechnegau’n rhagorol.  Gall gynnig atebion rhagorol i broblemau a ddiffiniwyd yn fanwl gyda chydnabyddiaeth gynyddol o’r cymhlethdod. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6275E30E" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Gall lunio ystod o ymatebion effeithiol i broblemau penodol, y gall rhai ohonynt ddangos arloesi a chryn dipyn o fewnwelediad sy’n anghyffredin ar y lefel hon; cysylltiadau eithriadol o dda rhwng theori ac arfer.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00446A54">
-[...404 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cymhwyso offer, dulliau neu dechnegau’n eithriadol.  Gall gynnig atebion eithriadol i broblemau a ddiffiniwyd yn fanwl gyda chydnabyddiaeth gynyddol o’r cymhlethdod. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008542C4" w:rsidRPr="00D9771E" w14:paraId="5F9469A0" w14:textId="77777777" w:rsidTr="008542C4">
+      <w:tr w:rsidR="008542C4" w:rsidRPr="00EA7EA2" w14:paraId="23F95005" w14:textId="77777777" w:rsidTr="008542C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="3A4E350F" w14:textId="77777777" w:rsidR="008542C4" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+          <w:p w14:paraId="5BA4FB49" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
             <w:pPr>
               <w:spacing w:before="34" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D76D93">
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Sgiliau ymarferol</w:t>
-[...4 lines deleted...]
-              <w:ind w:left="108" w:right="-57"/>
+              <w:t>Sgiliau trosglwyddadwy ar gyfer bywyd ac arfer proffesiynol</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63490964" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:spacing w:before="34" w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Dynodi, dewis a defnyddio sgiliau, dulliau a gweithdrefnau priodol yn achos problem a ddiffiniwyd yn fanwl a dangos cydnabyddiaeth gynyddol o gymhlethdod materion cysylltiedig; llunio atebion i ddatrys problemau a ddiffiniwyd yn fanwl; defnyddio ymchwiliad priodol i lywio gweithredoedd; adolygu effeithiolrwydd dulliau a gweithredoedd). </w:t>
-[...421 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">(Cwblhau tasgau a gweithdrefnau: yn unigol a / neu’n gydweithredol; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>gydweithredol; defnyddio cyfryngau priodol i gyfathrebu; eglurder ac effeithiolrwydd o ran cyflwyniad a threfn.)</w:t>
+              <w:t>defnyddio cyfryngau priodol i gyfathrebu; eglurder ac effeithiolrwydd o ran cyflwyniad a threfn.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03FA346C" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="001F7C7C" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008C7043">
+          <w:p w14:paraId="03FA346C" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Mae’r gwaith wedi’i strwythuro’n wael, yn ddi-drefn, yn anghywir, yn anghydlynol, yn anghyflawn </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008C7043">
+              <w:t xml:space="preserve">Mae’r gwaith wedi’i strwythuro’n wael, yn ddi-drefn, yn anghywir, yn anghydlynol, yn anghyflawn a/neu wedi’i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">a/neu wedi’i fynegi’n ddryslyd. </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">fynegi’n ddryslyd.  Defnydd gwael iawn o iaith a/neu’r cyfrwng cyfathrebu. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008C7043">
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> a sgiliau trosglwyddadwy sydd eu hangen ar gyfer gwaith. </w:t>
+            <w:r w:rsidRPr="00FE7996">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yn methu gweithio’n effeithiol yn rhan o grŵp. Arddangosir dim/fawr ddim rinweddau a sgiliau trosglwyddadwy sydd eu hangen ar gyfer gwaith. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30B9C6B6" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="001F7C7C" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008C7043">
+          <w:p w14:paraId="30B9C6B6" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Strwythur gwan, digyswllt. </w:t>
-[...27 lines deleted...]
-            <w:r w:rsidRPr="008C7043">
+              <w:t xml:space="preserve">Strwythur gwan, digyswllt.  Mae’r deunydd yn anghydlynol neu wedi’i fynegi’n wael mewn mannau.  Gwallau sillafu a gramadegol </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">gramadegol difrifol neu helaeth, arddull amhriodol iawn a/neu ddefnydd gwan o’r cyfrwng. </w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve">cyfyngedig. </w:t>
+              <w:t xml:space="preserve">difrifol neu helaeth, arddull amhriodol iawn a/neu ddefnydd gwan o’r cyfrwng.  Ymagwedd ddiffygiol at waith grŵp, gan fodloni rhwymedigaethau rhannol i eraill yn unig.  Dengys rinweddau a sgiliau trosglwyddadwy  sydd eu hangen ar gyfer gwaith i raddau cyfyngedig. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="620905CA" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="001F7C7C" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008C7043">
+          <w:p w14:paraId="620905CA" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Cyflwyniad a strwythur yn drefnus ar y cyfan er gall fod yn wan a/neu’n anghyson mewn mannau ac â diffyg datblygiad </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008C7043">
+              <w:t xml:space="preserve">Cyflwyniad a strwythur yn drefnus ar y cyfan er gall fod yn wan a/neu’n anghyson mewn mannau ac â diffyg datblygiad dilyniannol.  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">dilyniannol. </w:t>
-[...65 lines deleted...]
-              <w:t xml:space="preserve"> a sgiliau trosglwyddadwy sydd eu hangen ar gyfer gwaith. </w:t>
+              <w:t xml:space="preserve">Mynegir syniadau / cysyniadau’n ddigonol ond gyda gwallau sillafu / gramadeg.  Defnydd addas ar y cyfan o’r cyfrwng cyfathrebu, er gyda lle i wella.   Gall weithio fel rhan o grŵp, gan fodloni’r rhan fwyaf o’r rhwymedigaethau i bobl eraill ond efallai gyda chyfranogiad cyfyngedig mewn gweithgareddau grŵp.  Dengys ychydig o rinweddau a sgiliau trosglwyddadwy sydd eu hangen ar gyfer gwaith. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F2FEFC7" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="001F7C7C" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008C7043">
+          <w:p w14:paraId="0F2FEFC7" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Mae’r gwaith yn gydlynol ac yn drefnus ar y cyfan er gall fod diffyg cydlyniad mewn mannau a gall fod mân wallau yn y </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008C7043">
+              <w:t xml:space="preserve">Mae’r gwaith yn gydlynol ac yn drefnus ar y cyfan er gall fod diffyg cydlyniad mewn mannau a gall fod mân wallau yn y gwaith.  Mynegir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">gwaith. </w:t>
-[...66 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">syniadau / cysyniadau’n eglur gan ddefnyddio cyfryngau’n briodol.  Gall weithio’n effeithiol yn annibynnol a/neu fel rhan o dîm, gyda chyfraniadau eglur at weithgareddau grŵp. Dengys rinweddau a sgiliau trosglwyddadwy  sydd eu hangen ar gyfer gwaith i raddau da. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D0E4D28" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="001F7C7C" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008C7043">
+          <w:p w14:paraId="3D0E4D28" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Mae'r strwythur yn gydlynol, yn drefnus ac yn rhesymegol gan ddangos dilyniant a llif. </w:t>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="008C7043">
+              <w:t xml:space="preserve">Mae'r strwythur yn gydlynol, yn drefnus ac yn rhesymegol gan ddangos dilyniant a llif.  Mynegir syniadau / cysyniadau’n </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">cysyniadau’n eglur iawn gan ddefnyddio cyfryngau’n briodol. </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">a’r sgiliau trosglwyddadwy sydd eu hangen ar gyfer gwaith. </w:t>
+              <w:t xml:space="preserve">eglur iawn gan ddefnyddio cyfryngau’n briodol.  Gall weithio’n effeithiol yn annibynnol a/neu fel rhan o dîm, gyda chyfraniadau da iawn at weithgareddau grŵp. Dengys yn dda'r rhinweddau a’r sgiliau trosglwyddadwy sydd eu hangen ar gyfer gwaith. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B2C348" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="001F7C7C" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00822EA4">
+          <w:p w14:paraId="68B2C348" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Gwaith trefnus iawn sy’n datblygu llif a dilyniant mewn modd sydd â strwythur da. </w:t>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00822EA4">
+              <w:t xml:space="preserve">Gwaith trefnus iawn sy’n datblygu llif a dilyniant mewn modd sydd â strwythur da.  Mynegir syniadau / cysyniadau’n </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">cysyniadau’n rhugl gan ddefnyddio cyfryngau’n briodol iawn. </w:t>
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> a sgiliau trosglwyddadwy sydd eu hangen ar gyfer gwaith. </w:t>
+              <w:t xml:space="preserve">rhugl gan ddefnyddio cyfryngau’n briodol iawn.  Dynoda’r arddull academaidd lefel briodol o aeddfedrwydd academaidd.  Gall weithio’n effeithiol yn annibynnol a/neu fel rhan o dîm, gyda chyfraniadau rhagorol at weithgareddau grŵp. Dengys ystod eang o rinweddau a sgiliau trosglwyddadwy sydd eu hangen ar gyfer gwaith. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CFA9380" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="001F7C7C" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00822EA4">
+          <w:p w14:paraId="2CFA9380" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Gwaith eithriadol o drefnus sy’n datblygu llif a dilyniant mewn modd sydd â strwythur da. </w:t>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00822EA4">
+              <w:t xml:space="preserve">Gwaith eithriadol o drefnus sy’n datblygu llif a dilyniant mewn modd sydd â strwythur da.  Lefel uchel o ruglder mynegiant </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE7996">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">mynegiant drwyddi draw, gan ddefnyddio cyfryngau’n dda i gyfoethogi’r gwaith. </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">a sgiliau trosglwyddadwy sydd eu hangen ar gyfer gwaith. </w:t>
+              <w:t xml:space="preserve">drwyddi draw, gan ddefnyddio cyfryngau’n dda i gyfoethogi’r gwaith.  Gall weithio’n effeithiol yn annibynnol a/neu fel rhan o dîm, gyda chyfraniadau eithriadol at weithgareddau grŵp. Dengys ystod ragorol o rinweddau a sgiliau trosglwyddadwy sydd eu hangen ar gyfer gwaith. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E7FA456" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00D9771E" w:rsidRDefault="008542C4" w:rsidP="008542C4">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="2E7FA456" w14:textId="77777777" w:rsidR="008542C4" w:rsidRPr="00FE7996" w:rsidRDefault="008542C4" w:rsidP="008542C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71D04CE2" w14:textId="77777777" w:rsidR="00527E60" w:rsidRDefault="00527E60" w:rsidP="0043601C">
+    <w:p w14:paraId="71D04CE2" w14:textId="77777777" w:rsidR="00527E60" w:rsidRPr="00FE7996" w:rsidRDefault="00527E60" w:rsidP="0043601C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="303B44"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F226B8B" w14:textId="77777777" w:rsidR="00CA6982" w:rsidRDefault="00CA6982" w:rsidP="0043601C">
+    <w:p w14:paraId="5F226B8B" w14:textId="77777777" w:rsidR="00CA6982" w:rsidRPr="00FE7996" w:rsidRDefault="00CA6982" w:rsidP="0043601C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="303B44"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46848DA2" w14:textId="77777777" w:rsidR="00CA6982" w:rsidRDefault="00CA6982" w:rsidP="0043601C">
+    <w:p w14:paraId="46848DA2" w14:textId="77777777" w:rsidR="00CA6982" w:rsidRPr="00FE7996" w:rsidRDefault="00CA6982" w:rsidP="0043601C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="303B44"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="663A6D65" w14:textId="77777777" w:rsidR="00CA6982" w:rsidRDefault="00CA6982" w:rsidP="0043601C">
+    <w:p w14:paraId="663A6D65" w14:textId="77777777" w:rsidR="00CA6982" w:rsidRPr="00FE7996" w:rsidRDefault="00CA6982" w:rsidP="0043601C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="303B44"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A83AAF5" w14:textId="77777777" w:rsidR="00CA6982" w:rsidRDefault="00CA6982" w:rsidP="0043601C">
+    <w:p w14:paraId="6A83AAF5" w14:textId="77777777" w:rsidR="00CA6982" w:rsidRPr="00FE7996" w:rsidRDefault="00CA6982" w:rsidP="0043601C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="303B44"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58426F17" w14:textId="77777777" w:rsidR="00CA6982" w:rsidRPr="00CA6982" w:rsidRDefault="00CA6982" w:rsidP="00CA6982">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="58426F17" w14:textId="77777777" w:rsidR="00CA6982" w:rsidRPr="00FE7996" w:rsidRDefault="00CA6982" w:rsidP="00CA6982">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7996">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>MAE'R DDOGFEN HON AR GAEL HEFYD YN SAESNEG</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00CA6982" w:rsidRPr="00CA6982" w:rsidSect="00C073F1">
+    <w:sectPr w:rsidR="00CA6982" w:rsidRPr="00FE7996" w:rsidSect="00C073F1">
       <w:pgSz w:w="16834" w:h="11894" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="706" w:footer="706" w:gutter="0"/>
       <w:paperSrc w:first="1" w:other="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1D074923" w14:textId="77777777" w:rsidR="009361CC" w:rsidRDefault="009361CC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3FA92760" w14:textId="77777777" w:rsidR="009361CC" w:rsidRDefault="009361CC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -10482,180 +10570,195 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times (WN)">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0609070205080204"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...1 lines deleted...]
-    <w:panose1 w:val="02020609040205080304"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7484552D" w14:textId="77777777" w:rsidR="009361CC" w:rsidRPr="00AF4E2F" w:rsidRDefault="00AF4E2F">
+  <w:p w14:paraId="7484552D" w14:textId="77777777" w:rsidR="009361CC" w:rsidRPr="00EA7EA2" w:rsidRDefault="00AF4E2F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00AF4E2F">
+    <w:r w:rsidRPr="00EA7EA2">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>Tudalen</w:t>
     </w:r>
-    <w:r w:rsidR="009361CC" w:rsidRPr="00AF4E2F">
+    <w:r w:rsidR="009361CC" w:rsidRPr="00EA7EA2">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="009361CC" w:rsidRPr="00AF4E2F">
+    <w:r w:rsidR="009361CC" w:rsidRPr="00EA7EA2">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="009361CC" w:rsidRPr="00AF4E2F">
+    <w:r w:rsidR="009361CC" w:rsidRPr="00EA7EA2">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidR="009361CC" w:rsidRPr="00AF4E2F">
+    <w:r w:rsidR="009361CC" w:rsidRPr="00EA7EA2">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CA6982">
+    <w:r w:rsidR="00CA6982" w:rsidRPr="00EA7EA2">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidR="009361CC" w:rsidRPr="00AF4E2F">
+    <w:r w:rsidR="009361CC" w:rsidRPr="00EA7EA2">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00AF4E2F">
+    <w:r w:rsidRPr="00EA7EA2">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> o</w:t>
     </w:r>
-    <w:r w:rsidR="009361CC" w:rsidRPr="00AF4E2F">
+    <w:r w:rsidR="009361CC" w:rsidRPr="00EA7EA2">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="009361CC" w:rsidRPr="00AF4E2F">
+    <w:r w:rsidR="009361CC" w:rsidRPr="00EA7EA2">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="009361CC" w:rsidRPr="00AF4E2F">
+    <w:r w:rsidR="009361CC" w:rsidRPr="00EA7EA2">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
-    <w:r w:rsidR="009361CC" w:rsidRPr="00AF4E2F">
+    <w:r w:rsidR="009361CC" w:rsidRPr="00EA7EA2">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CA6982">
+    <w:r w:rsidR="00CA6982" w:rsidRPr="00EA7EA2">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
-    <w:r w:rsidR="009361CC" w:rsidRPr="00AF4E2F">
+    <w:r w:rsidR="009361CC" w:rsidRPr="00EA7EA2">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="13C49EBB" w14:textId="77777777" w:rsidR="009361CC" w:rsidRDefault="009361CC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="132D5EC9" w14:textId="77777777" w:rsidR="009361CC" w:rsidRDefault="009361CC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
@@ -11940,50 +12043,166 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41633520"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6FF8E6FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45FB7405"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C94272E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12025,51 +12244,316 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B5F4079"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="478648CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="562E75BE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1B0015BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F4E0FDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="198A4726"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12138,51 +12622,200 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60CE1598"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3C308F06"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62760694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03A88C3C"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12224,51 +12857,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="660346B8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="86FCF300"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B527A7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6686A130"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12310,51 +13056,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D327949"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4EFED43E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71E648F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BC0AF6A"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12396,51 +13255,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72D806BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BFFE19EC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12543,158 +13402,182 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1943147260">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1513252649">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="491408726">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1711564414">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="244187290">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="930040526">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1334914878">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="453444437">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2114275096">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2083721399">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1612660017">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="371538308">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="383338958">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="865871239">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="351960714">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1740397441">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="50275913">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2061047979">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1270166761">
     <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1923954427">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1157114987">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2097170990">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="486173873">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="32769"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="WfContentControls" w:val="1"/>
+  </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00FB4521"/>
     <w:rsid w:val="00011666"/>
     <w:rsid w:val="00026B02"/>
     <w:rsid w:val="000822E5"/>
     <w:rsid w:val="000971FC"/>
     <w:rsid w:val="000A065B"/>
     <w:rsid w:val="000A15F0"/>
     <w:rsid w:val="000A2A3A"/>
     <w:rsid w:val="000A31D7"/>
     <w:rsid w:val="000A492A"/>
     <w:rsid w:val="000D2F80"/>
     <w:rsid w:val="000E3907"/>
     <w:rsid w:val="000E413A"/>
     <w:rsid w:val="000F5AA3"/>
     <w:rsid w:val="00100396"/>
     <w:rsid w:val="00100B5C"/>
     <w:rsid w:val="001106E9"/>
     <w:rsid w:val="00112158"/>
     <w:rsid w:val="00124CA5"/>
     <w:rsid w:val="00134F77"/>
     <w:rsid w:val="001363A5"/>
     <w:rsid w:val="00152E9D"/>
     <w:rsid w:val="00154487"/>
+    <w:rsid w:val="001645F8"/>
     <w:rsid w:val="0017512A"/>
     <w:rsid w:val="00184BCB"/>
     <w:rsid w:val="00196958"/>
     <w:rsid w:val="001A1E39"/>
     <w:rsid w:val="001A24F3"/>
     <w:rsid w:val="001B405C"/>
     <w:rsid w:val="001B5F45"/>
+    <w:rsid w:val="001C4C6F"/>
     <w:rsid w:val="001C6606"/>
     <w:rsid w:val="001E1050"/>
     <w:rsid w:val="001E1E1F"/>
     <w:rsid w:val="001E2007"/>
     <w:rsid w:val="001E57C1"/>
     <w:rsid w:val="001F07EF"/>
     <w:rsid w:val="001F50B6"/>
     <w:rsid w:val="001F6D7A"/>
     <w:rsid w:val="00224849"/>
     <w:rsid w:val="0022746E"/>
     <w:rsid w:val="00230DF7"/>
     <w:rsid w:val="00235F71"/>
     <w:rsid w:val="002444CA"/>
     <w:rsid w:val="00260DE6"/>
     <w:rsid w:val="00273FEE"/>
     <w:rsid w:val="0028204E"/>
     <w:rsid w:val="0028591B"/>
     <w:rsid w:val="002878BF"/>
     <w:rsid w:val="00291841"/>
     <w:rsid w:val="002A5B77"/>
     <w:rsid w:val="002C449B"/>
     <w:rsid w:val="002C6040"/>
     <w:rsid w:val="002D5B3F"/>
     <w:rsid w:val="002E272E"/>
     <w:rsid w:val="002F5778"/>
@@ -12707,297 +13590,309 @@
     <w:rsid w:val="00382BAA"/>
     <w:rsid w:val="00384D73"/>
     <w:rsid w:val="00393EB6"/>
     <w:rsid w:val="003A3CE5"/>
     <w:rsid w:val="003A475C"/>
     <w:rsid w:val="003B366F"/>
     <w:rsid w:val="003B3F9D"/>
     <w:rsid w:val="003B6C95"/>
     <w:rsid w:val="003E5751"/>
     <w:rsid w:val="004046A9"/>
     <w:rsid w:val="00404C50"/>
     <w:rsid w:val="0040651D"/>
     <w:rsid w:val="00423934"/>
     <w:rsid w:val="00426244"/>
     <w:rsid w:val="0043601C"/>
     <w:rsid w:val="00451810"/>
     <w:rsid w:val="00470A38"/>
     <w:rsid w:val="00477880"/>
     <w:rsid w:val="004874DE"/>
     <w:rsid w:val="004B5334"/>
     <w:rsid w:val="004B6C14"/>
     <w:rsid w:val="004D5E9B"/>
     <w:rsid w:val="004D63D9"/>
     <w:rsid w:val="004E58DA"/>
     <w:rsid w:val="004E6585"/>
+    <w:rsid w:val="004F34FE"/>
     <w:rsid w:val="004F38B4"/>
     <w:rsid w:val="005021C3"/>
     <w:rsid w:val="0050249F"/>
     <w:rsid w:val="00524566"/>
     <w:rsid w:val="00525A3E"/>
     <w:rsid w:val="00527E60"/>
     <w:rsid w:val="00530BEF"/>
     <w:rsid w:val="005405F8"/>
     <w:rsid w:val="00552351"/>
     <w:rsid w:val="00561F00"/>
     <w:rsid w:val="00562C4E"/>
     <w:rsid w:val="00562DEC"/>
     <w:rsid w:val="00576AB4"/>
     <w:rsid w:val="00577917"/>
     <w:rsid w:val="0058048A"/>
     <w:rsid w:val="00590667"/>
     <w:rsid w:val="005969E2"/>
     <w:rsid w:val="005A1689"/>
     <w:rsid w:val="005B61CD"/>
     <w:rsid w:val="005D1D58"/>
     <w:rsid w:val="005D432C"/>
     <w:rsid w:val="005E285E"/>
     <w:rsid w:val="005E72F8"/>
     <w:rsid w:val="005F0579"/>
     <w:rsid w:val="005F3A53"/>
     <w:rsid w:val="006062A3"/>
     <w:rsid w:val="00606878"/>
     <w:rsid w:val="00610E08"/>
     <w:rsid w:val="006140BF"/>
     <w:rsid w:val="006161BE"/>
     <w:rsid w:val="00620787"/>
     <w:rsid w:val="00632434"/>
     <w:rsid w:val="0063478F"/>
     <w:rsid w:val="00644256"/>
     <w:rsid w:val="00654080"/>
     <w:rsid w:val="00661D6F"/>
     <w:rsid w:val="006628E9"/>
     <w:rsid w:val="0066725E"/>
     <w:rsid w:val="006716C7"/>
     <w:rsid w:val="00681208"/>
     <w:rsid w:val="00681FA9"/>
+    <w:rsid w:val="0069112E"/>
     <w:rsid w:val="00691EA9"/>
     <w:rsid w:val="006934D4"/>
     <w:rsid w:val="006A6DC3"/>
     <w:rsid w:val="006B31CE"/>
     <w:rsid w:val="006B6BF5"/>
     <w:rsid w:val="006D49ED"/>
     <w:rsid w:val="006D55CE"/>
     <w:rsid w:val="006D637A"/>
     <w:rsid w:val="006D6F24"/>
+    <w:rsid w:val="006E681D"/>
     <w:rsid w:val="006F0F95"/>
     <w:rsid w:val="006F45BF"/>
     <w:rsid w:val="006F60E0"/>
     <w:rsid w:val="00702F71"/>
+    <w:rsid w:val="00710D30"/>
     <w:rsid w:val="007366DF"/>
     <w:rsid w:val="00757839"/>
     <w:rsid w:val="00770C81"/>
     <w:rsid w:val="00775BF9"/>
     <w:rsid w:val="00791024"/>
     <w:rsid w:val="00793F0A"/>
     <w:rsid w:val="007A2657"/>
     <w:rsid w:val="007C682C"/>
     <w:rsid w:val="007D2385"/>
     <w:rsid w:val="007D5DE2"/>
     <w:rsid w:val="007F214F"/>
     <w:rsid w:val="00800069"/>
     <w:rsid w:val="008042F0"/>
     <w:rsid w:val="008310A0"/>
     <w:rsid w:val="00835D29"/>
     <w:rsid w:val="00842E7F"/>
     <w:rsid w:val="00852933"/>
     <w:rsid w:val="008542C4"/>
     <w:rsid w:val="008566E5"/>
     <w:rsid w:val="008566FE"/>
     <w:rsid w:val="00865B46"/>
     <w:rsid w:val="00896134"/>
     <w:rsid w:val="008A4D66"/>
     <w:rsid w:val="008A62BC"/>
     <w:rsid w:val="008B43E7"/>
     <w:rsid w:val="008D763F"/>
     <w:rsid w:val="008F036F"/>
     <w:rsid w:val="008F1308"/>
     <w:rsid w:val="008F44DF"/>
     <w:rsid w:val="008F78C2"/>
     <w:rsid w:val="00904568"/>
     <w:rsid w:val="00911394"/>
     <w:rsid w:val="00923EF2"/>
     <w:rsid w:val="00926D25"/>
     <w:rsid w:val="00926E9D"/>
     <w:rsid w:val="009315A0"/>
     <w:rsid w:val="00932C6E"/>
     <w:rsid w:val="00933F10"/>
+    <w:rsid w:val="00934BB9"/>
     <w:rsid w:val="009361CC"/>
     <w:rsid w:val="009433C5"/>
     <w:rsid w:val="00947911"/>
     <w:rsid w:val="00965881"/>
     <w:rsid w:val="009804BB"/>
     <w:rsid w:val="009871FF"/>
     <w:rsid w:val="00990799"/>
     <w:rsid w:val="00995D51"/>
     <w:rsid w:val="009A0631"/>
     <w:rsid w:val="009B10ED"/>
     <w:rsid w:val="009D3EA4"/>
     <w:rsid w:val="009D649C"/>
     <w:rsid w:val="009E4BC1"/>
+    <w:rsid w:val="009F2613"/>
     <w:rsid w:val="009F5CB2"/>
+    <w:rsid w:val="00A01F46"/>
     <w:rsid w:val="00A03BB8"/>
     <w:rsid w:val="00A16E98"/>
     <w:rsid w:val="00A3505D"/>
     <w:rsid w:val="00A4036F"/>
     <w:rsid w:val="00A406E5"/>
     <w:rsid w:val="00A423D0"/>
     <w:rsid w:val="00A43491"/>
     <w:rsid w:val="00A4641C"/>
     <w:rsid w:val="00A55876"/>
     <w:rsid w:val="00A67FB1"/>
     <w:rsid w:val="00A85BFE"/>
     <w:rsid w:val="00AB6FE7"/>
     <w:rsid w:val="00AB7AD7"/>
     <w:rsid w:val="00AD2430"/>
     <w:rsid w:val="00AE41A6"/>
     <w:rsid w:val="00AF0E34"/>
     <w:rsid w:val="00AF271D"/>
     <w:rsid w:val="00AF4E2F"/>
     <w:rsid w:val="00AF56C2"/>
     <w:rsid w:val="00B004E6"/>
     <w:rsid w:val="00B0744D"/>
     <w:rsid w:val="00B21EDD"/>
     <w:rsid w:val="00B33B23"/>
     <w:rsid w:val="00B50EA8"/>
     <w:rsid w:val="00B64082"/>
+    <w:rsid w:val="00B67612"/>
     <w:rsid w:val="00B72325"/>
     <w:rsid w:val="00B81AD3"/>
     <w:rsid w:val="00B829D8"/>
     <w:rsid w:val="00B84B5B"/>
     <w:rsid w:val="00B86446"/>
     <w:rsid w:val="00BA1176"/>
     <w:rsid w:val="00BE0B01"/>
     <w:rsid w:val="00BE79C7"/>
     <w:rsid w:val="00BF3CB5"/>
     <w:rsid w:val="00C01A3F"/>
     <w:rsid w:val="00C073F1"/>
     <w:rsid w:val="00C07D8F"/>
     <w:rsid w:val="00C1285B"/>
     <w:rsid w:val="00C1361B"/>
     <w:rsid w:val="00C14E1F"/>
     <w:rsid w:val="00C315AF"/>
     <w:rsid w:val="00C36D9A"/>
     <w:rsid w:val="00C44A72"/>
     <w:rsid w:val="00C573A3"/>
     <w:rsid w:val="00C61FC2"/>
     <w:rsid w:val="00C705F9"/>
     <w:rsid w:val="00C80F0F"/>
     <w:rsid w:val="00C8667A"/>
     <w:rsid w:val="00C93BCB"/>
     <w:rsid w:val="00CA6982"/>
     <w:rsid w:val="00CC241A"/>
     <w:rsid w:val="00CE4035"/>
     <w:rsid w:val="00CE47FB"/>
     <w:rsid w:val="00CE65AB"/>
     <w:rsid w:val="00CF4266"/>
     <w:rsid w:val="00D0776C"/>
     <w:rsid w:val="00D133A1"/>
     <w:rsid w:val="00D22D9C"/>
     <w:rsid w:val="00D241F1"/>
     <w:rsid w:val="00D275CB"/>
     <w:rsid w:val="00D30DFA"/>
     <w:rsid w:val="00D463A5"/>
     <w:rsid w:val="00D4710D"/>
     <w:rsid w:val="00D47D25"/>
     <w:rsid w:val="00D5421A"/>
     <w:rsid w:val="00D62ACD"/>
     <w:rsid w:val="00DA36EE"/>
     <w:rsid w:val="00DB116D"/>
     <w:rsid w:val="00DD17CC"/>
     <w:rsid w:val="00DE217A"/>
     <w:rsid w:val="00DE2427"/>
     <w:rsid w:val="00DF321B"/>
     <w:rsid w:val="00E14A1C"/>
+    <w:rsid w:val="00E20D9A"/>
     <w:rsid w:val="00E230E0"/>
     <w:rsid w:val="00E27F15"/>
     <w:rsid w:val="00E30D3D"/>
     <w:rsid w:val="00E51AAC"/>
     <w:rsid w:val="00E6137E"/>
     <w:rsid w:val="00E66CC0"/>
     <w:rsid w:val="00E728A9"/>
     <w:rsid w:val="00E807D9"/>
     <w:rsid w:val="00E96A8E"/>
     <w:rsid w:val="00EA0F4E"/>
     <w:rsid w:val="00EA295B"/>
     <w:rsid w:val="00EA3B9B"/>
     <w:rsid w:val="00EA6801"/>
+    <w:rsid w:val="00EA7EA2"/>
     <w:rsid w:val="00EB4F96"/>
     <w:rsid w:val="00ED7072"/>
     <w:rsid w:val="00EE3132"/>
     <w:rsid w:val="00EE3D9D"/>
     <w:rsid w:val="00EE4519"/>
     <w:rsid w:val="00EE6F25"/>
     <w:rsid w:val="00EF6067"/>
     <w:rsid w:val="00F02126"/>
     <w:rsid w:val="00F03D85"/>
     <w:rsid w:val="00F07C8C"/>
     <w:rsid w:val="00F249F1"/>
     <w:rsid w:val="00F25B9D"/>
     <w:rsid w:val="00F2664E"/>
     <w:rsid w:val="00F31163"/>
     <w:rsid w:val="00F311D9"/>
     <w:rsid w:val="00F31C04"/>
     <w:rsid w:val="00F442A7"/>
     <w:rsid w:val="00F57A89"/>
     <w:rsid w:val="00F61A20"/>
     <w:rsid w:val="00F63DD9"/>
     <w:rsid w:val="00F67644"/>
     <w:rsid w:val="00F8381F"/>
     <w:rsid w:val="00F847F3"/>
     <w:rsid w:val="00FA04CD"/>
     <w:rsid w:val="00FA25F5"/>
     <w:rsid w:val="00FA2810"/>
     <w:rsid w:val="00FA68F8"/>
     <w:rsid w:val="00FB1DC0"/>
     <w:rsid w:val="00FB3B4E"/>
     <w:rsid w:val="00FB4521"/>
     <w:rsid w:val="00FB4F84"/>
     <w:rsid w:val="00FB5CF8"/>
+    <w:rsid w:val="00FE7996"/>
+    <w:rsid w:val="00FF0887"/>
     <w:rsid w:val="00FF273B"/>
     <w:rsid w:val="00FF4DB6"/>
     <w:rsid w:val="00FF564C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="32769"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="589E8BB8"/>
   <w15:docId w15:val="{D1E93563-EDF6-4561-8F79-4F0B405E2EA4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -14343,82 +15238,82 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>AssignFrm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3210</Words>
-  <Characters>18302</Characters>
+  <Words>3478</Words>
+  <Characters>19583</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>152</Lines>
-  <Paragraphs>42</Paragraphs>
+  <Lines>1305</Lines>
+  <Paragraphs>230</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Teitl</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>GA36 Lefel 3</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>S.I.H.E.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21470</CharactersWithSpaces>
+  <CharactersWithSpaces>22831</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>3932241</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.managers.org.uk/research-analysis/research/current-research/business-benefits-management-and-leadership-development-</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6029399</vt:i4>
       </vt:variant>
       <vt:variant>