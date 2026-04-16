--- v0 (2025-10-17)
+++ v1 (2026-04-16)
@@ -467,51 +467,50 @@
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Modwl:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76C709F4" w14:textId="77777777" w:rsidR="008F1308" w:rsidRPr="00A406E5" w:rsidRDefault="008F1308" w:rsidP="00E51AAC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w14:paraId="094258C7" w14:textId="77777777" w:rsidTr="008F1308">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E90E236" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w:rsidRDefault="00A04F8B" w:rsidP="005C14E1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
@@ -788,51 +787,50 @@
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Dyddiad cyflwyno:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3293" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="438FE85E" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w:rsidRDefault="00B84B5B" w:rsidP="005F0579">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02D23E23" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w:rsidRDefault="00A04F8B" w:rsidP="005C14E1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -849,84 +847,83 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyddiad dychwelyd marciau dros dro ac adborth ysgrifenedig: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56A66BFA" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w:rsidRDefault="00B84B5B" w:rsidP="005F0579">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00701A90" w14:paraId="75DD8222" w14:textId="77777777" w:rsidTr="00A406E5">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00245B04" w14:paraId="75DD8222" w14:textId="77777777" w:rsidTr="00A406E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FFEC32C" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00A04F8B" w:rsidP="005C14E1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dull cyflwyno: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B9243CD" w14:textId="77777777" w:rsidR="00A406E5" w:rsidRPr="00A406E5" w:rsidRDefault="00A04F8B" w:rsidP="00A406E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Lle bo’n ymarferol ac yn bosibl, rhaid cyflwyno pob asesiad ysgrifenedig drwy Turnitin, oni nodir yn wahanol gan y Darlithydd. </w:t>
             </w:r>
             <w:r w:rsidR="00A406E5" w:rsidRPr="00A406E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1159,51 +1156,50 @@
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Gonestrwydd academaidd / cyfeirnodi: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30EAD19D" w14:textId="77777777" w:rsidR="00A406E5" w:rsidRPr="00A406E5" w:rsidRDefault="00A04F8B" w:rsidP="005C14E1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Mae gonestrwydd academaidd yn ofynnol. </w:t>
             </w:r>
             <w:r w:rsidR="00A406E5" w:rsidRPr="00A406E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1225,109 +1221,1182 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00342C53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dylech atodi rhestr gyfeiriadau i’ch cyflwyniad sy’n nodi’r llyfrau, erthyglau ac ati rydych wedi’u defnyddio, wedi cyfeirio atynt neu wedi’u dyfynnu er mwyn cwblhau’r asesiad hwn. </w:t>
             </w:r>
             <w:r w:rsidR="00A406E5" w:rsidRPr="00A406E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00FD6735" w:rsidRPr="00245B04" w14:paraId="2BED4E3A" w14:textId="77777777" w:rsidTr="00A406E5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7797F4D1" w14:textId="430D8863" w:rsidR="00FD6735" w:rsidRPr="00FD6735" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Gwaith dros y terfyn geiriau:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7829" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="793624D7" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00710D30" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Er mwyn cefnogi tegwch ac ysgrifennu academaidd da, mae gan bob asesiad derfyn geiriau penodol. Mae'n bwysig eich bod chi'n aros o fewn y terfyn hwn. Mae'r terfyn geiriau yn helpu i sicrhau:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D303502" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00710D30" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Eich bod yn ysgrifennu'n glir ac yn gryno.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D6E4C98" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00710D30" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Bod pob myfyriwr yn cwblhau'r asesiad ar sail gyfartal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B7D25E7" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00710D30" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B240216" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00710D30" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os yw’ch gwaith dros y terfyn geiriau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F70C082" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os yw'ch gwaith yn fwy na'r terfyn geiriau, bydd y cosbau canlynol fel arfer yn berthnasol. Ni all y didyniadau hyn gymryd eich marc islaw'r marc pasio ar gyfer y modwl.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2396361C" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00710D30" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="1936"/>
+              <w:gridCol w:w="5274"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00FD6735" w:rsidRPr="00710D30" w14:paraId="200A165B" w14:textId="77777777" w:rsidTr="00DE015C">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1936" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="54A6A5D0" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00710D30" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>Canran dros y Terfyn</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5274" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="18340E02" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00710D30" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>Cosb a Gymhwysir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00FD6735" w:rsidRPr="00710D30" w14:paraId="1B2CEB06" w14:textId="77777777" w:rsidTr="00DE015C">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1936" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3E085A4E" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00710D30" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Hyd at 10% </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5274" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="617D337B" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00710D30" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>Dim cosb</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00FD6735" w:rsidRPr="00245B04" w14:paraId="6E06F3A1" w14:textId="77777777" w:rsidTr="00245B04">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1936" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="254109E4" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00710D30" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">10%–25% </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5274" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4B2538F5" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00710D30" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Didynnu 5 marc </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>neu</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ostwng y marc i’r marc sydd wedi’i gapio (pa un bynnag yw’r gosb leiaf) </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00FD6735" w:rsidRPr="00245B04" w14:paraId="473364C2" w14:textId="77777777" w:rsidTr="00245B04">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1936" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1BBD6585" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00710D30" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">26%–50% </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5274" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4BEC66DF" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00710D30" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Didynnu 10 marc </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>neu</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ostwng y marc i’r marc sydd wedi’i gapio (pa un bynnag yw’r gosb leiaf)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00FD6735" w:rsidRPr="00245B04" w14:paraId="68D50A51" w14:textId="77777777" w:rsidTr="00245B04">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1936" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="19AD47F6" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00710D30" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>Dros 50%</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5274" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="27AE67E8" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00710D30" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>Marc wedi’i gapio ar y marc pasio</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="4FF9B9DD" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A5C3777" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00E20D9A" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Enghreifftiau (Israddedig):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EC8A472" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00E20D9A" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="num" w:pos="215"/>
+              </w:tabs>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="215" w:hanging="215"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byddai marc o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>44%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yn cael ei ostwng i'r marc pasio o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>40%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> os yw nifer y geiriau yn 10–25% dros y terfyn.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7259AFE8" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00E20D9A" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="num" w:pos="215"/>
+              </w:tabs>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="215" w:hanging="215"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byddai marc o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>49%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yn cael ei ostwng gan 5 marc i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>44%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75BE5947" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00E20D9A" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="num" w:pos="215"/>
+              </w:tabs>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="215" w:hanging="215"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byddai marc o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>47%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sydd 25–50% dros y terfyn geiriau yn cael ei ostwng i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>40%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2273FEB1" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00E20D9A" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="num" w:pos="215"/>
+              </w:tabs>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="215" w:hanging="215"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byddai marc o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>55%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sydd 25–50% dros y terfyn geiriau yn cael ei ostwng 10 marc i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>45%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56FE968E" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00E20D9A" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FE29FA5" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00E20D9A" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os ydych o dan y terfyn geiriau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="341389E2" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00E20D9A" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os yw'ch gwaith yn sylweddol is na’r terfyn geiriau, efallai y byddwch chi'n colli marciau oherwydd mae’n bosibl na fydd eich cyflwyniad yn cynnwys digon o fanyl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">der </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>i fodloni'r deilliannau dysgu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C9D7033" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00E20D9A" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EE65135" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="00E20D9A" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Adborth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B97DC5B" w14:textId="14C641B0" w:rsidR="00FD6735" w:rsidRPr="00342C53" w:rsidRDefault="00FD6735" w:rsidP="00FD6735">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os cymhwysir cosb sy’n gysylltiedig â’r terfyn geiriau, bydd hyn yn cael ei nodi'n glir yn eich adborth, ynghyd â'r rheswm.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="10CF01DF" w14:textId="77777777" w:rsidR="0028204E" w:rsidRPr="00A406E5" w:rsidRDefault="0028204E" w:rsidP="00DB116D">
+    <w:p w14:paraId="10CF01DF" w14:textId="77777777" w:rsidR="0028204E" w:rsidRPr="00FD6735" w:rsidRDefault="0028204E" w:rsidP="00DB116D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5935AA76" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00DB116D">
+    <w:p w14:paraId="7AD9460F" w14:textId="4D463351" w:rsidR="00A406E5" w:rsidRPr="00FD6735" w:rsidRDefault="00A406E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AD9460F" w14:textId="77777777" w:rsidR="00A406E5" w:rsidRDefault="00A406E5">
+    <w:p w14:paraId="7C619B71" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00FD6735" w:rsidRDefault="00152E9D" w:rsidP="00DB116D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:sz w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9747"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C01A3F" w:rsidRPr="00701A90" w14:paraId="66F7D675" w14:textId="77777777" w:rsidTr="00A406E5">
+      <w:tr w:rsidR="00C01A3F" w:rsidRPr="00245B04" w14:paraId="66F7D675" w14:textId="77777777" w:rsidTr="00A406E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="479530C4" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="005B188A" w:rsidRDefault="00A04F8B" w:rsidP="00273FEE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Deilliannau Dysgu’r Modwl</w:t>
             </w:r>
@@ -1342,77 +2411,99 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="417CACA4" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="005B188A" w:rsidRDefault="00A04F8B" w:rsidP="005C14E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00342C53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(o faes llafur y modwl)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01A3F" w:rsidRPr="00701A90" w14:paraId="6AEB953C" w14:textId="77777777" w:rsidTr="00A406E5">
+      <w:tr w:rsidR="00C01A3F" w:rsidRPr="00245B04" w14:paraId="6AEB953C" w14:textId="77777777" w:rsidTr="00A406E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CEB4043" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="005B188A" w:rsidRDefault="00C01A3F" w:rsidP="00273FEE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="780D2A8B" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="005B188A" w:rsidRDefault="00C01A3F" w:rsidP="00152E9D">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C261F64" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="005B188A" w:rsidRDefault="00C01A3F" w:rsidP="00152E9D">
+          <w:p w14:paraId="2C261F64" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRDefault="00C01A3F" w:rsidP="00152E9D">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33C62A2A" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRDefault="00FD6735" w:rsidP="00152E9D">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0ECC01E9" w14:textId="77777777" w:rsidR="00FD6735" w:rsidRPr="005B188A" w:rsidRDefault="00FD6735" w:rsidP="00152E9D">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D8F13C6" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="005B188A" w:rsidRDefault="00C01A3F" w:rsidP="00152E9D">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04F6619C" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="005B188A" w:rsidRDefault="00C01A3F" w:rsidP="00152E9D">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
@@ -1442,51 +2533,68 @@
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6AC9049F" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="005B188A" w:rsidRDefault="00C01A3F" w:rsidP="00BA1176">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CC34245" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="005B188A" w:rsidRDefault="00C01A3F" w:rsidP="00BA1176">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29D22A4F" w14:textId="77777777" w:rsidR="0028204E" w:rsidRPr="005B188A" w:rsidRDefault="0028204E" w:rsidP="00BA1176">
+    <w:p w14:paraId="29D22A4F" w14:textId="4371EEC2" w:rsidR="00FD6735" w:rsidRDefault="00FD6735">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E15B47" w14:textId="77777777" w:rsidR="0028204E" w:rsidRPr="005B188A" w:rsidRDefault="0028204E" w:rsidP="00BA1176">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9781"/>
@@ -2910,51 +4018,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>unrhyw</w:t>
             </w:r>
             <w:r w:rsidRPr="00367924">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> fath o gymorth drwy Ddeallusrwydd Artiffisial Cynhyrchiol.  Mae hyn yn cynnwys cymorth ymchwil, cymorth strwythur, cymorth ysgrifennu / prawf ddarllen a chymorth creadigol.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16FFFF83" w14:textId="7BDE0DD5" w:rsidR="001120FA" w:rsidRPr="00367924" w:rsidRDefault="00701A90" w:rsidP="000E3CFB">
+          <w:p w14:paraId="16FFFF83" w14:textId="7BDE0DD5" w:rsidR="001120FA" w:rsidRPr="00367924" w:rsidRDefault="00245B04" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="cy-GB"/>
                 </w:rPr>
                 <w:id w:val="-1360203626"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6801,73 +7909,50 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="288AB505" w14:textId="77777777" w:rsidR="00C073F1" w:rsidRDefault="00C073F1" w:rsidP="00152E9D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C4F5662" w14:textId="77777777" w:rsidR="00C073F1" w:rsidRDefault="00C073F1" w:rsidP="00152E9D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
         </w:rPr>
         <w:sectPr w:rsidR="00C073F1" w:rsidSect="00F61A20">
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11894" w:h="16834"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="706" w:footer="706" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AB1D813" w14:textId="77777777" w:rsidR="00C073F1" w:rsidRDefault="00C073F1" w:rsidP="00152E9D">
-[...21 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4F0A4532" w14:textId="77777777" w:rsidR="001F50B6" w:rsidRDefault="001F50B6" w:rsidP="001F50B6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="303B44"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13858"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C073F1" w14:paraId="141DAD13" w14:textId="77777777" w:rsidTr="00924471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13858" w:type="dxa"/>
@@ -8169,117 +9254,117 @@
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Gwybodaeth a dealltwriaeth</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61F67F9D" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00D9771E" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:spacing w:before="34"/>
               <w:ind w:left="108" w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Gwybodaeth am </w:t>
+              <w:t xml:space="preserve">(Gwybodaeth am gysyniadau ac </w:t>
             </w:r>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>gysyniadau ac egwyddorion</w:t>
+              <w:t>egwyddorion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> gwaelodol</w:t>
             </w:r>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> sylfaenol pwnc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="488AA704" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00B669B1" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Bylchau mawr yn y wybodaeth a’r ddealltwriaeth </w:t>
+              <w:t xml:space="preserve">Bylchau mawr yn y wybodaeth a’r ddealltwriaeth o gysyniadau ac </w:t>
             </w:r>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>o gysyniadau ac egwyddorion</w:t>
+              <w:t>egwyddorion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> gwaelodol</w:t>
             </w:r>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> sylfaenol y deunydd pwnc.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B669B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
@@ -8308,66 +9393,66 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A361D66" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00B669B1" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Bylchau yn y wybodaeth am y cysyniadau a’r </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008A5A9D">
+              <w:t>Bylchau yn y wybodaeth am y cysyniadau a’r egwyddorion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>egwyddorion</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> gwaelodol</w:t>
+              <w:t>gwaelodol</w:t>
             </w:r>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> sylfaenol, gyda dealltwriaeth ddiffygiol neu arwynebol. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B669B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhai anghywirdebau sylweddol a/neu ddeunydd amherthnasol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -8376,59 +9461,59 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59127678" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00B669B1" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Gwybodaeth a dealltwriaeth gyfyngedig o’r </w:t>
+              <w:t xml:space="preserve">Gwybodaeth a dealltwriaeth gyfyngedig o’r cysyniadau a’r </w:t>
             </w:r>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>cysyniadau a’r egwyddorion</w:t>
+              <w:t>egwyddorion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> gwaelodol</w:t>
             </w:r>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> sylfaenol yn y maes pwnc.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
@@ -8444,115 +9529,115 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3457BE13" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00B669B1" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Mae’r wybodaeth am y cysyniadau a’r </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008A5A9D">
+              <w:t>Mae’r wybodaeth am y cysyniadau a’r egwyddorion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>egwyddorion</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> gwaelodol</w:t>
+              <w:t>gwaelodol</w:t>
             </w:r>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> sylfaenol yn gywir gyda dealltwriaeth dda o’r maes astudio ond mae diffyg manylder a/neu ehangder. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2523A8A2" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00B669B1" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Gwybodaeth gymwys am y cysyniadau a’r </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008A5A9D">
+              <w:t>Gwybodaeth gymwys am y cysyniadau a’r egwyddorion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>egwyddorion</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> gwaelodol</w:t>
+              <w:t>gwaelodol</w:t>
             </w:r>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> sylfaenol.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B669B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Arddengys ddealltwriaeth dda iawn. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B669B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -8561,114 +9646,114 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64091E80" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00B669B1" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Gwybodaeth a dealltwriaeth ragorol o </w:t>
+              <w:t xml:space="preserve">Gwybodaeth a dealltwriaeth ragorol o gysyniadau ac </w:t>
             </w:r>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>gysyniadau ac egwyddorion</w:t>
+              <w:t>egwyddorion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> gwaelodol</w:t>
             </w:r>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> sylfaenol y pwnc.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B669B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CE3F18F" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00B669B1" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Gwybodaeth a dealltwriaeth eithriadol a </w:t>
+              <w:t xml:space="preserve">Gwybodaeth a dealltwriaeth eithriadol a manwl  o’r </w:t>
             </w:r>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>manwl  o’r cysyniadau a’r egwyddorion</w:t>
+              <w:t>cysyniadau a’r egwyddorion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> gwaelodol</w:t>
             </w:r>
             <w:r w:rsidRPr="008A5A9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> sylfaenol</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F0E34" w:rsidRPr="00D9771E" w14:paraId="484997FD" w14:textId="77777777" w:rsidTr="00EE00D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="077DB37C" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
@@ -9255,148 +10340,148 @@
               <w:t xml:space="preserve">Dehongli data ansoddol a meintiol mewn modd rhagorol. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53BB0207" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00B669B1" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F64A84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallu eithriadol i ddyfeisio  dadleuon gan ddefnyddio tystiolaeth a llunio barn sy’n hollol briodol a dilys. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F0E34" w:rsidRPr="00701A90" w14:paraId="16299DC7" w14:textId="77777777" w:rsidTr="00EE00D3">
+      <w:tr w:rsidR="002F0E34" w:rsidRPr="00245B04" w14:paraId="16299DC7" w14:textId="77777777" w:rsidTr="00EE00D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="4A58AFC2" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:spacing w:before="34" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Sgiliau ymarferol</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="475B8011" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:spacing w:before="34" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Dulliau gwahanol </w:t>
+              <w:t xml:space="preserve">(Dulliau gwahanol o ddatrys </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">o ddatrys problemau mewn cyd-destunau penodol). </w:t>
+              <w:t xml:space="preserve">problemau mewn cyd-destunau penodol). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C4CD6CF" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00F65EEE" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:spacing w:before="34" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AD97361" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00B669B1" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Defnydd cyfyngedig, neu ddim defnydd o </w:t>
+              <w:t xml:space="preserve">Defnydd cyfyngedig, neu ddim defnydd o ddulliau </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ddulliau sylfaenol a addysgwyd, deunyddiau, offer a/neu dechnegau.</w:t>
+              <w:t>sylfaenol a addysgwyd, deunyddiau, offer a/neu dechnegau.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="132C2237" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Fawr ddim neu ddim gwerthfawrogiad o gyd-destun y cymhwyso. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F294085" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00B669B1" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9406,59 +10491,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C9CEC10" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Cymhwyso dulliau sylfaenol a addysgwyd, </w:t>
+              <w:t xml:space="preserve">Cymhwyso dulliau sylfaenol a addysgwyd, deunyddiau, </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>deunyddiau, offer a/neu dechnegau mewn modd elfennol ond heb ystyriaeth na chymhwysedd.</w:t>
+              <w:t>offer a/neu dechnegau mewn modd elfennol ond heb ystyriaeth na chymhwysedd.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B669B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Gwerthfawrogiad diffygiol o gyd-destun y cymhwyso. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B18C8B2" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00B669B1" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
@@ -9475,59 +10560,59 @@
           </w:p>
           <w:p w14:paraId="07CC287F" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00B669B1" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E3A53B9" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00B669B1" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Ymwybyddiaeth ddigonol a chymhwyso </w:t>
+              <w:t xml:space="preserve">Ymwybyddiaeth ddigonol a chymhwyso dulliau sylfaenol, </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>dulliau sylfaenol, deunyddiau, offer a/neu dechnegau, mewn modd sy’n briodol ar y cyfan.</w:t>
+              <w:t>deunyddiau, offer a/neu dechnegau, mewn modd sy’n briodol ar y cyfan.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EAABF67" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Gwerthfawrogiad sylfaenol o gyd-destun y cymhwyso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="577DB6D2" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00B669B1" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
@@ -9543,59 +10628,59 @@
             </w:r>
             <w:r w:rsidRPr="003F205C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CDB7F6B" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00B669B1" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Cymhwyso dulliau sylfaenol, deunyddiau, </w:t>
+              <w:t xml:space="preserve">Cymhwyso dulliau sylfaenol, deunyddiau, offer a/neu </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>offer a/neu dechnegau mewn modd da a phriodol.</w:t>
+              <w:t>dechnegau mewn modd da a phriodol.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BB3D947" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="005B188A" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Gwerthfawrogiad eglur o gyd-destun y cymhwyso. </w:t>
             </w:r>
             <w:r w:rsidRPr="005B188A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DA3557B" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="005B188A" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
@@ -9623,117 +10708,117 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">a atebion sy’n briodol ar y cyfan. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E131D9D" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="005B188A" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Cymhwyso ystod o ddulliau sylfaenol, </w:t>
+              <w:t xml:space="preserve">Cymhwyso ystod o ddulliau sylfaenol, deunyddiau, </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>deunyddiau, offer a/neu dechnegau mewn modd da iawn.</w:t>
+              <w:t>offer a/neu dechnegau mewn modd da iawn.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E63BFEA" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="005B188A" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Ystyriaeth dda iawn o gyd-destun y cymhwyso. </w:t>
             </w:r>
             <w:r w:rsidRPr="005B188A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tystiolaeth dda iawn o ddulliau gwahanol o ddatrys problemau mewn cyd-destunau penodol a chynigia atebion priodol. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33C65078" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="005B188A" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Cymhwyso ystod o ddulliau sylfaenol a </w:t>
+              <w:t xml:space="preserve">Cymhwyso ystod o ddulliau sylfaenol a addysgwyd, </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>addysgwyd, deunyddiau, offer a/neu dechnegau mewn modd uwch.</w:t>
+              <w:t>deunyddiau, offer a/neu dechnegau mewn modd uwch.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A09EAFA" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="005B188A" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Mae cyd-destun y cymhwyso yn ystyriol ac yn graff. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49885B6D" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="005B188A" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
@@ -9747,59 +10832,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F283FF0" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="005B188A" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Lefelau eithriadol o sgiliau </w:t>
+              <w:t xml:space="preserve">Lefelau eithriadol o sgiliau cymhwyso a </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">cymhwyso a defnyddio mewn cyd-destunau ymarferol penodol. </w:t>
+              <w:t xml:space="preserve">defnyddio mewn cyd-destunau ymarferol penodol. </w:t>
             </w:r>
             <w:r w:rsidRPr="005B188A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Dynodi problemau mewn cyd-destunau penodol mewn modd rhagorol</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9834,61 +10919,61 @@
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Sgiliau trosglwyddadwy ar gyfer bywyd ac arfer proffesiynol</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B0437D9" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="005B188A" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:spacing w:before="34" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Cyfleu canlyniadau eu hastudiaeth / gwaith mewn modd cywir a dibynadwy,  gyda dadleuon strwythuredig a chydlynol; y rhinweddau sydd eu hangen ar gyfer cyflogaeth sy’n gofyn am arfer rhywfaint o gyfrifoldeb personol o fewn </w:t>
+              <w:t xml:space="preserve">(Cyfleu canlyniadau eu hastudiaeth / gwaith mewn modd cywir a dibynadwy,  gyda dadleuon strwythuredig a chydlynol; y rhinweddau sydd eu hangen ar gyfer cyflogaeth sy’n gofyn am arfer rhywfaint o gyfrifoldeb personol o fewn amgylchedd </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">amgylchedd strwythuredig a rheoledig.) </w:t>
+              <w:t xml:space="preserve">strwythuredig a rheoledig.) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BDF2B84" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00E07BE3" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -9910,59 +10995,59 @@
             </w:r>
             <w:r w:rsidRPr="00E07BE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Wedi methu gweithio’n effeithiol yn unigol neu’n rhan o grŵp.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F63405">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fawr ddim neu ddim tystiolaeth </w:t>
+              <w:t xml:space="preserve">Fawr ddim neu ddim tystiolaeth o’r sgiliau ar </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">o’r sgiliau ar gyfer cyflogaeth sy’n gofyn </w:t>
+              <w:t xml:space="preserve">gyfer cyflogaeth sy’n gofyn </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>am arfer rhywfaint o gyfrifoldeb personol.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B953CD1" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00ED3ABD" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="274B2446" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00E07BE3" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -10006,59 +11091,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Defnydd gwan o iaith a/neu arddull amhriodol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ymagwedd ddiffygiol at waith unigol neu waith grŵp, gan </w:t>
+              <w:t xml:space="preserve">Ymagwedd ddiffygiol at waith unigol neu waith grŵp, gan fodloni </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">fodloni rhwymedigaethau rhannol i eraill yn unig. </w:t>
+              <w:t xml:space="preserve">rhwymedigaethau rhannol i eraill yn unig. </w:t>
             </w:r>
             <w:r w:rsidRPr="00F63405">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Tystiolaeth gyfyngedig o’r sgiliau ar gyfer cyflogaeth sy’n gofyn am arfer rhywfaint o gyfrifoldeb personol.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -10079,59 +11164,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Gall fod diffyg cydlyniad a/neu gywirdeb mewn mannau yn y gwaith. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E07BE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gall weithio fel rhan o grŵp, gan fodloni’r rhan fwyaf o’r </w:t>
+              <w:t>Gall weithio fel rhan o grŵp, gan fodloni’r rhan fwyaf o’r rhwymedigaetha</w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">rhwymedigaethau i bobl eraill ond efallai gyda chyfranogiad cyfyngedig mewn gweithgareddau grŵp. </w:t>
+              <w:t xml:space="preserve">u i bobl eraill ond efallai gyda chyfranogiad cyfyngedig mewn gweithgareddau grŵp. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2819B4C4" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00E07BE3" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Arddengys y sgiliau sylfaenol ar gyfer cyflogaeth sy’n gofyn am arfer rhywfaint o gyfrifoldeb personol, gyda rhai meysydd o fân wendid. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
@@ -10154,59 +11239,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Gall weithio’n effeithiol yn annibynnol a/neu fel rhan o dîm, gyda chyfraniadau eglur at weithgareddau grŵp.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AD75B40" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00E07BE3" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arddengys y sgiliau ar gyfer </w:t>
+              <w:t xml:space="preserve">Arddengys y sgiliau ar gyfer cyflogaeth sy’n </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">cyflogaeth sy’n gofyn am arfer rhywfaint o gyfrifoldeb personol, gyda rhai meysydd o gryfder a rhai o fân wendid. </w:t>
+              <w:t xml:space="preserve">gofyn am arfer rhywfaint o gyfrifoldeb personol, gyda rhai meysydd o gryfder a rhai o fân wendid. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32D4991E" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00E07BE3" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -10221,59 +11306,59 @@
           </w:p>
           <w:p w14:paraId="2102D8E9" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00E07BE3" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Gall weithio’n effeithiol yn annibynnol a/neu fel rhan o dîm, gyda chyfraniadau da iawn at weithgareddau grŵp.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F63405">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arddengys sgiliau da iawn ar gyfer cyflogaeth sy’n gofyn am arfer rhywfaint o </w:t>
+              <w:t xml:space="preserve">Arddengys sgiliau da iawn ar gyfer cyflogaeth sy’n gofyn am arfer rhywfaint o gyfrifoldeb </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">gyfrifoldeb personol, gyda mân gwendid  achlysurol yn unig. </w:t>
+              <w:t xml:space="preserve">personol, gyda mân gwendid  achlysurol yn unig. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0548214A" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00E07BE3" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -10281,59 +11366,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Gall weithio’n effeithiol yn annibynnol a/neu fel rhan o dîm, gyda chyfraniadau rhagorol at weithgareddau grŵp.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F63405">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arddengys sgiliau rhagorol ar gyfer cyflogaeth sy’n gofyn am arfer rhywfaint o </w:t>
+              <w:t xml:space="preserve">Arddengys sgiliau rhagorol ar gyfer cyflogaeth sy’n gofyn am arfer rhywfaint o gyfrifoldeb </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">gyfrifoldeb personol gydag awydd i ddatblygu ymhellach.  </w:t>
+              <w:t xml:space="preserve">personol gydag awydd i ddatblygu ymhellach.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B31C1AA" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00E07BE3" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7EDF6FEB" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRPr="00E07BE3" w:rsidRDefault="002F0E34" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -10348,59 +11433,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Gall weithio’n effeithiol yn annibynnol a/neu fel rhan o dîm, gyda chyfraniadau eithriadol at weithgareddau grŵp.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F63405">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arddengys sgiliau eithriadol ar gyfer cyflogaeth sy’n </w:t>
+              <w:t xml:space="preserve">Arddengys sgiliau eithriadol ar gyfer cyflogaeth sy’n gofyn am arfer </w:t>
             </w:r>
             <w:r w:rsidRPr="00747D95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">gofyn am arfer rhywfaint o gyfrifoldeb personol gydag awydd i ddatblygu ymhellach.  </w:t>
+              <w:t xml:space="preserve">rhywfaint o gyfrifoldeb personol gydag awydd i ddatblygu ymhellach.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="08123111" w14:textId="77777777" w:rsidR="002F0E34" w:rsidRDefault="002F0E34">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="303B44"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CF104A2" w14:textId="77777777" w:rsidR="001F6116" w:rsidRDefault="001F6116">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="303B44"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10594,177 +11679,196 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times (WN)">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0609070205080204"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...1 lines deleted...]
-    <w:panose1 w:val="02020609040205080304"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0561BAC5" w14:textId="77777777" w:rsidR="00274691" w:rsidRDefault="002F0E34">
+  <w:p w14:paraId="0561BAC5" w14:textId="77777777" w:rsidR="00274691" w:rsidRPr="00FD6735" w:rsidRDefault="002F0E34">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002F0E34">
+    <w:r w:rsidRPr="00FD6735">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>Tudalen</w:t>
     </w:r>
-    <w:r w:rsidR="00274691" w:rsidRPr="002F0E34">
+    <w:r w:rsidR="00274691" w:rsidRPr="00FD6735">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00274691" w:rsidRPr="002F0E34">
+    <w:r w:rsidR="00274691" w:rsidRPr="00FD6735">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00274691" w:rsidRPr="002F0E34">
+    <w:r w:rsidR="00274691" w:rsidRPr="00FD6735">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidR="00274691" w:rsidRPr="002F0E34">
+    <w:r w:rsidR="00274691" w:rsidRPr="00FD6735">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00126346">
+    <w:r w:rsidR="00126346" w:rsidRPr="00FD6735">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidR="00274691" w:rsidRPr="002F0E34">
+    <w:r w:rsidR="00274691" w:rsidRPr="00FD6735">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="002F0E34">
+    <w:r w:rsidRPr="00FD6735">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> o</w:t>
     </w:r>
-    <w:r w:rsidR="00274691">
+    <w:r w:rsidR="00274691" w:rsidRPr="00FD6735">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00274691">
+    <w:r w:rsidR="00274691" w:rsidRPr="00FD6735">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00274691">
+    <w:r w:rsidR="00274691" w:rsidRPr="00FD6735">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
-    <w:r w:rsidR="00274691">
+    <w:r w:rsidR="00274691" w:rsidRPr="00FD6735">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00126346">
+    <w:r w:rsidR="00126346" w:rsidRPr="00FD6735">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
-    <w:r w:rsidR="00274691">
+    <w:r w:rsidR="00274691" w:rsidRPr="00FD6735">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1146CF77" w14:textId="77777777" w:rsidR="00274691" w:rsidRDefault="00274691">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="48C07F0F" w14:textId="77777777" w:rsidR="00274691" w:rsidRDefault="00274691">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
@@ -12048,50 +13152,166 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41633520"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6FF8E6FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45FB7405"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C94272E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12133,51 +13353,316 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B5F4079"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="478648CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="562E75BE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1B0015BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F4E0FDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="198A4726"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12246,51 +13731,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62760694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03A88C3C"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12332,51 +13817,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71E648F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BC0AF6A"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12418,51 +13903,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72D806BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BFFE19EC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12565,165 +14050,177 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1132014726">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="319508331">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1190485476">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1575583330">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1469974214">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1438792824">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1093697303">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1524173233">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1502425420">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="401147524">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="464201301">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1908953659">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="484975685">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="967584833">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="13770706">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="584924424">
     <w:abstractNumId w:val="6"/>
   </w:num>
+  <w:num w:numId="17" w16cid:durableId="1270166761">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1157114987">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="486173873">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="30721"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB4521"/>
     <w:rsid w:val="00011666"/>
     <w:rsid w:val="00026B02"/>
     <w:rsid w:val="000822E5"/>
     <w:rsid w:val="000971FC"/>
     <w:rsid w:val="000A2A3A"/>
     <w:rsid w:val="000A492A"/>
     <w:rsid w:val="000D2F80"/>
     <w:rsid w:val="000E413A"/>
     <w:rsid w:val="000F5AA3"/>
     <w:rsid w:val="00100396"/>
     <w:rsid w:val="00100B5C"/>
     <w:rsid w:val="001106E9"/>
     <w:rsid w:val="001120FA"/>
     <w:rsid w:val="00124CA5"/>
     <w:rsid w:val="00126346"/>
     <w:rsid w:val="00134F77"/>
     <w:rsid w:val="001363A5"/>
     <w:rsid w:val="00152E9D"/>
     <w:rsid w:val="00154487"/>
     <w:rsid w:val="0017512A"/>
     <w:rsid w:val="00196958"/>
     <w:rsid w:val="001A1E39"/>
     <w:rsid w:val="001A24F3"/>
     <w:rsid w:val="001B0B5A"/>
     <w:rsid w:val="001B405C"/>
     <w:rsid w:val="001B5F45"/>
+    <w:rsid w:val="001C3213"/>
     <w:rsid w:val="001E1050"/>
     <w:rsid w:val="001E1E1F"/>
     <w:rsid w:val="001E2007"/>
     <w:rsid w:val="001E57C1"/>
     <w:rsid w:val="001F07EF"/>
     <w:rsid w:val="001F50B6"/>
     <w:rsid w:val="001F6116"/>
     <w:rsid w:val="001F6D7A"/>
     <w:rsid w:val="00214127"/>
     <w:rsid w:val="00224849"/>
     <w:rsid w:val="0022746E"/>
     <w:rsid w:val="00235F71"/>
     <w:rsid w:val="002444CA"/>
+    <w:rsid w:val="00245B04"/>
     <w:rsid w:val="00260DE6"/>
     <w:rsid w:val="00273FEE"/>
     <w:rsid w:val="00274691"/>
     <w:rsid w:val="0028204E"/>
     <w:rsid w:val="0028591B"/>
     <w:rsid w:val="002878BF"/>
     <w:rsid w:val="00291841"/>
     <w:rsid w:val="002C449B"/>
     <w:rsid w:val="002C6040"/>
     <w:rsid w:val="002D5B3F"/>
     <w:rsid w:val="002E272E"/>
     <w:rsid w:val="002F0E34"/>
     <w:rsid w:val="002F5778"/>
     <w:rsid w:val="003223E0"/>
     <w:rsid w:val="00342C53"/>
     <w:rsid w:val="00352C4A"/>
     <w:rsid w:val="00362560"/>
     <w:rsid w:val="003732FD"/>
     <w:rsid w:val="003753B2"/>
     <w:rsid w:val="00376559"/>
     <w:rsid w:val="00382BAA"/>
     <w:rsid w:val="00384D73"/>
     <w:rsid w:val="00393EB6"/>
     <w:rsid w:val="003A3CE5"/>
     <w:rsid w:val="003B366F"/>
@@ -12824,50 +14321,51 @@
     <w:rsid w:val="008F036F"/>
     <w:rsid w:val="008F1308"/>
     <w:rsid w:val="008F4508"/>
     <w:rsid w:val="008F78C2"/>
     <w:rsid w:val="00904568"/>
     <w:rsid w:val="00911394"/>
     <w:rsid w:val="00923EF2"/>
     <w:rsid w:val="00924471"/>
     <w:rsid w:val="00926D25"/>
     <w:rsid w:val="00926E9D"/>
     <w:rsid w:val="009315A0"/>
     <w:rsid w:val="00932C6E"/>
     <w:rsid w:val="00933F10"/>
     <w:rsid w:val="009433C5"/>
     <w:rsid w:val="00965881"/>
     <w:rsid w:val="009871FF"/>
     <w:rsid w:val="00990799"/>
     <w:rsid w:val="00995D51"/>
     <w:rsid w:val="009A0631"/>
     <w:rsid w:val="009B10ED"/>
     <w:rsid w:val="009B7D11"/>
     <w:rsid w:val="009D3EA4"/>
     <w:rsid w:val="009D649C"/>
     <w:rsid w:val="009E4BC1"/>
     <w:rsid w:val="009F5CB2"/>
+    <w:rsid w:val="00A01F46"/>
     <w:rsid w:val="00A03BB8"/>
     <w:rsid w:val="00A04F8B"/>
     <w:rsid w:val="00A16E98"/>
     <w:rsid w:val="00A3505D"/>
     <w:rsid w:val="00A4036F"/>
     <w:rsid w:val="00A406E5"/>
     <w:rsid w:val="00A423D0"/>
     <w:rsid w:val="00A4641C"/>
     <w:rsid w:val="00A55876"/>
     <w:rsid w:val="00A67FB1"/>
     <w:rsid w:val="00A85BFE"/>
     <w:rsid w:val="00AB6FE7"/>
     <w:rsid w:val="00AB7AD7"/>
     <w:rsid w:val="00AD199C"/>
     <w:rsid w:val="00AD2430"/>
     <w:rsid w:val="00AE41A6"/>
     <w:rsid w:val="00AE575C"/>
     <w:rsid w:val="00AF0E34"/>
     <w:rsid w:val="00AF271D"/>
     <w:rsid w:val="00AF56C2"/>
     <w:rsid w:val="00B004E6"/>
     <w:rsid w:val="00B0744D"/>
     <w:rsid w:val="00B50EA8"/>
     <w:rsid w:val="00B64082"/>
     <w:rsid w:val="00B72325"/>
@@ -12935,72 +14433,73 @@
     <w:rsid w:val="00F02126"/>
     <w:rsid w:val="00F03D85"/>
     <w:rsid w:val="00F07C8C"/>
     <w:rsid w:val="00F249F1"/>
     <w:rsid w:val="00F25B9D"/>
     <w:rsid w:val="00F2664E"/>
     <w:rsid w:val="00F31163"/>
     <w:rsid w:val="00F311D9"/>
     <w:rsid w:val="00F31C04"/>
     <w:rsid w:val="00F442A7"/>
     <w:rsid w:val="00F57A89"/>
     <w:rsid w:val="00F61A20"/>
     <w:rsid w:val="00F63DD9"/>
     <w:rsid w:val="00F67644"/>
     <w:rsid w:val="00F8381F"/>
     <w:rsid w:val="00F847F3"/>
     <w:rsid w:val="00FA04CD"/>
     <w:rsid w:val="00FA25F5"/>
     <w:rsid w:val="00FA2810"/>
     <w:rsid w:val="00FA68F8"/>
     <w:rsid w:val="00FB1DC0"/>
     <w:rsid w:val="00FB3B4E"/>
     <w:rsid w:val="00FB4521"/>
     <w:rsid w:val="00FB4F84"/>
     <w:rsid w:val="00FB5CF8"/>
+    <w:rsid w:val="00FD6735"/>
     <w:rsid w:val="00FF273B"/>
     <w:rsid w:val="00FF564C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="30721"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7F35156E"/>
   <w15:docId w15:val="{17A744CE-4121-4A33-9431-5BE64A1FAE1F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -14229,82 +15728,82 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{434CD0BA-3540-4F72-A8F6-7C4A955651E0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>AssignFrm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>2956</Words>
-  <Characters>16852</Characters>
+  <Words>3051</Words>
+  <Characters>18308</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>140</Lines>
-  <Paragraphs>39</Paragraphs>
+  <Lines>1220</Lines>
+  <Paragraphs>207</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Teitl</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>S.I.H.E.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19769</CharactersWithSpaces>
+  <CharactersWithSpaces>21152</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>3932241</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.managers.org.uk/research-analysis/research/current-research/business-benefits-management-and-leadership-development-</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6029399</vt:i4>
       </vt:variant>
       <vt:variant>