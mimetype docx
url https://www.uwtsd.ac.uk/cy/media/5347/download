--- v0 (2025-10-17)
+++ v1 (2026-04-16)
@@ -1,45 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3FE7096A" w14:textId="77777777" w:rsidR="002D5B3F" w:rsidRPr="00A85BFE" w:rsidRDefault="001A24F3" w:rsidP="005F3A53">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -471,51 +466,50 @@
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630448">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Modwl:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70105FC9" w14:textId="77777777" w:rsidR="008F1308" w:rsidRPr="00A406E5" w:rsidRDefault="008F1308" w:rsidP="00E51AAC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w14:paraId="4FA90ED5" w14:textId="77777777" w:rsidTr="008F1308">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52FB662D" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w:rsidRDefault="007E3A41" w:rsidP="002B5FF8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
@@ -792,51 +786,50 @@
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630448">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Dyddiad cyflwyno:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3293" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CE34F0D" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w:rsidRDefault="00B84B5B" w:rsidP="005F0579">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="075C524F" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w:rsidRDefault="007E3A41" w:rsidP="002B5FF8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -853,84 +846,83 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyddiad dychwelyd marciau dros dro ac adborth ysgrifenedig: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BCE5718" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w:rsidRDefault="00B84B5B" w:rsidP="005F0579">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="003C1488" w14:paraId="458BCDFA" w14:textId="77777777" w:rsidTr="00A406E5">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="008A6BC5" w14:paraId="458BCDFA" w14:textId="77777777" w:rsidTr="00A406E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A46FF04" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="007E3A41" w:rsidP="002B5FF8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630448">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dull cyflwyno: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70B22041" w14:textId="77777777" w:rsidR="00A406E5" w:rsidRPr="00A406E5" w:rsidRDefault="007E3A41" w:rsidP="00A406E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630448">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Lle bo’n ymarferol ac yn bosibl, rhaid cyflwyno pob asesiad ysgrifenedig drwy Turnitin, oni nodir yn wahanol gan y Darlithydd. </w:t>
             </w:r>
             <w:r w:rsidR="00A406E5" w:rsidRPr="00A406E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1154,51 +1146,50 @@
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630448">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Gonestrwydd academaidd / cyfeirnodi: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B472917" w14:textId="77777777" w:rsidR="00A406E5" w:rsidRPr="00A406E5" w:rsidRDefault="007E3A41" w:rsidP="002B5FF8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630448">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Mae gonestrwydd academaidd yn ofynnol. </w:t>
             </w:r>
             <w:r w:rsidR="00A406E5" w:rsidRPr="00A406E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1220,101 +1211,1182 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00630448">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dylech atodi rhestr gyfeiriadau i’ch cyflwyniad sy’n nodi’r llyfrau, erthyglau ac ati rydych wedi’u defnyddio, wedi cyfeirio atynt neu wedi’u dyfynnu er mwyn cwblhau’r asesiad hwn. </w:t>
             </w:r>
             <w:r w:rsidR="00A406E5" w:rsidRPr="00A406E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00B631BD" w:rsidRPr="008A6BC5" w14:paraId="466C2115" w14:textId="77777777" w:rsidTr="00A406E5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD19B14" w14:textId="6B2E311E" w:rsidR="00B631BD" w:rsidRPr="00B631BD" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Gwaith dros y terfyn geiriau:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7829" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="661F4B6D" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00710D30" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Er mwyn cefnogi tegwch ac ysgrifennu academaidd da, mae gan bob asesiad derfyn geiriau penodol. Mae'n bwysig eich bod chi'n aros o fewn y terfyn hwn. Mae'r terfyn geiriau yn helpu i sicrhau:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="599D746E" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00710D30" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Eich bod yn ysgrifennu'n glir ac yn gryno.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08888604" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00710D30" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Bod pob myfyriwr yn cwblhau'r asesiad ar sail gyfartal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="788A0A10" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00710D30" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62B0F402" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00710D30" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os yw’ch gwaith dros y terfyn geiriau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="398DD5A8" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os yw'ch gwaith yn fwy na'r terfyn geiriau, bydd y cosbau canlynol fel arfer yn berthnasol. Ni all y didyniadau hyn gymryd eich marc islaw'r marc pasio ar gyfer y modwl.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="114A5B36" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00710D30" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="1936"/>
+              <w:gridCol w:w="5274"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00B631BD" w:rsidRPr="00710D30" w14:paraId="313388B0" w14:textId="77777777" w:rsidTr="00DE015C">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1936" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6C99DD8A" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00710D30" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>Canran dros y Terfyn</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5274" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="65D4D671" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00710D30" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>Cosb a Gymhwysir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B631BD" w:rsidRPr="00710D30" w14:paraId="3AA482EC" w14:textId="77777777" w:rsidTr="00DE015C">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1936" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="210FA766" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00710D30" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Hyd at 10% </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5274" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="7095B743" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00710D30" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>Dim cosb</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B631BD" w:rsidRPr="008A6BC5" w14:paraId="25DA7838" w14:textId="77777777" w:rsidTr="008A6BC5">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1936" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="543F5BB2" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00710D30" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">10%–25% </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5274" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1DAD8BD7" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00710D30" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Didynnu 5 marc </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>neu</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ostwng y marc i’r marc sydd wedi’i gapio (pa un bynnag yw’r gosb leiaf) </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B631BD" w:rsidRPr="008A6BC5" w14:paraId="63C5BD69" w14:textId="77777777" w:rsidTr="008A6BC5">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1936" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4942D043" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00710D30" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">26%–50% </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5274" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="233C84F7" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00710D30" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Didynnu 10 marc </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>neu</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ostwng y marc i’r marc sydd wedi’i gapio (pa un bynnag yw’r gosb leiaf)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B631BD" w:rsidRPr="008A6BC5" w14:paraId="70EA1CE8" w14:textId="77777777" w:rsidTr="008A6BC5">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1936" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="34006280" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00710D30" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>Dros 50%</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5274" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0DCF9DEC" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00710D30" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>Marc wedi’i gapio ar y marc pasio</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="6063D6A2" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="712DE37C" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00E20D9A" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Enghreifftiau (Israddedig):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="087CF5B3" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00E20D9A" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="num" w:pos="215"/>
+              </w:tabs>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="215" w:hanging="215"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byddai marc o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>44%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yn cael ei ostwng i'r marc pasio o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>40%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> os yw nifer y geiriau yn 10–25% dros y terfyn.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CEA8C00" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00E20D9A" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="num" w:pos="215"/>
+              </w:tabs>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="215" w:hanging="215"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byddai marc o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>49%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yn cael ei ostwng gan 5 marc i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>44%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D09A9C7" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00E20D9A" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="num" w:pos="215"/>
+              </w:tabs>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="215" w:hanging="215"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byddai marc o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>47%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sydd 25–50% dros y terfyn geiriau yn cael ei ostwng i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>40%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46C2FF99" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00E20D9A" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="num" w:pos="215"/>
+              </w:tabs>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="215" w:hanging="215"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byddai marc o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>55%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sydd 25–50% dros y terfyn geiriau yn cael ei ostwng 10 marc i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>45%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41D47549" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00E20D9A" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EA45028" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00E20D9A" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os ydych o dan y terfyn geiriau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50A3D1D1" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00E20D9A" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os yw'ch gwaith yn sylweddol is na’r terfyn geiriau, efallai y byddwch chi'n colli marciau oherwydd mae’n bosibl na fydd eich cyflwyniad yn cynnwys digon o fanyl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">der </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>i fodloni'r deilliannau dysgu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37B51D1D" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00E20D9A" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A2AA160" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00E20D9A" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Adborth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13372AA8" w14:textId="107DB06D" w:rsidR="00B631BD" w:rsidRPr="00630448" w:rsidRDefault="00B631BD" w:rsidP="00B631BD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os cymhwysir cosb sy’n gysylltiedig â’r terfyn geiriau, bydd hyn yn cael ei nodi'n glir yn eich adborth, ynghyd â'r rheswm.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0419179C" w14:textId="77777777" w:rsidR="0028204E" w:rsidRPr="00A406E5" w:rsidRDefault="0028204E" w:rsidP="00DB116D">
+    <w:p w14:paraId="0419179C" w14:textId="77777777" w:rsidR="0028204E" w:rsidRPr="00B631BD" w:rsidRDefault="0028204E" w:rsidP="00DB116D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49031628" w14:textId="77777777" w:rsidR="00A406E5" w:rsidRDefault="00A406E5">
+    <w:p w14:paraId="49031628" w14:textId="33656DCF" w:rsidR="00A406E5" w:rsidRPr="00B631BD" w:rsidRDefault="00A406E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1675D16E" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00B631BD" w:rsidRDefault="00152E9D" w:rsidP="00DB116D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:sz w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9747"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C01A3F" w:rsidRPr="003C1488" w14:paraId="2094F613" w14:textId="77777777" w:rsidTr="00A406E5">
+      <w:tr w:rsidR="00C01A3F" w:rsidRPr="008A6BC5" w14:paraId="2094F613" w14:textId="77777777" w:rsidTr="00A406E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40F014B8" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00F27F95" w:rsidRDefault="007E3A41" w:rsidP="00273FEE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630448">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Deilliannau Dysgu’r Modwl</w:t>
             </w:r>
@@ -1329,56 +2401,76 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5557B3AE" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00F27F95" w:rsidRDefault="007E3A41" w:rsidP="002B5FF8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630448">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(o faes llafur y modwl)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01A3F" w:rsidRPr="003C1488" w14:paraId="1D8D158D" w14:textId="77777777" w:rsidTr="00A406E5">
+      <w:tr w:rsidR="00C01A3F" w:rsidRPr="008A6BC5" w14:paraId="1D8D158D" w14:textId="77777777" w:rsidTr="00A406E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DB104E8" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00F27F95" w:rsidRDefault="00C01A3F" w:rsidP="00273FEE">
+          <w:p w14:paraId="0DB104E8" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRDefault="00C01A3F" w:rsidP="00273FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B4DF3A7" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRDefault="00B631BD" w:rsidP="00273FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E565393" w14:textId="77777777" w:rsidR="00B631BD" w:rsidRPr="00F27F95" w:rsidRDefault="00B631BD" w:rsidP="00273FEE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B15EF21" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00F27F95" w:rsidRDefault="00C01A3F" w:rsidP="00152E9D">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="73839D53" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00F27F95" w:rsidRDefault="00C01A3F" w:rsidP="00152E9D">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1429,51 +2521,68 @@
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="48808D9A" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00F27F95" w:rsidRDefault="00C01A3F" w:rsidP="00BA1176">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06C51C73" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00F27F95" w:rsidRDefault="00C01A3F" w:rsidP="00BA1176">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52E1108A" w14:textId="77777777" w:rsidR="0028204E" w:rsidRPr="00F27F95" w:rsidRDefault="0028204E" w:rsidP="00BA1176">
+    <w:p w14:paraId="52E1108A" w14:textId="60D10757" w:rsidR="00B631BD" w:rsidRDefault="00B631BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1385BF" w14:textId="77777777" w:rsidR="0028204E" w:rsidRPr="00F27F95" w:rsidRDefault="0028204E" w:rsidP="00BA1176">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9781"/>
@@ -2897,51 +4006,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>unrhyw</w:t>
             </w:r>
             <w:r w:rsidRPr="00367924">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> fath o gymorth drwy Ddeallusrwydd Artiffisial Cynhyrchiol.  Mae hyn yn cynnwys cymorth ymchwil, cymorth strwythur, cymorth ysgrifennu / prawf ddarllen a chymorth creadigol.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D718816" w14:textId="14DE6391" w:rsidR="0001659A" w:rsidRPr="00367924" w:rsidRDefault="003C1488" w:rsidP="000E3CFB">
+          <w:p w14:paraId="0D718816" w14:textId="14DE6391" w:rsidR="0001659A" w:rsidRPr="00367924" w:rsidRDefault="00F67F46" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="cy-GB"/>
                 </w:rPr>
                 <w:id w:val="-1360203626"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -3184,50 +4293,51 @@
     <w:p w14:paraId="2D7B77A3" w14:textId="77777777" w:rsidR="00A3505D" w:rsidRPr="00A406E5" w:rsidRDefault="00A3505D" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74A97BD5" w14:textId="77777777" w:rsidR="004D5E9B" w:rsidRDefault="004D5E9B" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="25008F7E" w14:textId="77777777" w:rsidR="004D5E9B" w:rsidRDefault="004D5E9B" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="218DAB05" w14:textId="77777777" w:rsidR="004D5E9B" w:rsidRDefault="004D5E9B" w:rsidP="00D22D9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4405,95 +5515,95 @@
       </w:pPr>
       <w:r w:rsidRPr="00630448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Ar lefel 5, dylech allu defnyddio ystod o dechnegau sefydledig o fewn y ddisgyblaeth, a chymhwyso cysyniadau ac egwyddorion gwaelodol y tu allan i’r cyd-destun lle y’u hastudiwyd yn gyntaf, gan gynnwys, pan fo’n briodol, cymhwyso’r egwyddorion hynny mewn cyd-destun cyflogaeth.</w:t>
       </w:r>
       <w:r w:rsidR="00C073F1" w:rsidRPr="00C073F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00630448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dylech allu dangos sut y mae’r cysyniadau a’r syniadau sy’n gysylltiedig â’r pwnc yn berthnasol i sefyllfaoedd yn y byd go iawn </w:t>
-[...9 lines deleted...]
-        <w:t>a/neu mewn cyd-destun penodol.</w:t>
+        <w:t>Dylech allu dangos sut y mae’r cysyniadau a’r syniadau sy’n gysylltiedig â’r pwnc yn berthnasol i sefyllfaoedd yn y byd go iawn a/neu mewn cyd-destun penodol.</w:t>
       </w:r>
       <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00630448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Sut maent yn gweithio’n ymarferol?</w:t>
       </w:r>
       <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00630448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Byddwch yn defnyddio modelau, dulliau, technegau a/neu theorïau, yn y cyd-destun hwnnw, i asesu sefyllfaoedd presennol, efallai er mwyn llunio cynlluniau neu atebion i ddatrys problemau, neu i greu arteffactau, y gall rhai ohonynt fod yn greadigol.</w:t>
+        <w:t xml:space="preserve">Byddwch yn defnyddio modelau, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630448">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>dulliau, technegau a/neu theorïau, yn y cyd-destun hwnnw, i asesu sefyllfaoedd presennol, efallai er mwyn llunio cynlluniau neu atebion i ddatrys problemau, neu i greu arteffactau, y gall rhai ohonynt fod yn greadigol.</w:t>
       </w:r>
       <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00630448">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Mae hyn yn debygol o gynnwys, er enghraifft,  defnyddio arteffactau, enghreifftiau ac achosion o’r byd go iawn, cymhwyso model o fewn sefydliad a/neu feincnodi un theori neu sefydliad yn erbyn rhai eraill yn seiliedig ar feini prawf penodedig.</w:t>
       </w:r>
       <w:r w:rsidR="00D22D9C" w:rsidRPr="00A406E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
@@ -4959,56 +6069,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF6F21">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Bydd darlithwyr yn defnyddio’r lle a ddarperir i roi sylwadau ar gyflawniad y dasg/tasgau, gan gynnwys y meysydd hynny rydych wedi gwneud yn dda ynddynt a’r meysydd a fyddai’n elwa o gael eu datblygu/gwella.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24100F9D" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00F27F95" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:sectPr w:rsidR="00152E9D" w:rsidRPr="00F27F95" w:rsidSect="00F31C04">
-          <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11894" w:h="16834"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="706" w:footer="454" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1733B0F6" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00F27F95" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -6791,80 +7896,57 @@
           <w:p w14:paraId="682DB239" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00152E9D" w:rsidP="00152E9D">
             <w:pPr>
               <w:ind w:firstLineChars="141" w:firstLine="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="791A73B6" w14:textId="77777777" w:rsidR="00C073F1" w:rsidRDefault="00C073F1" w:rsidP="00152E9D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06D61138" w14:textId="77777777" w:rsidR="00C073F1" w:rsidRDefault="00C073F1" w:rsidP="00152E9D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
         </w:rPr>
         <w:sectPr w:rsidR="00C073F1" w:rsidSect="00F61A20">
-          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11894" w:h="16834"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="706" w:footer="706" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
-      </w:pPr>
-[...21 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F2042A3" w14:textId="77777777" w:rsidR="001F50B6" w:rsidRDefault="001F50B6" w:rsidP="001F50B6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="303B44"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FF99FF"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13858"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C073F1" w14:paraId="7E70F06B" w14:textId="77777777" w:rsidTr="00527E60">
         <w:tc>
@@ -7930,84 +9012,75 @@
             </w:r>
             <w:r w:rsidRPr="009200F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC6D60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Yn ddibynnol iawn ar wybodaeth a gafwyd drwy gyswllt â’r dosbarth. </w:t>
             </w:r>
             <w:r w:rsidRPr="009200F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC6D60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defnydd anghyson a </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">gwan o gyfeirnodi. </w:t>
+              <w:t xml:space="preserve">Defnydd anghyson a gwan o gyfeirnodi. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="067AC58E" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00B669B1" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC6D60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Ymgysylltu ag ystod gyfyngedig o ffynonellau perthnasol a chredadwy ar y cyfan.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B669B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC6D60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Peth esgeulustod a mân wallau. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EF9962E" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00B669B1" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC6D60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8204,50 +9277,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF2971" w:rsidRPr="00D9771E" w14:paraId="705E7524" w14:textId="77777777" w:rsidTr="00EF2593">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF99FF"/>
           </w:tcPr>
           <w:p w14:paraId="67321B8A" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:spacing w:before="34"/>
               <w:ind w:left="108" w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC6D60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Gwybodaeth a dealltwriaeth</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08576091" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00D9771E" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:spacing w:before="34"/>
               <w:ind w:left="108" w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC6D60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(Gwybodaeth gadarn a dealltwriaeth feirniadol o’r cysyniadau a’r egwyddorion sefydledig yn eu maes astudiaeth; gwybodaeth am y prif ddulliau ymholi yn y ddisgyblaeth.)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8684,59 +9758,59 @@
           </w:p>
           <w:p w14:paraId="6E3010BD" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC6D60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Wedi methu datblygu dadleuon, gan arwain at farn afresymegol neu annilys. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B669B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC6D60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyffredinoliadau neu farn heb sail, wedi’u </w:t>
+              <w:t xml:space="preserve">Cyffredinoliadau neu farn heb sail, wedi’u gwneud heb ddefnyddio unrhyw </w:t>
             </w:r>
             <w:r w:rsidRPr="00FC6D60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>gwneud heb ddefnyddio unrhyw dystiolaeth gredadwy.</w:t>
+              <w:t>dystiolaeth gredadwy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44FF252F" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00B669B1" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B42661A" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00B669B1" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC6D60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
@@ -8745,114 +9819,114 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B118AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Datblygu gwan ar ddadleuon a barn. </w:t>
             </w:r>
             <w:r w:rsidRPr="00413903">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B118AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Derbynnir gwybodaeth yn anfeirniadol, defnyddia ddatganiadau cyffredinol heb fawr o </w:t>
+              <w:t xml:space="preserve">Derbynnir gwybodaeth yn anfeirniadol, defnyddia ddatganiadau cyffredinol heb fawr o dystiolaeth a barn heb sail. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B118AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
+              <w:t xml:space="preserve">Syniadau </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B118AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">dystiolaeth a barn heb sail. </w:t>
-[...12 lines deleted...]
-              <w:t>Syniadau weithiau’n afresymegol ac yn gwrthddweud ei gilydd.</w:t>
+              <w:t>weithiau’n afresymegol ac yn gwrthddweud ei gilydd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D53A7C0" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00B669B1" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B118AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Ymgais cyfyngedig at werthuso a dadansoddi cysyniadau ac egwyddorion mewn modd beirniadol, gan dueddu tuag at ddisgrifio. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D571BFB" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B118AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peth tystiolaeth i gefnogi dadleuon a barn  ond gall y rhain fod heb eu datblygu’n ddigonol, ag ychydig o anghysondeb / camddehongli </w:t>
+              <w:t xml:space="preserve">Peth tystiolaeth i gefnogi dadleuon a barn  ond gall y rhain fod heb eu datblygu’n ddigonol, ag ychydig o anghysondeb / camddehongli neu wedi methu cydnabod yn llawn y </w:t>
             </w:r>
             <w:r w:rsidRPr="00B118AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">neu wedi methu cydnabod yn llawn y cyfyngiadau ar wybodaeth. </w:t>
+              <w:t xml:space="preserve">cyfyngiadau ar wybodaeth. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71D964F7" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00E518DC" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3C035071" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00B669B1" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6631CA80" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00B669B1" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8890,59 +9964,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B118AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B118AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">datgan </w:t>
+              <w:t xml:space="preserve">datgan barn yn hytrach na dadlau ar sail rheswm a </w:t>
             </w:r>
             <w:r w:rsidRPr="00B118AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">barn yn hytrach na dadlau ar sail rheswm a thystiolaeth. </w:t>
+              <w:t xml:space="preserve">thystiolaeth. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7164C0E1" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00B669B1" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B118AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dadleuon dilys a barn resymegol ar y cyfan. </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4148711F" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00B669B1" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
@@ -8961,59 +10035,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B118AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Yn ddethol o ran ystod y dystiolaeth a ddefnyddir ac yn cyfuno yn hytrach na disgrifio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B118AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallu i ddyfeisio dadleuon sy’n dangos ymwybyddiaeth o safbwyntiau gwahanol, ac i ddefnyddio </w:t>
+              <w:t xml:space="preserve">Gallu i ddyfeisio dadleuon sy’n dangos ymwybyddiaeth o safbwyntiau gwahanol, ac i ddefnyddio tystiolaeth mewn modd argyhoeddiadol i </w:t>
             </w:r>
             <w:r w:rsidRPr="00B118AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">tystiolaeth mewn modd argyhoeddiadol i gefnogi barn briodol a dilys. </w:t>
+              <w:t xml:space="preserve">gefnogi barn briodol a dilys. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B669B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="132895FF" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B118AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -9022,103 +10096,110 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B118AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cydnabyddiaeth eglur o safbwyntiau eraill ac ymwybyddiaeth gref o'r cyfyngiadau ar eu gwybodaeth. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="170F020D" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00B669B1" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B118AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
+              <w:t xml:space="preserve">Gallu i feddwl yn annibynnol ac i ‘weld y tu hwnt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B118AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Gallu i feddwl yn annibynnol ac i ‘weld y tu hwnt i’r cwestiwn', gan awgrymu rhywfaint o afael ar y maes a’r cysyniadau ehangach.  </w:t>
+              <w:t xml:space="preserve">i’r cwestiwn', gan awgrymu rhywfaint o afael ar y maes a’r cysyniadau ehangach.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35CE58DB" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00B669B1" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B118AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Gwerthuso a dadansoddi cysyniadau ac egwyddorion mewn modd beirniadol, eithriadol.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F22A91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00B118AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Defnyddia dystiolaeth yn eithriadol o dda i gysylltu syniadau, a chefnogi dadleuon a barn rhesymegol ac argyhoeddiadol iawn. </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B118AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tystiolaeth o feddwl yn annibynnol a </w:t>
+              <w:t xml:space="preserve">Tystiolaeth o feddwl yn annibynnol a gallu i ‘weld y tu hwnt i’r cwestiwn', gan </w:t>
             </w:r>
             <w:r w:rsidRPr="00B118AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">gallu i ‘weld y tu hwnt i’r cwestiwn', gan awgrymu gafael eglur ar y maes a’r cysyniadau ehangach.  </w:t>
+              <w:t xml:space="preserve">awgrymu gafael eglur ar y maes a’r cysyniadau ehangach.  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B118AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cydnabyddiaeth dreiddgar o'r cyfyngiadau ar eu gwybodaeth, a’r modd y mae hyn yn dylanwadu ar eu dadansoddiadau a’u dehongliadau. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF2971" w:rsidRPr="00D9771E" w14:paraId="1B909FCD" w14:textId="77777777" w:rsidTr="00EF2593">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF99FF"/>
           </w:tcPr>
           <w:p w14:paraId="7FFC32A1" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
@@ -9219,59 +10300,59 @@
           <w:p w14:paraId="783E2204" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD5085">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dealltwriaeth gyfyngedig o gymhwyso theori i arfer neu o wneud cysylltiadau priodol rhwng y ddau. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02ABFC47" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00B669B1" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD5085">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sgiliau datrys </w:t>
+              <w:t xml:space="preserve">Sgiliau datrys problemau gwan iawn y tu allan i’r cyd-destun lle y’u hastudiwyd </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD5085">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">problemau gwan iawn y tu allan i’r cyd-destun lle y’u hastudiwyd yn gyntaf. </w:t>
+              <w:t xml:space="preserve">yn gyntaf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AF9D6FC" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD5085">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -9281,72 +10362,72 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD5085">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Gwerthfawrogiad diffygiol o gyd-destun y cymhwyso. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DB934F2" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00F27F95" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD5085">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dealltwriaeth wan o gymhwyso theori i arfer, gyda thystiolaeth achlysurol yn unig o wneud cysylltiadau </w:t>
+              <w:t xml:space="preserve">Dealltwriaeth wan o gymhwyso theori i arfer, gyda thystiolaeth achlysurol yn unig o wneud cysylltiadau priodol rhwng y ddau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD5085">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
+              <w:t xml:space="preserve">Sgiliau datrys problemau gwan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD5085">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">priodol rhwng y ddau. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Sgiliau datrys problemau gwan y tu allan i’r cyd-destun lle y’u hastudiwyd yn gyntaf. </w:t>
+              <w:t xml:space="preserve">y tu allan i’r cyd-destun lle y’u hastudiwyd yn gyntaf. </w:t>
             </w:r>
             <w:r w:rsidRPr="00F27F95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45312FFC" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00F27F95" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0B0AAAFF" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00F27F95" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9375,73 +10456,66 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD5085">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Gwerthfawrogiad sylfaenol o gyd-destun y cymhwyso. </w:t>
             </w:r>
             <w:r w:rsidRPr="00F27F95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD5085">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gwybodaeth a dealltwriaeth ddamcaniaethol wedi’u cymhwyso’n ymarferol, ond heb wneud </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Gwybodaeth a dealltwriaeth ddamcaniaethol wedi’u cymhwyso’n ymarferol, ond heb wneud cysylltiadau rhesymegol rhwng y ddau bob tro. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F5276EE" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00F27F95" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00CD5085">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">cysylltiadau rhesymegol rhwng y ddau bob tro. </w:t>
-[...13 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Gall ddynodi problemau a chynnig atebion sylfaenol y tu allan i’r cyd-destun lle y’u hastudiwyd yn gyntaf. </w:t>
             </w:r>
             <w:r w:rsidRPr="00F27F95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19A991F5" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00F27F95" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD5085">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9470,124 +10544,131 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD5085">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cymhwyso theori i arfer mewn modd cyson, cywir a rhesymegol ar y cyfan, gan wneud cysylltiadau priodol rhwng y ddau. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58CA86A9" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00F27F95" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD5085">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
+              <w:t xml:space="preserve">Gall ddynodi problemau a chynnig atebion priodol ar y </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD5085">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Gall ddynodi problemau a chynnig atebion priodol ar y cyfan y tu allan i’r cyd-destun lle y’u hastudiwyd yn gyntaf. </w:t>
+              <w:t xml:space="preserve">cyfan y tu allan i’r cyd-destun lle y’u hastudiwyd yn gyntaf. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C9CF9F4" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00F27F95" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD5085">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Cymhwyso ystod o ddulliau sefydledig, deunyddiau, offer a/neu dechnegau mewn modd da iawn.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D2DE972" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00F27F95" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD5085">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Ystyriaeth dda iawn o gyd-destun y cymhwyso, gyda mewnwelediad treiddgar.  </w:t>
             </w:r>
             <w:r w:rsidRPr="00F27F95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD5085">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cymhwyso theori i arfer mewn modd cyson, cywir a rhesymegol, gan wneud cysylltiadau priodol rhwng y </w:t>
+              <w:t xml:space="preserve">Cymhwyso theori i arfer mewn modd cyson, cywir a rhesymegol, gan wneud cysylltiadau priodol rhwng y ddau. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F27F95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD5085">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
+              <w:t xml:space="preserve">Gall ddynodi problemau a chynnig atebion </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD5085">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">ddau. </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Gall ddynodi problemau a chynnig atebion priodol y tu allan i’r cyd-destun lle y’u hastudiwyd yn gyntaf. </w:t>
+              <w:t xml:space="preserve">priodol y tu allan i’r cyd-destun lle y’u hastudiwyd yn gyntaf. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45619228" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00B669B1" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD5085">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tystiolaeth o rywfaint o greadigrwydd. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B669B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -9624,59 +10705,59 @@
           </w:p>
           <w:p w14:paraId="4E222331" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00B669B1" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A0AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cymhwyso theori i arfer mewn modd cyson, cywir a rhesymegol, gan wneud cysylltiadau datblygedig rhwng y ddau. </w:t>
             </w:r>
             <w:r w:rsidRPr="00950F3F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A0AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gall ddynodi </w:t>
+              <w:t xml:space="preserve">Gall ddynodi problemau a chynnig atebion creadigol, rhagorol y tu </w:t>
             </w:r>
             <w:r w:rsidRPr="007A0AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">problemau a chynnig atebion creadigol, rhagorol y tu allan i’r cyd-destun lle y’u hastudiwyd yn gyntaf. </w:t>
+              <w:t xml:space="preserve">allan i’r cyd-destun lle y’u hastudiwyd yn gyntaf. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E91CFC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EACF070" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00B669B1" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A0AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -9684,59 +10765,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="007A0AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cymhwyso theori i arfer mewn modd cyson, cywir a rhesymegol, gan wneud cysylltiadau datblygedig iawn rhwng y ddau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A0AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gall ddynodi problemau arferol ac </w:t>
+              <w:t xml:space="preserve">Gall ddynodi problemau arferol ac anarferol a chynnig atebion creadigol, eithaf soffistigedig y tu </w:t>
             </w:r>
             <w:r w:rsidRPr="007A0AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">anarferol a chynnig atebion creadigol, eithaf soffistigedig y tu allan i’r cyd-destun lle y’u hastudiwyd yn gyntaf. </w:t>
+              <w:t xml:space="preserve">allan i’r cyd-destun lle y’u hastudiwyd yn gyntaf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF2971" w:rsidRPr="00D9771E" w14:paraId="64EBF30D" w14:textId="77777777" w:rsidTr="00EF2593">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF99FF"/>
           </w:tcPr>
           <w:p w14:paraId="164F4E45" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:spacing w:before="34" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -9824,179 +10905,170 @@
             </w:r>
             <w:r w:rsidRPr="00E07BE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB225A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Wedi methu gweithio’n effeithiol yn rhan o grŵp.</w:t>
             </w:r>
             <w:r w:rsidRPr="00765A2B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB225A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fawr ddim neu ddim tystiolaeth o’r sgiliau ar gyfer cyflogaeth sy’n gofyn am arfer cyfrifoldeb personol a </w:t>
-[...7 lines deleted...]
-              <w:t>gwneud penderfyniadau.</w:t>
+              <w:t>Fawr ddim neu ddim tystiolaeth o’r sgiliau ar gyfer cyflogaeth sy’n gofyn am arfer cyfrifoldeb personol a gwneud penderfyniadau.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="255FF033" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00ED3ABD" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C8E88C0" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00E07BE3" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33211EBE" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00E07BE3" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB225A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
+              <w:t>Cyfrwng cyfathrebu wedi’i ddylunio’n wael a/neu ddim yn addas at y gynulleidfa.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E07BE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18A53591" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00E07BE3" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB225A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mae’r gwaith wedi’i gyflwyno’n wael mewn modd di-gyswllt. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED3ABD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB225A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mae wedi’i strwythuro’n llac, ac ar brydiau’n anghydlynol, a gwybodaeth a syniadau wedi’u mynegi’n wael yn aml. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB225A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defnydd gwan o iaith a/neu arddull amhriodol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB225A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ymagwedd ddiffygiol at waith grŵp, gan fodloni rhwymedigaethau rhannol i eraill yn unig. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00765A2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB225A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tystiolaeth gyfyngedig o’r sgiliau ar gyfer cyflogaeth sy’n </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB225A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Cyfrwng cyfathrebu wedi’i ddylunio’n wael a/neu ddim yn addas at y gynulleidfa.</w:t>
-[...79 lines deleted...]
-              <w:t>Tystiolaeth gyfyngedig o’r sgiliau ar gyfer cyflogaeth sy’n gofyn am arfer cyfrifoldeb personol a gwneud penderfyniadau.</w:t>
+              <w:t>gofyn am arfer cyfrifoldeb personol a gwneud penderfyniadau.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1504CDA6" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00E07BE3" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB225A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -10024,72 +11096,65 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB225A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Gall fod diffyg cydlyniad mewn mannau yn y gwaith. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E07BE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB225A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gall weithio fel rhan o grŵp, gan fodloni’r rhan fwyaf o’r rhwymedigaethau i bobl eraill ond efallai gyda </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Gall weithio fel rhan o grŵp, gan fodloni’r rhan fwyaf o’r rhwymedigaethau i bobl eraill ond efallai gyda chyfranogiad cyfyngedig mewn gweithgareddau grŵp. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EDD3700" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00E07BE3" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00FB225A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">chyfranogiad cyfyngedig mewn gweithgareddau grŵp. </w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Arddengys y sgiliau sylfaenol ar gyfer cyflogaeth sy’n gofyn am arfer cyfrifoldeb personol a gwneud penderfyniadau, gyda rhai meysydd o fân wendid. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5793A1E3" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00E07BE3" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB225A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
@@ -10119,59 +11184,59 @@
             <w:r w:rsidRPr="00FB225A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Gall weithio’n effeithiol yn annibynnol a/neu fel rhan o dîm, gyda chyfraniadau eglur at weithgareddau grŵp.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E07BE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51691F08" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00E07BE3" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB225A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arddengys y sgiliau ar gyfer cyflogaeth sy’n </w:t>
+              <w:t xml:space="preserve">Arddengys y sgiliau ar gyfer cyflogaeth sy’n gofyn am arfer cyfrifoldeb personol a gwneud penderfyniadau, </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB225A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">gofyn am arfer cyfrifoldeb personol a gwneud penderfyniadau, gyda rhai meysydd o gryfder a rhai o fân wendid. </w:t>
+              <w:t xml:space="preserve">gyda rhai meysydd o gryfder a rhai o fân wendid. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48D851EB" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00E07BE3" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB225A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -10214,59 +11279,59 @@
             <w:r w:rsidRPr="00FB225A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Gall weithio’n dda iawn yn ymreolaethol a/neu fel rhan o dîm, gyda chyfraniadau da iawn at weithgareddau grŵp.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E07BE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73062BAA" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00E07BE3" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arddengys sgiliau da iawn ar gyfer cyflogaeth sy’n gofyn am arfer cyfrifoldeb </w:t>
+              <w:t xml:space="preserve">Arddengys sgiliau da iawn ar gyfer cyflogaeth sy’n gofyn am arfer cyfrifoldeb personol a gwneud penderfyniadau, gyda mân wendid  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">personol a gwneud penderfyniadau, gyda mân wendid  achlysurol yn unig. </w:t>
+              <w:t xml:space="preserve">achlysurol yn unig. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EC61836" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00E07BE3" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB225A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -10315,59 +11380,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>fodloni</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB225A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> ymrwymiadau.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB225A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arddengys sgiliau rhagorol </w:t>
+              <w:t xml:space="preserve">Arddengys sgiliau rhagorol ar gyfer cyflogaeth sy’n gofyn am arfer cyfrifoldeb personol a </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB225A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">ar gyfer cyflogaeth sy’n gofyn am arfer cyfrifoldeb personol a gwneud penderfyniadau, gydag awydd i ddatblygu ymhellach.  </w:t>
+              <w:t xml:space="preserve">gwneud penderfyniadau, gydag awydd i ddatblygu ymhellach.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E9880FD" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00E07BE3" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B993045" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00E07BE3" w:rsidRDefault="00DF2971" w:rsidP="00EF2593">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -10399,59 +11464,51 @@
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Mae’r gwaith yn eithriadol o gydlynol, yn rhugl iawn ac wedi’i gyflwyno’n broffesiynol.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB225A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Gall weithio’n eithriadol o dda o fewn tîm, gan ddangos sgiliau arwain.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0003336C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arddengys sgiliau eithriadol ar gyfer cyflogaeth sy’n gofyn am arfer cyfrifoldeb personol a gwneud </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">penderfyniadau gydag awydd i ddatblygu ymhellach.  </w:t>
+              <w:t xml:space="preserve">Arddengys sgiliau eithriadol ar gyfer cyflogaeth sy’n gofyn am arfer cyfrifoldeb personol a gwneud penderfyniadau gydag awydd i ddatblygu ymhellach.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4AD819A1" w14:textId="77777777" w:rsidR="00DF2971" w:rsidRPr="00D9771E" w:rsidRDefault="00DF2971" w:rsidP="00DF2971">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F5C2282" w14:textId="77777777" w:rsidR="00995D51" w:rsidRDefault="00995D51">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="303B44"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CA4BA14" w14:textId="77777777" w:rsidR="00B8506B" w:rsidRDefault="00B8506B">
       <w:pPr>
@@ -10663,284 +11720,248 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times (WN)">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0609070205080204"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...1 lines deleted...]
-    <w:panose1 w:val="02020609040205080304"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F0CCFC2" w14:textId="77777777" w:rsidR="002B5FF8" w:rsidRDefault="002B5FF8">
-[...9 lines deleted...]
-  <w:p w14:paraId="1B3CE115" w14:textId="77777777" w:rsidR="00B07FB0" w:rsidRPr="00D635B3" w:rsidRDefault="00D635B3">
+  <w:p w14:paraId="1B3CE115" w14:textId="77777777" w:rsidR="00B07FB0" w:rsidRPr="00B631BD" w:rsidRDefault="00D635B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00D635B3">
+    <w:r w:rsidRPr="00B631BD">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>Tudalen</w:t>
     </w:r>
-    <w:r w:rsidR="00B07FB0" w:rsidRPr="00D635B3">
+    <w:r w:rsidR="00B07FB0" w:rsidRPr="00B631BD">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00B07FB0" w:rsidRPr="00D635B3">
+    <w:r w:rsidR="00B07FB0" w:rsidRPr="00B631BD">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00B07FB0" w:rsidRPr="00D635B3">
+    <w:r w:rsidR="00B07FB0" w:rsidRPr="00B631BD">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidR="00B07FB0" w:rsidRPr="00D635B3">
+    <w:r w:rsidR="00B07FB0" w:rsidRPr="00B631BD">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F0184B">
+    <w:r w:rsidR="00F0184B" w:rsidRPr="00B631BD">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidR="00B07FB0" w:rsidRPr="00D635B3">
+    <w:r w:rsidR="00B07FB0" w:rsidRPr="00B631BD">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00B07FB0" w:rsidRPr="00D635B3">
+    <w:r w:rsidR="00B07FB0" w:rsidRPr="00B631BD">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> o </w:t>
     </w:r>
-    <w:r w:rsidR="00B07FB0" w:rsidRPr="00D635B3">
+    <w:r w:rsidR="00B07FB0" w:rsidRPr="00B631BD">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00B07FB0" w:rsidRPr="00D635B3">
+    <w:r w:rsidR="00B07FB0" w:rsidRPr="00B631BD">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
-    <w:r w:rsidR="00B07FB0" w:rsidRPr="00D635B3">
+    <w:r w:rsidR="00B07FB0" w:rsidRPr="00B631BD">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F0184B">
+    <w:r w:rsidR="00F0184B" w:rsidRPr="00B631BD">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
-    <w:r w:rsidR="00B07FB0" w:rsidRPr="00D635B3">
+    <w:r w:rsidR="00B07FB0" w:rsidRPr="00B631BD">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="09939103" w14:textId="77777777" w:rsidR="00B07FB0" w:rsidRDefault="00B07FB0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5702E695" w14:textId="77777777" w:rsidR="00B07FB0" w:rsidRDefault="00B07FB0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2CAF6AAD" w14:textId="77777777" w:rsidR="00B07FB0" w:rsidRDefault="00B07FB0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="61E8EFCC" w14:textId="77777777" w:rsidR="00B07FB0" w:rsidRDefault="00B07FB0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7C009F04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -12172,50 +13193,166 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41633520"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6FF8E6FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45FB7405"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C94272E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12257,51 +13394,316 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B5F4079"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="478648CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="562E75BE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1B0015BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F4E0FDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="198A4726"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12370,51 +13772,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62760694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03A88C3C"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12456,51 +13858,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71E648F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BC0AF6A"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12542,51 +13944,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72D806BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BFFE19EC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12689,149 +14091,160 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="22829829">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="720399966">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="736317490">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1559241713">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="481892411">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1940866350">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1219513687">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="563295535">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1149174109">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="987588089">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1824546785">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1921677949">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1606573711">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="630478029">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="402798793">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1484002543">
     <w:abstractNumId w:val="6"/>
   </w:num>
+  <w:num w:numId="17" w16cid:durableId="1270166761">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1157114987">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="486173873">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB4521"/>
     <w:rsid w:val="00011666"/>
     <w:rsid w:val="0001659A"/>
     <w:rsid w:val="00026B02"/>
     <w:rsid w:val="000822E5"/>
     <w:rsid w:val="0008765E"/>
     <w:rsid w:val="000971FC"/>
     <w:rsid w:val="000A2A3A"/>
     <w:rsid w:val="000A492A"/>
     <w:rsid w:val="000D2F80"/>
     <w:rsid w:val="000E413A"/>
     <w:rsid w:val="000F5AA3"/>
     <w:rsid w:val="00100396"/>
     <w:rsid w:val="00100B5C"/>
     <w:rsid w:val="001106E9"/>
     <w:rsid w:val="00124CA5"/>
     <w:rsid w:val="00134F77"/>
     <w:rsid w:val="00152E9D"/>
     <w:rsid w:val="00154487"/>
     <w:rsid w:val="0017512A"/>
     <w:rsid w:val="00196958"/>
     <w:rsid w:val="001A1E39"/>
     <w:rsid w:val="001A24F3"/>
     <w:rsid w:val="001A7B38"/>
+    <w:rsid w:val="001B3F13"/>
     <w:rsid w:val="001B405C"/>
     <w:rsid w:val="001B5F45"/>
     <w:rsid w:val="001B6DCC"/>
     <w:rsid w:val="001E1050"/>
     <w:rsid w:val="001E1E1F"/>
     <w:rsid w:val="001E2007"/>
     <w:rsid w:val="001E57C1"/>
     <w:rsid w:val="001F07EF"/>
     <w:rsid w:val="001F50B6"/>
     <w:rsid w:val="001F6D7A"/>
     <w:rsid w:val="0022746E"/>
     <w:rsid w:val="002319BE"/>
     <w:rsid w:val="00235F71"/>
     <w:rsid w:val="002444CA"/>
     <w:rsid w:val="00260DE6"/>
     <w:rsid w:val="00273FEE"/>
     <w:rsid w:val="00274091"/>
     <w:rsid w:val="0028204E"/>
     <w:rsid w:val="0028591B"/>
     <w:rsid w:val="002878BF"/>
     <w:rsid w:val="00291841"/>
     <w:rsid w:val="002B5FF8"/>
     <w:rsid w:val="002C449B"/>
     <w:rsid w:val="002C6040"/>
     <w:rsid w:val="002D5B3F"/>
@@ -12915,96 +14328,99 @@
     <w:rsid w:val="006F45BF"/>
     <w:rsid w:val="006F60E0"/>
     <w:rsid w:val="00702F71"/>
     <w:rsid w:val="007366DF"/>
     <w:rsid w:val="00746664"/>
     <w:rsid w:val="00757839"/>
     <w:rsid w:val="00770C81"/>
     <w:rsid w:val="00791024"/>
     <w:rsid w:val="00793F0A"/>
     <w:rsid w:val="007A2657"/>
     <w:rsid w:val="007C682C"/>
     <w:rsid w:val="007D2385"/>
     <w:rsid w:val="007E3A41"/>
     <w:rsid w:val="007F214F"/>
     <w:rsid w:val="00800069"/>
     <w:rsid w:val="008042F0"/>
     <w:rsid w:val="008310A0"/>
     <w:rsid w:val="00835D29"/>
     <w:rsid w:val="00842E7F"/>
     <w:rsid w:val="00852933"/>
     <w:rsid w:val="008566E5"/>
     <w:rsid w:val="008566FE"/>
     <w:rsid w:val="00865B46"/>
     <w:rsid w:val="00896134"/>
     <w:rsid w:val="008A62BC"/>
+    <w:rsid w:val="008A6BC5"/>
     <w:rsid w:val="008B43E7"/>
     <w:rsid w:val="008D763F"/>
     <w:rsid w:val="008F036F"/>
     <w:rsid w:val="008F1308"/>
     <w:rsid w:val="008F78C2"/>
     <w:rsid w:val="00904568"/>
     <w:rsid w:val="00911394"/>
     <w:rsid w:val="00923EF2"/>
     <w:rsid w:val="00926D25"/>
     <w:rsid w:val="00926E9D"/>
     <w:rsid w:val="009315A0"/>
     <w:rsid w:val="00932C6E"/>
     <w:rsid w:val="00933F10"/>
     <w:rsid w:val="009433C5"/>
     <w:rsid w:val="00965881"/>
     <w:rsid w:val="00973044"/>
     <w:rsid w:val="00983381"/>
     <w:rsid w:val="009871FF"/>
     <w:rsid w:val="00990799"/>
     <w:rsid w:val="00995D51"/>
     <w:rsid w:val="009A0631"/>
     <w:rsid w:val="009B10ED"/>
     <w:rsid w:val="009D3EA4"/>
     <w:rsid w:val="009D649C"/>
     <w:rsid w:val="009E4BC1"/>
     <w:rsid w:val="009F5CB2"/>
+    <w:rsid w:val="00A01F46"/>
     <w:rsid w:val="00A03BB8"/>
     <w:rsid w:val="00A16E98"/>
     <w:rsid w:val="00A3505D"/>
     <w:rsid w:val="00A4036F"/>
     <w:rsid w:val="00A406E5"/>
     <w:rsid w:val="00A4641C"/>
     <w:rsid w:val="00A55876"/>
     <w:rsid w:val="00A67FB1"/>
     <w:rsid w:val="00A85BFE"/>
     <w:rsid w:val="00AB6FE7"/>
     <w:rsid w:val="00AB7AD7"/>
     <w:rsid w:val="00AD2430"/>
     <w:rsid w:val="00AE41A6"/>
     <w:rsid w:val="00AF0E34"/>
     <w:rsid w:val="00AF271D"/>
     <w:rsid w:val="00AF56C2"/>
     <w:rsid w:val="00B004E6"/>
     <w:rsid w:val="00B0744D"/>
     <w:rsid w:val="00B07FB0"/>
     <w:rsid w:val="00B50EA8"/>
+    <w:rsid w:val="00B631BD"/>
     <w:rsid w:val="00B64082"/>
     <w:rsid w:val="00B72325"/>
     <w:rsid w:val="00B81AD3"/>
     <w:rsid w:val="00B829D8"/>
     <w:rsid w:val="00B84B5B"/>
     <w:rsid w:val="00B8506B"/>
     <w:rsid w:val="00B86446"/>
     <w:rsid w:val="00BA1176"/>
     <w:rsid w:val="00BC1637"/>
     <w:rsid w:val="00BE0B01"/>
     <w:rsid w:val="00BE79C7"/>
     <w:rsid w:val="00BF3CB5"/>
     <w:rsid w:val="00BF6F21"/>
     <w:rsid w:val="00C01A3F"/>
     <w:rsid w:val="00C073F1"/>
     <w:rsid w:val="00C1285B"/>
     <w:rsid w:val="00C1361B"/>
     <w:rsid w:val="00C14E1F"/>
     <w:rsid w:val="00C315AF"/>
     <w:rsid w:val="00C36D9A"/>
     <w:rsid w:val="00C44A72"/>
     <w:rsid w:val="00C61FC2"/>
     <w:rsid w:val="00C705F9"/>
     <w:rsid w:val="00C80F0F"/>
     <w:rsid w:val="00C8667A"/>
@@ -13038,83 +14454,84 @@
     <w:rsid w:val="00EA0F4E"/>
     <w:rsid w:val="00EA295B"/>
     <w:rsid w:val="00EA3B9B"/>
     <w:rsid w:val="00EA6801"/>
     <w:rsid w:val="00EB4F96"/>
     <w:rsid w:val="00ED7072"/>
     <w:rsid w:val="00EE3132"/>
     <w:rsid w:val="00EE3D9D"/>
     <w:rsid w:val="00EE6F25"/>
     <w:rsid w:val="00F0184B"/>
     <w:rsid w:val="00F02126"/>
     <w:rsid w:val="00F03D85"/>
     <w:rsid w:val="00F07C8C"/>
     <w:rsid w:val="00F249F1"/>
     <w:rsid w:val="00F25B9D"/>
     <w:rsid w:val="00F2664E"/>
     <w:rsid w:val="00F27F95"/>
     <w:rsid w:val="00F31163"/>
     <w:rsid w:val="00F31C04"/>
     <w:rsid w:val="00F44248"/>
     <w:rsid w:val="00F442A7"/>
     <w:rsid w:val="00F57A89"/>
     <w:rsid w:val="00F61A20"/>
     <w:rsid w:val="00F63DD9"/>
     <w:rsid w:val="00F67644"/>
+    <w:rsid w:val="00F67F46"/>
     <w:rsid w:val="00F8381F"/>
     <w:rsid w:val="00F95CBB"/>
     <w:rsid w:val="00FA04CD"/>
     <w:rsid w:val="00FA25F5"/>
     <w:rsid w:val="00FA2810"/>
     <w:rsid w:val="00FA68F8"/>
     <w:rsid w:val="00FB1DC0"/>
     <w:rsid w:val="00FB3B4E"/>
     <w:rsid w:val="00FB4521"/>
     <w:rsid w:val="00FB4F84"/>
     <w:rsid w:val="00FB5CF8"/>
     <w:rsid w:val="00FF273B"/>
     <w:rsid w:val="00FF564C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="301B856B"/>
   <w15:docId w15:val="{A5C979E8-AF2B-43D9-BB2F-69499DCAD8DA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -13995,51 +15412,51 @@
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01D0EA4A.2BD679A0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01D0EA4A.2BD679A0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\fad-lc\Local%20Settings\Temporary%20Internet%20Files\OLK35\AssignFrm.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -14327,82 +15744,82 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>AssignFrm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3578</Words>
-  <Characters>20400</Characters>
+  <Words>3850</Words>
+  <Characters>21680</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>170</Lines>
-  <Paragraphs>47</Paragraphs>
+  <Lines>1445</Lines>
+  <Paragraphs>255</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Teitl</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>S.I.H.E.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23931</CharactersWithSpaces>
+  <CharactersWithSpaces>25275</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>3932241</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.managers.org.uk/research-analysis/research/current-research/business-benefits-management-and-leadership-development-</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6029399</vt:i4>
       </vt:variant>
       <vt:variant>