--- v0 (2025-10-17)
+++ v1 (2026-04-16)
@@ -466,51 +466,50 @@
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Modwl:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="575EC686" w14:textId="77777777" w:rsidR="008F1308" w:rsidRPr="00A406E5" w:rsidRDefault="008F1308" w:rsidP="00E51AAC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w14:paraId="4C603024" w14:textId="77777777" w:rsidTr="008F1308">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28610531" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w:rsidRDefault="00131FEF" w:rsidP="00D32E34">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
@@ -787,51 +786,50 @@
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Dyddiad cyflwyno:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3293" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0024D58A" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w:rsidRDefault="00B84B5B" w:rsidP="005F0579">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2020CED3" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w:rsidRDefault="00131FEF" w:rsidP="00D32E34">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -848,84 +846,83 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyddiad dychwelyd marciau dros dro ac adborth ysgrifenedig: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25AB3744" w14:textId="77777777" w:rsidR="00B84B5B" w:rsidRPr="00A406E5" w:rsidRDefault="00B84B5B" w:rsidP="005F0579">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152E9D" w:rsidRPr="00904B54" w14:paraId="7A5B90B4" w14:textId="77777777" w:rsidTr="00A406E5">
+      <w:tr w:rsidR="00152E9D" w:rsidRPr="00B22C4E" w14:paraId="7A5B90B4" w14:textId="77777777" w:rsidTr="00A406E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="612DE0DE" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00A406E5" w:rsidRDefault="00131FEF" w:rsidP="00D32E34">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dull cyflwyno: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38188036" w14:textId="77777777" w:rsidR="00A406E5" w:rsidRPr="00A406E5" w:rsidRDefault="00131FEF" w:rsidP="00A406E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Lle bo’n ymarferol ac yn bosibl, rhaid cyflwyno pob asesiad ysgrifenedig drwy Turnitin, oni nodir yn wahanol gan y Darlithydd. </w:t>
             </w:r>
             <w:r w:rsidR="00A406E5" w:rsidRPr="00A406E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1149,51 +1146,50 @@
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Gonestrwydd academaidd / cyfeirnodi: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0012DDBB" w14:textId="77777777" w:rsidR="00A406E5" w:rsidRPr="00A406E5" w:rsidRDefault="00131FEF" w:rsidP="00D32E34">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Mae gonestrwydd academaidd yn ofynnol. </w:t>
             </w:r>
             <w:r w:rsidR="00A406E5" w:rsidRPr="00A406E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1215,101 +1211,1292 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00131FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Dylech atodi rhestr gyfeiriadau i’ch cyflwyniad sy’n nodi’r llyfrau, erthyglau ac ati rydych wedi’u defnyddio, wedi cyfeirio atynt neu wedi’u dyfynnu er mwyn cwblhau’r asesiad hwn. </w:t>
             </w:r>
             <w:r w:rsidR="00A406E5" w:rsidRPr="00A406E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00B22C4E" w:rsidRPr="00B22C4E" w14:paraId="41340D01" w14:textId="77777777" w:rsidTr="00A406E5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA9343F" w14:textId="26A57D56" w:rsidR="00B22C4E" w:rsidRPr="00B22C4E" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Gwaith dros y terfyn geiriau:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7829" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C60198" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRPr="00710D30" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB" w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Er mwyn cefnogi tegwch ac ysgrifennu academaidd da, mae gan bob asesiad derfyn geiriau penodol. Mae'n bwysig eich bod chi'n aros o fewn y terfyn hwn. Mae'r terfyn geiriau yn helpu i sicrhau:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0837E449" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRPr="00710D30" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Eich bod yn ysgrifennu'n glir ac yn gryno.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="633D839B" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRPr="00710D30" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Bod pob myfyriwr yn cwblhau'r asesiad ar sail gyfartal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49EECF43" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRPr="00710D30" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69922424" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRPr="00710D30" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os yw’ch gwaith dros y terfyn geiriau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26815B03" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710D30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os yw'ch gwaith yn fwy na'r terfyn geiriau, bydd y cosbau canlynol fel arfer yn berthnasol. Ni all y didyniadau hyn gymryd eich marc islaw'r marc pasio ar gyfer y modwl.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B8D4513" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRPr="00710D30" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="1936"/>
+              <w:gridCol w:w="5274"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00B22C4E" w:rsidRPr="00710D30" w14:paraId="3F006968" w14:textId="77777777" w:rsidTr="00DE015C">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1936" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="059FD295" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRPr="00710D30" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>Canran dros y Terfyn</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5274" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5F5E4816" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRPr="00710D30" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>Cosb a Gymhwysir</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B22C4E" w:rsidRPr="00710D30" w14:paraId="2E3F7361" w14:textId="77777777" w:rsidTr="00DE015C">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1936" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0DD88676" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRPr="00710D30" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Hyd at 10% </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5274" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="46AB21E0" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRPr="00710D30" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>Dim cosb</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B22C4E" w:rsidRPr="00EA7EA2" w14:paraId="2B94EAE3" w14:textId="77777777" w:rsidTr="00B22C4E">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1936" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="533A2462" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRPr="00710D30" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">10%–25% </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5274" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="78929CC3" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRPr="00710D30" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Didynnu 5 marc </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>neu</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ostwng y marc i’r marc sydd wedi’i gapio (pa un bynnag yw’r gosb leiaf) </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B22C4E" w:rsidRPr="00EA7EA2" w14:paraId="3E9E2686" w14:textId="77777777" w:rsidTr="00B22C4E">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1936" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0B03DEA9" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRPr="00710D30" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">26%–50% </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5274" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2E81A4DB" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRPr="00710D30" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Didynnu 10 marc </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>neu</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00710D30">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ostwng y marc i’r marc sydd wedi’i gapio (pa un bynnag yw’r gosb leiaf)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B22C4E" w:rsidRPr="00EA7EA2" w14:paraId="72E62545" w14:textId="77777777" w:rsidTr="00B22C4E">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1936" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5438A8A9" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRPr="00710D30" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>Dros 50%</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5274" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1CAB4E43" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRPr="00710D30" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+                  <w:pPr>
+                    <w:ind w:left="-10"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="cy-GB"/>
+                    </w:rPr>
+                    <w:t>Marc wedi’i gapio ar y marc pasio</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="0230CC78" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2520C993" w14:textId="147892D8" w:rsidR="00B22C4E" w:rsidRPr="00E20D9A" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Enghreifftiau (</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC4327">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Ôl-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>raddedig):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75E1C5CC" w14:textId="562AD2B8" w:rsidR="00B22C4E" w:rsidRPr="00E20D9A" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="num" w:pos="215"/>
+              </w:tabs>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="215" w:hanging="215"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byddai marc o </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>4%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yn cael ei ostwng i'r marc pasio o </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>0%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> os yw nifer y geiriau yn 10–25% dros y terfyn.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="716E1932" w14:textId="6E4EF415" w:rsidR="00B22C4E" w:rsidRPr="00E20D9A" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="num" w:pos="215"/>
+              </w:tabs>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="215" w:hanging="215"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byddai marc o </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>67</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yn cael ei ostwng gan 5 marc i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>62</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27C97732" w14:textId="2B64999B" w:rsidR="00B22C4E" w:rsidRPr="00E20D9A" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="num" w:pos="215"/>
+              </w:tabs>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="215" w:hanging="215"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byddai marc o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22C4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>59</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B22C4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sydd 25–50% dros y terfyn geiriau yn cael ei ostwng i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>0%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76EE7F85" w14:textId="32F14D0E" w:rsidR="00B22C4E" w:rsidRPr="00E20D9A" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+                <w:tab w:val="num" w:pos="215"/>
+              </w:tabs>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="215" w:hanging="215"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byddai marc o </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>64</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sydd 25–50% dros y terfyn geiriau yn cael ei ostwng 10 marc i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>54</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="369F00A9" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRPr="00E20D9A" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CE92A3D" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRPr="00E20D9A" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os ydych o dan y terfyn geiriau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68062DA4" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRPr="00E20D9A" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os yw'ch gwaith yn sylweddol is na’r terfyn geiriau, efallai y byddwch chi'n colli marciau oherwydd mae’n bosibl na fydd eich cyflwyniad yn cynnwys digon o fanyl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">der </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>i fodloni'r deilliannau dysgu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5011D15B" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRPr="00E20D9A" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="569975A9" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRPr="00E20D9A" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+            <w:pPr>
+              <w:ind w:left="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Adborth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="694618D8" w14:textId="5843B9EC" w:rsidR="00B22C4E" w:rsidRPr="00131FEF" w:rsidRDefault="00B22C4E" w:rsidP="00B22C4E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Os cymhwysir cosb sy’n gysylltiedig â’r terfyn geiriau, bydd hyn yn cael ei nodi'n glir yn eich adborth, ynghyd â'r rheswm.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61707DAC" w14:textId="77777777" w:rsidR="0028204E" w:rsidRPr="00A406E5" w:rsidRDefault="0028204E" w:rsidP="00DB116D">
+    <w:p w14:paraId="61707DAC" w14:textId="77777777" w:rsidR="0028204E" w:rsidRPr="00B22C4E" w:rsidRDefault="0028204E" w:rsidP="00DB116D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3905AEEC" w14:textId="77777777" w:rsidR="00A406E5" w:rsidRDefault="00A406E5">
+    <w:p w14:paraId="3905AEEC" w14:textId="6E25DBD0" w:rsidR="00A406E5" w:rsidRPr="00B22C4E" w:rsidRDefault="00A406E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A1472E5" w14:textId="77777777" w:rsidR="00152E9D" w:rsidRPr="00B22C4E" w:rsidRDefault="00152E9D" w:rsidP="00DB116D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:sz w:val="32"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9747"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C01A3F" w:rsidRPr="00904B54" w14:paraId="3C8175DE" w14:textId="77777777" w:rsidTr="00A406E5">
+      <w:tr w:rsidR="00C01A3F" w:rsidRPr="00B22C4E" w14:paraId="3C8175DE" w14:textId="77777777" w:rsidTr="00A406E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D8888E4" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00FB1EAC" w:rsidRDefault="00131FEF" w:rsidP="00273FEE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Deilliannau Dysgu’r Modwl</w:t>
             </w:r>
@@ -1324,77 +2511,99 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29F87A88" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00FB1EAC" w:rsidRDefault="00131FEF" w:rsidP="00D32E34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(o faes llafur y modwl)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01A3F" w:rsidRPr="00904B54" w14:paraId="5560B01F" w14:textId="77777777" w:rsidTr="00A406E5">
+      <w:tr w:rsidR="00C01A3F" w:rsidRPr="00B22C4E" w14:paraId="5560B01F" w14:textId="77777777" w:rsidTr="00A406E5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D93A3E8" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00FB1EAC" w:rsidRDefault="00C01A3F" w:rsidP="00273FEE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3403E874" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00FB1EAC" w:rsidRDefault="00C01A3F" w:rsidP="00152E9D">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="14F97692" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00FB1EAC" w:rsidRDefault="00C01A3F" w:rsidP="00152E9D">
+          <w:p w14:paraId="14F97692" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRDefault="00C01A3F" w:rsidP="00152E9D">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A78D489" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRDefault="00B22C4E" w:rsidP="00152E9D">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5887CFBE" w14:textId="77777777" w:rsidR="00B22C4E" w:rsidRPr="00FB1EAC" w:rsidRDefault="00B22C4E" w:rsidP="00152E9D">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="41467D01" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00FB1EAC" w:rsidRDefault="00C01A3F" w:rsidP="00152E9D">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="48367185" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00FB1EAC" w:rsidRDefault="00C01A3F" w:rsidP="00152E9D">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
@@ -1424,51 +2633,68 @@
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7951801B" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00FB1EAC" w:rsidRDefault="00C01A3F" w:rsidP="00BA1176">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46AC8CC3" w14:textId="77777777" w:rsidR="00C01A3F" w:rsidRPr="00FB1EAC" w:rsidRDefault="00C01A3F" w:rsidP="00BA1176">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64A0DF8B" w14:textId="77777777" w:rsidR="0028204E" w:rsidRPr="00FB1EAC" w:rsidRDefault="0028204E" w:rsidP="00BA1176">
+    <w:p w14:paraId="64A0DF8B" w14:textId="6D398ABB" w:rsidR="00B22C4E" w:rsidRDefault="00B22C4E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538C188D" w14:textId="77777777" w:rsidR="0028204E" w:rsidRPr="00FB1EAC" w:rsidRDefault="0028204E" w:rsidP="00BA1176">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9781"/>
@@ -2892,51 +4118,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>unrhyw</w:t>
             </w:r>
             <w:r w:rsidRPr="00367924">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> fath o gymorth drwy Ddeallusrwydd Artiffisial Cynhyrchiol.  Mae hyn yn cynnwys cymorth ymchwil, cymorth strwythur, cymorth ysgrifennu / prawf ddarllen a chymorth creadigol.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA8EE04" w14:textId="13D82491" w:rsidR="00642819" w:rsidRPr="00367924" w:rsidRDefault="00904B54" w:rsidP="000E3CFB">
+          <w:p w14:paraId="5CA8EE04" w14:textId="13D82491" w:rsidR="00642819" w:rsidRPr="00367924" w:rsidRDefault="00FC4327" w:rsidP="000E3CFB">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="cy-GB"/>
                 </w:rPr>
                 <w:id w:val="-1360203626"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7006,73 +8232,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CE2E695" w14:textId="77777777" w:rsidR="00C073F1" w:rsidRDefault="00C073F1" w:rsidP="00152E9D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67B4C389" w14:textId="77777777" w:rsidR="00C073F1" w:rsidRDefault="00C073F1" w:rsidP="00152E9D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
         </w:rPr>
         <w:sectPr w:rsidR="00C073F1" w:rsidSect="00F61A20">
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11894" w:h="16834"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="706" w:footer="706" w:gutter="0"/>
           <w:paperSrc w:first="1" w:other="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CBE3DB5" w14:textId="77777777" w:rsidR="00C073F1" w:rsidRDefault="00C073F1" w:rsidP="00152E9D">
-[...21 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6A124BEC" w14:textId="77777777" w:rsidR="001F50B6" w:rsidRDefault="001F50B6" w:rsidP="001F50B6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="303B44"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="95B3D7" w:themeFill="accent1" w:themeFillTint="99"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13858"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C073F1" w14:paraId="64A07F26" w14:textId="77777777" w:rsidTr="000B6520">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13858" w:type="dxa"/>
@@ -8047,78 +9250,69 @@
             </w:r>
             <w:r w:rsidRPr="009200F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Yn ddibynnol iawn ar wybodaeth a gafwyd drwy gyswllt â’r dosbarth. </w:t>
             </w:r>
             <w:r w:rsidRPr="009200F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defnydd anghyson a gwan o </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Defnydd anghyson a gwan o gyfeirnodi. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0EE8A2" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00B669B1" w:rsidRDefault="00523199" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00272363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...19 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>Ymgysylltu ag ystod gyfyngedig iawn o ffynonellau perthnasol a chredadwy.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B669B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Peth esgeulustod a mân wallau. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02FF5AE8" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00B669B1" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8291,50 +9485,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00523199" w:rsidRPr="00D9771E" w14:paraId="6415CAC2" w14:textId="77777777" w:rsidTr="00331DE0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="95B3D7" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="1B505F5C" w14:textId="77777777" w:rsidR="00523199" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:spacing w:before="34"/>
               <w:ind w:left="108" w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Gwybodaeth a dealltwriaeth</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75671C38" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00CA7DB9" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:spacing w:before="34"/>
               <w:ind w:left="108" w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272363">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00272363">
@@ -8781,60 +9976,60 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16C9A65F" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00F65EEE" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:spacing w:before="34" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Gwerthuso’n feirniadol ymchwil a methodolegau cyfredol a datblygu beirniadaethau ohonynt a, lle </w:t>
+              <w:t xml:space="preserve">(Gwerthuso’n feirniadol ymchwil a methodolegau cyfredol a datblygu beirniadaethau ohonynt a, lle bo'n briodol, </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>bo'n briodol, cynnig damcaniaethau newydd; llunio barn gadarn yn absenoldeb data cyflawn.)</w:t>
+              <w:t>cynnig damcaniaethau newydd; llunio barn gadarn yn absenoldeb data cyflawn.)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5100506B" w14:textId="77777777" w:rsidR="00523199" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8846,59 +10041,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Fawr ddim neu ddim gwerthuso na beirniadaeth nac ymgais i ddefnyddio dull systematig. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="141A04C5" w14:textId="77777777" w:rsidR="00523199" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wedi methu datblygu </w:t>
+              <w:t xml:space="preserve">Wedi methu datblygu dadleuon, gan </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">dadleuon, gan arwain at farn afresymegol neu annilys. </w:t>
+              <w:t xml:space="preserve">arwain at farn afresymegol neu annilys. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B669B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cyffredinoliadau heb sail, wedi’u gwneud heb ddefnyddio tystiolaeth gredadwy.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4535C29F" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00B669B1" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8907,59 +10102,59 @@
           <w:p w14:paraId="3A782B6C" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00B669B1" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Gwaith disgrifiadol ar y cyfan, gyda defnydd arwynebol o werthuso  ymchwil a methodolegau mewn modd beirniadol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datblygiad damcaniaethau </w:t>
+              <w:t xml:space="preserve">Datblygiad damcaniaethau a barn yn wan </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">a barn yn wan neu’n absennol. </w:t>
+              <w:t xml:space="preserve">neu’n absennol. </w:t>
             </w:r>
             <w:r w:rsidRPr="00413903">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Derbynnir gwybodaeth yn anfeirniadol, defnyddia ddatganiadau cyffredinol heb fawr o dystiolaeth a barn heb sail. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
@@ -8975,59 +10170,59 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Ymgais cyfyngedig at werthuso / beirniadu  ymchwil a methodolegau cyfredol mewn modd beirniadol, gan dueddu tuag at ddisgrifio. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79556F35" w14:textId="77777777" w:rsidR="00523199" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ymgais cyfyngedig i </w:t>
+              <w:t xml:space="preserve">Ymgais cyfyngedig i gynnig </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">gynnig damcaniaethau newydd. </w:t>
+              <w:t xml:space="preserve">damcaniaethau newydd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Gall ymdrin â materion cymhleth ond nid yn systematig nac yn greadigol. </w:t>
             </w:r>
             <w:r w:rsidRPr="006373C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
@@ -9063,59 +10258,59 @@
           <w:p w14:paraId="2CBBEAAD" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00B669B1" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Rhywfaint o werthuso / beirniadu  ymchwil a methodolegau cyfredol mewn modd beirniadol, er bod hyn wedi’i ddatblygu ychydig yn annigonol mewn mannau.</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD647E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cynigia </w:t>
+              <w:t xml:space="preserve">Cynigia ddamcaniaethau </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">ddamcaniaethau newydd digonol ond cyfyngedig, lle bo’n berthnasol.  </w:t>
+              <w:t xml:space="preserve">newydd digonol ond cyfyngedig, lle bo’n berthnasol.  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Gall ymdrin â materion cymhleth ond nid yn gyflawn systematig na  chreadigol.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E008BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
@@ -9143,59 +10338,59 @@
             </w:r>
             <w:r w:rsidRPr="00DD647E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cynigia ddamcaniaethau newydd, lle bo’n briodol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gall ymdrin â materion </w:t>
+              <w:t xml:space="preserve">Gall ymdrin â materion cymhleth yn </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">cymhleth yn systematig ac â rhywfaint o greadigrwydd. </w:t>
+              <w:t xml:space="preserve">systematig ac â rhywfaint o greadigrwydd. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B669B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Gallu i lunio barn gadarn yn seiliedig ar ddata (a allai fod yn anghyflawn)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="286FB652" w14:textId="77777777" w:rsidR="00523199" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9230,59 +10425,59 @@
             </w:r>
             <w:r w:rsidRPr="0048156A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cynigia ddamcaniaethau arloesol, lle bo’n briodol. </w:t>
             </w:r>
             <w:r w:rsidRPr="0052217E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gall syntheseiddio materion </w:t>
+              <w:t xml:space="preserve">Gall syntheseiddio materion cymhleth yn </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">cymhleth yn systematig ac yn greadigol. </w:t>
+              <w:t xml:space="preserve">systematig ac yn greadigol. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E008BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallu i ymchwilio i wybodaeth groes neu anghyflawn a llunio dadleuon cadarn, argyhoeddiadol a barn soffistigedig. </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49423278" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00B669B1" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9304,59 +10499,59 @@
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Gwerthuso / beirniadu  ymchwil a methodolegau cyfredol mewn modd beirniadol, eithriadol.</w:t>
             </w:r>
             <w:r w:rsidRPr="0048156A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Cynigia ddamcaniaethau arloesol, lle bo’n briodol.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis </w:t>
+              <w:t xml:space="preserve">Synthesis systematig a </w:t>
             </w:r>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>systematig a chreadigol penigamp o faterion cymhleth.</w:t>
+              <w:t>chreadigol penigamp o faterion cymhleth.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E008BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B669B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A1CFF25" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00B669B1" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B2A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
@@ -9450,301 +10645,294 @@
           <w:p w14:paraId="5BABE05A" w14:textId="77777777" w:rsidR="00523199" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF7FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Fawr ddim neu ddim gwerthfawrogiad o gyd-destun y cymhwyso. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BCAD481" w14:textId="77777777" w:rsidR="00523199" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF7FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dealltwriaeth gyfyngedig o gymhwyso theori i arfer neu o wneud cysylltiadau priodol rhwng y </w:t>
+              <w:t xml:space="preserve">Dealltwriaeth gyfyngedig o gymhwyso theori i arfer neu o wneud cysylltiadau priodol rhwng y ddau. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F4743B6" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00B669B1" w:rsidRDefault="00523199" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF7FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Sgiliau datrys problemau gwan iawn mewn cyd-destunau cymhleth ac anrhagweladwy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BFD77DB" w14:textId="77777777" w:rsidR="00523199" w:rsidRDefault="00523199" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF7FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Cymhwyso dulliau, deunyddiau, offer a/neu dechnegau mewn modd elfennol ond heb ystyriaeth na chymhwysedd.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B669B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF7FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gwerthfawrogiad diffygiol o gyd-destun y cymhwyso. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55EBE51F" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00B669B1" w:rsidRDefault="00523199" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF7FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dealltwriaeth wan o gymhwyso theori i arfer, gyda thystiolaeth achlysurol yn unig o wneud </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF7FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">cysylltiadau priodol rhwng y ddau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF7FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sgiliau datrys problemau gwan mewn cyd-destunau cymhleth ac anrhagweladwy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55C1CAED" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00B669B1" w:rsidRDefault="00523199" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0692B8D3" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00B669B1" w:rsidRDefault="00523199" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45C91825" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00B669B1" w:rsidRDefault="00523199" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF7FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Ymwybyddiaeth a chymhwyso dulliau, deunyddiau, offer a/neu dechnegau sefydledig mewn modd priodol ar y cyfan, gyda gwallau achlysurol.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EB024B3" w14:textId="77777777" w:rsidR="00523199" w:rsidRDefault="00523199" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF7FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gwerthfawrogiad sylfaenol o gyd-destun y cymhwyso. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF7FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gwybodaeth a dealltwriaeth ddamcaniaethol wedi’u cymhwyso’n </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF7FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ymarferol, ond heb wneud cysylltiadau rhesymegol rhwng y ddau bob tro. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="567CB806" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00B669B1" w:rsidRDefault="00523199" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF7FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gall ddynodi problemau a chynnig atebion sylfaenol heb werthfawrogi cymhlethdod cyd-destunau anrhagweladwy’n llawn. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F205C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09ACA596" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00B669B1" w:rsidRDefault="00523199" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF7FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Cymhwyso dulliau, deunyddiau, offer a/neu dechnegau safonol mewn modd priodol.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F591215" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00FB1EAC" w:rsidRDefault="00523199" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF7FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gwerthfawrogiad eglur o gyd-destun y cymhwyso. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF7FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cymhwyso theori i arfer mewn modd cyson, cywir a rhesymegol ar y cyfan, gan wneud cysylltiadau priodol rhwng y </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF7FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">ddau. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F4743B6" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00B669B1" w:rsidRDefault="00523199" w:rsidP="00FC160C">
-[...238 lines deleted...]
-          </w:p>
           <w:p w14:paraId="57177802" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00FB1EAC" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF7FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Gall ddynodi problemau a chynnig atebion priodol ar y cyfan mewn cyd-destunau cymhleth ac anrhagweladwy, gydag elfennau o wreiddioldeb. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A63D066" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00FB1EAC" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
@@ -9763,72 +10951,65 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF7FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Ystyriaeth dda iawn o gyd-destun y cymhwyso, gyda mewnwelediad treiddgar.  </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1EAC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF7FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gall ddynodi problemau a chynnig atebion priodol mewn cyd-destunau cymhleth ac </w:t>
-            </w:r>
+              <w:t>Gall ddynodi problemau a chynnig atebion priodol mewn cyd-destunau cymhleth ac anrhagweladwy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A7BABB3" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00B669B1" w:rsidRDefault="00523199" w:rsidP="00FC160C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00DF7FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>anrhagweladwy.</w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Tystiolaeth o wreiddioldeb a chreadigrwydd. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B669B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5576CCB1" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00B669B1" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF7FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
@@ -9852,59 +11033,59 @@
           </w:p>
           <w:p w14:paraId="524610FA" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00885BD7" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF7FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Gall ddynodi problemau cymhleth a chynnig atebion rhagorol. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E91CFC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gafael ragorol ar dechnegau sy’n </w:t>
+              <w:t xml:space="preserve">Gafael ragorol ar dechnegau sy’n gymwys i’w </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">gymwys i’w ymchwil neu'i ysgolheictod uwch ei hun. </w:t>
+              <w:t xml:space="preserve">ymchwil neu'i ysgolheictod uwch ei hun. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6506192A" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00B669B1" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF7FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Dengys wreiddioldeb wrth gymhwyso gwybodaeth a thechnegau, ac o'r modd y mae dulliau ymholi sefydledig yn creu a dehongli gwybodaeth yn y ddisgyblaeth.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36005200" w14:textId="77777777" w:rsidR="00523199" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9927,65 +11108,58 @@
             <w:r w:rsidRPr="00DF7FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Gall ddynodi problemau cymhleth a chynnig atebion soffistigedig, gwreiddiol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45569980" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00885BD7" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF7FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cymhwyso rhagorol ar </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DF7FD4">
+              <w:t xml:space="preserve">Cymhwyso rhagorol ar dechnegau sy'n </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">dechnegau sy'n </w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>gymwys</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF7FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> i’w ymchwil neu’i ysgolheictod uwch ei hun. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="264B92A0" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00B669B1" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF7FD4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Dengys wreiddioldeb wrth gymhwyso gwybodaeth a thechnegau, ac o'r modd y mae dulliau ymholi sefydledig yn creu a dehongli gwybodaeth yn y ddisgyblaeth, gan gymathu a datblygu prosesau a thechnegau blaenllaw.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10022,60 +11196,60 @@
               <w:spacing w:before="34" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(Arfer </w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">hunan gyfeiriad, ymreolaeth a chyfrifoldeb personol; cynllunio a gweithredu tasgau ar lefel broffesiynol; dysgu annibynnol; defnyddio cyfryngau priodol i gyfathrebu’n </w:t>
+              <w:t xml:space="preserve">hunan gyfeiriad, ymreolaeth a chyfrifoldeb personol; cynllunio a gweithredu tasgau ar lefel broffesiynol; dysgu annibynnol; defnyddio cyfryngau priodol i gyfathrebu’n effeithiol ac yn </w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">effeithiol ac yn broffesiynol ag amrywiaeth o gynulleidfaoedd; rhuglder mynegiant; dull systematig; eglurder ac effeithiolrwydd </w:t>
+              <w:t xml:space="preserve">broffesiynol ag amrywiaeth o gynulleidfaoedd; rhuglder mynegiant; dull systematig; eglurder ac effeithiolrwydd </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>o ran c</w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>yflwyn</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>iad</w:t>
             </w:r>
@@ -10123,59 +11297,59 @@
             </w:r>
             <w:r w:rsidRPr="00ED3ABD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Defnydd gwan iawn o iaith a/neu arddull amhriodol iawn. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E07BE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fawr ddim neu ddim tystiolaeth o ymreolaeth (neu o </w:t>
+              <w:t xml:space="preserve">Fawr ddim neu ddim tystiolaeth o ymreolaeth (neu o gydweithio, pan </w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>gydweithio, pan fo’n berthnasol) wrth gwblhau tasgau.</w:t>
+              <w:t>fo’n berthnasol) wrth gwblhau tasgau.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Fawr ddim neu ddim tystiolaeth o’r sgiliau sy’n ofynnol ar gyfer cyflogaeth broffesiynol i ôl-raddedigion. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AA7BFA8" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00ED3ABD" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="007056B1" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00E07BE3" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -10221,71 +11395,64 @@
             </w:r>
             <w:r w:rsidRPr="00ED3ABD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Mae wedi’i strwythuro’n llac, ac ar brydiau’n anghydlynol, a gwybodaeth a syniadau wedi’u mynegi’n wael yn aml. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defnydd gwan o iaith a/neu arddull </w:t>
+              <w:t xml:space="preserve">Defnydd gwan o iaith a/neu arddull amhriodol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">amhriodol. </w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>Menter annibynnol (neu gydweithio, os ydy’n berthnasol), wan.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Tystiolaeth gyfyngedig o’r sgiliau sy’n ofynnol ar gyfer cyflogaeth broffesiynol i ôl-raddedigion. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15925CAA" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00E07BE3" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10321,59 +11488,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Gall fod diffyg cydlyniad mewn mannau yn y gwaith. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E07BE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gall weithio fel rhan o dîm, ond gyda </w:t>
+              <w:t xml:space="preserve">Gall weithio fel rhan o dîm, ond gyda chyfranogiad </w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>chyfranogiad cyfyngedig mewn gweithgareddau grŵp.</w:t>
+              <w:t>cyfyngedig mewn gweithgareddau grŵp.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E07BE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="461EF175" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00E07BE3" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Arddengys rai ond nid yr holl sgiliau sylfaenol sy’n ofynnol ar gyfer cyflogaeth broffesiynol i ôl-raddedigion, gyda rhai meysydd o fân wendid. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -10396,59 +11563,59 @@
           </w:p>
           <w:p w14:paraId="2E0A2795" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00E07BE3" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Mae’r gwaith yn gydlynol a threfnus ar y cyfan, mewn strwythur addas ac ar y cyfan mae wedi’i fynegi’n eglur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gall weithio’n effeithiol yn annibynnol a/neu fel rhan o dîm, gyda chyfraniadau eglur at </w:t>
+              <w:t xml:space="preserve">Gall weithio’n effeithiol yn annibynnol a/neu fel rhan o dîm, gyda chyfraniadau eglur at weithgareddau </w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>weithgareddau grŵp.</w:t>
+              <w:t>grŵp.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E07BE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="569D37EC" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00E07BE3" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Arddengys y sgiliau sy’n ofynnol ar gyfer cyflogaeth broffesiynol i ôl-raddedigion, gyda rhai meysydd o gryfder a rhai o fân wendid. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -10491,59 +11658,59 @@
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Gall weithio’n dda iawn yn ymreolaethol a/neu fel rhan o dîm, gyda chyfraniadau da at weithgareddau grŵp.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E07BE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AB38F06" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00E07BE3" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arddengys </w:t>
+              <w:t xml:space="preserve">Arddengys sgiliau </w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">sgiliau cynhwysfawr ar gyfer cyflogaeth broffesiynol i ôl-raddedigion. </w:t>
+              <w:t xml:space="preserve">cynhwysfawr ar gyfer cyflogaeth broffesiynol i ôl-raddedigion. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1582B771" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00E07BE3" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Gall gyfathrebu’n broffesiynol, yn hyderus ac yn gyson mewn fformat addas.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52C430DB" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00E07BE3" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
@@ -10559,59 +11726,59 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Gall weithio’n ymreolaethol gyda menter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lle bo’n berthnasol gall weithio’n broffesiynol o fewn tîm, gan ddangos sgiliau arwain fel y bo’n </w:t>
+              <w:t xml:space="preserve">Lle bo’n berthnasol gall weithio’n broffesiynol o fewn tîm, gan ddangos sgiliau arwain fel y bo’n briodol, gan reoli </w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>briodol, gan reoli gwrthdaro a chan fodloni ymrwymiadau.</w:t>
+              <w:t>gwrthdaro a chan fodloni ymrwymiadau.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Arddengys sgiliau rhagorol ar gyfer cyflogaeth broffesiynol i ôl-raddedigion ac awydd cryf i ddatblygu ymhellach. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B933459" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00E07BE3" w:rsidRDefault="00523199" w:rsidP="00FC160C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -10651,59 +11818,59 @@
               </w:rPr>
               <w:t>Mae’r gwaith yn hynod o gydlynol, yn rhugl iawn ac wedi’i gyflwyno’n broffesiynol.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Gall weithio’n eithriadol o dda a phroffesiynol o fewn tîm, gan ddangos sgiliau arwain uwch.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="WfTarget"/>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arddengys sgiliau penigamp ar gyfer </w:t>
+              <w:t xml:space="preserve">Arddengys sgiliau penigamp ar gyfer cyflogaeth </w:t>
             </w:r>
             <w:r w:rsidRPr="00521933">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>cyflogaeth broffesiynol i ôl-raddedigion ac awydd cryf i ddatblygu ymhellach.</w:t>
+              <w:t>broffesiynol i ôl-raddedigion ac awydd cryf i ddatblygu ymhellach.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="526BDCD9" w14:textId="77777777" w:rsidR="00523199" w:rsidRPr="00011FB7" w:rsidRDefault="00523199" w:rsidP="00523199">
       <w:bookmarkStart w:id="2" w:name="cysill"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="0F044248" w14:textId="77777777" w:rsidR="00995D51" w:rsidRDefault="00995D51" w:rsidP="002466CE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="303B44"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="316F88A4" w14:textId="77777777" w:rsidR="00EF7116" w:rsidRDefault="00EF7116" w:rsidP="002466CE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
@@ -10924,177 +12091,196 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times (WN)">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0609070205080204"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...1 lines deleted...]
-    <w:panose1 w:val="02020609040205080304"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0BC93209" w14:textId="77777777" w:rsidR="00131FEF" w:rsidRDefault="005D2825">
+  <w:p w14:paraId="0BC93209" w14:textId="77777777" w:rsidR="00131FEF" w:rsidRPr="00B22C4E" w:rsidRDefault="005D2825">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005D2825">
+    <w:r w:rsidRPr="00B22C4E">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>Tudalen</w:t>
     </w:r>
-    <w:r w:rsidR="00131FEF" w:rsidRPr="005D2825">
+    <w:r w:rsidR="00131FEF" w:rsidRPr="00B22C4E">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00131FEF" w:rsidRPr="005D2825">
+    <w:r w:rsidR="00131FEF" w:rsidRPr="00B22C4E">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00131FEF" w:rsidRPr="005D2825">
+    <w:r w:rsidR="00131FEF" w:rsidRPr="00B22C4E">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidR="00131FEF" w:rsidRPr="005D2825">
+    <w:r w:rsidR="00131FEF" w:rsidRPr="00B22C4E">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009E5F1E">
+    <w:r w:rsidR="009E5F1E" w:rsidRPr="00B22C4E">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidR="00131FEF" w:rsidRPr="005D2825">
+    <w:r w:rsidR="00131FEF" w:rsidRPr="00B22C4E">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00131FEF" w:rsidRPr="005D2825">
+    <w:r w:rsidR="00131FEF" w:rsidRPr="00B22C4E">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="cy-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> o</w:t>
     </w:r>
-    <w:r w:rsidR="00131FEF">
+    <w:r w:rsidR="00131FEF" w:rsidRPr="00B22C4E">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00131FEF">
+    <w:r w:rsidR="00131FEF" w:rsidRPr="00B22C4E">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00131FEF">
+    <w:r w:rsidR="00131FEF" w:rsidRPr="00B22C4E">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
-    <w:r w:rsidR="00131FEF">
+    <w:r w:rsidR="00131FEF" w:rsidRPr="00B22C4E">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009E5F1E">
+    <w:r w:rsidR="009E5F1E" w:rsidRPr="00B22C4E">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
-    <w:r w:rsidR="00131FEF">
+    <w:r w:rsidR="00131FEF" w:rsidRPr="00B22C4E">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="40912BCE" w14:textId="77777777" w:rsidR="00131FEF" w:rsidRDefault="00131FEF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6C9C27CD" w14:textId="77777777" w:rsidR="00131FEF" w:rsidRDefault="00131FEF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
@@ -12378,50 +13564,166 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41633520"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6FF8E6FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45FB7405"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C94272E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12463,51 +13765,316 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B5F4079"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="478648CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="562E75BE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1B0015BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F4E0FDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="198A4726"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12576,51 +14143,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62760694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03A88C3C"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12662,51 +14229,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71E648F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BC0AF6A"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12748,51 +14315,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72D806BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BFFE19EC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12895,150 +14462,160 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="40642427">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="540364911">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1291667010">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1250499563">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2138599138">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="534002633">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="422802992">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1658418552">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="106432265">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="591398113">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="353457167">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1875187609">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="108286084">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1619288454">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="169761623">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="173695215">
     <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1270166761">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1157114987">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="486173873">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="110"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB4521"/>
     <w:rsid w:val="00010726"/>
     <w:rsid w:val="00011666"/>
     <w:rsid w:val="00011C22"/>
     <w:rsid w:val="00021AE6"/>
     <w:rsid w:val="00026B02"/>
     <w:rsid w:val="000822E5"/>
     <w:rsid w:val="000971FC"/>
     <w:rsid w:val="000A2A3A"/>
     <w:rsid w:val="000A492A"/>
     <w:rsid w:val="000B6520"/>
     <w:rsid w:val="000D2F80"/>
     <w:rsid w:val="000D3DE7"/>
     <w:rsid w:val="000E413A"/>
     <w:rsid w:val="000F5AA3"/>
     <w:rsid w:val="00100396"/>
     <w:rsid w:val="00100B5C"/>
     <w:rsid w:val="00103507"/>
     <w:rsid w:val="00105B92"/>
     <w:rsid w:val="001106E9"/>
     <w:rsid w:val="00124CA5"/>
     <w:rsid w:val="00131FEF"/>
     <w:rsid w:val="00134F77"/>
     <w:rsid w:val="00152E9D"/>
     <w:rsid w:val="00154487"/>
+    <w:rsid w:val="00167988"/>
     <w:rsid w:val="0017512A"/>
     <w:rsid w:val="00196958"/>
     <w:rsid w:val="001A1369"/>
     <w:rsid w:val="001A1E39"/>
     <w:rsid w:val="001A24F3"/>
     <w:rsid w:val="001A5952"/>
     <w:rsid w:val="001B405C"/>
     <w:rsid w:val="001B5F45"/>
     <w:rsid w:val="001E1050"/>
     <w:rsid w:val="001E1E1F"/>
     <w:rsid w:val="001E2007"/>
     <w:rsid w:val="001E57C1"/>
     <w:rsid w:val="001F07EF"/>
     <w:rsid w:val="001F50B6"/>
     <w:rsid w:val="001F6D7A"/>
     <w:rsid w:val="0022746E"/>
     <w:rsid w:val="00235F71"/>
     <w:rsid w:val="002444CA"/>
     <w:rsid w:val="002466CE"/>
     <w:rsid w:val="00260DE6"/>
     <w:rsid w:val="00273FEE"/>
     <w:rsid w:val="0028204E"/>
     <w:rsid w:val="0028206A"/>
     <w:rsid w:val="0028591B"/>
     <w:rsid w:val="00291841"/>
@@ -13163,71 +14740,73 @@
     <w:rsid w:val="008D763F"/>
     <w:rsid w:val="008F036F"/>
     <w:rsid w:val="008F1308"/>
     <w:rsid w:val="008F78C2"/>
     <w:rsid w:val="00904568"/>
     <w:rsid w:val="00904B54"/>
     <w:rsid w:val="00911394"/>
     <w:rsid w:val="00923EF2"/>
     <w:rsid w:val="00926D25"/>
     <w:rsid w:val="00926E9D"/>
     <w:rsid w:val="00932C6E"/>
     <w:rsid w:val="00933F10"/>
     <w:rsid w:val="009433C5"/>
     <w:rsid w:val="00965881"/>
     <w:rsid w:val="009871FF"/>
     <w:rsid w:val="00990799"/>
     <w:rsid w:val="00995D51"/>
     <w:rsid w:val="00996860"/>
     <w:rsid w:val="009A0631"/>
     <w:rsid w:val="009B10ED"/>
     <w:rsid w:val="009D3EA4"/>
     <w:rsid w:val="009D649C"/>
     <w:rsid w:val="009E4BC1"/>
     <w:rsid w:val="009E5F1E"/>
     <w:rsid w:val="009F5CB2"/>
+    <w:rsid w:val="00A01F46"/>
     <w:rsid w:val="00A03BB8"/>
     <w:rsid w:val="00A3505D"/>
     <w:rsid w:val="00A4036F"/>
     <w:rsid w:val="00A406E5"/>
     <w:rsid w:val="00A4641C"/>
     <w:rsid w:val="00A55876"/>
     <w:rsid w:val="00A67FB1"/>
     <w:rsid w:val="00A85BFE"/>
     <w:rsid w:val="00AB6FE7"/>
     <w:rsid w:val="00AB7AD7"/>
     <w:rsid w:val="00AC5F32"/>
     <w:rsid w:val="00AD2430"/>
     <w:rsid w:val="00AE41A6"/>
     <w:rsid w:val="00AF0E34"/>
     <w:rsid w:val="00AF271D"/>
     <w:rsid w:val="00AF2A56"/>
     <w:rsid w:val="00AF56C2"/>
     <w:rsid w:val="00B004E6"/>
     <w:rsid w:val="00B0744D"/>
     <w:rsid w:val="00B07FA3"/>
     <w:rsid w:val="00B10CF0"/>
+    <w:rsid w:val="00B22C4E"/>
     <w:rsid w:val="00B50EA8"/>
     <w:rsid w:val="00B64082"/>
     <w:rsid w:val="00B72325"/>
     <w:rsid w:val="00B72EC6"/>
     <w:rsid w:val="00B81AD3"/>
     <w:rsid w:val="00B829D8"/>
     <w:rsid w:val="00B84B5B"/>
     <w:rsid w:val="00B86446"/>
     <w:rsid w:val="00BA1176"/>
     <w:rsid w:val="00BE0B01"/>
     <w:rsid w:val="00BE79C7"/>
     <w:rsid w:val="00BF3CB5"/>
     <w:rsid w:val="00C0073F"/>
     <w:rsid w:val="00C01A3F"/>
     <w:rsid w:val="00C073F1"/>
     <w:rsid w:val="00C1285B"/>
     <w:rsid w:val="00C1361B"/>
     <w:rsid w:val="00C14E1F"/>
     <w:rsid w:val="00C315AF"/>
     <w:rsid w:val="00C36D9A"/>
     <w:rsid w:val="00C44A72"/>
     <w:rsid w:val="00C61FC2"/>
     <w:rsid w:val="00C705F9"/>
     <w:rsid w:val="00C80F0F"/>
     <w:rsid w:val="00C8667A"/>
@@ -13273,73 +14852,74 @@
     <w:rsid w:val="00F03D85"/>
     <w:rsid w:val="00F07C8C"/>
     <w:rsid w:val="00F249F1"/>
     <w:rsid w:val="00F25B9D"/>
     <w:rsid w:val="00F2664E"/>
     <w:rsid w:val="00F31163"/>
     <w:rsid w:val="00F31C04"/>
     <w:rsid w:val="00F3335D"/>
     <w:rsid w:val="00F442A7"/>
     <w:rsid w:val="00F45764"/>
     <w:rsid w:val="00F57A89"/>
     <w:rsid w:val="00F61A20"/>
     <w:rsid w:val="00F63DD9"/>
     <w:rsid w:val="00F67644"/>
     <w:rsid w:val="00F8381F"/>
     <w:rsid w:val="00FA04CD"/>
     <w:rsid w:val="00FA25F5"/>
     <w:rsid w:val="00FA2810"/>
     <w:rsid w:val="00FA68F8"/>
     <w:rsid w:val="00FB1DC0"/>
     <w:rsid w:val="00FB1EAC"/>
     <w:rsid w:val="00FB3B4E"/>
     <w:rsid w:val="00FB4521"/>
     <w:rsid w:val="00FB4F84"/>
     <w:rsid w:val="00FB5CF8"/>
+    <w:rsid w:val="00FC4327"/>
     <w:rsid w:val="00FE5651"/>
     <w:rsid w:val="00FF273B"/>
     <w:rsid w:val="00FF564C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="466ECE21"/>
   <w15:docId w15:val="{64DEEE22-1489-44D7-871A-C2A259C863AE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -14552,82 +16132,82 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>AssignFrm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3920</Words>
-  <Characters>22349</Characters>
+  <Words>3974</Words>
+  <Characters>23848</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>186</Lines>
-  <Paragraphs>52</Paragraphs>
+  <Lines>1589</Lines>
+  <Paragraphs>270</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Teitl</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>S.I.H.E.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26217</CharactersWithSpaces>
+  <CharactersWithSpaces>27552</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>3932241</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.managers.org.uk/research-analysis/research/current-research/business-benefits-management-and-leadership-development-</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6029399</vt:i4>
       </vt:variant>
       <vt:variant>