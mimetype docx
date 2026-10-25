--- v0 (2026-07-07)
+++ v1 (2026-10-25)
@@ -8,51 +8,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13892" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13892"/>
       </w:tblGrid>
       <w:tr w:rsidR="00754969" w14:paraId="1BE47816" w14:textId="77777777" w:rsidTr="00312E12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13892" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A1ED52A" w14:textId="307B195E" w:rsidR="00754969" w:rsidRPr="009A06C9" w:rsidRDefault="0077532D" w:rsidP="00754969">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -274,83 +274,115 @@
           <w:tcPr>
             <w:tcW w:w="13892" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79FD8CE2" w14:textId="77777777" w:rsidR="009A06C9" w:rsidRDefault="009A06C9" w:rsidP="009A06C9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794D13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes on completion: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F12C21A" w14:textId="4EEC959E" w:rsidR="009A06C9" w:rsidRPr="009A06C9" w:rsidRDefault="009A06C9" w:rsidP="00C34844">
+          <w:p w14:paraId="0F12C21A" w14:textId="59BD3647" w:rsidR="009A06C9" w:rsidRPr="009A06C9" w:rsidRDefault="009A06C9" w:rsidP="00C34844">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00794D13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Under the University’s validation procedures, </w:t>
             </w:r>
-            <w:r w:rsidR="00C34844">
+            <w:r w:rsidR="00585F28">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institutes </w:t>
+              <w:t>Institut</w:t>
+            </w:r>
+            <w:r w:rsidR="00585F28" w:rsidRPr="006C26F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>es/</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA6C22" w:rsidRPr="006C26F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Faculties</w:t>
+            </w:r>
+            <w:r w:rsidR="00C34844" w:rsidRPr="006C26F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C26F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>are re</w:t>
             </w:r>
             <w:r w:rsidRPr="00794D13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">are required to seek the written comments of </w:t>
+              <w:t xml:space="preserve">quired to seek the written comments of </w:t>
             </w:r>
             <w:r w:rsidR="00312E12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>one person</w:t>
             </w:r>
             <w:r w:rsidRPr="00794D13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> external to the University</w:t>
             </w:r>
             <w:r w:rsidR="00312E12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -389,150 +421,376 @@
             <w:r w:rsidR="00001C70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> of existing programmes of study</w:t>
             </w:r>
             <w:r w:rsidRPr="00794D13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00333246" w14:paraId="3600D06F" w14:textId="77777777" w:rsidTr="00312E12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13892" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="57CE38C7" w14:textId="3D83D55A" w:rsidR="00E81C8C" w:rsidRPr="00D21247" w:rsidRDefault="00E81C8C" w:rsidP="00D21247">
+          <w:p w14:paraId="73C7F049" w14:textId="77777777" w:rsidR="00D55F97" w:rsidRDefault="00D55F97" w:rsidP="00D21247">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D21247">
+          </w:p>
+          <w:p w14:paraId="57CE38C7" w14:textId="3F106A39" w:rsidR="00E81C8C" w:rsidRPr="00D55F97" w:rsidRDefault="00E81C8C" w:rsidP="00D21247">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Please review the draft programme documentation (both the Narrative Document which covers the programme design [PV2a] and the Programme Document which provides the programme specification and module descriptors [PV2b]), focusing on those areas within your particular expertise.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E22111">
+            </w:pPr>
+            <w:r w:rsidRPr="00D55F97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">  If you require further guidance, please contact the relevant Institute Office or the person who sent you the documentation for review.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="51A70647" w14:textId="77777777" w:rsidR="00E81C8C" w:rsidRPr="00D21247" w:rsidRDefault="00E81C8C" w:rsidP="004B25EF">
+              <w:t>Please review the draft programme documentation (both the Narrative Document which covers the programme design [PV2a] and the Programme Document which provides the programme specification and module descriptors [PV2b])</w:t>
+            </w:r>
+            <w:r w:rsidR="00343862" w:rsidRPr="00D55F97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and submit your report on this form. Please use the list below as a guide and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D55F97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>focus on those areas within your particular expertise</w:t>
+            </w:r>
+            <w:r w:rsidR="00343862" w:rsidRPr="00D55F97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22111" w:rsidRPr="00D55F97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DCE026F" w14:textId="77777777" w:rsidR="00343862" w:rsidRPr="00D55F97" w:rsidRDefault="00343862" w:rsidP="00D21247">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46D0917D" w14:textId="77777777" w:rsidR="00343862" w:rsidRPr="00D55F97" w:rsidRDefault="00343862" w:rsidP="00343862">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3501"/>
+              </w:tabs>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55F97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the intended aims and learning outcomes of the programme; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A6A428C" w14:textId="77777777" w:rsidR="00343862" w:rsidRPr="00D55F97" w:rsidRDefault="00343862" w:rsidP="00343862">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3501"/>
+              </w:tabs>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55F97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>the level of the programme - its intellectual challenge and value, and its relationship to QAA subject benchmark statements (and other relevant external benchmarks where applicable);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6987E267" w14:textId="77777777" w:rsidR="00343862" w:rsidRPr="00D55F97" w:rsidRDefault="00343862" w:rsidP="00343862">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3501"/>
+              </w:tabs>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55F97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>the ways in which the programme is likely to meet the requirements of industry and employers;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D0578B0" w14:textId="77777777" w:rsidR="00343862" w:rsidRPr="00D55F97" w:rsidRDefault="00343862" w:rsidP="00343862">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3501"/>
+              </w:tabs>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55F97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the balance of the programme, for example in relation to academic and practical elements, personal development and academic outcomes, curriculum breadth and depth; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75F3C7A9" w14:textId="77777777" w:rsidR="00343862" w:rsidRPr="00D55F97" w:rsidRDefault="00343862" w:rsidP="00343862">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3501"/>
+              </w:tabs>
+              <w:ind w:left="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55F97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>the assessment strategy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B4ECCF8" w14:textId="77777777" w:rsidR="00343862" w:rsidRPr="00D55F97" w:rsidRDefault="00343862" w:rsidP="00D21247">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51A70647" w14:textId="61A643C4" w:rsidR="00E81C8C" w:rsidRPr="00D55F97" w:rsidRDefault="00343862" w:rsidP="004B25EF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3501"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4D249B41" w14:textId="77777777" w:rsidR="004B25EF" w:rsidRPr="00D21247" w:rsidRDefault="004B25EF" w:rsidP="004B25EF">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55F97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>If you require further guidance, please contact the relevant Institute/Faculty Office or the person who sent you the documentation for review.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C303B1B" w14:textId="77777777" w:rsidR="00343862" w:rsidRPr="00D55F97" w:rsidRDefault="00343862" w:rsidP="004B25EF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3501"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...14 lines deleted...]
-          <w:p w14:paraId="1064FAB0" w14:textId="77777777" w:rsidR="00312E12" w:rsidRPr="00D21247" w:rsidRDefault="00312E12" w:rsidP="004B25EF">
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D249B41" w14:textId="77777777" w:rsidR="004B25EF" w:rsidRPr="00D55F97" w:rsidRDefault="004B25EF" w:rsidP="004B25EF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3501"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="0CF1DEE6" w14:textId="77777777" w:rsidR="00312E12" w:rsidRPr="004B25EF" w:rsidRDefault="00312E12" w:rsidP="004B25EF">
+            <w:r w:rsidRPr="00D55F97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Please do not submit comments on any other form as Programme Teams are only required to respond to comments submitted on this template.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1064FAB0" w14:textId="77777777" w:rsidR="00312E12" w:rsidRPr="00D55F97" w:rsidRDefault="00312E12" w:rsidP="004B25EF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3501"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D21247">
-[...2 lines deleted...]
-                <w:b/>
+          </w:p>
+          <w:p w14:paraId="1133B296" w14:textId="77777777" w:rsidR="00312E12" w:rsidRDefault="00312E12" w:rsidP="004B25EF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3501"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55F97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Enter comments in the table below (a new row for each comment).</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="0CF1DEE6" w14:textId="77777777" w:rsidR="00D55F97" w:rsidRPr="004B25EF" w:rsidRDefault="00D55F97" w:rsidP="004B25EF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3501"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00333246" w14:paraId="6A8A9D6A" w14:textId="77777777" w:rsidTr="00312E12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13892" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5848F29D" w14:textId="77777777" w:rsidR="00333246" w:rsidRDefault="00333246" w:rsidP="00333246">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
@@ -543,139 +801,172 @@
               <w:gridCol w:w="850"/>
               <w:gridCol w:w="5245"/>
               <w:gridCol w:w="851"/>
             </w:tblGrid>
             <w:tr w:rsidR="00312E12" w14:paraId="3DF92CE7" w14:textId="77777777" w:rsidTr="00D71654">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6516" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="01904509" w14:textId="77777777" w:rsidR="00312E12" w:rsidRPr="00505BE9" w:rsidRDefault="00312E12" w:rsidP="00312E12">
                   <w:pPr>
                     <w:spacing w:before="120" w:after="120"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00505BE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>Comment</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> from external adviser</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="850" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="16B50F23" w14:textId="77777777" w:rsidR="00312E12" w:rsidRPr="00505BE9" w:rsidRDefault="00312E12" w:rsidP="00312E12">
                   <w:pPr>
                     <w:spacing w:before="120" w:after="120"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00505BE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Page</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>*</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5245" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3B127347" w14:textId="608AF8E3" w:rsidR="00312E12" w:rsidRPr="00505BE9" w:rsidRDefault="00312E12" w:rsidP="00C34844">
+                <w:p w14:paraId="3B127347" w14:textId="092761F5" w:rsidR="00312E12" w:rsidRPr="00505BE9" w:rsidRDefault="00312E12" w:rsidP="00C34844">
                   <w:pPr>
                     <w:spacing w:before="120" w:after="120"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00505BE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Response</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> from </w:t>
                   </w:r>
-                  <w:r w:rsidR="00C34844">
+                  <w:r w:rsidR="00585F28">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Institute</w:t>
                   </w:r>
+                  <w:r w:rsidR="00585F28" w:rsidRPr="006C26F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t>/</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00AA6C22" w:rsidRPr="006C26F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t>Faculty</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="006C26F6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t>/</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00585F28">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:lang w:val="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
-                    <w:t>/Programme Team</w:t>
+                    <w:t>Programme Team</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="851" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="4DDD4DA9" w14:textId="77777777" w:rsidR="00312E12" w:rsidRPr="00505BE9" w:rsidRDefault="00312E12" w:rsidP="00312E12">
                   <w:pPr>
                     <w:spacing w:before="120" w:after="120"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00505BE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Page</w:t>
                   </w:r>
@@ -932,50 +1223,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00333246" w14:paraId="5B7DD2FB" w14:textId="77777777" w:rsidTr="00312E12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13892" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="62C5DB60" w14:textId="77777777" w:rsidR="00333246" w:rsidRDefault="00333246" w:rsidP="009D1FE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>In your view, is the proposed programme suitable for validation by the University?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00333246" w14:paraId="4892C1D4" w14:textId="77777777" w:rsidTr="00312E12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13892" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="0513D09D" w14:textId="77777777" w:rsidR="00333246" w:rsidRDefault="00333246" w:rsidP="00333246">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6436B9F3" w14:textId="77777777" w:rsidR="00EF616D" w:rsidRDefault="00EF616D" w:rsidP="00064A77">
             <w:pPr>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -1034,229 +1326,405 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0080600E" w14:paraId="6E313F59" w14:textId="77777777" w:rsidTr="00312E12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13892" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="4122C6CB" w14:textId="77777777" w:rsidR="0080600E" w:rsidRPr="0080600E" w:rsidRDefault="0080600E" w:rsidP="0080600E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Signed:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA6C22" w14:paraId="03465D0C" w14:textId="77777777" w:rsidTr="00312E12">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13892" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="190F83F7" w14:textId="283CF9DE" w:rsidR="00AA6C22" w:rsidRPr="006C26F6" w:rsidRDefault="00AA6C22" w:rsidP="0080600E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C26F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Response from </w:t>
+            </w:r>
+            <w:r w:rsidR="00585F28" w:rsidRPr="006C26F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Institute/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C26F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Faculty</w:t>
+            </w:r>
+            <w:r w:rsidR="00585F28" w:rsidRPr="006C26F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C26F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00585F28" w:rsidRPr="006C26F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C26F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Programme Team to any additional comments in the section above from the external adviser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA6C22" w14:paraId="525B49C9" w14:textId="77777777" w:rsidTr="00312E12">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13892" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB152F1" w14:textId="77777777" w:rsidR="00AA6C22" w:rsidRPr="006C26F6" w:rsidRDefault="00AA6C22" w:rsidP="0080600E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4627CCF1" w14:textId="77777777" w:rsidR="00AA6C22" w:rsidRPr="006C26F6" w:rsidRDefault="00AA6C22" w:rsidP="0080600E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69204F61" w14:textId="77777777" w:rsidR="00AA6C22" w:rsidRPr="006C26F6" w:rsidRDefault="00AA6C22" w:rsidP="0080600E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CC5FBD6" w14:textId="179238D9" w:rsidR="00AA6C22" w:rsidRPr="006C26F6" w:rsidRDefault="00AA6C22" w:rsidP="0080600E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C26F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(this box will expand as you type)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA6C22" w14:paraId="0B3AECAB" w14:textId="77777777" w:rsidTr="00312E12">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13892" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="27B2A399" w14:textId="3E5B2856" w:rsidR="00AA6C22" w:rsidRPr="006C26F6" w:rsidRDefault="00AA6C22" w:rsidP="0080600E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C26F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signed: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1FE6D661" w14:textId="77777777" w:rsidR="0007527E" w:rsidRDefault="0007527E" w:rsidP="00596D73">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39A4BC8F" w14:textId="77777777" w:rsidR="009C6650" w:rsidRDefault="009C6650" w:rsidP="00596D73">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FE27D4E" w14:textId="77777777" w:rsidR="009C6650" w:rsidRPr="00794D13" w:rsidRDefault="009C6650" w:rsidP="00596D73">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009C6650" w:rsidRPr="00794D13" w:rsidSect="00312E12">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="1588" w:right="1134" w:bottom="1304" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F8BB64F" w14:textId="77777777" w:rsidR="00B22543" w:rsidRDefault="00B22543" w:rsidP="00333246">
+    <w:p w14:paraId="708881BA" w14:textId="77777777" w:rsidR="001E3FD5" w:rsidRDefault="001E3FD5" w:rsidP="00333246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="508B9E57" w14:textId="77777777" w:rsidR="00B22543" w:rsidRDefault="00B22543" w:rsidP="00333246">
+    <w:p w14:paraId="6868ADA0" w14:textId="77777777" w:rsidR="001E3FD5" w:rsidRDefault="001E3FD5" w:rsidP="00333246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="64E1B2F2" w14:textId="60D36B92" w:rsidR="00D20E93" w:rsidRPr="0065200A" w:rsidRDefault="000B2183" w:rsidP="00EB5E75">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64E1B2F2" w14:textId="5C92D0F9" w:rsidR="00D20E93" w:rsidRPr="0065200A" w:rsidRDefault="00585F28" w:rsidP="00EB5E75">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="center" w:pos="6210"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
-      <w:t>July 2021</w:t>
+      <w:t>September 2</w:t>
+    </w:r>
+    <w:r w:rsidR="00AA6C22">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>026</w:t>
     </w:r>
     <w:r w:rsidR="0065200A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:id w:val="-331910905"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="98381352"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
+            <w:r w:rsidR="00343862">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
             <w:r w:rsidR="00D20E93" w:rsidRPr="0065200A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidR="00D20E93" w:rsidRPr="0065200A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00D20E93" w:rsidRPr="0065200A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r w:rsidR="00D20E93" w:rsidRPr="0065200A">
@@ -1328,76 +1796,76 @@
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00D20E93" w:rsidRPr="0065200A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23F3763B" w14:textId="77777777" w:rsidR="00B22543" w:rsidRDefault="00B22543" w:rsidP="00333246">
+    <w:p w14:paraId="148C3249" w14:textId="77777777" w:rsidR="001E3FD5" w:rsidRDefault="001E3FD5" w:rsidP="00333246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AA71792" w14:textId="77777777" w:rsidR="00B22543" w:rsidRDefault="00B22543" w:rsidP="00333246">
+    <w:p w14:paraId="6831A7B3" w14:textId="77777777" w:rsidR="001E3FD5" w:rsidRDefault="001E3FD5" w:rsidP="00333246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="595AE0FD" w14:textId="77777777" w:rsidR="00EF616D" w:rsidRPr="0065200A" w:rsidRDefault="0065200A" w:rsidP="0065200A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="672C4C88" wp14:editId="2980E808">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>179705</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1790700" cy="600075"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1438,211 +1906,222 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00333246">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t>APPENDIX PV1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="145778861">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00085075"/>
     <w:rsid w:val="00001C70"/>
     <w:rsid w:val="00064A77"/>
     <w:rsid w:val="0007527E"/>
     <w:rsid w:val="00085075"/>
     <w:rsid w:val="000855A5"/>
     <w:rsid w:val="00096387"/>
     <w:rsid w:val="000B2183"/>
     <w:rsid w:val="00106190"/>
     <w:rsid w:val="00177D67"/>
     <w:rsid w:val="001D6F57"/>
     <w:rsid w:val="001E32D4"/>
+    <w:rsid w:val="001E3FD5"/>
     <w:rsid w:val="00203FE6"/>
+    <w:rsid w:val="00290C9C"/>
     <w:rsid w:val="00312E12"/>
     <w:rsid w:val="00333246"/>
     <w:rsid w:val="003355FA"/>
+    <w:rsid w:val="00343862"/>
     <w:rsid w:val="003B597C"/>
     <w:rsid w:val="00427F12"/>
     <w:rsid w:val="004B25EF"/>
     <w:rsid w:val="00561BD3"/>
+    <w:rsid w:val="00585F28"/>
     <w:rsid w:val="00591E1E"/>
     <w:rsid w:val="0059498B"/>
     <w:rsid w:val="00596D73"/>
     <w:rsid w:val="005D39C2"/>
     <w:rsid w:val="0065200A"/>
+    <w:rsid w:val="006C26F6"/>
     <w:rsid w:val="00711A02"/>
     <w:rsid w:val="0074536A"/>
     <w:rsid w:val="00754969"/>
     <w:rsid w:val="0077532D"/>
     <w:rsid w:val="00787369"/>
     <w:rsid w:val="00794D13"/>
     <w:rsid w:val="007A4990"/>
     <w:rsid w:val="0080600E"/>
     <w:rsid w:val="008224B6"/>
     <w:rsid w:val="00841E1E"/>
     <w:rsid w:val="00842CA3"/>
     <w:rsid w:val="008F2E47"/>
     <w:rsid w:val="008F7B34"/>
+    <w:rsid w:val="009054FD"/>
+    <w:rsid w:val="009225E5"/>
     <w:rsid w:val="009A06C9"/>
     <w:rsid w:val="009A29ED"/>
     <w:rsid w:val="009B22EB"/>
     <w:rsid w:val="009C6650"/>
     <w:rsid w:val="009D1FE9"/>
     <w:rsid w:val="00A2053C"/>
     <w:rsid w:val="00A267DF"/>
+    <w:rsid w:val="00AA6C22"/>
     <w:rsid w:val="00B22543"/>
     <w:rsid w:val="00B257C6"/>
     <w:rsid w:val="00B25F01"/>
     <w:rsid w:val="00B374DE"/>
     <w:rsid w:val="00B6694D"/>
     <w:rsid w:val="00BC5E06"/>
     <w:rsid w:val="00BE0D2E"/>
     <w:rsid w:val="00C34844"/>
     <w:rsid w:val="00C34967"/>
+    <w:rsid w:val="00C6167E"/>
     <w:rsid w:val="00C76261"/>
     <w:rsid w:val="00CA4126"/>
     <w:rsid w:val="00CB2959"/>
     <w:rsid w:val="00D127E7"/>
     <w:rsid w:val="00D20E93"/>
     <w:rsid w:val="00D21247"/>
     <w:rsid w:val="00D22857"/>
+    <w:rsid w:val="00D55F97"/>
+    <w:rsid w:val="00D654AE"/>
     <w:rsid w:val="00DB579D"/>
     <w:rsid w:val="00DC54EA"/>
     <w:rsid w:val="00E22111"/>
     <w:rsid w:val="00E81C8C"/>
     <w:rsid w:val="00EB5E75"/>
     <w:rsid w:val="00ED03AA"/>
     <w:rsid w:val="00EF616D"/>
     <w:rsid w:val="00F044A6"/>
     <w:rsid w:val="00F06EA5"/>
     <w:rsid w:val="00F305AD"/>
     <w:rsid w:val="00FA1622"/>
     <w:rsid w:val="00FA2BDD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5B84B7D9"/>
   <w15:docId w15:val="{D4A4AE9B-DF83-4FA2-BFF5-4713754FB808}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1720,94 +2199,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -2212,257 +2695,278 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0007527E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E22111"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00343862"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1026294601">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2143379464">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BFCC7577-1C86-435F-B695-1440F5D3644C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00D138DB" w:rsidRDefault="00517933">
           <w:r w:rsidRPr="00CE712F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:altName w:val="等线 Light"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00517933"/>
+    <w:rsid w:val="001865D0"/>
     <w:rsid w:val="00342665"/>
     <w:rsid w:val="00467EEE"/>
     <w:rsid w:val="00517933"/>
+    <w:rsid w:val="0057573A"/>
+    <w:rsid w:val="009054FD"/>
     <w:rsid w:val="00954A04"/>
+    <w:rsid w:val="00C6167E"/>
     <w:rsid w:val="00D138DB"/>
+    <w:rsid w:val="00D654AE"/>
+    <w:rsid w:val="00E535D0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2540,94 +3044,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -2853,51 +3361,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00517933"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -3149,66 +3657,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>193</Words>
-  <Characters>1105</Characters>
+  <Words>313</Words>
+  <Characters>1790</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Appendix PV15</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UWTSD</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1296</CharactersWithSpaces>
+  <CharactersWithSpaces>2099</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Appendix PV15</dc:title>
   <dc:creator>Sarah Clark</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>