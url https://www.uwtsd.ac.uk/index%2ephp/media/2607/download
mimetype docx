--- v0 (2026-07-06)
+++ v1 (2026-10-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="67DCCFA3" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00FA42A4" w:rsidRDefault="00C247CF" w:rsidP="00E90929">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D1692DC" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00FA42A4" w:rsidRDefault="00C247CF" w:rsidP="00E90929">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -251,423 +251,437 @@
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4235"/>
         <w:gridCol w:w="1684"/>
         <w:gridCol w:w="746"/>
         <w:gridCol w:w="1932"/>
         <w:gridCol w:w="901"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C247CF" w:rsidRPr="00FA42A4" w14:paraId="57C2D688" w14:textId="77777777" w:rsidTr="003F2699">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4235" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B50867A" w14:textId="77777777" w:rsidR="00F513C5" w:rsidRPr="00FA42A4" w:rsidRDefault="00C247CF" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of </w:t>
             </w:r>
             <w:r w:rsidR="0049069B" w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Module </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>External Examiner:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B43EC08" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00FA42A4" w:rsidRDefault="00C247CF" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C247CF" w:rsidRPr="00FA42A4" w14:paraId="021704A5" w14:textId="77777777" w:rsidTr="003F2699">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4235" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68AD0143" w14:textId="77777777" w:rsidR="00F513C5" w:rsidRPr="00FA42A4" w:rsidRDefault="00C247CF" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Programme examined:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="501649B8" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00FA42A4" w:rsidRDefault="00C247CF" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C247CF" w:rsidRPr="00FA42A4" w14:paraId="1614583A" w14:textId="77777777" w:rsidTr="003F2699">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4235" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4819D787" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00FA42A4" w:rsidRDefault="00C247CF" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Modules within programme examined:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="226E289E" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00FA42A4" w:rsidRDefault="00C247CF" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77190651" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00FA42A4" w:rsidRDefault="00C247CF" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C247CF" w:rsidRPr="00FA42A4" w14:paraId="088D977C" w14:textId="77777777" w:rsidTr="003F2699">
+      <w:tr w:rsidR="00C247CF" w:rsidRPr="00F73BED" w14:paraId="088D977C" w14:textId="77777777" w:rsidTr="003F2699">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4235" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="258953DB" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00FA42A4" w:rsidRDefault="0077558F" w:rsidP="0077558F">
-[...14 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="258953DB" w14:textId="1B68CD65" w:rsidR="00C247CF" w:rsidRPr="00F73BED" w:rsidRDefault="0077558F" w:rsidP="0077558F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F73BED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Institute</w:t>
             </w:r>
-            <w:r w:rsidR="00C247CF" w:rsidRPr="00FA42A4">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidR="00C247CF" w:rsidRPr="00F73BED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA42A4">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00F73BED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Academic Discipline</w:t>
             </w:r>
-            <w:r w:rsidR="00C247CF" w:rsidRPr="00FA42A4">
-[...6 lines deleted...]
-              <w:t>/Centre:</w:t>
+            <w:r w:rsidR="00C247CF" w:rsidRPr="00F73BED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="005F097A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000F068E" w:rsidRPr="00F73BED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Collaborative Partner/</w:t>
+            </w:r>
+            <w:r w:rsidR="00C247CF" w:rsidRPr="00F73BED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>Centre:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2062C789" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00FA42A4" w:rsidRDefault="00C247CF" w:rsidP="00E90929">
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="2062C789" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00F73BED" w:rsidRDefault="00C247CF" w:rsidP="00E90929">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C247CF" w:rsidRPr="00FA42A4" w14:paraId="083FDF19" w14:textId="77777777" w:rsidTr="003F2699">
         <w:trPr>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4235" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AF912D0" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00FA42A4" w:rsidRDefault="00C247CF" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Level: </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(please tick)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00539A32" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00FA42A4" w:rsidRDefault="00C247CF" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Undergraduate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="224F2178" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00FA42A4" w:rsidRDefault="00C247CF" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50C3C000" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00FA42A4" w:rsidRDefault="00C247CF" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Postgraduate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00A9AC33" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00FA42A4" w:rsidRDefault="00C247CF" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="155E68E6" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00FA42A4" w:rsidRDefault="00C247CF" w:rsidP="00E90929">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -742,187 +756,181 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4253"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
       <w:tr w:rsidR="003F2699" w:rsidRPr="00FA42A4" w14:paraId="747F110B" w14:textId="77777777" w:rsidTr="003F2699">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1791CB4F" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w:rsidRDefault="006D00AA" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Support arrangements noted on Appendix GA2a?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F314B46" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w:rsidRDefault="006D00AA" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31219166" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w:rsidRDefault="006D00AA" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FD3CF24" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w:rsidRDefault="006D00AA" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BBE9728" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w:rsidRDefault="006D00AA" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49B9B5C5" w14:textId="77777777" w:rsidR="004F5CDB" w:rsidRPr="00FA42A4" w:rsidRDefault="004F5CDB" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C247CF" w:rsidRPr="00FA42A4" w14:paraId="2C36CE9A" w14:textId="77777777" w:rsidTr="003F2699">
         <w:trPr>
           <w:trHeight w:val="1393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49BDC1F7" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w:rsidRDefault="006D00AA" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Proposed support arrangements </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FC6FB06" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRPr="00FA42A4" w:rsidRDefault="006D00AA" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
@@ -945,98 +953,96 @@
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>as detailed on Appendix GA2a</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02A18EDB" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00FA42A4" w:rsidRDefault="004C19C0" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0AF211AC" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00FA42A4" w:rsidRDefault="004C19C0" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="039CAA1D" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00FA42A4" w:rsidRDefault="004C19C0" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F2699" w:rsidRPr="00FA42A4" w14:paraId="68AA3AC8" w14:textId="77777777" w:rsidTr="003F2699">
         <w:trPr>
           <w:trHeight w:val="762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DA0BDBE" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w:rsidRDefault="006D00AA" w:rsidP="0077558F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Appointment approved by </w:t>
             </w:r>
             <w:r w:rsidR="0077558F" w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -1082,157 +1088,152 @@
               <w:t>support</w:t>
             </w:r>
             <w:r w:rsidR="004C19C0" w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> being provided</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A9C0621" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w:rsidRDefault="006D00AA" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EA3ED3D" w14:textId="77777777" w:rsidR="004F5CDB" w:rsidRPr="00FA42A4" w:rsidRDefault="004F5CDB" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="31D1216A" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w:rsidRDefault="006D00AA" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EFBBAB2" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w:rsidRDefault="006D00AA" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A361AAD" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w:rsidRDefault="006D00AA" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w14:paraId="5C3695C2" w14:textId="77777777" w:rsidTr="006612DA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="659E05FC" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w:rsidRDefault="004C19C0" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="006D00AA" w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -1283,51 +1284,50 @@
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> on Appendix GA2a</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33329CB7" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w:rsidRDefault="006D00AA" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="37B2F4B8" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00FA42A4" w:rsidRDefault="004C19C0" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1454,62 +1454,66 @@
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4253"/>
+        <w:gridCol w:w="856"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="562"/>
         <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="430"/>
+        <w:gridCol w:w="279"/>
+        <w:gridCol w:w="288"/>
+        <w:gridCol w:w="1696"/>
         <w:gridCol w:w="709"/>
-        <w:gridCol w:w="1984"/>
-        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="142"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w14:paraId="69E4F95A" w14:textId="77777777" w:rsidTr="00790865">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20615733" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w:rsidRDefault="006D00AA" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Briefly describe actual support provided noting how this relates to the proposed arrangements noted on the Appendix GA2a or requested by </w:t>
             </w:r>
             <w:r w:rsidR="0077558F" w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
@@ -1558,51 +1562,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7627A4AA" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w:rsidRDefault="006D00AA" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w14:paraId="300CDACB" w14:textId="77777777" w:rsidTr="00790865">
         <w:trPr>
           <w:trHeight w:val="597"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E6737E7" w14:textId="091AFE53" w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w:rsidRDefault="006D00AA" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Support arrangements to continue</w:t>
             </w:r>
             <w:r w:rsidR="003F2699" w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -1706,507 +1710,622 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> indicate that ongoing support would be beneficial</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> e.g. ongoing issues with the EE’s understanding of regulations or processes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58E16117" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w:rsidRDefault="006D00AA" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4531512F" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w:rsidRDefault="006D00AA" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="111AABEF" w14:textId="77777777" w:rsidR="00790865" w:rsidRPr="00FA42A4" w:rsidRDefault="00790865" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="595689A5" w14:textId="10045417" w:rsidR="00790865" w:rsidRPr="00FA42A4" w:rsidRDefault="00790865" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67EB540F" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w:rsidRDefault="006D00AA" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="61C4BB0D" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w:rsidRDefault="006D00AA" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="282536ED" w14:textId="77777777" w:rsidR="00790865" w:rsidRPr="00FA42A4" w:rsidRDefault="00790865" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A04AA7A" w14:textId="5348BA70" w:rsidR="00790865" w:rsidRPr="00FA42A4" w:rsidRDefault="00790865" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w14:paraId="36358F0E" w14:textId="77777777" w:rsidTr="00790865">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78327ABB" w14:textId="26855EE7" w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w:rsidRDefault="000A6FB4" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Details of continuing support arrangements (</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>if different to those noted in Section 2 above</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="439B41BC" w14:textId="77777777" w:rsidR="006D00AA" w:rsidRPr="00FA42A4" w:rsidRDefault="006D00AA" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA1B72" w:rsidRPr="00FA42A4" w14:paraId="5FE3A731" w14:textId="77777777" w:rsidTr="00790865">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71665C39" w14:textId="4BAB0418" w:rsidR="00AA1B72" w:rsidRPr="00FA42A4" w:rsidRDefault="00AA1B72" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Please detail any </w:t>
             </w:r>
             <w:r w:rsidR="006612DA" w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">unusual </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>issues that may be useful for ASC to note e.g. the external’s start date was brought forward, or delayed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="7EECDCE8" w14:textId="77777777" w:rsidR="00AA1B72" w:rsidRPr="00FA42A4" w:rsidRDefault="00AA1B72" w:rsidP="00E90929">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...35 lines deleted...]
-      <w:tr w:rsidR="004C19C0" w:rsidRPr="00FA42A4" w14:paraId="23738CBA" w14:textId="77777777" w:rsidTr="004C19C0">
+      <w:tr w:rsidR="004C19C0" w:rsidRPr="005F097A" w14:paraId="23738CBA" w14:textId="77777777" w:rsidTr="00F73BED">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="113" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcW w:w="856" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72A1CCF1" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00FA42A4" w:rsidRDefault="004C19C0" w:rsidP="00E90929">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="13F27065" w14:textId="77777777" w:rsidR="000F068E" w:rsidRPr="00F73BED" w:rsidRDefault="000F068E" w:rsidP="00E90929">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13049D43" w14:textId="77777777" w:rsidR="000F068E" w:rsidRPr="00F73BED" w:rsidRDefault="000F068E" w:rsidP="00E90929">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4028C14A" w14:textId="77777777" w:rsidR="000F068E" w:rsidRPr="00F73BED" w:rsidRDefault="000F068E" w:rsidP="00E90929">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F9C972E" w14:textId="77777777" w:rsidR="000F068E" w:rsidRPr="00F73BED" w:rsidRDefault="000F068E" w:rsidP="00E90929">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49C8E232" w14:textId="77777777" w:rsidR="000F068E" w:rsidRPr="00F73BED" w:rsidRDefault="000F068E" w:rsidP="00E90929">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72A1CCF1" w14:textId="2B07154D" w:rsidR="004C19C0" w:rsidRPr="00F73BED" w:rsidRDefault="004C19C0" w:rsidP="00E90929">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F73BED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Signed:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="44401C62" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00FA42A4" w:rsidRDefault="004C19C0" w:rsidP="00E90929">
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="44401C62" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00F73BED" w:rsidRDefault="004C19C0" w:rsidP="00E90929">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA42A4">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00F73BED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>……………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A8DA58E" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00FA42A4" w:rsidRDefault="004C19C0" w:rsidP="0077558F">
-[...26 lines deleted...]
-              <w:t>)</w:t>
+          <w:p w14:paraId="6A8DA58E" w14:textId="5E56749F" w:rsidR="004C19C0" w:rsidRPr="00F73BED" w:rsidRDefault="004C19C0" w:rsidP="005F097A">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F73BED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57151D23" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00FA42A4" w:rsidRDefault="004C19C0" w:rsidP="00E90929">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="0131D55C" w14:textId="77777777" w:rsidR="000F068E" w:rsidRPr="00F73BED" w:rsidRDefault="000F068E" w:rsidP="00E90929">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79EA1DF1" w14:textId="77777777" w:rsidR="000F068E" w:rsidRPr="00F73BED" w:rsidRDefault="000F068E" w:rsidP="00E90929">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B76AC71" w14:textId="77777777" w:rsidR="000F068E" w:rsidRPr="00F73BED" w:rsidRDefault="000F068E" w:rsidP="00E90929">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="034B13FB" w14:textId="77777777" w:rsidR="000F068E" w:rsidRPr="00F73BED" w:rsidRDefault="000F068E" w:rsidP="00E90929">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1390074C" w14:textId="77777777" w:rsidR="005F097A" w:rsidRDefault="005F097A" w:rsidP="00E90929">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57151D23" w14:textId="6BAE2A0C" w:rsidR="004C19C0" w:rsidRPr="00F73BED" w:rsidRDefault="004C19C0" w:rsidP="00E90929">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F73BED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Date:    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="600BBEC6" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00FA42A4" w:rsidRDefault="004C19C0" w:rsidP="00E90929">
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="600BBEC6" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00F73BED" w:rsidRDefault="004C19C0" w:rsidP="00E90929">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DA2A3D2" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00FA42A4" w:rsidRDefault="004C19C0" w:rsidP="00E90929">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="778251EC" w14:textId="77777777" w:rsidR="000F068E" w:rsidRPr="00F73BED" w:rsidRDefault="000F068E" w:rsidP="00E90929">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F89786C" w14:textId="77777777" w:rsidR="000F068E" w:rsidRPr="00F73BED" w:rsidRDefault="000F068E" w:rsidP="00E90929">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22E44E26" w14:textId="77777777" w:rsidR="000F068E" w:rsidRPr="00F73BED" w:rsidRDefault="000F068E" w:rsidP="00E90929">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22F9FE1A" w14:textId="77777777" w:rsidR="000F068E" w:rsidRPr="00F73BED" w:rsidRDefault="000F068E" w:rsidP="00E90929">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DA2A3D2" w14:textId="7E47C914" w:rsidR="004C19C0" w:rsidRPr="00F73BED" w:rsidRDefault="004C19C0" w:rsidP="00E90929">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F73BED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>……………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22EA8274" w14:textId="77777777" w:rsidR="004C19C0" w:rsidRPr="00FA42A4" w:rsidRDefault="004C19C0" w:rsidP="00E90929">
+    <w:p w14:paraId="22EA8274" w14:textId="0D0EEA78" w:rsidR="004C19C0" w:rsidRPr="005F097A" w:rsidRDefault="005F097A" w:rsidP="005F097A">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F73BED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(Academic Director</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73BED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/ Head of Collaborative Partnerships Office (Operations) for Collaborative Partners)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="199B6F8A" w14:textId="77777777" w:rsidR="00E21BEF" w:rsidRPr="00FA42A4" w:rsidRDefault="00E21BEF" w:rsidP="00E90929">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B12BAF9" w14:textId="77777777" w:rsidR="00E21BEF" w:rsidRPr="00FA42A4" w:rsidRDefault="00E21BEF" w:rsidP="00E90929">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="189BEB5B" w14:textId="77777777" w:rsidR="00E21BEF" w:rsidRPr="00FA42A4" w:rsidRDefault="00E21BEF" w:rsidP="00E90929">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
@@ -2260,709 +2379,799 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(only to be completed for those having received formal support during the second year of their tenure)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4253"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="856"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="420"/>
         <w:gridCol w:w="1695"/>
-        <w:gridCol w:w="720"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="578"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="845"/>
+        <w:gridCol w:w="119"/>
       </w:tblGrid>
       <w:tr w:rsidR="00795EFE" w:rsidRPr="00FA42A4" w14:paraId="53D975FC" w14:textId="77777777" w:rsidTr="00972323">
         <w:trPr>
           <w:trHeight w:val="803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78904802" w14:textId="5105286F" w:rsidR="00795EFE" w:rsidRPr="00FA42A4" w:rsidRDefault="00795EFE" w:rsidP="0026237C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Support arrangements for second year completed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5227669E" w14:textId="77777777" w:rsidR="00795EFE" w:rsidRPr="00FA42A4" w:rsidRDefault="00795EFE" w:rsidP="0026237C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C9898D5" w14:textId="77777777" w:rsidR="00795EFE" w:rsidRPr="00FA42A4" w:rsidRDefault="00795EFE" w:rsidP="0026237C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2D99CEA3" w14:textId="77777777" w:rsidR="00795EFE" w:rsidRDefault="00795EFE" w:rsidP="0026237C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="152C10A1" w14:textId="77777777" w:rsidR="00FA42A4" w:rsidRPr="00FA42A4" w:rsidRDefault="00FA42A4" w:rsidP="0026237C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="56869D85" w14:textId="77777777" w:rsidR="00795EFE" w:rsidRPr="00FA42A4" w:rsidRDefault="00795EFE" w:rsidP="0026237C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0555D787" w14:textId="77777777" w:rsidR="00795EFE" w:rsidRPr="00FA42A4" w:rsidRDefault="00795EFE" w:rsidP="0026237C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="366D7163" w14:textId="77777777" w:rsidR="00795EFE" w:rsidRDefault="00795EFE" w:rsidP="0026237C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="493A1236" w14:textId="77777777" w:rsidR="00FA42A4" w:rsidRPr="00FA42A4" w:rsidRDefault="00FA42A4" w:rsidP="0026237C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795EFE" w:rsidRPr="00FA42A4" w14:paraId="4E2B99C4" w14:textId="77777777" w:rsidTr="00972323">
         <w:trPr>
           <w:trHeight w:val="803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5890329E" w14:textId="425FB9CB" w:rsidR="00795EFE" w:rsidRPr="00FA42A4" w:rsidRDefault="00795EFE" w:rsidP="0026237C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Support arrangements to continue</w:t>
             </w:r>
             <w:r w:rsidR="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> into third year of tenure</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EF2AAB8" w14:textId="77777777" w:rsidR="00795EFE" w:rsidRPr="00FA42A4" w:rsidRDefault="00795EFE" w:rsidP="0026237C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E8C2E16" w14:textId="77777777" w:rsidR="00795EFE" w:rsidRPr="00FA42A4" w:rsidRDefault="00795EFE" w:rsidP="0026237C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="567F8C14" w14:textId="77777777" w:rsidR="00795EFE" w:rsidRDefault="00795EFE" w:rsidP="0026237C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52D0C248" w14:textId="77777777" w:rsidR="00FA42A4" w:rsidRPr="00FA42A4" w:rsidRDefault="00FA42A4" w:rsidP="0026237C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2DBA1827" w14:textId="77777777" w:rsidR="00795EFE" w:rsidRPr="00FA42A4" w:rsidRDefault="00795EFE" w:rsidP="0026237C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="573D5B65" w14:textId="77777777" w:rsidR="00795EFE" w:rsidRPr="00FA42A4" w:rsidRDefault="00795EFE" w:rsidP="0026237C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2EAF0319" w14:textId="77777777" w:rsidR="00795EFE" w:rsidRDefault="00795EFE" w:rsidP="0026237C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="67E8199D" w14:textId="77777777" w:rsidR="00FA42A4" w:rsidRPr="00FA42A4" w:rsidRDefault="00FA42A4" w:rsidP="0026237C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972323" w:rsidRPr="00FA42A4" w14:paraId="3B6A9ADD" w14:textId="77777777" w:rsidTr="00972323">
         <w:trPr>
           <w:trHeight w:val="803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="705526B3" w14:textId="34AC7FDE" w:rsidR="00972323" w:rsidRPr="00FA42A4" w:rsidRDefault="00972323" w:rsidP="0026237C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA42A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>If Yes, please provide an explanation for the requirement of ongoing support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5251" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="40D1605D" w14:textId="77777777" w:rsidR="00972323" w:rsidRPr="00FA42A4" w:rsidRDefault="00972323" w:rsidP="0026237C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00294E54" w:rsidRPr="00CB4FD5" w14:paraId="1982E893" w14:textId="77777777" w:rsidTr="00294E54">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:gridAfter w:val="1"/>
+          <w:wBefore w:w="142" w:type="dxa"/>
+          <w:wAfter w:w="119" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="856" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="783E128B" w14:textId="77777777" w:rsidR="00294E54" w:rsidRPr="00CB4FD5" w:rsidRDefault="00294E54" w:rsidP="00CB4FD5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="005A5E41" w14:textId="77777777" w:rsidR="00294E54" w:rsidRPr="00CB4FD5" w:rsidRDefault="00294E54" w:rsidP="00CB4FD5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25DE8B8D" w14:textId="77777777" w:rsidR="00294E54" w:rsidRPr="00CB4FD5" w:rsidRDefault="00294E54" w:rsidP="00CB4FD5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="659C72F1" w14:textId="77777777" w:rsidR="00294E54" w:rsidRPr="00CB4FD5" w:rsidRDefault="00294E54" w:rsidP="00CB4FD5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DF28428" w14:textId="77777777" w:rsidR="00294E54" w:rsidRPr="00CB4FD5" w:rsidRDefault="00294E54" w:rsidP="00CB4FD5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BC4CEFF" w14:textId="77777777" w:rsidR="00294E54" w:rsidRPr="00CB4FD5" w:rsidRDefault="00294E54" w:rsidP="00CB4FD5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4FD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Signed:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6845C5A8" w14:textId="77777777" w:rsidR="00294E54" w:rsidRPr="00CB4FD5" w:rsidRDefault="00294E54" w:rsidP="00CB4FD5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4FD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>……………………………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57BCA0A3" w14:textId="77777777" w:rsidR="00294E54" w:rsidRPr="00CB4FD5" w:rsidRDefault="00294E54" w:rsidP="00CB4FD5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4FD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6B688D" w14:textId="77777777" w:rsidR="00294E54" w:rsidRPr="00CB4FD5" w:rsidRDefault="00294E54" w:rsidP="00CB4FD5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0596D32D" w14:textId="77777777" w:rsidR="00294E54" w:rsidRPr="00CB4FD5" w:rsidRDefault="00294E54" w:rsidP="00CB4FD5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="063012D5" w14:textId="77777777" w:rsidR="00294E54" w:rsidRPr="00CB4FD5" w:rsidRDefault="00294E54" w:rsidP="00CB4FD5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D4F32AB" w14:textId="77777777" w:rsidR="00294E54" w:rsidRPr="00CB4FD5" w:rsidRDefault="00294E54" w:rsidP="00CB4FD5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6257BA49" w14:textId="77777777" w:rsidR="00294E54" w:rsidRDefault="00294E54" w:rsidP="00CB4FD5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A927F93" w14:textId="77777777" w:rsidR="00294E54" w:rsidRPr="00CB4FD5" w:rsidRDefault="00294E54" w:rsidP="00CB4FD5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4FD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date:    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="41350A50" w14:textId="77777777" w:rsidR="00294E54" w:rsidRPr="00CB4FD5" w:rsidRDefault="00294E54" w:rsidP="00CB4FD5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AD965B9" w14:textId="77777777" w:rsidR="00294E54" w:rsidRPr="00CB4FD5" w:rsidRDefault="00294E54" w:rsidP="00CB4FD5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="712028B2" w14:textId="77777777" w:rsidR="00294E54" w:rsidRPr="00CB4FD5" w:rsidRDefault="00294E54" w:rsidP="00CB4FD5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79C6213B" w14:textId="77777777" w:rsidR="00294E54" w:rsidRPr="00CB4FD5" w:rsidRDefault="00294E54" w:rsidP="00CB4FD5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40F5DC47" w14:textId="77777777" w:rsidR="00294E54" w:rsidRPr="00CB4FD5" w:rsidRDefault="00294E54" w:rsidP="00CB4FD5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="331075C6" w14:textId="77777777" w:rsidR="00294E54" w:rsidRPr="00CB4FD5" w:rsidRDefault="00294E54" w:rsidP="00CB4FD5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB4FD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>……………………………</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79B6C619" w14:textId="77777777" w:rsidR="00795EFE" w:rsidRPr="00FA42A4" w:rsidRDefault="00795EFE" w:rsidP="00795EFE">
-[...2 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="4E21195B" w14:textId="77777777" w:rsidR="00294E54" w:rsidRPr="005F097A" w:rsidRDefault="00294E54" w:rsidP="00294E54">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB4FD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(Academic Director</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4FD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/ Head of Collaborative Partnerships Office (Operations) for Collaborative Partners)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAAD12B" w14:textId="77777777" w:rsidR="00795EFE" w:rsidRDefault="00795EFE" w:rsidP="00E90929">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...228 lines deleted...]
-    <w:p w14:paraId="1DAAD12B" w14:textId="77777777" w:rsidR="00795EFE" w:rsidRPr="00FA42A4" w:rsidRDefault="00795EFE" w:rsidP="00E90929">
+    <w:p w14:paraId="6B6896A1" w14:textId="77777777" w:rsidR="00294E54" w:rsidRDefault="00294E54" w:rsidP="00E90929">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F599CB4" w14:textId="77777777" w:rsidR="00294E54" w:rsidRPr="00FA42A4" w:rsidRDefault="00294E54" w:rsidP="00E90929">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44727250" w14:textId="66030A30" w:rsidR="00E21BEF" w:rsidRPr="00FA42A4" w:rsidRDefault="00E21BEF" w:rsidP="00E90929">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA42A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3196,51 +3405,71 @@
       <w:r w:rsidR="005E4780" w:rsidRPr="00FA42A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">/Centre should determine the appropriate support arrangements to be provided to an individual </w:t>
       </w:r>
       <w:r w:rsidR="0049069B" w:rsidRPr="00FA42A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">module </w:t>
       </w:r>
       <w:r w:rsidR="005E4780" w:rsidRPr="00FA42A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>external examiner based on the particular circumstances of that external examiner.</w:t>
+        <w:t xml:space="preserve">external examiner based on the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005E4780" w:rsidRPr="00FA42A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>particular circumstances</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005E4780" w:rsidRPr="00FA42A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of that external examiner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411EF5FD" w14:textId="77777777" w:rsidR="00EC0CAB" w:rsidRPr="00FA42A4" w:rsidRDefault="00EC0CAB" w:rsidP="00E90929">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BCFBCBB" w14:textId="77777777" w:rsidR="00EC0CAB" w:rsidRPr="00FA42A4" w:rsidRDefault="005E4780" w:rsidP="00E90929">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3278,50 +3507,51 @@
     <w:p w14:paraId="44098553" w14:textId="77777777" w:rsidR="00002429" w:rsidRPr="00FA42A4" w:rsidRDefault="001140F7" w:rsidP="00E90929">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA42A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">a member of staff from within the </w:t>
       </w:r>
       <w:r w:rsidR="0077558F" w:rsidRPr="00FA42A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Academic Discipline/Centre </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA42A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>to act as a named contact point/advisor to the individual (with a focus on either administrative or academic matters);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C4C8DA8" w14:textId="77777777" w:rsidR="005E4780" w:rsidRPr="00FA42A4" w:rsidRDefault="005E4780" w:rsidP="00E90929">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -3424,51 +3654,50 @@
     <w:p w14:paraId="5FE32AF7" w14:textId="77777777" w:rsidR="005E4780" w:rsidRPr="00FA42A4" w:rsidRDefault="005E4780" w:rsidP="00E90929">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA42A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidR="00E21BEF" w:rsidRPr="00FA42A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">experienced </w:t>
       </w:r>
       <w:r w:rsidR="0049069B" w:rsidRPr="00FA42A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">module </w:t>
       </w:r>
       <w:r w:rsidR="00E21BEF" w:rsidRPr="00FA42A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3817,51 +4046,71 @@
       <w:r w:rsidR="00467A34" w:rsidRPr="00FA42A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> At the end of the year, the </w:t>
       </w:r>
       <w:r w:rsidR="0077558F" w:rsidRPr="00FA42A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Academic Director/</w:t>
       </w:r>
       <w:r w:rsidR="00467A34" w:rsidRPr="00FA42A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Head of Centre should indicate whether or not the individual will need to continue to be supported through the second year</w:t>
+        <w:t xml:space="preserve">Head of Centre should indicate </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00467A34" w:rsidRPr="00FA42A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00467A34" w:rsidRPr="00FA42A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the individual will need to continue to be supported through the second year</w:t>
       </w:r>
       <w:r w:rsidR="00BE5391">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>; ongoing formal support should be regarded as exceptional, only to be used where there have been significant issues during the first year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C270A00" w14:textId="77777777" w:rsidR="00467A34" w:rsidRDefault="00467A34" w:rsidP="00E90929">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64D2A847" w14:textId="7E1D91EF" w:rsidR="00BE5391" w:rsidRDefault="00BE5391" w:rsidP="00E90929">
       <w:pPr>
@@ -3914,58 +4163,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Central induction/webinar provided by Academic Office (compulsory);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724E253D" w14:textId="778E2CDA" w:rsidR="00BE5391" w:rsidRDefault="00BE5391" w:rsidP="00BE5391">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Teams meetings with Academic Directors/Programme Managers and wider academic team;</w:t>
+        <w:t>Teams</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meetings with Academic Directors/Programme Managers and wider academic team;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11834317" w14:textId="5DA0A674" w:rsidR="00BE5391" w:rsidRDefault="00BE5391" w:rsidP="00BE5391">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Pre-meetings before examining boards;</w:t>
@@ -4260,70 +4520,70 @@
     </w:p>
     <w:p w14:paraId="6618D4BC" w14:textId="77777777" w:rsidR="00467A34" w:rsidRPr="00FA42A4" w:rsidRDefault="00467A34" w:rsidP="00E90929">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00467A34" w:rsidRPr="00FA42A4" w:rsidSect="00C247CF">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2318C8BD" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRDefault="00C247CF" w:rsidP="00C247CF">
+    <w:p w14:paraId="3D496F5A" w14:textId="77777777" w:rsidR="007E3A89" w:rsidRDefault="007E3A89" w:rsidP="00C247CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2704EC52" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRDefault="00C247CF" w:rsidP="00C247CF">
+    <w:p w14:paraId="0448307A" w14:textId="77777777" w:rsidR="007E3A89" w:rsidRDefault="007E3A89" w:rsidP="00C247CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4336,95 +4596,95 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="020B0504020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61A62F60" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRDefault="00C247CF" w:rsidP="00C247CF">
+    <w:p w14:paraId="52497CED" w14:textId="77777777" w:rsidR="007E3A89" w:rsidRDefault="007E3A89" w:rsidP="00C247CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C7EED03" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRDefault="00C247CF" w:rsidP="00C247CF">
+    <w:p w14:paraId="0BB1D823" w14:textId="77777777" w:rsidR="007E3A89" w:rsidRDefault="007E3A89" w:rsidP="00C247CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="062AA554" w14:textId="77777777" w:rsidR="00C247CF" w:rsidRDefault="001B1A77">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25979B57" wp14:editId="05E60125">
           <wp:extent cx="1871933" cy="646981"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:docPr id="1" name="Picture 1" descr="uwtsd-logo-bilingual"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="uwtsd-logo-bilingual"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
@@ -4440,51 +4700,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1899649" cy="656560"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="037378A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38741D8A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4677,160 +4937,173 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1056129187">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1877618140">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="49153"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C247CF"/>
     <w:rsid w:val="00002429"/>
     <w:rsid w:val="0009091F"/>
     <w:rsid w:val="000A6FB4"/>
+    <w:rsid w:val="000B220C"/>
     <w:rsid w:val="000C6F9A"/>
+    <w:rsid w:val="000F068E"/>
     <w:rsid w:val="001140F7"/>
     <w:rsid w:val="00140F76"/>
     <w:rsid w:val="001B1A77"/>
     <w:rsid w:val="001D1A52"/>
+    <w:rsid w:val="001F553A"/>
+    <w:rsid w:val="00294E54"/>
     <w:rsid w:val="0038359B"/>
     <w:rsid w:val="00386D99"/>
     <w:rsid w:val="003F2699"/>
     <w:rsid w:val="00467A34"/>
     <w:rsid w:val="0049069B"/>
     <w:rsid w:val="004C19C0"/>
     <w:rsid w:val="004F5CDB"/>
     <w:rsid w:val="00591FD6"/>
     <w:rsid w:val="005E4780"/>
+    <w:rsid w:val="005F097A"/>
     <w:rsid w:val="0061771C"/>
     <w:rsid w:val="00652D74"/>
     <w:rsid w:val="006612DA"/>
     <w:rsid w:val="00684404"/>
     <w:rsid w:val="006C4B3D"/>
     <w:rsid w:val="006D00AA"/>
     <w:rsid w:val="0077558F"/>
     <w:rsid w:val="00790865"/>
     <w:rsid w:val="00795EFE"/>
     <w:rsid w:val="007C616D"/>
+    <w:rsid w:val="007E3A89"/>
     <w:rsid w:val="00867CC5"/>
     <w:rsid w:val="008D6FBB"/>
     <w:rsid w:val="008E165F"/>
     <w:rsid w:val="00925781"/>
     <w:rsid w:val="00972323"/>
+    <w:rsid w:val="00975DD6"/>
+    <w:rsid w:val="009E3098"/>
     <w:rsid w:val="00A244A5"/>
     <w:rsid w:val="00A37EB7"/>
+    <w:rsid w:val="00A748EB"/>
+    <w:rsid w:val="00AA17C9"/>
     <w:rsid w:val="00AA1B72"/>
     <w:rsid w:val="00B24B82"/>
+    <w:rsid w:val="00B27F65"/>
     <w:rsid w:val="00B47918"/>
     <w:rsid w:val="00BE5391"/>
     <w:rsid w:val="00C2434B"/>
     <w:rsid w:val="00C247CF"/>
     <w:rsid w:val="00CD6466"/>
     <w:rsid w:val="00D31601"/>
     <w:rsid w:val="00D409D8"/>
     <w:rsid w:val="00DA4A6D"/>
     <w:rsid w:val="00E21BEF"/>
     <w:rsid w:val="00E5177E"/>
     <w:rsid w:val="00E90929"/>
+    <w:rsid w:val="00E91791"/>
     <w:rsid w:val="00EB671A"/>
     <w:rsid w:val="00EC0CAB"/>
     <w:rsid w:val="00F41AF8"/>
     <w:rsid w:val="00F513C5"/>
+    <w:rsid w:val="00F73BED"/>
     <w:rsid w:val="00F85296"/>
     <w:rsid w:val="00FA42A4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="49153"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="67877A92"/>
   <w15:docId w15:val="{C92FF1CB-14F9-4072-9574-6EB8AB1A3261}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5407,51 +5680,51 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B47918"/>
     <w:rPr>
       <w:rFonts w:ascii="Univers" w:eastAsia="Times New Roman" w:hAnsi="Univers" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:quality@uwtsd.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -5711,66 +5984,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>786</Words>
-  <Characters>4390</Characters>
+  <Words>804</Words>
+  <Characters>4585</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>89</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5145</CharactersWithSpaces>
+  <CharactersWithSpaces>5379</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>