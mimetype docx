--- v0 (2026-07-06)
+++ v1 (2026-10-25)
@@ -72,57 +72,59 @@
       <w:r w:rsidR="002963C6" w:rsidRPr="002963C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002963C6" w:rsidRPr="002963C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002963C6" w:rsidRPr="002963C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2722ED55" w14:textId="77777777" w:rsidR="006F7D45" w:rsidRDefault="006F7D45" w:rsidP="00471E20">
+    <w:p w14:paraId="2722ED55" w14:textId="77777777" w:rsidR="006F7D45" w:rsidRPr="0029780C" w:rsidRDefault="006F7D45" w:rsidP="00471E20">
       <w:pPr>
         <w:ind w:right="-341"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01F79EB7" w14:textId="4A3D5B0D" w:rsidR="002963C6" w:rsidRDefault="00E72E4F" w:rsidP="00471E20">
       <w:pPr>
         <w:ind w:left="-142" w:right="-341"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RECOGNITION</w:t>
       </w:r>
       <w:r w:rsidR="002963C6" w:rsidRPr="00055E2E">
         <w:rPr>
@@ -176,59 +178,59 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FOR</w:t>
       </w:r>
       <w:r w:rsidR="00676BEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="002963C6" w:rsidRPr="00055E2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF3967A" w14:textId="709B22F6" w:rsidR="00EF43A0" w:rsidRDefault="00EF43A0" w:rsidP="00471E20">
+    <w:p w14:paraId="2BF3967A" w14:textId="709B22F6" w:rsidR="00EF43A0" w:rsidRPr="0029780C" w:rsidRDefault="00EF43A0" w:rsidP="00471E20">
       <w:pPr>
         <w:ind w:left="-142" w:right="-341"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FFECFEE" w14:textId="298FCA14" w:rsidR="00C86DDC" w:rsidRDefault="00C86DDC" w:rsidP="00471E20">
       <w:pPr>
         <w:ind w:left="-142" w:right="-341"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB010D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This form must be completed </w:t>
       </w:r>
       <w:r w:rsidR="005A6DA8">
         <w:rPr>
@@ -259,58 +261,56 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E603C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB010D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>claim credit for experiential learning and should be completed in consultation with the Academic Mentor or Recognition and Accreditation of Learning (RAL) Adviser.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7BA53E" w14:textId="77777777" w:rsidR="00C86DDC" w:rsidRDefault="00C86DDC" w:rsidP="00471E20">
+    <w:p w14:paraId="5D7BA53E" w14:textId="77777777" w:rsidR="00C86DDC" w:rsidRPr="0029780C" w:rsidRDefault="00C86DDC" w:rsidP="00471E20">
       <w:pPr>
         <w:ind w:right="-341"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B7F15CF" w14:textId="381083B0" w:rsidR="00C86DDC" w:rsidRDefault="00C86DDC" w:rsidP="00471E20">
       <w:pPr>
         <w:ind w:left="-142" w:right="-341"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E7951">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Credit f</w:t>
       </w:r>
       <w:r w:rsidR="00C90970">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -502,51 +502,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Application Proces</w:t>
       </w:r>
       <w:r w:rsidR="00C17667">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="529143E8" w14:textId="77777777" w:rsidR="00D92860" w:rsidRDefault="00D92860" w:rsidP="00471E20">
       <w:pPr>
         <w:ind w:left="-142" w:right="-341"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E9236D7" w14:textId="5B9CA1F8" w:rsidR="00C86DDC" w:rsidRDefault="00C86DDC" w:rsidP="00471E20">
+    <w:p w14:paraId="3E9236D7" w14:textId="42400DC0" w:rsidR="00C86DDC" w:rsidRDefault="00C86DDC" w:rsidP="00471E20">
       <w:pPr>
         <w:ind w:left="-142" w:right="-341"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You should complete sections 1 to 3 of the form and </w:t>
       </w:r>
       <w:r w:rsidRPr="00326554">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">arrange for your </w:t>
       </w:r>
       <w:r w:rsidRPr="008B4269">
@@ -685,51 +685,75 @@
         </w:rPr>
         <w:t>member</w:t>
       </w:r>
       <w:r w:rsidR="00B13431">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B13431" w:rsidRPr="00B13431">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of staff </w:t>
       </w:r>
       <w:r w:rsidR="00C40C12" w:rsidRPr="00C40C12">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>from the Professional Practice Framework Team in the Institute of Management and Health</w:t>
+        <w:t xml:space="preserve">from the Professional Practice Framework Team in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Institute/Faculty</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF64A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C40C12" w:rsidRPr="00C40C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of Management and Health</w:t>
       </w:r>
       <w:r w:rsidR="007C48F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B13431">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="008A750E" w:rsidRPr="008A750E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the relevant Partnership Team Leader</w:t>
       </w:r>
@@ -1401,51 +1425,51 @@
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://ico.org.uk/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0000569E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33CD8856" w14:textId="77777777" w:rsidR="00BF2ADD" w:rsidRDefault="00BF2ADD" w:rsidP="00471E20">
       <w:pPr>
         <w:ind w:right="-341"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="529D3611" w14:textId="4B76CB63" w:rsidR="00C86DDC" w:rsidRDefault="00C86DDC" w:rsidP="00471E20">
+    <w:p w14:paraId="1CA57180" w14:textId="77777777" w:rsidR="002C7263" w:rsidRDefault="00C86DDC" w:rsidP="00023E8F">
       <w:pPr>
         <w:ind w:left="-142" w:right="-341"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Your claim must be supported by </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB6EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00377105">
@@ -1539,71 +1563,93 @@
       <w:r w:rsidR="00381C07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on an email that shows it </w:t>
       </w:r>
       <w:r w:rsidRPr="007763C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>has been sent by the author from the official domain name of the author's organisation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9923CB" w14:textId="61ADB86C" w:rsidR="00C86DDC" w:rsidRDefault="00C86DDC" w:rsidP="00471E20">
+    <w:p w14:paraId="529D3611" w14:textId="451047F6" w:rsidR="00C86DDC" w:rsidRDefault="00CB75E3" w:rsidP="002C7263">
       <w:pPr>
         <w:ind w:left="-142" w:right="-341"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0029780C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:ind w:left="-142" w:right="-341"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MAE’R FFURFLEN HON HEFYD AR GAEL YN GYMRAEG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029780C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0029780C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>THIS DOCUMENT IS ALSO AVAILABLE IN WELSH</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="139074E0" w14:textId="1CDBDC49" w:rsidR="002963C6" w:rsidRDefault="002963C6" w:rsidP="0072732E">
       <w:pPr>
         <w:ind w:right="-341"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="399EAC2B" w14:textId="77777777" w:rsidR="00B656FE" w:rsidRPr="00055E2E" w:rsidRDefault="00B656FE" w:rsidP="00471E20">
       <w:pPr>
         <w:ind w:left="-142" w:right="-341"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -2354,274 +2400,314 @@
           <w:p w14:paraId="784F3E30" w14:textId="77777777" w:rsidR="00201EA7" w:rsidRPr="005F677A" w:rsidRDefault="00201EA7" w:rsidP="009737AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1311AD87" w14:textId="77777777" w:rsidR="00201EA7" w:rsidRPr="005F677A" w:rsidRDefault="00201EA7" w:rsidP="009737AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00201EA7" w:rsidRPr="005F677A" w14:paraId="4F2CFF55" w14:textId="77777777" w:rsidTr="00471E20">
+      <w:tr w:rsidR="00DA2AAC" w:rsidRPr="005F677A" w14:paraId="4F2CFF55" w14:textId="77777777" w:rsidTr="00471E20">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="738BF966" w14:textId="77777777" w:rsidR="00201EA7" w:rsidRDefault="00FA32CF" w:rsidP="009737AD">
+          <w:p w14:paraId="5B73F114" w14:textId="258946D5" w:rsidR="00DA2AAC" w:rsidRDefault="00DA2AAC" w:rsidP="00DA2AAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Institute/Academic Discipline</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="5BEBA66E" w14:textId="77777777" w:rsidR="00201EA7" w:rsidRPr="005F677A" w:rsidRDefault="00201EA7" w:rsidP="009737AD">
+              <w:t>Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/Faculty </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Academic Discipline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Centre:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BEBA66E" w14:textId="77777777" w:rsidR="00DA2AAC" w:rsidRPr="005F677A" w:rsidRDefault="00DA2AAC" w:rsidP="00DA2AAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A5CA4D9" w14:textId="77777777" w:rsidR="00201EA7" w:rsidRPr="005F677A" w:rsidRDefault="00201EA7" w:rsidP="009737AD">
+          <w:p w14:paraId="7A5CA4D9" w14:textId="77777777" w:rsidR="00DA2AAC" w:rsidRPr="005F677A" w:rsidRDefault="00DA2AAC" w:rsidP="00DA2AAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00201EA7" w:rsidRPr="005F677A" w14:paraId="0557CE7C" w14:textId="77777777" w:rsidTr="00471E20">
+      <w:tr w:rsidR="00DA2AAC" w:rsidRPr="005F677A" w14:paraId="0557CE7C" w14:textId="77777777" w:rsidTr="00471E20">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C4C4C4E" w14:textId="77777777" w:rsidR="00201EA7" w:rsidRDefault="00201EA7" w:rsidP="009737AD">
+          <w:p w14:paraId="0C4C4C4E" w14:textId="77777777" w:rsidR="00DA2AAC" w:rsidRDefault="00DA2AAC" w:rsidP="00DA2AAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Campus:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6617F971" w14:textId="77777777" w:rsidR="00201EA7" w:rsidRDefault="00201EA7" w:rsidP="009737AD">
+          <w:p w14:paraId="6617F971" w14:textId="77777777" w:rsidR="00DA2AAC" w:rsidRDefault="00DA2AAC" w:rsidP="00DA2AAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40C94B3A" w14:textId="77777777" w:rsidR="00201EA7" w:rsidRPr="005F677A" w:rsidRDefault="00201EA7" w:rsidP="009737AD">
+          <w:p w14:paraId="40C94B3A" w14:textId="77777777" w:rsidR="00DA2AAC" w:rsidRPr="005F677A" w:rsidRDefault="00DA2AAC" w:rsidP="00DA2AAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD2C18" w:rsidRPr="005F677A" w14:paraId="6D30366D" w14:textId="77777777" w:rsidTr="00471E20">
+      <w:tr w:rsidR="00DA2AAC" w:rsidRPr="005F677A" w14:paraId="6D30366D" w14:textId="77777777" w:rsidTr="00471E20">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1499196E" w14:textId="64A63997" w:rsidR="00BD2C18" w:rsidRDefault="00BD2C18" w:rsidP="009737AD">
+          <w:p w14:paraId="1499196E" w14:textId="64A63997" w:rsidR="00DA2AAC" w:rsidRDefault="00DA2AAC" w:rsidP="00DA2AAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Employer </w:t>
-[...18 lines deleted...]
-          <w:p w14:paraId="50715525" w14:textId="77777777" w:rsidR="00BD2C18" w:rsidRDefault="00BD2C18" w:rsidP="009737AD">
+              <w:t>Employer details (for Apprentices only):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50715525" w14:textId="77777777" w:rsidR="00DA2AAC" w:rsidRDefault="00DA2AAC" w:rsidP="00DA2AAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63972C4B" w14:textId="77777777" w:rsidR="00BD2C18" w:rsidRDefault="00BD2C18" w:rsidP="009737AD">
-[...35 lines deleted...]
-          <w:p w14:paraId="26DC5186" w14:textId="587BC4CE" w:rsidR="00CB5DE3" w:rsidRPr="005F677A" w:rsidRDefault="00CB5DE3" w:rsidP="009737AD">
+          <w:p w14:paraId="63972C4B" w14:textId="77777777" w:rsidR="00DA2AAC" w:rsidRDefault="00DA2AAC" w:rsidP="00DA2AAC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="280EBD2A" w14:textId="77777777" w:rsidR="00DA2AAC" w:rsidRDefault="00DA2AAC" w:rsidP="00DA2AAC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F39F6CB" w14:textId="0902E1AA" w:rsidR="00DA2AAC" w:rsidRDefault="00DA2AAC" w:rsidP="00DA2AAC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E97EA3C" w14:textId="77777777" w:rsidR="00DA2AAC" w:rsidRDefault="00DA2AAC" w:rsidP="00DA2AAC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26DC5186" w14:textId="587BC4CE" w:rsidR="00DA2AAC" w:rsidRPr="005F677A" w:rsidRDefault="00DA2AAC" w:rsidP="00DA2AAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7EFA0AB5" w14:textId="615D71F0" w:rsidR="00FD1840" w:rsidRDefault="00FD1840">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58E8EF7C" w14:textId="77777777" w:rsidR="00B656FE" w:rsidRPr="00055E2E" w:rsidRDefault="00B656FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2769,65 +2855,73 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="137E178A" w14:textId="77777777" w:rsidR="00B656FE" w:rsidRPr="00055E2E" w:rsidRDefault="00B656FE" w:rsidP="00051EAE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6759D4E2" w14:textId="77777777" w:rsidR="00B656FE" w:rsidRPr="00055E2E" w:rsidRDefault="00B656FE" w:rsidP="00051EAE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C48D470" w14:textId="77777777" w:rsidR="00B656FE" w:rsidRPr="00670843" w:rsidRDefault="00B656FE" w:rsidP="00051EAE">
+          <w:p w14:paraId="7C48D470" w14:textId="7217D048" w:rsidR="00B656FE" w:rsidRPr="00670843" w:rsidRDefault="00DA2AAC" w:rsidP="00051EAE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Institute:</w:t>
+              <w:t>Institute/Faculty</w:t>
+            </w:r>
+            <w:r w:rsidR="00B656FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="110AD3F0" w14:textId="77777777" w:rsidR="00B656FE" w:rsidRPr="00055E2E" w:rsidRDefault="00B656FE" w:rsidP="00051EAE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B656FE" w:rsidRPr="00577185" w14:paraId="4FAD3901" w14:textId="77777777" w:rsidTr="00051EAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3B3FF0F2" w14:textId="77777777" w:rsidR="00B656FE" w:rsidRDefault="00B656FE" w:rsidP="00051EAE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -2963,144 +3057,143 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40A1AB2A" w14:textId="15303CE8" w:rsidR="005B5BA5" w:rsidRDefault="005B5BA5" w:rsidP="00716462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="769D512B" w14:textId="0C3FC401" w:rsidR="005B5BA5" w:rsidRDefault="005B5BA5" w:rsidP="00716462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="771CC08F" w14:textId="77777777" w:rsidR="0078791A" w:rsidRDefault="0078791A" w:rsidP="00716462">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12BCBA06" w14:textId="77777777" w:rsidR="0078791A" w:rsidRDefault="0078791A" w:rsidP="00716462">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="054F04B4" w14:textId="4374128E" w:rsidR="005B5BA5" w:rsidRDefault="005B5BA5" w:rsidP="00716462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56F8AF05" w14:textId="684FE62F" w:rsidR="005B5BA5" w:rsidRDefault="005B5BA5" w:rsidP="00716462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C3E857E" w14:textId="65942C9B" w:rsidR="005B5BA5" w:rsidRDefault="005B5BA5" w:rsidP="00716462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00801D7D" w14:textId="4DF7FC75" w:rsidR="005B5BA5" w:rsidRDefault="005B5BA5" w:rsidP="00716462">
-      <w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="48997F66" w14:textId="43B9406D" w:rsidR="005B5BA5" w:rsidRDefault="005B5BA5" w:rsidP="00716462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20B5A1B6" w14:textId="73098A39" w:rsidR="005B5BA5" w:rsidRDefault="005B5BA5" w:rsidP="00716462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9782" w:type="dxa"/>
         <w:tblInd w:w="-292" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3686"/>
-        <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="2694"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F845B4" w:rsidRPr="00577185" w14:paraId="5DB23861" w14:textId="77777777" w:rsidTr="006203A4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="2FFB7B34" w14:textId="77777777" w:rsidR="00670843" w:rsidRPr="00670843" w:rsidRDefault="00F845B4" w:rsidP="00670843">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00055E2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">DETAILS OF EXPERIENTIAL LEARNING FOR WHICH CREDIT IS </w:t>
             </w:r>
             <w:r w:rsidR="00571713">
               <w:rPr>
@@ -3193,51 +3286,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total number and level of credits of experiential learning claimed (e.g. 120 credits at Level 4 and 60 credits at Level 5)</w:t>
             </w:r>
             <w:r w:rsidR="0069165D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73C95F9A" w14:textId="77777777" w:rsidR="00F0562C" w:rsidRPr="00577185" w:rsidDel="005B3D50" w:rsidRDefault="00F0562C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F659C3F" w14:textId="77777777" w:rsidR="00F0562C" w:rsidRDefault="00F0562C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -3317,51 +3409,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>applicable</w:t>
             </w:r>
             <w:r w:rsidR="00000F49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="0069165D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FDA8404" w14:textId="77777777" w:rsidR="00000F49" w:rsidRPr="00577185" w:rsidDel="005B3D50" w:rsidRDefault="00000F49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D076831" w14:textId="77777777" w:rsidR="00000F49" w:rsidRPr="00577185" w:rsidDel="005B3D50" w:rsidRDefault="00000F49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -3457,51 +3548,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="008B3BA5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (if applicable)</w:t>
             </w:r>
             <w:r w:rsidR="0069165D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7458F6BB" w14:textId="77777777" w:rsidR="00EF7FBC" w:rsidRPr="00577185" w:rsidDel="005B3D50" w:rsidRDefault="00EF7FBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13FE577A" w14:textId="05CF8D3F" w:rsidR="00EF7FBC" w:rsidRDefault="00EF7FBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -3544,51 +3634,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3D50" w:rsidRPr="00577185" w14:paraId="4F599586" w14:textId="77777777" w:rsidTr="006203A4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="2742"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="546569CC" w14:textId="77777777" w:rsidR="005B3D50" w:rsidRDefault="005B3D50" w:rsidP="00384C67">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51989764" w14:textId="56AFC2C7" w:rsidR="00571713" w:rsidRPr="00A800E4" w:rsidRDefault="00571713" w:rsidP="00A800E4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
@@ -3664,51 +3754,51 @@
               <w:t xml:space="preserve"> Learning’ at: </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="003C7028">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:i/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://moodle.uwtsd.ac.uk/course/view.php?id=8602</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="01747884" w14:textId="77777777" w:rsidR="007023C1" w:rsidRPr="00055E2E" w:rsidRDefault="007023C1" w:rsidP="00C66AED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="79965543" w14:textId="48457DAA" w:rsidR="00FA0188" w:rsidRPr="00C26406" w:rsidRDefault="00FA0188" w:rsidP="00471E20">
+          <w:p w14:paraId="79965543" w14:textId="392D7DE6" w:rsidR="00FA0188" w:rsidRPr="00C26406" w:rsidRDefault="00FA0188" w:rsidP="00471E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00055E2E">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">For claims </w:t>
             </w:r>
             <w:r w:rsidR="00F0562C">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">relating to </w:t>
@@ -3744,51 +3834,69 @@
             <w:r w:rsidRPr="00055E2E">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>provide</w:t>
             </w:r>
             <w:r w:rsidR="00571713">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00987012" w:rsidRPr="00987012">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>details of the prior experiential learning with explicit reference to how the learning outcomes of each module for which credit is claimed have been met</w:t>
+              <w:t xml:space="preserve">details </w:t>
+            </w:r>
+            <w:r w:rsidR="001A5A78">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">below </w:t>
+            </w:r>
+            <w:r w:rsidR="00987012" w:rsidRPr="00987012">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>of the prior experiential learning with explicit reference to how the learning outcomes of each module for which credit is claimed have been met</w:t>
             </w:r>
             <w:r w:rsidR="00987012">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B822B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00B822B2" w:rsidRPr="00C26406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3805,51 +3913,51 @@
               <w:t>RPL Policy for further details</w:t>
             </w:r>
             <w:r w:rsidR="00B822B2" w:rsidRPr="00C26406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00B822B2" w:rsidRPr="00C26406">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1751D9C9" w14:textId="77777777" w:rsidR="00FA0188" w:rsidRPr="00C26406" w:rsidRDefault="00FA0188" w:rsidP="00384C67">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3A1CC3F8" w14:textId="481F9CDA" w:rsidR="00766288" w:rsidRPr="00C84AF9" w:rsidRDefault="00FA0188" w:rsidP="00055E2E">
+          <w:p w14:paraId="1915ED20" w14:textId="18FAFFFA" w:rsidR="005B5BA5" w:rsidRPr="00B67CC3" w:rsidRDefault="00FA0188" w:rsidP="00B67CC3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C84AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">For claims </w:t>
             </w:r>
             <w:r w:rsidR="00F0562C" w:rsidRPr="00C84AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3886,466 +3994,730 @@
             <w:r w:rsidRPr="00C84AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>provide</w:t>
             </w:r>
             <w:r w:rsidR="00571713" w:rsidRPr="00C84AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000C2EA8" w:rsidRPr="00C84AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">a summary of the </w:t>
+              <w:t>a summary</w:t>
+            </w:r>
+            <w:r w:rsidR="001A5A78">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> below</w:t>
+            </w:r>
+            <w:r w:rsidR="000C2EA8" w:rsidRPr="00C84AF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the </w:t>
             </w:r>
             <w:r w:rsidR="000C2EA8" w:rsidRPr="00C84AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>portfolio of evidence and reflective essay evaluating the learning that has been achieved</w:t>
             </w:r>
             <w:r w:rsidR="00A557E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00A557E7" w:rsidRPr="00C26406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">see the </w:t>
             </w:r>
             <w:r w:rsidR="00A557E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>RPL Policy for further details</w:t>
             </w:r>
             <w:r w:rsidR="00A557E7" w:rsidRPr="00C26406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00A557E7" w:rsidRPr="00C26406">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4143010A" w14:textId="77777777" w:rsidR="005B3D50" w:rsidRDefault="005B3D50" w:rsidP="00055E2E">
+          <w:p w14:paraId="57360B3A" w14:textId="77777777" w:rsidR="005B3D50" w:rsidRPr="00055E2E" w:rsidRDefault="005B3D50" w:rsidP="00055E2E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="428BC635" w14:textId="77777777" w:rsidR="005B3D50" w:rsidRDefault="005B3D50" w:rsidP="00055E2E">
-[...58 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F00D0" w:rsidRPr="00577185" w14:paraId="432ACC3C" w14:textId="77777777" w:rsidTr="006203A4">
+    </w:tbl>
+    <w:p w14:paraId="3CA16A97" w14:textId="77777777" w:rsidR="003F00D0" w:rsidRDefault="003F00D0" w:rsidP="003F00D0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F6AB291" w14:textId="54C6F2D8" w:rsidR="00747E96" w:rsidRPr="0032352A" w:rsidRDefault="0032352A" w:rsidP="00747E96">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032352A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Please add your text here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461ACA2A" w14:textId="28CF897A" w:rsidR="00747E96" w:rsidRPr="007D259B" w:rsidRDefault="0032352A" w:rsidP="007D259B">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D259B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526B27B5" w14:textId="77777777" w:rsidR="00747E96" w:rsidRPr="007D259B" w:rsidRDefault="00747E96" w:rsidP="00747E96">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23AB3B82" w14:textId="77777777" w:rsidR="00F37F3C" w:rsidRPr="007D259B" w:rsidRDefault="00F37F3C" w:rsidP="00747E96">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B893064" w14:textId="77777777" w:rsidR="00C32F31" w:rsidRPr="007D259B" w:rsidRDefault="00C32F31" w:rsidP="00747E96">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497A3B11" w14:textId="77777777" w:rsidR="00C32F31" w:rsidRPr="007D259B" w:rsidRDefault="00C32F31" w:rsidP="00747E96">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A84E0D2" w14:textId="77777777" w:rsidR="00C32F31" w:rsidRPr="007D259B" w:rsidRDefault="00C32F31" w:rsidP="00747E96">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255423FB" w14:textId="77777777" w:rsidR="00C32F31" w:rsidRPr="007D259B" w:rsidRDefault="00C32F31" w:rsidP="00747E96">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ECEE914" w14:textId="77777777" w:rsidR="00C32F31" w:rsidRPr="007D259B" w:rsidRDefault="00C32F31" w:rsidP="00747E96">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A5654EC" w14:textId="77777777" w:rsidR="00C32F31" w:rsidRPr="007D259B" w:rsidRDefault="00C32F31" w:rsidP="00747E96">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E8AAF74" w14:textId="77777777" w:rsidR="00C32F31" w:rsidRPr="007D259B" w:rsidRDefault="00C32F31" w:rsidP="00747E96">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C631A44" w14:textId="77777777" w:rsidR="00C32F31" w:rsidRPr="007D259B" w:rsidRDefault="00C32F31" w:rsidP="00747E96">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A05FAC2" w14:textId="77777777" w:rsidR="00C32F31" w:rsidRPr="007D259B" w:rsidRDefault="00C32F31" w:rsidP="00747E96">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73C0F72A" w14:textId="77777777" w:rsidR="00C32F31" w:rsidRPr="007D259B" w:rsidRDefault="00C32F31" w:rsidP="00747E96">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C9077AF" w14:textId="77777777" w:rsidR="00C32F31" w:rsidRPr="007D259B" w:rsidRDefault="00C32F31" w:rsidP="00747E96">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75BC0F8E" w14:textId="77777777" w:rsidR="00C32F31" w:rsidRPr="007D259B" w:rsidRDefault="00C32F31" w:rsidP="00747E96">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06902160" w14:textId="77777777" w:rsidR="00C32F31" w:rsidRPr="007D259B" w:rsidRDefault="00C32F31" w:rsidP="00747E96">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2626E79B" w14:textId="77777777" w:rsidR="00C32F31" w:rsidRPr="007D259B" w:rsidRDefault="00C32F31" w:rsidP="00747E96">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5342BFC4" w14:textId="77777777" w:rsidR="00C32F31" w:rsidRPr="007D259B" w:rsidRDefault="00C32F31" w:rsidP="00747E96">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68961D84" w14:textId="77777777" w:rsidR="00C32F31" w:rsidRPr="007D259B" w:rsidRDefault="00C32F31" w:rsidP="00747E96">
+      <w:pPr>
+        <w:ind w:left="-284" w:right="-624"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78E61927" w14:textId="77777777" w:rsidR="00A748FB" w:rsidRDefault="00A748FB" w:rsidP="00F37F3C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9782" w:type="dxa"/>
+        <w:tblInd w:w="-292" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4820"/>
+        <w:gridCol w:w="4962"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A748FB" w:rsidRPr="00577185" w14:paraId="39132D19" w14:textId="77777777" w:rsidTr="00F37C69">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="276AB191" w14:textId="77777777" w:rsidR="003F00D0" w:rsidRPr="00055E2E" w:rsidRDefault="0043315C" w:rsidP="00B4163D">
+          <w:p w14:paraId="1802A8D2" w14:textId="77777777" w:rsidR="00A748FB" w:rsidRPr="00055E2E" w:rsidRDefault="00A748FB" w:rsidP="00F37C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00055E2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>3.1</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidR="00B4163D">
+              <w:t xml:space="preserve">3.1  </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Supporting Evidence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B4163D" w:rsidRPr="00577185" w14:paraId="60CD2245" w14:textId="77777777" w:rsidTr="006203A4">
+      <w:tr w:rsidR="00A748FB" w:rsidRPr="00577185" w14:paraId="528E98B3" w14:textId="77777777" w:rsidTr="00F37C69">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE9FB5A" w14:textId="77777777" w:rsidR="00DF6F79" w:rsidRPr="00B24C18" w:rsidRDefault="00DF6F79" w:rsidP="00DF6F79">
+          <w:p w14:paraId="2FB5FA64" w14:textId="16570C50" w:rsidR="00A748FB" w:rsidRPr="00B24C18" w:rsidRDefault="00A748FB" w:rsidP="00F37C69">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B24C18">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please list and reference the supporting evidence in your portfolio</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C87FB0">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...32 lines deleted...]
-          <w:p w14:paraId="03F172C8" w14:textId="77777777" w:rsidR="00B4163D" w:rsidRPr="00055E2E" w:rsidRDefault="00B4163D" w:rsidP="003F00D0">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73538DCA" w14:textId="77777777" w:rsidR="00A748FB" w:rsidRPr="000B4D8B" w:rsidRDefault="00A748FB" w:rsidP="00F37C69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="677378D0" w14:textId="4BCAD238" w:rsidR="00A748FB" w:rsidRPr="000B4D8B" w:rsidRDefault="00A748FB" w:rsidP="00F37C69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53EEBC45" w14:textId="77777777" w:rsidR="00A748FB" w:rsidRPr="000B4D8B" w:rsidRDefault="00A748FB" w:rsidP="00F37C69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BE7F23F" w14:textId="77777777" w:rsidR="00191FF8" w:rsidRPr="000B4D8B" w:rsidRDefault="00191FF8" w:rsidP="00F37C69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63109741" w14:textId="77777777" w:rsidR="00191FF8" w:rsidRPr="000B4D8B" w:rsidRDefault="00191FF8" w:rsidP="00F37C69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EA02DE7" w14:textId="77777777" w:rsidR="00191FF8" w:rsidRPr="000B4D8B" w:rsidRDefault="00191FF8" w:rsidP="00F37C69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B83A0CE" w14:textId="77777777" w:rsidR="00191FF8" w:rsidRPr="000B4D8B" w:rsidRDefault="00191FF8" w:rsidP="00F37C69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08B994D0" w14:textId="77777777" w:rsidR="00A748FB" w:rsidRPr="00055E2E" w:rsidRDefault="00A748FB" w:rsidP="00F37C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B6230F" w:rsidRPr="00577185" w14:paraId="1DC21C18" w14:textId="77777777" w:rsidTr="00471E20">
+      <w:tr w:rsidR="00A748FB" w:rsidRPr="00577185" w14:paraId="5AB1DCD0" w14:textId="77777777" w:rsidTr="00F37C69">
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62C79593" w14:textId="30A77A25" w:rsidR="00B6230F" w:rsidRDefault="00A4243F">
+          <w:p w14:paraId="4384DA27" w14:textId="77777777" w:rsidR="00A748FB" w:rsidRDefault="00A748FB" w:rsidP="00F37C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB010D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>By typing your name in the box below you are signing this form electronically.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4243F" w:rsidRPr="00577185" w14:paraId="28854CFD" w14:textId="77777777" w:rsidTr="00471E20">
+      <w:tr w:rsidR="00A748FB" w:rsidRPr="00577185" w14:paraId="63A75E31" w14:textId="77777777" w:rsidTr="00F37C69">
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31C0DB12" w14:textId="77777777" w:rsidR="00A4243F" w:rsidRDefault="00A4243F" w:rsidP="00A4243F">
-[...9 lines deleted...]
-          <w:p w14:paraId="4EA11588" w14:textId="24CB08D7" w:rsidR="00A4243F" w:rsidRPr="00F7052C" w:rsidRDefault="00A4243F" w:rsidP="00A4243F">
+          <w:p w14:paraId="7470FED0" w14:textId="77777777" w:rsidR="00A748FB" w:rsidRDefault="00A748FB" w:rsidP="00F37C69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DEC56F1" w14:textId="77777777" w:rsidR="00A748FB" w:rsidRPr="00F7052C" w:rsidRDefault="00A748FB" w:rsidP="00F37C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F7052C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
-            <w:r w:rsidR="000A4296">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="087B1054" w14:textId="77777777" w:rsidR="00A4243F" w:rsidRPr="00055E2E" w:rsidRDefault="00A4243F" w:rsidP="00A4243F">
+          <w:p w14:paraId="5ED02C3F" w14:textId="77777777" w:rsidR="00A748FB" w:rsidRPr="00055E2E" w:rsidRDefault="00A748FB" w:rsidP="00F37C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14C3F400" w14:textId="77777777" w:rsidR="00A4243F" w:rsidRDefault="00A4243F" w:rsidP="00A4243F">
-[...9 lines deleted...]
-          <w:p w14:paraId="3C746590" w14:textId="77777777" w:rsidR="00A4243F" w:rsidRPr="00F7052C" w:rsidRDefault="00A4243F" w:rsidP="00A4243F">
+          <w:p w14:paraId="733E5EC6" w14:textId="77777777" w:rsidR="00A748FB" w:rsidRDefault="00A748FB" w:rsidP="00F37C69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AC6D5BB" w14:textId="77777777" w:rsidR="00A748FB" w:rsidRPr="00F7052C" w:rsidRDefault="00A748FB" w:rsidP="00F37C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F7052C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="742E1FC2" w14:textId="77777777" w:rsidR="00A4243F" w:rsidRDefault="00A4243F" w:rsidP="00A4243F">
+          <w:p w14:paraId="79022DE3" w14:textId="77777777" w:rsidR="00A748FB" w:rsidRDefault="00A748FB" w:rsidP="00F37C69">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CA16A97" w14:textId="77777777" w:rsidR="003F00D0" w:rsidRPr="00055E2E" w:rsidRDefault="003F00D0" w:rsidP="003F00D0">
+    <w:p w14:paraId="2F228340" w14:textId="77777777" w:rsidR="00F37F3C" w:rsidRPr="00055E2E" w:rsidRDefault="00F37F3C" w:rsidP="003F00D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1782E9BE" w14:textId="250246F1" w:rsidR="006D394F" w:rsidRPr="00035A26" w:rsidRDefault="006D394F" w:rsidP="00471E20">
+    <w:p w14:paraId="1782E9BE" w14:textId="6DDE0E8D" w:rsidR="006D394F" w:rsidRPr="00035A26" w:rsidRDefault="006D394F" w:rsidP="00471E20">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00035A26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Once you have completed the above sections, you should</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -4370,51 +4742,61 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>who will then</w:t>
       </w:r>
       <w:r w:rsidR="00025D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> submit your application to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>the Academic Office</w:t>
+        <w:t xml:space="preserve">Academic </w:t>
+      </w:r>
+      <w:r w:rsidR="00F123CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidR="00025D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be considered at the next meeting of the RPEL </w:t>
       </w:r>
       <w:r w:rsidR="00A753C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and Accreditation </w:t>
       </w:r>
       <w:r w:rsidR="00025D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -5516,65 +5898,65 @@
     <w:p w14:paraId="17E4DECA" w14:textId="77777777" w:rsidR="006D7017" w:rsidRPr="00F7052C" w:rsidRDefault="006D7017" w:rsidP="006D7017">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006D7017" w:rsidRPr="00F7052C" w:rsidSect="0032309A">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1474" w:bottom="1418" w:left="1418" w:header="794" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61101C08" w14:textId="77777777" w:rsidR="00E16AF5" w:rsidRDefault="00E16AF5">
+    <w:p w14:paraId="3CDF9702" w14:textId="77777777" w:rsidR="00775B5C" w:rsidRDefault="00775B5C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0637E837" w14:textId="77777777" w:rsidR="00E16AF5" w:rsidRDefault="00E16AF5">
+    <w:p w14:paraId="6A4DE112" w14:textId="77777777" w:rsidR="00775B5C" w:rsidRDefault="00775B5C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4BF822D5" w14:textId="77777777" w:rsidR="00E16AF5" w:rsidRDefault="00E16AF5"/>
+    <w:p w14:paraId="1472986A" w14:textId="77777777" w:rsidR="00775B5C" w:rsidRDefault="00775B5C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -5609,89 +5991,88 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="121B2D20" w14:textId="353562AA" w:rsidR="00131DB9" w:rsidRDefault="00815380" w:rsidP="00C61E72">
+  <w:p w14:paraId="121B2D20" w14:textId="4BA02CB3" w:rsidR="00131DB9" w:rsidRDefault="00815380" w:rsidP="00C61E72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:ind w:left="-142"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>September 202</w:t>
     </w:r>
-    <w:r w:rsidR="00DA051E">
+    <w:r w:rsidR="00CA01A2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00C87D9C">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00C87D9C">
       <w:tab/>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00201EA7">
       <w:t xml:space="preserve">                 </w:t>
     </w:r>
     <w:r w:rsidR="002614C4">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00201EA7">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="002614C4">
       <w:t xml:space="preserve">       </w:t>
     </w:r>
     <w:r w:rsidR="00AC1EBD">
       <w:t xml:space="preserve">        </w:t>
     </w:r>
     <w:r w:rsidR="00C61E72">
       <w:t xml:space="preserve">    </w:t>
@@ -5714,65 +6095,65 @@
       </w:rPr>
       <w:t>E</w:t>
     </w:r>
     <w:r w:rsidR="00C87D9C" w:rsidRPr="00055E2E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>L A</w:t>
     </w:r>
     <w:r w:rsidR="00131DB9" w:rsidRPr="00055E2E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>pplication Form</w:t>
     </w:r>
     <w:r w:rsidR="00131DB9">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="046B6A2A" w14:textId="77777777" w:rsidR="00E16AF5" w:rsidRDefault="00E16AF5">
+    <w:p w14:paraId="2FA88430" w14:textId="77777777" w:rsidR="00775B5C" w:rsidRDefault="00775B5C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D478A63" w14:textId="77777777" w:rsidR="00E16AF5" w:rsidRDefault="00E16AF5">
+    <w:p w14:paraId="3974F31B" w14:textId="77777777" w:rsidR="00775B5C" w:rsidRDefault="00775B5C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="503C8BCE" w14:textId="77777777" w:rsidR="00E16AF5" w:rsidRDefault="00E16AF5"/>
+    <w:p w14:paraId="342D2638" w14:textId="77777777" w:rsidR="00775B5C" w:rsidRDefault="00775B5C"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D8F934A" w14:textId="5FDBFD57" w:rsidR="00843527" w:rsidRPr="002614C4" w:rsidRDefault="002614C4" w:rsidP="00471E20">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:ind w:left="4153" w:right="-57" w:firstLine="3047"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002614C4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
@@ -6825,193 +7206,205 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2030373812">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="226381096">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="31006807">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1806657464">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="456024120">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="47801466">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="180"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C019CF"/>
     <w:rsid w:val="00000F49"/>
     <w:rsid w:val="0000569E"/>
     <w:rsid w:val="000057B4"/>
     <w:rsid w:val="000124C6"/>
+    <w:rsid w:val="00015549"/>
     <w:rsid w:val="000220F8"/>
+    <w:rsid w:val="00023E8F"/>
     <w:rsid w:val="00024D65"/>
     <w:rsid w:val="00025D60"/>
     <w:rsid w:val="00027564"/>
     <w:rsid w:val="00027771"/>
+    <w:rsid w:val="000359C5"/>
     <w:rsid w:val="00035A26"/>
     <w:rsid w:val="00052C06"/>
     <w:rsid w:val="00055E2E"/>
     <w:rsid w:val="0005626D"/>
     <w:rsid w:val="000611D9"/>
     <w:rsid w:val="00070D15"/>
     <w:rsid w:val="00073140"/>
     <w:rsid w:val="00085568"/>
     <w:rsid w:val="00094970"/>
     <w:rsid w:val="00096210"/>
     <w:rsid w:val="000A4296"/>
     <w:rsid w:val="000A4D04"/>
     <w:rsid w:val="000A56A2"/>
+    <w:rsid w:val="000B4D8B"/>
     <w:rsid w:val="000B566D"/>
     <w:rsid w:val="000C2EA8"/>
     <w:rsid w:val="000C4700"/>
     <w:rsid w:val="000C48C6"/>
     <w:rsid w:val="000C5229"/>
     <w:rsid w:val="000C7949"/>
     <w:rsid w:val="000D5B7F"/>
     <w:rsid w:val="000D5F6E"/>
     <w:rsid w:val="000E121C"/>
     <w:rsid w:val="000E672C"/>
     <w:rsid w:val="000E6D23"/>
     <w:rsid w:val="000F588A"/>
     <w:rsid w:val="000F5E03"/>
     <w:rsid w:val="001129C3"/>
     <w:rsid w:val="00126C90"/>
     <w:rsid w:val="00131961"/>
     <w:rsid w:val="00131DB9"/>
     <w:rsid w:val="00136AC0"/>
     <w:rsid w:val="00143025"/>
     <w:rsid w:val="00150481"/>
     <w:rsid w:val="00152508"/>
     <w:rsid w:val="00152A51"/>
     <w:rsid w:val="00180C51"/>
     <w:rsid w:val="00181147"/>
     <w:rsid w:val="00186DF7"/>
     <w:rsid w:val="00190F4F"/>
+    <w:rsid w:val="00191FF8"/>
     <w:rsid w:val="001942B8"/>
+    <w:rsid w:val="001A5A78"/>
     <w:rsid w:val="001A5AD2"/>
     <w:rsid w:val="001A6941"/>
     <w:rsid w:val="001A7B08"/>
+    <w:rsid w:val="001B2501"/>
     <w:rsid w:val="001B3778"/>
     <w:rsid w:val="001B3A94"/>
     <w:rsid w:val="001C0B9B"/>
+    <w:rsid w:val="001C3E76"/>
     <w:rsid w:val="001C5CD8"/>
     <w:rsid w:val="001D6D33"/>
     <w:rsid w:val="001E1044"/>
     <w:rsid w:val="001E1B6C"/>
     <w:rsid w:val="001E2E55"/>
     <w:rsid w:val="001E43F2"/>
     <w:rsid w:val="001E7E1E"/>
     <w:rsid w:val="001F4202"/>
     <w:rsid w:val="00201EA7"/>
     <w:rsid w:val="00203B30"/>
     <w:rsid w:val="002137C8"/>
     <w:rsid w:val="00213EF0"/>
     <w:rsid w:val="00214A79"/>
     <w:rsid w:val="0021635C"/>
     <w:rsid w:val="00222541"/>
     <w:rsid w:val="00224D3A"/>
     <w:rsid w:val="00224EAE"/>
     <w:rsid w:val="00226196"/>
     <w:rsid w:val="002264F2"/>
     <w:rsid w:val="00231AC2"/>
     <w:rsid w:val="00235210"/>
     <w:rsid w:val="002354B3"/>
     <w:rsid w:val="0023790D"/>
     <w:rsid w:val="002402A2"/>
     <w:rsid w:val="002412A2"/>
     <w:rsid w:val="00246E00"/>
     <w:rsid w:val="00252AB8"/>
     <w:rsid w:val="00255432"/>
     <w:rsid w:val="002614C4"/>
     <w:rsid w:val="00280BAD"/>
     <w:rsid w:val="0028369A"/>
+    <w:rsid w:val="00283978"/>
     <w:rsid w:val="00285543"/>
     <w:rsid w:val="00292A69"/>
     <w:rsid w:val="002963C6"/>
+    <w:rsid w:val="0029780C"/>
     <w:rsid w:val="002A20CC"/>
     <w:rsid w:val="002A25FA"/>
     <w:rsid w:val="002B137B"/>
     <w:rsid w:val="002B3D8E"/>
     <w:rsid w:val="002B58C0"/>
     <w:rsid w:val="002B6985"/>
     <w:rsid w:val="002C0D99"/>
     <w:rsid w:val="002C508C"/>
+    <w:rsid w:val="002C7263"/>
     <w:rsid w:val="002D2F31"/>
     <w:rsid w:val="002D50B6"/>
     <w:rsid w:val="002D6DAB"/>
     <w:rsid w:val="002D7EAE"/>
     <w:rsid w:val="002E1C69"/>
     <w:rsid w:val="002E2149"/>
     <w:rsid w:val="002F1115"/>
     <w:rsid w:val="002F5C5E"/>
     <w:rsid w:val="002F6C5E"/>
     <w:rsid w:val="0030131A"/>
     <w:rsid w:val="003069E2"/>
     <w:rsid w:val="003143D1"/>
     <w:rsid w:val="0032309A"/>
+    <w:rsid w:val="0032352A"/>
     <w:rsid w:val="00323F9E"/>
     <w:rsid w:val="00325307"/>
     <w:rsid w:val="00326554"/>
     <w:rsid w:val="00326A81"/>
     <w:rsid w:val="00326F91"/>
     <w:rsid w:val="00331781"/>
     <w:rsid w:val="003318A2"/>
     <w:rsid w:val="003318E3"/>
     <w:rsid w:val="00331EB4"/>
     <w:rsid w:val="00336108"/>
     <w:rsid w:val="003370DD"/>
     <w:rsid w:val="00341ED8"/>
     <w:rsid w:val="00343A17"/>
     <w:rsid w:val="00355C26"/>
     <w:rsid w:val="00362810"/>
     <w:rsid w:val="0036699A"/>
     <w:rsid w:val="003678F0"/>
     <w:rsid w:val="0037105D"/>
     <w:rsid w:val="0037138E"/>
     <w:rsid w:val="00373EFD"/>
     <w:rsid w:val="00376B44"/>
     <w:rsid w:val="00377105"/>
     <w:rsid w:val="00380829"/>
     <w:rsid w:val="00380A39"/>
     <w:rsid w:val="00381C07"/>
@@ -7076,142 +7469,153 @@
     <w:rsid w:val="0054048C"/>
     <w:rsid w:val="00541C58"/>
     <w:rsid w:val="00551A9C"/>
     <w:rsid w:val="005527AD"/>
     <w:rsid w:val="00553509"/>
     <w:rsid w:val="00556282"/>
     <w:rsid w:val="0056027E"/>
     <w:rsid w:val="005619A3"/>
     <w:rsid w:val="005661F5"/>
     <w:rsid w:val="00567049"/>
     <w:rsid w:val="00571713"/>
     <w:rsid w:val="00575F8C"/>
     <w:rsid w:val="00577185"/>
     <w:rsid w:val="00582D20"/>
     <w:rsid w:val="00587712"/>
     <w:rsid w:val="005A0284"/>
     <w:rsid w:val="005A211B"/>
     <w:rsid w:val="005A6DA8"/>
     <w:rsid w:val="005B28C7"/>
     <w:rsid w:val="005B3D50"/>
     <w:rsid w:val="005B5BA5"/>
     <w:rsid w:val="005C155B"/>
     <w:rsid w:val="005C1FD2"/>
     <w:rsid w:val="005C34BA"/>
     <w:rsid w:val="005D1731"/>
+    <w:rsid w:val="005D31F1"/>
     <w:rsid w:val="005E0E1E"/>
     <w:rsid w:val="005F44D4"/>
     <w:rsid w:val="005F6E4A"/>
     <w:rsid w:val="00602D76"/>
     <w:rsid w:val="00603D35"/>
     <w:rsid w:val="00610DDE"/>
     <w:rsid w:val="006136EB"/>
     <w:rsid w:val="006200E9"/>
     <w:rsid w:val="006203A4"/>
     <w:rsid w:val="0062251B"/>
     <w:rsid w:val="006261BF"/>
     <w:rsid w:val="006272AA"/>
     <w:rsid w:val="006304D8"/>
     <w:rsid w:val="00640138"/>
     <w:rsid w:val="006428CB"/>
     <w:rsid w:val="00644151"/>
     <w:rsid w:val="00656B94"/>
     <w:rsid w:val="00660DD0"/>
+    <w:rsid w:val="00664ED0"/>
     <w:rsid w:val="00664F2F"/>
     <w:rsid w:val="0066525D"/>
     <w:rsid w:val="00670843"/>
     <w:rsid w:val="00676BEC"/>
     <w:rsid w:val="006829CC"/>
     <w:rsid w:val="00686013"/>
     <w:rsid w:val="0069165D"/>
     <w:rsid w:val="00693434"/>
     <w:rsid w:val="00696134"/>
     <w:rsid w:val="006A3228"/>
     <w:rsid w:val="006A5873"/>
     <w:rsid w:val="006B560F"/>
     <w:rsid w:val="006C3EA8"/>
     <w:rsid w:val="006C4022"/>
     <w:rsid w:val="006C72E1"/>
     <w:rsid w:val="006D394F"/>
+    <w:rsid w:val="006D6436"/>
     <w:rsid w:val="006D7017"/>
     <w:rsid w:val="006D7848"/>
+    <w:rsid w:val="006E6BD7"/>
     <w:rsid w:val="006F33C9"/>
     <w:rsid w:val="006F4F2C"/>
     <w:rsid w:val="006F7D45"/>
     <w:rsid w:val="007020DB"/>
     <w:rsid w:val="00702299"/>
     <w:rsid w:val="007023C1"/>
     <w:rsid w:val="00706101"/>
     <w:rsid w:val="0071033A"/>
     <w:rsid w:val="00715686"/>
     <w:rsid w:val="00716462"/>
     <w:rsid w:val="007235A9"/>
     <w:rsid w:val="00726FB3"/>
     <w:rsid w:val="0072732E"/>
     <w:rsid w:val="00742FFC"/>
     <w:rsid w:val="007438BC"/>
     <w:rsid w:val="0074401C"/>
     <w:rsid w:val="00745144"/>
+    <w:rsid w:val="00747E96"/>
     <w:rsid w:val="0075528C"/>
     <w:rsid w:val="00766288"/>
+    <w:rsid w:val="00775B5C"/>
     <w:rsid w:val="007763C3"/>
     <w:rsid w:val="00782CB3"/>
     <w:rsid w:val="00784C52"/>
     <w:rsid w:val="00786003"/>
+    <w:rsid w:val="0078791A"/>
     <w:rsid w:val="007A3818"/>
     <w:rsid w:val="007A44B2"/>
     <w:rsid w:val="007B52A3"/>
     <w:rsid w:val="007C48F1"/>
+    <w:rsid w:val="007D259B"/>
     <w:rsid w:val="007D2FA2"/>
     <w:rsid w:val="007F71B3"/>
     <w:rsid w:val="00811407"/>
     <w:rsid w:val="00813D34"/>
     <w:rsid w:val="00815380"/>
     <w:rsid w:val="008210AF"/>
+    <w:rsid w:val="0082689B"/>
     <w:rsid w:val="00832246"/>
     <w:rsid w:val="008334C1"/>
     <w:rsid w:val="00843527"/>
     <w:rsid w:val="00857ABD"/>
     <w:rsid w:val="008617D6"/>
     <w:rsid w:val="00864494"/>
     <w:rsid w:val="00871BAC"/>
     <w:rsid w:val="00882383"/>
     <w:rsid w:val="00890066"/>
     <w:rsid w:val="008904AC"/>
+    <w:rsid w:val="008A01E7"/>
     <w:rsid w:val="008A5A71"/>
     <w:rsid w:val="008A750E"/>
     <w:rsid w:val="008B3BA5"/>
     <w:rsid w:val="008B4269"/>
     <w:rsid w:val="008B5F89"/>
     <w:rsid w:val="008B7087"/>
     <w:rsid w:val="008C12BB"/>
     <w:rsid w:val="008C12C2"/>
     <w:rsid w:val="008D05C5"/>
     <w:rsid w:val="008D0659"/>
     <w:rsid w:val="008D24F7"/>
     <w:rsid w:val="008D2707"/>
     <w:rsid w:val="008D415D"/>
+    <w:rsid w:val="008F2342"/>
     <w:rsid w:val="008F7C24"/>
     <w:rsid w:val="00903674"/>
     <w:rsid w:val="009038B6"/>
     <w:rsid w:val="00912248"/>
     <w:rsid w:val="009151C6"/>
     <w:rsid w:val="00917DDE"/>
     <w:rsid w:val="00922EB4"/>
     <w:rsid w:val="00925FF9"/>
     <w:rsid w:val="009303CE"/>
     <w:rsid w:val="009320B8"/>
     <w:rsid w:val="00932937"/>
     <w:rsid w:val="00935D50"/>
     <w:rsid w:val="00953E17"/>
     <w:rsid w:val="009562BB"/>
     <w:rsid w:val="009565DF"/>
     <w:rsid w:val="009737AD"/>
     <w:rsid w:val="00987012"/>
     <w:rsid w:val="009870CE"/>
     <w:rsid w:val="00993A90"/>
     <w:rsid w:val="00994B87"/>
     <w:rsid w:val="00994BD4"/>
     <w:rsid w:val="009978A1"/>
     <w:rsid w:val="009978C4"/>
     <w:rsid w:val="009A0F5A"/>
     <w:rsid w:val="009A4C00"/>
@@ -7220,188 +7624,210 @@
     <w:rsid w:val="009B7142"/>
     <w:rsid w:val="009C0646"/>
     <w:rsid w:val="009C076A"/>
     <w:rsid w:val="009C127D"/>
     <w:rsid w:val="009C37C6"/>
     <w:rsid w:val="009D31BE"/>
     <w:rsid w:val="009D3710"/>
     <w:rsid w:val="009E3F35"/>
     <w:rsid w:val="009E4321"/>
     <w:rsid w:val="009E4614"/>
     <w:rsid w:val="009E7951"/>
     <w:rsid w:val="00A06892"/>
     <w:rsid w:val="00A139B6"/>
     <w:rsid w:val="00A17F1A"/>
     <w:rsid w:val="00A2107E"/>
     <w:rsid w:val="00A221BE"/>
     <w:rsid w:val="00A22FC8"/>
     <w:rsid w:val="00A26C0B"/>
     <w:rsid w:val="00A34CA7"/>
     <w:rsid w:val="00A3795A"/>
     <w:rsid w:val="00A4243F"/>
     <w:rsid w:val="00A53881"/>
     <w:rsid w:val="00A53A81"/>
     <w:rsid w:val="00A54F8B"/>
     <w:rsid w:val="00A557E7"/>
+    <w:rsid w:val="00A56FEE"/>
     <w:rsid w:val="00A571D0"/>
     <w:rsid w:val="00A65DA4"/>
     <w:rsid w:val="00A72B6D"/>
+    <w:rsid w:val="00A748FB"/>
     <w:rsid w:val="00A753C0"/>
     <w:rsid w:val="00A764FD"/>
     <w:rsid w:val="00A77CEB"/>
     <w:rsid w:val="00A800E4"/>
     <w:rsid w:val="00A84447"/>
     <w:rsid w:val="00A91408"/>
+    <w:rsid w:val="00A91C15"/>
     <w:rsid w:val="00A97612"/>
     <w:rsid w:val="00AB225C"/>
     <w:rsid w:val="00AC1EBD"/>
     <w:rsid w:val="00AC3BB7"/>
     <w:rsid w:val="00AC6DD6"/>
     <w:rsid w:val="00AD14FE"/>
     <w:rsid w:val="00AD3AE7"/>
     <w:rsid w:val="00AE378F"/>
     <w:rsid w:val="00AE7491"/>
     <w:rsid w:val="00AF542F"/>
     <w:rsid w:val="00AF76CF"/>
     <w:rsid w:val="00B036AD"/>
     <w:rsid w:val="00B1081E"/>
     <w:rsid w:val="00B13431"/>
     <w:rsid w:val="00B20C88"/>
     <w:rsid w:val="00B25071"/>
     <w:rsid w:val="00B36ADC"/>
     <w:rsid w:val="00B374FB"/>
     <w:rsid w:val="00B4163D"/>
     <w:rsid w:val="00B42D26"/>
     <w:rsid w:val="00B42E14"/>
     <w:rsid w:val="00B530AF"/>
     <w:rsid w:val="00B53EFC"/>
     <w:rsid w:val="00B6230F"/>
+    <w:rsid w:val="00B64A43"/>
     <w:rsid w:val="00B656FE"/>
+    <w:rsid w:val="00B67CC3"/>
     <w:rsid w:val="00B73C23"/>
     <w:rsid w:val="00B81592"/>
     <w:rsid w:val="00B822B2"/>
     <w:rsid w:val="00B907F7"/>
     <w:rsid w:val="00B9281F"/>
     <w:rsid w:val="00BB7886"/>
     <w:rsid w:val="00BB7E3E"/>
     <w:rsid w:val="00BC0D52"/>
     <w:rsid w:val="00BC5AF6"/>
     <w:rsid w:val="00BD2C18"/>
     <w:rsid w:val="00BE5FCF"/>
     <w:rsid w:val="00BF2914"/>
     <w:rsid w:val="00BF2ADD"/>
     <w:rsid w:val="00BF5CBC"/>
     <w:rsid w:val="00C019CF"/>
     <w:rsid w:val="00C02B09"/>
     <w:rsid w:val="00C05525"/>
     <w:rsid w:val="00C14315"/>
     <w:rsid w:val="00C17667"/>
     <w:rsid w:val="00C26406"/>
+    <w:rsid w:val="00C32F31"/>
     <w:rsid w:val="00C35E42"/>
     <w:rsid w:val="00C40C12"/>
+    <w:rsid w:val="00C41124"/>
     <w:rsid w:val="00C61E72"/>
     <w:rsid w:val="00C66AED"/>
     <w:rsid w:val="00C7304E"/>
     <w:rsid w:val="00C770B5"/>
     <w:rsid w:val="00C83892"/>
     <w:rsid w:val="00C84AF9"/>
     <w:rsid w:val="00C861D6"/>
     <w:rsid w:val="00C86DDC"/>
     <w:rsid w:val="00C87D9C"/>
+    <w:rsid w:val="00C87FB0"/>
     <w:rsid w:val="00C90970"/>
+    <w:rsid w:val="00CA01A2"/>
     <w:rsid w:val="00CB3CDC"/>
     <w:rsid w:val="00CB5DE3"/>
+    <w:rsid w:val="00CB75E3"/>
     <w:rsid w:val="00CB78D6"/>
     <w:rsid w:val="00CE0BF4"/>
     <w:rsid w:val="00CF6D75"/>
     <w:rsid w:val="00D054D5"/>
     <w:rsid w:val="00D2244C"/>
     <w:rsid w:val="00D5134B"/>
     <w:rsid w:val="00D619A1"/>
+    <w:rsid w:val="00D63C18"/>
+    <w:rsid w:val="00D801CA"/>
     <w:rsid w:val="00D82F24"/>
     <w:rsid w:val="00D90941"/>
     <w:rsid w:val="00D92860"/>
     <w:rsid w:val="00DA051E"/>
+    <w:rsid w:val="00DA2AAC"/>
     <w:rsid w:val="00DA7D59"/>
+    <w:rsid w:val="00DC3930"/>
     <w:rsid w:val="00DC4FFD"/>
     <w:rsid w:val="00DD1D5F"/>
     <w:rsid w:val="00DD401C"/>
     <w:rsid w:val="00DE0C94"/>
     <w:rsid w:val="00DE1D21"/>
     <w:rsid w:val="00DF1826"/>
     <w:rsid w:val="00DF4D8C"/>
     <w:rsid w:val="00DF629A"/>
     <w:rsid w:val="00DF6F79"/>
     <w:rsid w:val="00E01EAA"/>
     <w:rsid w:val="00E03C4F"/>
     <w:rsid w:val="00E05A78"/>
     <w:rsid w:val="00E1058E"/>
     <w:rsid w:val="00E16AF5"/>
     <w:rsid w:val="00E16D63"/>
     <w:rsid w:val="00E26424"/>
     <w:rsid w:val="00E37A1A"/>
     <w:rsid w:val="00E37C18"/>
     <w:rsid w:val="00E50CCF"/>
+    <w:rsid w:val="00E53FF1"/>
     <w:rsid w:val="00E54A27"/>
     <w:rsid w:val="00E56BD4"/>
     <w:rsid w:val="00E57831"/>
     <w:rsid w:val="00E603C0"/>
     <w:rsid w:val="00E6335B"/>
+    <w:rsid w:val="00E63B82"/>
     <w:rsid w:val="00E6416E"/>
     <w:rsid w:val="00E6758E"/>
     <w:rsid w:val="00E67FAF"/>
     <w:rsid w:val="00E72E4F"/>
     <w:rsid w:val="00E751C9"/>
     <w:rsid w:val="00E760D7"/>
     <w:rsid w:val="00E82F2F"/>
     <w:rsid w:val="00E83083"/>
     <w:rsid w:val="00E93F29"/>
+    <w:rsid w:val="00EA2164"/>
     <w:rsid w:val="00EA79C0"/>
     <w:rsid w:val="00EB5E60"/>
     <w:rsid w:val="00EC0E1F"/>
     <w:rsid w:val="00EC3CDB"/>
     <w:rsid w:val="00ED4106"/>
     <w:rsid w:val="00EE0C6C"/>
     <w:rsid w:val="00EE1366"/>
     <w:rsid w:val="00EF43A0"/>
+    <w:rsid w:val="00EF64A4"/>
     <w:rsid w:val="00EF7081"/>
     <w:rsid w:val="00EF7A9C"/>
     <w:rsid w:val="00EF7FBC"/>
     <w:rsid w:val="00F0562C"/>
+    <w:rsid w:val="00F11EB0"/>
+    <w:rsid w:val="00F123CC"/>
     <w:rsid w:val="00F13782"/>
     <w:rsid w:val="00F14FAE"/>
     <w:rsid w:val="00F2250F"/>
     <w:rsid w:val="00F27B16"/>
     <w:rsid w:val="00F30857"/>
+    <w:rsid w:val="00F37F3C"/>
     <w:rsid w:val="00F457F0"/>
     <w:rsid w:val="00F62759"/>
     <w:rsid w:val="00F7052C"/>
     <w:rsid w:val="00F736FA"/>
     <w:rsid w:val="00F76294"/>
     <w:rsid w:val="00F82797"/>
     <w:rsid w:val="00F82FD9"/>
     <w:rsid w:val="00F845B4"/>
+    <w:rsid w:val="00F853EC"/>
     <w:rsid w:val="00F9694A"/>
     <w:rsid w:val="00FA0188"/>
     <w:rsid w:val="00FA32CF"/>
     <w:rsid w:val="00FA42CF"/>
     <w:rsid w:val="00FA647E"/>
     <w:rsid w:val="00FB1650"/>
     <w:rsid w:val="00FB6EE2"/>
     <w:rsid w:val="00FD1840"/>
     <w:rsid w:val="00FD218D"/>
     <w:rsid w:val="00FD2503"/>
     <w:rsid w:val="00FD6D6B"/>
     <w:rsid w:val="00FD7391"/>
     <w:rsid w:val="00FE0AB4"/>
     <w:rsid w:val="00FE0DDA"/>
     <w:rsid w:val="00FE6B77"/>
     <w:rsid w:val="00FF0711"/>
     <w:rsid w:val="00FF2FD6"/>
     <w:rsid w:val="00FF72FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -8347,68 +8773,68 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{625C58DA-C343-4C39-8BE2-CD67F23E2D89}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5755</Characters>
+  <Pages>5</Pages>
+  <Words>1034</Words>
+  <Characters>5900</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
+  <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PL3B_RPL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UWTSD</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6751</CharactersWithSpaces>
+  <CharactersWithSpaces>6921</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PL3B_RPL</dc:title>
   <dc:creator>Academic Office</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>