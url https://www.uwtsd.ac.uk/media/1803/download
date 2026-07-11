--- v0 (2025-10-02)
+++ v1 (2026-07-11)
@@ -4,51 +4,51 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="56D0472A" w14:textId="77777777" w:rsidR="00715EC0" w:rsidRPr="00425DCF" w:rsidRDefault="00A813F0" w:rsidP="0075585D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">MODULE </w:t>
       </w:r>
       <w:r w:rsidR="00715EC0" w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -184,540 +184,523 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="786"/>
         <w:gridCol w:w="833"/>
         <w:gridCol w:w="833"/>
         <w:gridCol w:w="832"/>
         <w:gridCol w:w="833"/>
         <w:gridCol w:w="833"/>
         <w:gridCol w:w="833"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="3AE6508F" w14:textId="77777777" w:rsidTr="00690D66">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C125BCC" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="00425DCF" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07585A22" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="00425DCF" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63868698" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00425DCF" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="361AB654" w14:textId="77777777" w:rsidTr="00690D66">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30AD4189" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="00425DCF" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Current job title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01B7F878" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="00425DCF" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="09C3C2F4" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00425DCF" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="7AD05553" w14:textId="77777777" w:rsidTr="00690D66">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39D17B04" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="00425DCF" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Current affiliation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34691016" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="00425DCF" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D9AE858" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00425DCF" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="04104E73" w14:textId="77777777" w:rsidTr="00690D66">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25665DCB" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="00425DCF" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Faculty/School/Department:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63290C56" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="00425DCF" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="38CB260B" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00425DCF" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="647F55ED" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00425DCF" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00690D66" w:rsidRPr="00425DCF" w14:paraId="6B93E2F5" w14:textId="77777777" w:rsidTr="00690D66">
         <w:trPr>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="009E5418" w14:textId="22044B73" w:rsidR="00690D66" w:rsidRPr="00425DCF" w:rsidRDefault="00690D66" w:rsidP="00D629B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Proposed Period of Tenure (</w:t>
             </w:r>
             <w:r w:rsidR="000B0050">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>normally 1 September start and 31 August end):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="550CC6AD" w14:textId="7EAF778F" w:rsidR="00690D66" w:rsidRPr="00425DCF" w:rsidRDefault="00690D66" w:rsidP="00D629B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>From:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="786" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="662ED042" w14:textId="2E61567B" w:rsidR="00690D66" w:rsidRPr="00425DCF" w:rsidRDefault="00690D66" w:rsidP="00D629B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CF8717C" w14:textId="464073BD" w:rsidR="00690D66" w:rsidRPr="00425DCF" w:rsidRDefault="00690D66" w:rsidP="00690D66">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:vanish/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52265F0A" w14:textId="77777777" w:rsidR="00690D66" w:rsidRPr="00425DCF" w:rsidRDefault="00690D66" w:rsidP="00D629B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2518D6EE" w14:textId="77777777" w:rsidR="00690D66" w:rsidRPr="00425DCF" w:rsidRDefault="00690D66" w:rsidP="00D629B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>To:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E250D2A" w14:textId="07194265" w:rsidR="00690D66" w:rsidRPr="00425DCF" w:rsidRDefault="00690D66" w:rsidP="00D629B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44FA2933" w14:textId="2E99D249" w:rsidR="00690D66" w:rsidRPr="00425DCF" w:rsidRDefault="00690D66" w:rsidP="00D629B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C0B60F8" w14:textId="77777777" w:rsidR="00690D66" w:rsidRPr="00425DCF" w:rsidRDefault="00690D66" w:rsidP="00D629B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -903,1548 +886,1512 @@
     <w:p w14:paraId="6A4207E9" w14:textId="60BFA8D9" w:rsidR="00715EC0" w:rsidRPr="00425DCF" w:rsidRDefault="00F80A80" w:rsidP="00AF7E97">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">List of modules (not including Level 7 dissertation/project modules worth 60 credits or more) for which the proposed external examiner will be responsible. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A099F2A" w14:textId="479DE1F4" w:rsidR="00E769F3" w:rsidRPr="00425DCF" w:rsidRDefault="00E769F3" w:rsidP="00D611CA">
+    <w:p w14:paraId="5A099F2A" w14:textId="7E055DB5" w:rsidR="00E769F3" w:rsidRPr="00425DCF" w:rsidRDefault="00E769F3" w:rsidP="00D611CA">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTE: </w:t>
       </w:r>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">For new collaborative partners, there is a requirement to appoint an external examiner immediately, and Level 4 work will be considered for the first two delivery cycles of a Bachelor’s degree. This will be extended to new programmes at existing partners where any risks have been identified e.g. where a new discipline is to be delivered. All such requests should be discussed with the Collaborative Partnerships Office prior to completing the GA2 form and subsequent GA15. </w:t>
+        <w:t xml:space="preserve">For new collaborative partners, there is a requirement to </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>engage</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54" w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an external examiner immediately, and Level 4 work will be considered for the first two delivery cycles of a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Bachelor’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> degree. This will be extended to new programmes at existing partners where any risks have been identified e.g. where a new discipline is to be delivered. All such requests should be discussed with the Collaborative Partnerships Office prior to completing the GA2 form and subsequent GA15. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56841F1E" w14:textId="3E2BF582" w:rsidR="00E769F3" w:rsidRPr="00425DCF" w:rsidRDefault="00E769F3" w:rsidP="00D611CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="780"/>
         <w:gridCol w:w="3048"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w14:paraId="62207BC5" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="023667B1" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Module code and name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C348FF1" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Credit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07831BEC" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BD2F198" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Module code and name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="768B2B48" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Credit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54086BE8" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w14:paraId="1AE62319" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13392244" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11E43B2F" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BBF418D" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7342C95D" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6433DA76" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3450CD70" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w14:paraId="10FE51B7" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09DD2EA8" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05539BD5" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="738DE1B7" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2519112F" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DB4FA89" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32FC3808" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w14:paraId="43707003" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0791A5E9" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7996999B" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="218FD7D5" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2657B80F" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E3CDB56" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FB73B72" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w14:paraId="198D5EB8" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B85F6A2" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D5392FE" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A3B1AED" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0884CB4B" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6977C3E0" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32A25B17" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w14:paraId="748DD5E4" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F7778C2" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="056081FF" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6267CD1B" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43346ADC" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CF462E5" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5682D763" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F6F72" w:rsidRPr="00425DCF" w14:paraId="7F4007BD" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00537F5F" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E4A1696" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B513F61" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16F927A9" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F733371" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="318966F8" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F6F72" w:rsidRPr="00425DCF" w14:paraId="3D240BB7" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5675E115" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0348D38D" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BE87170" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F54856B" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="288F3F67" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A800A9E" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F6F72" w:rsidRPr="00425DCF" w14:paraId="64013EB5" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AE24DCA" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46CEFDD9" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DED41E8" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62060D1D" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D31F558" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="209DE259" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F6F72" w:rsidRPr="00425DCF" w14:paraId="39907DC8" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ECF7F72" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1958FC27" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05CE1F71" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F98D92A" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35CFF30E" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05AC2EEA" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F6F72" w:rsidRPr="00425DCF" w14:paraId="33355DC4" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77363306" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7550776B" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B024905" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11B8161E" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E353372" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A037F3F" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F6F72" w:rsidRPr="00425DCF" w14:paraId="19B366B3" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="215B05CA" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BF9EB34" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DC0F50A" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E8587F3" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13BD7748" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6695BE53" w14:textId="77777777" w:rsidR="004F6F72" w:rsidRPr="00425DCF" w:rsidRDefault="004F6F72" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E45901" w:rsidRPr="00425DCF" w14:paraId="4FE2CAF1" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12778DC3" w14:textId="77777777" w:rsidR="00E45901" w:rsidRPr="00425DCF" w:rsidRDefault="00E45901" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F86362D" w14:textId="77777777" w:rsidR="00E45901" w:rsidRPr="00425DCF" w:rsidRDefault="00E45901" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AD92900" w14:textId="77777777" w:rsidR="00E45901" w:rsidRPr="00425DCF" w:rsidRDefault="00E45901" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6806B7DE" w14:textId="77777777" w:rsidR="00E45901" w:rsidRPr="00425DCF" w:rsidRDefault="00E45901" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64C8BBCD" w14:textId="77777777" w:rsidR="00E45901" w:rsidRPr="00425DCF" w:rsidRDefault="00E45901" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03D9A6DB" w14:textId="77777777" w:rsidR="00E45901" w:rsidRPr="00425DCF" w:rsidRDefault="00E45901" w:rsidP="00783A31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A905FE9" w14:textId="77777777" w:rsidR="00715EC0" w:rsidRPr="00425DCF" w:rsidRDefault="00715EC0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -2557,284 +2504,272 @@
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="921"/>
         <w:gridCol w:w="3898"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D102C0" w:rsidRPr="00425DCF" w14:paraId="3BB122EB" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D305C33" w14:textId="77777777" w:rsidR="00D102C0" w:rsidRPr="00425DCF" w:rsidRDefault="00D102C0" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Module code and name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="134DB672" w14:textId="77777777" w:rsidR="00D102C0" w:rsidRPr="00425DCF" w:rsidRDefault="00D102C0" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Credit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3898" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="275CE372" w14:textId="77777777" w:rsidR="00D102C0" w:rsidRPr="00425DCF" w:rsidRDefault="00D102C0" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Module code and name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="318E5073" w14:textId="77777777" w:rsidR="00D102C0" w:rsidRPr="00425DCF" w:rsidRDefault="00D102C0" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Credit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D102C0" w:rsidRPr="00425DCF" w14:paraId="38FE67A6" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="159574BB" w14:textId="77777777" w:rsidR="00D102C0" w:rsidRPr="00425DCF" w:rsidRDefault="00D102C0" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21ABD7DE" w14:textId="77777777" w:rsidR="00D102C0" w:rsidRPr="00425DCF" w:rsidRDefault="00D102C0" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3898" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58852063" w14:textId="77777777" w:rsidR="00D102C0" w:rsidRPr="00425DCF" w:rsidRDefault="00D102C0" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06384D69" w14:textId="77777777" w:rsidR="00D102C0" w:rsidRPr="00425DCF" w:rsidRDefault="00D102C0" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D102C0" w:rsidRPr="00425DCF" w14:paraId="439B0E4A" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12DB0F1E" w14:textId="77777777" w:rsidR="00D102C0" w:rsidRPr="00425DCF" w:rsidRDefault="00D102C0" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78DFB422" w14:textId="77777777" w:rsidR="00D102C0" w:rsidRPr="00425DCF" w:rsidRDefault="00D102C0" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3898" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="390E6C12" w14:textId="77777777" w:rsidR="00D102C0" w:rsidRPr="00425DCF" w:rsidRDefault="00D102C0" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7954C1C8" w14:textId="77777777" w:rsidR="00D102C0" w:rsidRPr="00425DCF" w:rsidRDefault="00D102C0" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E8017CF" w14:textId="77777777" w:rsidR="00E45901" w:rsidRPr="00425DCF" w:rsidRDefault="00E45901">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -2925,51 +2860,50 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2864"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
       <w:tr w:rsidR="001F7E47" w:rsidRPr="00425DCF" w14:paraId="0C6E21DF" w14:textId="77777777" w:rsidTr="00F23C5C">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="350DB833" w14:textId="77777777" w:rsidR="001F7E47" w:rsidRPr="00425DCF" w:rsidRDefault="001F7E47" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk179470121"/>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Programme(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3057,51 +2991,50 @@
           </w:p>
           <w:p w14:paraId="08D4D3F9" w14:textId="0054999D" w:rsidR="001F7E47" w:rsidRPr="00425DCF" w:rsidRDefault="001F7E47" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>identify*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EA07BED" w14:textId="77777777" w:rsidR="001F7E47" w:rsidRPr="00425DCF" w:rsidRDefault="001F7E47" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprenticeship </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22714C67" w14:textId="1531B2AE" w:rsidR="001F7E47" w:rsidRPr="00425DCF" w:rsidRDefault="001F7E47" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -3125,51 +3058,50 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>YES / NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61682170" w14:textId="556438C6" w:rsidR="001F7E47" w:rsidRPr="00F23C5C" w:rsidRDefault="001F7E47" w:rsidP="00E47445">
             <w:pPr>
               <w:ind w:right="71"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Accredited by a PSRB? If </w:t>
             </w:r>
             <w:r w:rsidRPr="00F23C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -3194,114 +3126,112 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33CEDB46" w14:textId="13954AED" w:rsidR="001F7E47" w:rsidRPr="00425DCF" w:rsidRDefault="001F7E47" w:rsidP="00E47445">
             <w:pPr>
               <w:ind w:right="71"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Named staff Contact &amp; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A605372" w14:textId="24823F9B" w:rsidR="001F7E47" w:rsidRPr="00425DCF" w:rsidRDefault="001F7E47" w:rsidP="00D611CA">
+          <w:p w14:paraId="6A605372" w14:textId="2EE8EBA8" w:rsidR="001F7E47" w:rsidRPr="00425DCF" w:rsidRDefault="00315F17" w:rsidP="00D611CA">
             <w:pPr>
               <w:ind w:right="71"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00425DCF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Academic Discipline</w:t>
+              <w:t>School</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F7E47" w:rsidRPr="00425DCF" w14:paraId="787E024C" w14:textId="77777777" w:rsidTr="00BC78D5">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7816193D" w14:textId="77777777" w:rsidR="001F7E47" w:rsidRPr="00425DCF" w:rsidRDefault="001F7E47" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64B9E3FA" w14:textId="77777777" w:rsidR="001F7E47" w:rsidRPr="00425DCF" w:rsidRDefault="001F7E47" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F1D626D" w14:textId="67D4AB3B" w:rsidR="001F7E47" w:rsidRPr="00425DCF" w:rsidRDefault="001F7E47" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A0096CF" w14:textId="77777777" w:rsidR="001F7E47" w:rsidRPr="00425DCF" w:rsidRDefault="001F7E47" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
@@ -3311,84 +3241,82 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02D31FF7" w14:textId="72D7C07E" w:rsidR="001F7E47" w:rsidRPr="00425DCF" w:rsidRDefault="001F7E47" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F7E47" w:rsidRPr="00425DCF" w14:paraId="3972B4B4" w14:textId="77777777" w:rsidTr="00BC78D5">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="152B06F7" w14:textId="77777777" w:rsidR="001F7E47" w:rsidRPr="00425DCF" w:rsidRDefault="001F7E47" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="270D8B15" w14:textId="77777777" w:rsidR="001F7E47" w:rsidRPr="00425DCF" w:rsidRDefault="001F7E47" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2925E7F4" w14:textId="4A6BDD17" w:rsidR="001F7E47" w:rsidRPr="00425DCF" w:rsidRDefault="001F7E47" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04796A33" w14:textId="77777777" w:rsidR="001F7E47" w:rsidRPr="00425DCF" w:rsidRDefault="001F7E47" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
@@ -3490,251 +3418,243 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="1F754C06" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41590CFE" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00425DCF" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1054309C" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00425DCF" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08D99D54" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00425DCF" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="49D304D3" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71F257F8" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00425DCF" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Current job title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7925C478" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00425DCF" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="38EF27B4" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00425DCF" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="7E09A255" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F6CE3BA" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00425DCF" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Current affiliation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F691E93" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00425DCF" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0EC6DC99" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00425DCF" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="170769BB" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52A5A564" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00425DCF" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Faculty/School/Department:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37C6D9C0" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00425DCF" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="629C6E38" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="00425DCF" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3935,122 +3855,160 @@
         <w:t>(with full title)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="665C4E23" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6481E5DD" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00425DCF" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E2E8268" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00425DCF" w:rsidRDefault="00EC5E41">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="594DCCFC" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00425DCF" w:rsidRDefault="00EC5E41">
+    <w:p w14:paraId="594DCCFC" w14:textId="0D6CC4E5" w:rsidR="00EC5E41" w:rsidRPr="00011526" w:rsidRDefault="00EC5E41">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00425DCF">
+        <w:t>Current job title</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55217">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Current job title</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55217" w:rsidRPr="007C2E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0093704A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if relevant, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55217" w:rsidRPr="007C2E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>please detail discipline e.g. Senior Lecturer in …)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="448039FA" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18BDCD78" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00425DCF" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="063D0D4E" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00425DCF" w:rsidRDefault="00EC5E41">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -4077,51 +4035,50 @@
         <w:t>Current place of work</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="087D54A9" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F10F46A" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00425DCF" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B259C2E" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00425DCF" w:rsidRDefault="00EC5E41">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -4160,51 +4117,50 @@
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2976"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="6CE72BB3" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06BFC5B6" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00425DCF" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="061088CC" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00425DCF" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="435CBDFF" w14:textId="77777777" w:rsidR="005D0D22" w:rsidRPr="00425DCF" w:rsidRDefault="005D0D22" w:rsidP="000F0636">
             <w:pPr>
@@ -4212,169 +4168,163 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="57F1A8D7" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00425DCF" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00766901" w:rsidRPr="00425DCF" w14:paraId="73175CF6" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B846BEF" w14:textId="77777777" w:rsidR="00766901" w:rsidRPr="00425DCF" w:rsidRDefault="00766901" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Telephone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="222D9E0C" w14:textId="77777777" w:rsidR="00766901" w:rsidRPr="00425DCF" w:rsidRDefault="00766901" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B14ED54" w14:textId="77777777" w:rsidR="00766901" w:rsidRPr="00425DCF" w:rsidRDefault="00766901" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Mobile:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7CE1877A" w14:textId="77777777" w:rsidR="00766901" w:rsidRPr="00425DCF" w:rsidRDefault="00766901" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00766901" w:rsidRPr="00425DCF" w14:paraId="7C2D5086" w14:textId="77777777" w:rsidTr="00766901">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4252" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62563D21" w14:textId="77777777" w:rsidR="00766901" w:rsidRPr="00425DCF" w:rsidRDefault="00766901" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21740D42" w14:textId="77777777" w:rsidR="00766901" w:rsidRPr="00425DCF" w:rsidRDefault="00766901" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="717723AE" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00425DCF" w:rsidRDefault="00EC5E41">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -4405,51 +4355,50 @@
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2976"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="1A49C072" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CD59E03" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00425DCF" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A1BCA88" w14:textId="77777777" w:rsidR="005D0D22" w:rsidRPr="00425DCF" w:rsidRDefault="005D0D22" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7735B478" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00425DCF" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
@@ -4457,169 +4406,163 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62596377" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00425DCF" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00766901" w:rsidRPr="00425DCF" w14:paraId="4857EABC" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A68A4B1" w14:textId="77777777" w:rsidR="00766901" w:rsidRPr="00425DCF" w:rsidRDefault="00766901" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Telephone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B82D485" w14:textId="77777777" w:rsidR="00766901" w:rsidRPr="00425DCF" w:rsidRDefault="00766901" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="251FD154" w14:textId="77777777" w:rsidR="00766901" w:rsidRPr="00425DCF" w:rsidRDefault="00766901" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Mobile:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50AE4347" w14:textId="77777777" w:rsidR="00766901" w:rsidRPr="00425DCF" w:rsidRDefault="00766901" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00766901" w:rsidRPr="00425DCF" w14:paraId="04795E96" w14:textId="77777777" w:rsidTr="00766901">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4252" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD5165F" w14:textId="77777777" w:rsidR="00766901" w:rsidRPr="00425DCF" w:rsidRDefault="00766901" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CC81FD0" w14:textId="77777777" w:rsidR="00766901" w:rsidRPr="00425DCF" w:rsidRDefault="00766901" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3F2E42CF" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -4910,108 +4853,104 @@
         </w:rPr>
         <w:t>cademic and professional qualifications</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="17ADD5CA" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FED24EA" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00425DCF" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="34C42E2C" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02EF6361" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00425DCF" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="663DBDA6" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="652C0EB9" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00425DCF" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="73A3E33A" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69A17F77" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00425DCF" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71511098" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00425DCF" w:rsidRDefault="00EC5E41">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -5074,407 +5013,392 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="305836F2" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="049B0456" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00425DCF" w:rsidRDefault="00AE60E0" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>From - To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A01FEA7" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00425DCF" w:rsidRDefault="00AE60E0" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Employer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49933B56" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00425DCF" w:rsidRDefault="00AE60E0" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="5846BB58" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4340C08C" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00425DCF" w:rsidRDefault="00AE60E0" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MM/YY – MM/YY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2627A483" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00425DCF" w:rsidRDefault="00AE60E0" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59DEED69" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00425DCF" w:rsidRDefault="00AE60E0" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="659B5E51" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C8E15E2" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00425DCF" w:rsidRDefault="00AE60E0" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61EA3CB1" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00425DCF" w:rsidRDefault="00AE60E0" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="722737FA" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00425DCF" w:rsidRDefault="00AE60E0" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="239F8D8D" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="147E23DE" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00425DCF" w:rsidRDefault="00AE60E0" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4632B857" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00425DCF" w:rsidRDefault="00AE60E0" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22D6C064" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00425DCF" w:rsidRDefault="00AE60E0" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="53A87571" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B06302B" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00425DCF" w:rsidRDefault="00EC5E41" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7772A235" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00425DCF" w:rsidRDefault="00EC5E41" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03C5BB20" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="00425DCF" w:rsidRDefault="00EC5E41" w:rsidP="00AE60E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="00AE6073" w14:textId="77777777" w:rsidR="00AE60E0" w:rsidRPr="00425DCF" w:rsidRDefault="00AE60E0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -5516,51 +5440,50 @@
         <w:t>external examiner comes from outside the University system, please give a short summary of the professional experience that makes the proposed examiner suitable for this position</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="29AE641F" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="492065FB" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7AF5258C" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -5614,51 +5537,50 @@
         <w:t>external examiner comes from outside the UK HE system, please detail to what extent the proposed external examiner is familiar with the UK HE system</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="1A5AE31B" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CDF0C4F" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23E81ADA" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00425DCF" w:rsidRDefault="00FD3439" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -5702,476 +5624,458 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="4789CF0A" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0612C0D8" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>From - To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="187CD3E5" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Programme  and Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07D9BF3A" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Key duties</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="656DACE4" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CD88A9A" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>MM/YY – MM/YY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A49F2DC" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31F6D59D" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="04052742" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B8EA442" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A40545C" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40F14C33" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="34EB5AE9" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54BFC393" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5BBECBDF" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41A01250" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="2E980EC6" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="440B59F0" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="028615FF" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D0687E3" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="50A0FC20" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A7B7D5A" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E849ABF" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10315BF2" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4AF52DB8" w14:textId="77777777" w:rsidR="00715EC0" w:rsidRPr="00425DCF" w:rsidRDefault="00715EC0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6204,338 +6108,326 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="4677"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="049712DB" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66E58FC6" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>From - To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FC980CA" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="405E8167" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Programme  and Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="14A53404" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32BB0525" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>YY – YY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BC12F03" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D35665F" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="7E57064A" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20C92757" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FF6FCAF" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2148BBBD" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="1BFD769C" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B9953C5" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="742F9563" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6082FBA9" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65BC0DF2" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6590,407 +6482,392 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="4677"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="3A360079" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30913026" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>From - To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CF0E191" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="500A679E" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Programme  and Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="6455759B" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44BD0743" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>YY – YY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22CC5EFF" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15652552" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="3D832286" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D8DABB4" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F00DD8C" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F4036CC" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="0F4703FD" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6AD05687" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55946FCE" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A9207EE" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="0FC0BED9" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3270C22D" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AD5F3D8" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CF8617C" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7066346A" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="00425DCF" w:rsidRDefault="00481408">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7066,407 +6943,392 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="4677"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="1C55C8E6" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3DBE327C" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00425DCF" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>From - To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44A3901F" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00425DCF" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51DCBD44" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00425DCF" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Nature of association</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="5D789457" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2208E850" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00425DCF" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>YY – YY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AC506D9" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00425DCF" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03A49F1B" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00425DCF" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="6F328AF6" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75DFBD05" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00425DCF" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23636CD8" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00425DCF" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3853500B" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00425DCF" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="75AA9CDA" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0109FED3" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00425DCF" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77819713" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00425DCF" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="418DBD79" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00425DCF" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="39D9C048" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D50457E" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00425DCF" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B86B4A2" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00425DCF" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79CC9E17" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00425DCF" w:rsidRDefault="00FD3439" w:rsidP="000130DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B26198" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00425DCF" w:rsidRDefault="00FD3439">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7640,86 +7502,86 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>YES / NO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2C16BD" w14:textId="77777777" w:rsidR="00323FEB" w:rsidRPr="00425DCF" w:rsidRDefault="00EB5CA9" w:rsidP="00FD3439">
+    <w:p w14:paraId="1C2C16BD" w14:textId="38651A2C" w:rsidR="00323FEB" w:rsidRPr="00425DCF" w:rsidRDefault="00EB5CA9" w:rsidP="00FD3439">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(Advice may be sought from the </w:t>
       </w:r>
-      <w:r w:rsidR="00F4322B" w:rsidRPr="00425DCF">
-[...15 lines deleted...]
-        <w:t>Office on this matter).</w:t>
+      <w:r w:rsidR="0093704A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Quality Team, Academic Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on this matter).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="627120D5" w14:textId="77777777" w:rsidR="00323FEB" w:rsidRPr="00425DCF" w:rsidRDefault="00323FEB" w:rsidP="00FD3439">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="290572DB" w14:textId="77777777" w:rsidR="00EB5CA9" w:rsidRPr="00425DCF" w:rsidRDefault="00EB5CA9" w:rsidP="00EB5CA9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
@@ -7870,51 +7732,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Please provide additional information if necessary.</w:t>
       </w:r>
       <w:r w:rsidR="00310057" w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB4D743" w14:textId="64A3B454" w:rsidR="00C60FD5" w:rsidRPr="00425DCF" w:rsidRDefault="00C60FD5" w:rsidP="00FD3439">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7749D4F3" w14:textId="4EC1D0BA" w:rsidR="00C60FD5" w:rsidRPr="00425DCF" w:rsidRDefault="00F23C5C" w:rsidP="00FD3439">
+    <w:p w14:paraId="7749D4F3" w14:textId="4EC1D0BA" w:rsidR="00C60FD5" w:rsidRPr="00425DCF" w:rsidRDefault="00F24BF7" w:rsidP="00FD3439">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-1923565098"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -7951,51 +7813,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C60FD5" w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>N/A – the nomination does not include partner programmes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="597D38C6" w14:textId="77777777" w:rsidR="00C60FD5" w:rsidRPr="00425DCF" w:rsidRDefault="00C60FD5" w:rsidP="00FD3439">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C6EE903" w14:textId="2C925617" w:rsidR="00310057" w:rsidRPr="00425DCF" w:rsidRDefault="00F23C5C" w:rsidP="00FD3439">
+    <w:p w14:paraId="4C6EE903" w14:textId="2C925617" w:rsidR="00310057" w:rsidRPr="00425DCF" w:rsidRDefault="00F24BF7" w:rsidP="00FD3439">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-870905666"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -8025,51 +7887,51 @@
       <w:r w:rsidR="00C60FD5" w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>YES – confirmed that there is no such external examining arrangement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1913B45D" w14:textId="77777777" w:rsidR="00C60FD5" w:rsidRPr="00425DCF" w:rsidRDefault="00C60FD5" w:rsidP="00FD3439">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08B7BBCB" w14:textId="132C80E7" w:rsidR="00C60FD5" w:rsidRPr="00425DCF" w:rsidRDefault="00F23C5C" w:rsidP="00FD3439">
+    <w:p w14:paraId="08B7BBCB" w14:textId="132C80E7" w:rsidR="00C60FD5" w:rsidRPr="00425DCF" w:rsidRDefault="00F24BF7" w:rsidP="00FD3439">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-87540935"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -8367,51 +8229,51 @@
         <w:t>YES / NO</w:t>
       </w:r>
       <w:r w:rsidR="004D1A6F" w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> / N/A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FC4FA99" w14:textId="77777777" w:rsidR="00715EC0" w:rsidRPr="00425DCF" w:rsidRDefault="00715EC0" w:rsidP="00EB5CA9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22D0814F" w14:textId="05C0366B" w:rsidR="00FD3439" w:rsidRPr="00425DCF" w:rsidRDefault="00323FEB" w:rsidP="00FD3439">
+    <w:p w14:paraId="22D0814F" w14:textId="253FAB35" w:rsidR="00FD3439" w:rsidRPr="00425DCF" w:rsidRDefault="00323FEB" w:rsidP="00FD3439">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Has the proposed </w:t>
       </w:r>
       <w:r w:rsidR="00883748" w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
@@ -8511,60 +8373,78 @@
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00FD3439" w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will make themselves available for an initial University Induction foll</w:t>
       </w:r>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>owing appointment</w:t>
+        <w:t xml:space="preserve">owing </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>engagement</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54" w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00310057" w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (this is normally held via webinar)</w:t>
+        <w:t>(this is normally held via webinar)</w:t>
       </w:r>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B3A4E" w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -8652,99 +8532,117 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(if </w:t>
       </w:r>
       <w:r w:rsidR="00816236" w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>NO,</w:t>
       </w:r>
       <w:r w:rsidR="00816236" w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> please ensure that they are aware of this requirement)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7937AB03" w14:textId="305CBD7C" w:rsidR="00BD0514" w:rsidRPr="00425DCF" w:rsidRDefault="00811295" w:rsidP="00143304">
+    <w:p w14:paraId="7937AB03" w14:textId="587320A3" w:rsidR="00BD0514" w:rsidRPr="00425DCF" w:rsidRDefault="00811295" w:rsidP="00143304">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Has the proposed </w:t>
       </w:r>
       <w:r w:rsidR="00323FEB" w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">external </w:t>
       </w:r>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>examiner agreed to be nominated for appointment?</w:t>
+        <w:t>examiner agreed to be nominated?</w:t>
       </w:r>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007B3A4E" w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AA691C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AA691C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>YES / NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70DE0992" w14:textId="5C41B1C0" w:rsidR="00816236" w:rsidRPr="00425DCF" w:rsidRDefault="00816236" w:rsidP="00816236">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -8774,80 +8672,100 @@
         </w:rPr>
         <w:t xml:space="preserve">NO, </w:t>
       </w:r>
       <w:r w:rsidR="00A34BCB" w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ensure that agreement has been obtained before proceeding with the nomination</w:t>
       </w:r>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="1573374B" w14:textId="43F91837" w:rsidR="00816236" w:rsidRPr="00425DCF" w:rsidRDefault="00816236" w:rsidP="00143304">
+    <w:p w14:paraId="1573374B" w14:textId="5360FC27" w:rsidR="00816236" w:rsidRPr="00425DCF" w:rsidRDefault="00816236" w:rsidP="00143304">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Has the proposed external examiner been made aware that they will be acting in a self-employed capacity?  (The Academic Office will provide a guide and template invoice for claiming the fee and any expenses.)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00425DCF">
+        <w:t xml:space="preserve">Has the proposed external examiner been made aware that they will be acting in a self-employed capacity?  (The </w:t>
+      </w:r>
+      <w:r w:rsidR="0093704A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>Quality Team, Academic Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will provide a guide and template invoice for claiming the fee and any expenses.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8876,69 +8794,59 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00425DCF">
+      <w:r w:rsidR="005238F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:tab/>
-[...9 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve">                                                                                                         </w:t>
       </w:r>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>YES / NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7782CD96" w14:textId="77777777" w:rsidR="00816236" w:rsidRPr="00425DCF" w:rsidRDefault="00816236" w:rsidP="00816236">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
@@ -9515,51 +9423,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                           </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CB53FE" w14:textId="192EE41F" w:rsidR="00F179C9" w:rsidRPr="00F23C5C" w:rsidRDefault="006676F7" w:rsidP="00536424">
+    <w:p w14:paraId="080FEC14" w14:textId="15975BFA" w:rsidR="00B8588E" w:rsidRDefault="006676F7" w:rsidP="00536424">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Please note that in relation to the final year of tenure, t</w:t>
       </w:r>
       <w:r w:rsidR="00F179C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -9586,50 +9494,152 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>unchanged by this extended period</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. Also that the  </w:t>
       </w:r>
       <w:r w:rsidR="00F179C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>proposed external examiner will not be asked to undertake work linked to the next academic year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BE626E" w14:textId="4AD7B705" w:rsidR="00F55217" w:rsidRDefault="00181D7D" w:rsidP="00011526">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If applicable, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8674F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="006853D4" w:rsidRPr="006853D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as the proposed external examiner consented to the data we will hold for them, being shared with </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the Professional, Statutory and Regulatory Body (</w:t>
+      </w:r>
+      <w:r w:rsidR="006853D4" w:rsidRPr="006853D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PSRB</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8674F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55217" w:rsidRPr="00F23C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>YES / NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="459287D5" w14:textId="77777777" w:rsidR="000B0050" w:rsidRPr="00425DCF" w:rsidRDefault="000B0050" w:rsidP="00D611CA">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76BF45D6" w14:textId="7BDEB769" w:rsidR="00715EC0" w:rsidRPr="00425DCF" w:rsidRDefault="00FD3439">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -9922,82 +9932,80 @@
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2551"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w14:paraId="1801A129" w14:textId="77777777" w:rsidTr="00F23C5C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E126DC3" w14:textId="1F062324" w:rsidR="00EE02CD" w:rsidRPr="00F23C5C" w:rsidRDefault="006C7A58" w:rsidP="00811295">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Level of Study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C766910" w14:textId="761EDE28" w:rsidR="006C7A58" w:rsidRDefault="006C7A58" w:rsidP="00811295">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
             <w:r w:rsidR="00573D98">
               <w:rPr>
@@ -10245,51 +10253,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="006C7A58">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4615E498" w14:textId="77777777" w:rsidR="006C7A58" w:rsidRDefault="00EE02CD" w:rsidP="00811295">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Total credit value</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60EC86A7" w14:textId="77777777" w:rsidR="0053444E" w:rsidRDefault="0053444E" w:rsidP="00811295">
@@ -10434,51 +10441,50 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C7A58" w:rsidRPr="00425DCF" w14:paraId="427A189C" w14:textId="77777777" w:rsidTr="00F23C5C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DBA22A8" w14:textId="77777777" w:rsidR="006C7A58" w:rsidRPr="00F23C5C" w:rsidRDefault="006C7A58" w:rsidP="001C7E16">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(Example)</w:t>
@@ -10490,51 +10496,50 @@
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Level 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00BA9277" w14:textId="7A3ED759" w:rsidR="00132B71" w:rsidRPr="00F23C5C" w:rsidRDefault="0053444E" w:rsidP="001C7E16">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -10632,51 +10637,50 @@
             <w:r w:rsidRPr="00644208">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>iterations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> of delivery)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59D24A7E" w14:textId="3FA8E6DE" w:rsidR="005219E4" w:rsidRPr="00F23C5C" w:rsidRDefault="002739B3" w:rsidP="001C7E16">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>240 credits (total)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D242ECF" w14:textId="6DA96B47" w:rsidR="008A0C34" w:rsidRDefault="008A0C34" w:rsidP="008A0C34">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -10846,411 +10850,396 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>cr</w:t>
             </w:r>
             <w:r w:rsidR="008A0C34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> per module</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w14:paraId="47564F0C" w14:textId="77777777" w:rsidTr="00F23C5C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11904FAE" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00A813F0" w:rsidP="001C7E16">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Level 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="684D7903" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="001C7E16">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F2847C5" w14:textId="77777777" w:rsidR="00EE02CD" w:rsidRPr="00425DCF" w:rsidRDefault="00EE02CD" w:rsidP="001C7E16">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A813F0" w:rsidRPr="00425DCF" w14:paraId="72F8290A" w14:textId="77777777" w:rsidTr="00F23C5C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55234A36" w14:textId="77777777" w:rsidR="00A813F0" w:rsidRPr="00425DCF" w:rsidRDefault="00A813F0" w:rsidP="001C7E16">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Level 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45E2E510" w14:textId="77777777" w:rsidR="00A813F0" w:rsidRPr="00425DCF" w:rsidRDefault="00A813F0" w:rsidP="001C7E16">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C7A82C9" w14:textId="77777777" w:rsidR="00A813F0" w:rsidRPr="00425DCF" w:rsidRDefault="00A813F0" w:rsidP="001C7E16">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A813F0" w:rsidRPr="00425DCF" w14:paraId="4CE48CDC" w14:textId="77777777" w:rsidTr="00F23C5C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="354B6489" w14:textId="77777777" w:rsidR="00A813F0" w:rsidRPr="00425DCF" w:rsidRDefault="00A813F0" w:rsidP="001C7E16">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Level 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="285CB802" w14:textId="77777777" w:rsidR="00A813F0" w:rsidRPr="00425DCF" w:rsidRDefault="00A813F0" w:rsidP="001C7E16">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="080BEF36" w14:textId="77777777" w:rsidR="00A813F0" w:rsidRPr="00425DCF" w:rsidRDefault="00A813F0" w:rsidP="001C7E16">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A813F0" w:rsidRPr="00425DCF" w14:paraId="7D16694A" w14:textId="77777777" w:rsidTr="00F23C5C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76FCAE22" w14:textId="5FE4F5F6" w:rsidR="00A813F0" w:rsidRPr="00425DCF" w:rsidRDefault="00A813F0" w:rsidP="001C7E16">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Level 7</w:t>
             </w:r>
             <w:r w:rsidR="00A425DA" w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Part I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56B142DD" w14:textId="77777777" w:rsidR="00A813F0" w:rsidRPr="00425DCF" w:rsidRDefault="00A813F0" w:rsidP="001C7E16">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="695F0381" w14:textId="77777777" w:rsidR="00A813F0" w:rsidRPr="00425DCF" w:rsidRDefault="00A813F0" w:rsidP="001C7E16">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D102C0" w:rsidRPr="00425DCF" w14:paraId="60C4A8D0" w14:textId="77777777" w:rsidTr="00F23C5C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FD23EA2" w14:textId="77777777" w:rsidR="00D102C0" w:rsidRPr="00425DCF" w:rsidRDefault="00D102C0" w:rsidP="00D102C0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FB9A558" w14:textId="77777777" w:rsidR="00D102C0" w:rsidRPr="00425DCF" w:rsidRDefault="00D102C0" w:rsidP="00D102C0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3008E84D" w14:textId="77777777" w:rsidR="00D102C0" w:rsidRPr="00425DCF" w:rsidRDefault="00D102C0" w:rsidP="00D102C0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="738D2168" w14:textId="77777777" w:rsidR="00314F10" w:rsidRPr="00425DCF" w:rsidRDefault="00314F10" w:rsidP="002E4512">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8100"/>
         </w:tabs>
@@ -11268,51 +11257,50 @@
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2557"/>
       </w:tblGrid>
       <w:tr w:rsidR="00992338" w:rsidRPr="00425DCF" w14:paraId="35BF1995" w14:textId="77777777" w:rsidTr="00F23C5C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08477790" w14:textId="3DDF3609" w:rsidR="00D102C0" w:rsidRPr="00425DCF" w:rsidRDefault="004F3D15" w:rsidP="007F788B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00D102C0" w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11370,125 +11358,141 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00F23C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>normally 60crs or more</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AE67CA0" w14:textId="77777777" w:rsidR="00D102C0" w:rsidRPr="00425DCF" w:rsidRDefault="00D102C0" w:rsidP="007F788B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2557" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1747BA34" w14:textId="77777777" w:rsidR="00D102C0" w:rsidRPr="00425DCF" w:rsidRDefault="00D102C0" w:rsidP="007F788B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F4547E9" w14:textId="77777777" w:rsidR="00D102C0" w:rsidRPr="00425DCF" w:rsidRDefault="00D102C0" w:rsidP="002E4512">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8100"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DA2870E" w14:textId="2D53CDC3" w:rsidR="004F3D15" w:rsidRDefault="004F3D15" w:rsidP="00FD3439">
+    <w:p w14:paraId="6DA2870E" w14:textId="50952630" w:rsidR="004F3D15" w:rsidRDefault="004F3D15" w:rsidP="00FD3439">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>*An external examiner shall be responsible for no more than 30 dissertations/projects in a single appointment (i</w:t>
+        <w:t xml:space="preserve">*An external examiner shall be responsible for no more than 30 dissertations/projects in a single </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">engagement </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(i</w:t>
       </w:r>
       <w:r w:rsidR="000117BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="000117BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
@@ -11626,51 +11630,50 @@
         <w:t xml:space="preserve"> of study.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="36494985" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22D68661" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="00425DCF" w:rsidRDefault="00FD3439" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1AEDF7D4" w14:textId="77777777" w:rsidR="000F0636" w:rsidRPr="00425DCF" w:rsidRDefault="000F0636" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11683,50 +11686,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FC5440B" w14:textId="17BCB986" w:rsidR="006D0C37" w:rsidRPr="007C7B42" w:rsidRDefault="006D0C37" w:rsidP="006D0C37">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For UWTSD programmes: </w:t>
       </w:r>
       <w:r w:rsidRPr="009A24A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">All module external examiners are </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">normally </w:t>
       </w:r>
       <w:r w:rsidRPr="009A24A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -11774,61 +11778,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>required</w:t>
       </w:r>
       <w:r w:rsidRPr="009A24A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to attend Examining Boards </w:t>
       </w:r>
       <w:r w:rsidRPr="007C7B42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">but must </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">be given the opportunity to do so.  (The University will ensure that at least one external examiner is present at each Examining Board.) </w:t>
+        <w:t xml:space="preserve">but must be given the opportunity to do so.  (The University will ensure that at least one external examiner is present at each Examining Board.) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D86099A" w14:textId="77777777" w:rsidR="00104922" w:rsidRDefault="00104922" w:rsidP="00104922">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0304558A" w14:textId="00DB70E1" w:rsidR="00104922" w:rsidRPr="009A24A6" w:rsidRDefault="00104922" w:rsidP="00104922">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C7B42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11902,51 +11896,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="00104922" w:rsidRPr="00425DCF" w14:paraId="046451B2" w14:textId="77777777" w:rsidTr="007C7B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0EC3A451" w14:textId="77777777" w:rsidR="00104922" w:rsidRPr="00425DCF" w:rsidRDefault="00104922" w:rsidP="007C7B42">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="02837432" w14:textId="77777777" w:rsidR="00104922" w:rsidRPr="00425DCF" w:rsidRDefault="00104922" w:rsidP="007C7B42">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="080D618F" w14:textId="77777777" w:rsidR="00104922" w:rsidRPr="00425DCF" w:rsidRDefault="00104922" w:rsidP="007C7B42">
             <w:pPr>
@@ -11994,101 +11987,88 @@
         <w:t>Please add any further information you feel is necessary for the setting of an appropriate fee.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="00380B0C" w:rsidRPr="00425DCF" w14:paraId="0EA2D358" w14:textId="77777777" w:rsidTr="007C7B42">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="292610F0" w14:textId="77777777" w:rsidR="00380B0C" w:rsidRPr="00425DCF" w:rsidRDefault="00380B0C" w:rsidP="007C7B42">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="34648082" w14:textId="77777777" w:rsidR="00380B0C" w:rsidRPr="00425DCF" w:rsidRDefault="00380B0C" w:rsidP="007C7B42">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1792A1D3" w14:textId="77777777" w:rsidR="00380B0C" w:rsidRDefault="00380B0C" w:rsidP="00380B0C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F56E0BC" w14:textId="77777777" w:rsidR="00380B0C" w:rsidRPr="006D0C37" w:rsidRDefault="00380B0C" w:rsidP="00380B0C">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="51C0E617" w14:textId="3E05B3B0" w:rsidR="009A24A6" w:rsidRPr="00F23C5C" w:rsidRDefault="006D0C37" w:rsidP="007C3F1C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">For Collaborative Partnership programmes:  </w:t>
       </w:r>
       <w:r w:rsidR="00FD3439" w:rsidRPr="009A24A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -12312,56 +12292,58 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A24A6" w:rsidRPr="00F23C5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">but must be given the opportunity to do so.  (The University will ensure that at least one external examiner is present at each Examining Board.) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0637DF62" w14:textId="77777777" w:rsidR="009A24A6" w:rsidRPr="00F23C5C" w:rsidRDefault="009A24A6" w:rsidP="007C3F1C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33AD4B38" w14:textId="0E13D36C" w:rsidR="009A24A6" w:rsidRPr="009A24A6" w:rsidRDefault="009A24A6" w:rsidP="007C3F1C">
+    <w:p w14:paraId="0DEC46E5" w14:textId="04E6E472" w:rsidR="00104922" w:rsidRDefault="009A24A6" w:rsidP="00104922">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A24A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>If physical visits</w:t>
       </w:r>
       <w:r w:rsidR="0054241E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the partner</w:t>
       </w:r>
       <w:r w:rsidRPr="009A24A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -12369,62 +12351,50 @@
       </w:r>
       <w:r w:rsidR="00104922">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">physical </w:t>
       </w:r>
       <w:r w:rsidRPr="009A24A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">visits, the purpose and intended location of the visit. </w:t>
       </w:r>
       <w:r w:rsidR="00104922">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>These arrangements must be confirmed by the Collaborative Partnerships Office before the nomination is submitted for approval.</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="69DDD097" w14:textId="77777777" w:rsidR="008B566E" w:rsidRDefault="008B566E" w:rsidP="00104922">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9629"/>
       </w:tblGrid>
       <w:tr w:rsidR="008B566E" w14:paraId="36016C7A" w14:textId="77777777" w:rsidTr="00F23C5C">
         <w:tc>
           <w:tcPr>
@@ -12568,51 +12538,71 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B566E" w14:paraId="23457A82" w14:textId="77777777" w:rsidTr="008B566E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D0757E6" w14:textId="77777777" w:rsidR="008B566E" w:rsidRDefault="008B566E" w:rsidP="008B566E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>If Yes, please</w:t>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F23C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F23C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, please</w:t>
             </w:r>
             <w:r w:rsidRPr="006D0C37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009A24A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>indicate below the number of visits, the purpose and intended location of the visit.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="160B09FA" w14:textId="77777777" w:rsidR="008B566E" w:rsidRDefault="008B566E" w:rsidP="008B566E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
@@ -12646,108 +12636,96 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2081812E" w14:textId="77777777" w:rsidR="008B566E" w:rsidRDefault="008B566E" w:rsidP="00104922">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06CE9685" w14:textId="2E7577B1" w:rsidR="009A24A6" w:rsidRPr="009A24A6" w:rsidRDefault="009A24A6" w:rsidP="007C3F1C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ABD6D68" w14:textId="42CF514E" w:rsidR="00715EC0" w:rsidRPr="00425DCF" w:rsidRDefault="00715EC0" w:rsidP="00811295">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Please add any further information you feel is necessary for the setting of an appropriate fee.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="054952F4" w14:textId="77777777" w:rsidTr="00AF7E97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="501B1A87" w14:textId="77777777" w:rsidR="00811295" w:rsidRPr="00425DCF" w:rsidRDefault="00811295" w:rsidP="00811295">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2DCF5053" w14:textId="77777777" w:rsidR="00811295" w:rsidRPr="00425DCF" w:rsidRDefault="00811295" w:rsidP="00811295">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -12897,708 +12875,812 @@
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3006"/>
         <w:gridCol w:w="3515"/>
       </w:tblGrid>
       <w:tr w:rsidR="00380B0C" w:rsidRPr="00425DCF" w14:paraId="35F86451" w14:textId="77777777" w:rsidTr="00F23C5C">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00C0D501" w14:textId="0ABD5424" w:rsidR="00380B0C" w:rsidRPr="00425DCF" w:rsidRDefault="00380B0C" w:rsidP="007C7B42">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Head of CPO (Operations)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00B835E6" w14:textId="77777777" w:rsidR="00380B0C" w:rsidRPr="00425DCF" w:rsidRDefault="00380B0C" w:rsidP="007C7B42">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00380B0C" w:rsidRPr="00425DCF" w14:paraId="2B18C8BA" w14:textId="77777777" w:rsidTr="00F23C5C">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="152D3967" w14:textId="77777777" w:rsidR="00380B0C" w:rsidRPr="00425DCF" w:rsidRDefault="00380B0C" w:rsidP="007C7B42">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02FFD19B" w14:textId="77777777" w:rsidR="00380B0C" w:rsidRPr="00425DCF" w:rsidRDefault="00380B0C" w:rsidP="007C7B42">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00380B0C" w:rsidRPr="00425DCF" w14:paraId="40DC8108" w14:textId="77777777" w:rsidTr="00F23C5C">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70D961DC" w14:textId="77777777" w:rsidR="00380B0C" w:rsidRPr="00425DCF" w:rsidRDefault="00380B0C" w:rsidP="007C7B42">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E8C210B" w14:textId="77777777" w:rsidR="00380B0C" w:rsidRPr="00425DCF" w:rsidRDefault="00380B0C" w:rsidP="007C7B42">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D70BAD3" w14:textId="77777777" w:rsidR="00380B0C" w:rsidRPr="00425DCF" w:rsidRDefault="00380B0C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D3EFA81" w14:textId="77777777" w:rsidR="00811295" w:rsidRPr="00425DCF" w:rsidRDefault="00811295">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="141CE462" w14:textId="77777777" w:rsidR="00140132" w:rsidRPr="00425DCF" w:rsidRDefault="00C82003">
+    <w:p w14:paraId="141CE462" w14:textId="28D69732" w:rsidR="00140132" w:rsidRPr="00425DCF" w:rsidRDefault="000D5315">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00425DCF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Academic Discipline </w:t>
+        <w:t>School</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82003" w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00811295" w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>approval</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3006"/>
         <w:gridCol w:w="3515"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="08F87279" w14:textId="77777777" w:rsidTr="00F23C5C">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33723BF3" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="00425DCF" w:rsidRDefault="00C82003" w:rsidP="00E92BD7">
+          <w:p w14:paraId="33723BF3" w14:textId="4B733254" w:rsidR="00E92BD7" w:rsidRPr="00425DCF" w:rsidRDefault="0093704A" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00425DCF">
-[...6 lines deleted...]
-              <w:t>Academic Director</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Head of School</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4072A388" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="00425DCF" w:rsidRDefault="00E92BD7" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="441A9F70" w14:textId="77777777" w:rsidTr="00F23C5C">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E4C4C2C" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="00425DCF" w:rsidRDefault="00E92BD7" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10130104" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="00425DCF" w:rsidRDefault="00E92BD7" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="68E2A0DC" w14:textId="77777777" w:rsidTr="00F23C5C">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C63733D" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="00425DCF" w:rsidRDefault="00E92BD7" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E48C60D" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="00425DCF" w:rsidRDefault="00E92BD7" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59420458" w14:textId="77777777" w:rsidR="00140132" w:rsidRPr="00425DCF" w:rsidRDefault="00140132">
+    <w:p w14:paraId="57854CCF" w14:textId="5CFFAA03" w:rsidR="00F55217" w:rsidRPr="00011526" w:rsidRDefault="00F55217">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011526">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: Not required for </w:t>
+      </w:r>
+      <w:r w:rsidR="0093704A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collaborative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011526">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partner external examiners. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="54AD7770" w14:textId="77777777" w:rsidR="00715EC0" w:rsidRPr="00425DCF" w:rsidRDefault="00C82003">
+    <w:p w14:paraId="79010BEA" w14:textId="77777777" w:rsidR="00F55217" w:rsidRDefault="00F55217">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="663BE7D6" w14:textId="77777777" w:rsidR="00F55217" w:rsidRPr="00425DCF" w:rsidRDefault="00F55217">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54AD7770" w14:textId="1D5EA034" w:rsidR="00715EC0" w:rsidRPr="00425DCF" w:rsidRDefault="000D5315">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00425DCF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Institute </w:t>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82003" w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00811295" w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>approval</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3006"/>
         <w:gridCol w:w="3515"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="5520C768" w14:textId="77777777" w:rsidTr="00F23C5C">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DCBEADE" w14:textId="56331250" w:rsidR="00E92BD7" w:rsidRPr="00425DCF" w:rsidRDefault="00E92BD7" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Dean</w:t>
             </w:r>
             <w:r w:rsidR="0053341D" w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  (or pp. Dean’s representative)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32FDFEB2" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="00425DCF" w:rsidRDefault="00E92BD7" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="59A3B455" w14:textId="77777777" w:rsidTr="00F23C5C">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="658ECB54" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="00425DCF" w:rsidRDefault="00E92BD7" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="321B3A98" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="00425DCF" w:rsidRDefault="00E92BD7" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3112E" w:rsidRPr="00425DCF" w14:paraId="7BB1C67D" w14:textId="77777777" w:rsidTr="00F23C5C">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7849F5EB" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="00425DCF" w:rsidRDefault="00E92BD7" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="486C3ECB" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="00425DCF" w:rsidRDefault="00E92BD7" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E1893F5" w14:textId="77777777" w:rsidR="0019503A" w:rsidRPr="00425DCF" w:rsidRDefault="0019503A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FF1033B" w14:textId="4BCB7C76" w:rsidR="007B3A4E" w:rsidRPr="00425DCF" w:rsidRDefault="00883619" w:rsidP="00AF7E97">
+    <w:p w14:paraId="3FF1033B" w14:textId="476A30CB" w:rsidR="007B3A4E" w:rsidRPr="00425DCF" w:rsidRDefault="00883619" w:rsidP="00AF7E97">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The completed form </w:t>
       </w:r>
       <w:r w:rsidR="00570895" w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(accompanied by Appendix GA2a) </w:t>
       </w:r>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">should be sent to the Quality Assurance section of Academic Office (email: </w:t>
+        <w:t xml:space="preserve">should be sent to the Quality </w:t>
+      </w:r>
+      <w:r w:rsidR="000D5315">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Team </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">section of Academic </w:t>
+      </w:r>
+      <w:r w:rsidR="000D5315">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Services </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00677D5C" w:rsidRPr="00425DCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>AOexternals@uwtsd.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B12C32" w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -17261,82 +17343,127 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>appropriate;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265397D5" w14:textId="77777777" w:rsidR="00BD16C8" w:rsidRPr="00425DCF" w:rsidRDefault="00BD16C8" w:rsidP="00BD16C8">
+    <w:p w14:paraId="265397D5" w14:textId="308C8EC6" w:rsidR="00BD16C8" w:rsidRPr="00425DCF" w:rsidRDefault="00BD16C8" w:rsidP="00BD16C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="520"/>
           <w:tab w:val="left" w:pos="521"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="1418" w:right="-2" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>are fluent in English, and where programmes are also delivered and assessed in Welsh, fluent in Welsh. In the event that it is not possible to appoint an individual fluent in Welsh with sufficient knowledge and experience to satisfy the requirements of the module external examiner role, the University shall endeavour to appoint an associate external examiner who is fluent in Welsh to work alongside a non-Welsh speaking module external examiner who meets the other criteria. (See 2.3.4 (2) below for programmes delivered in a language other than English or Welsh for collaborative partners);</w:t>
+        <w:t xml:space="preserve">are fluent in English, and where programmes are also delivered and assessed in Welsh, fluent in Welsh. In the event that it is not possible to </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">engage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an individual fluent in Welsh with sufficient knowledge and experience to satisfy the requirements of the module external examiner role, the University shall endeavour to </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>engage</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54" w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>an associate external examiner who is fluent in Welsh to work alongside a non-Welsh speaking module external examiner who meets the other criteria. (See 2.3.4 (2) below for programmes delivered in a language other than English or Welsh for collaborative partners);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF48E02" w14:textId="77777777" w:rsidR="00BD16C8" w:rsidRPr="00425DCF" w:rsidRDefault="00BD16C8" w:rsidP="00BD16C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="520"/>
           <w:tab w:val="left" w:pos="521"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="1418" w:right="-2" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -17609,105 +17736,222 @@
       </w:r>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>two).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F8D572" w14:textId="77777777" w:rsidR="00BD16C8" w:rsidRPr="00425DCF" w:rsidRDefault="00BD16C8" w:rsidP="00BD16C8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C212D7C" w14:textId="77777777" w:rsidR="00BD16C8" w:rsidRPr="00425DCF" w:rsidRDefault="00BD16C8" w:rsidP="00BD16C8">
+    <w:p w14:paraId="4C212D7C" w14:textId="1D13972F" w:rsidR="00BD16C8" w:rsidRPr="00425DCF" w:rsidRDefault="00BD16C8" w:rsidP="00BD16C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>For programmes delivered in a language other than English or Welsh for collaborative partners, where possible the University will appoint bilingual external examiners who are able to work easily in the language concerned and examine samples of work in the original language. Where this is not possible the collaborative partners will either provide translated materials/interpretation to external examiners or the University will appoint a second external examiner who is able to work in the language concerned but may not have the same level of subject expertise.  Where assignments and examination papers are prepared in a language other than English, these should be translated into English by the collaborative partner. The original versions should be sent with the translations to the external examiner.  The collaborative partner is expected to facilitate visits by external examiners, where required, by providing translation/interpreting services. However, the University may wish to engage its own translation/interpreting services.</w:t>
+        <w:t xml:space="preserve">For programmes delivered in a language other than English or Welsh for collaborative partners, where possible the University will </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">engage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilingual external examiners who are able to work easily in the language concerned and examine samples of work in the original language. Where this is not possible the collaborative partners will either provide translated materials/interpretation to external examiners or the University will </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>engage</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54" w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a second external examiner who is able to work in the language concerned but may not have the same level of subject expertise.  Where assignments and examination papers are prepared in a language other than English, these should be translated into English by the collaborative partner. The original versions should be sent with the translations to the external examiner.  The collaborative partner is expected to facilitate visits by external examiners, where required, by providing translation/interpreting services. However, the University may wish to engage its own translation/interpreting services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDADB4B" w14:textId="77777777" w:rsidR="00BD16C8" w:rsidRPr="00425DCF" w:rsidRDefault="00BD16C8" w:rsidP="00BD16C8">
+    <w:p w14:paraId="2FDADB4B" w14:textId="47170831" w:rsidR="00BD16C8" w:rsidRPr="00425DCF" w:rsidRDefault="00BD16C8" w:rsidP="00BD16C8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Not every module external examiner will necessarily meet all the criteria. Where an individual does not meet all the criteria, the nomination will be carefully considered by the Academic Standards Committee, and the appointment will only be approved where appropriate arrangements for providing support to the individual are put in place. Support arrangements may include the appointment of a team of external examiners (so that all the above criteria are met across the team), use of another experienced module external examiner to act as a mentor (particularly for individuals who are new to external examining) or the appointment of an internal mentor.  Where internal mentors are appointed, they must not be associated with the programme for which the external examiner is responsible.  Institutes are required to submit an end of year mentoring report to the Academic Office for monitoring purposes.  An overview report will be presented to the Academic Standards Committee annually.  See Appendix GA37 (published on the </w:t>
+        <w:t xml:space="preserve">Not every module external examiner will necessarily meet all the criteria. Where an individual does not meet all the criteria, the nomination will be carefully considered by the Academic Standards Committee, and the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>engage</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54" w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will only be approved where appropriate arrangements for providing support to the individual are put in place. Support arrangements may include the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>engage</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54" w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of a team of external examiners (so that all the above criteria are met across the team), use of another experienced module external examiner to act as a mentor (particularly for individuals who are new to external examining) or the appointment of an internal mentor.  Where internal mentors are appointed, they must not be associated with the programme for which the external examiner is responsible.  Institutes are required to submit an end of year mentoring report to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00972626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quality Team, Academic Services </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for monitoring purposes.  An overview report will be presented to the Academic Standards Committee annually.  See Appendix GA37 (published on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00425DCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Academic Office webpages</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>) for further guidance regarding mentoring.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="474632F5" w14:textId="77777777" w:rsidR="00BD16C8" w:rsidRPr="00425DCF" w:rsidRDefault="00BD16C8" w:rsidP="00AF7E97">
       <w:pPr>
@@ -17780,76 +18024,103 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The University requires that module external examiners should be able to exercise impartial judgement and requires that they should not therefore have any potential conflicts of interest (either professional or personal) which might compromise objectivity. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="183CDD1C" w14:textId="77777777" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
       <w:pPr>
         <w:keepNext/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71FB37F0" w14:textId="77777777" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
+    <w:p w14:paraId="71FB37F0" w14:textId="59A219A3" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>To avoid potential conflicts of interest an individual shall not be appointed as a module external examiner if:</w:t>
+        <w:t xml:space="preserve">To avoid potential conflicts of interest an individual shall not be </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>engag</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54" w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>as a module external examiner if:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9DD7F1" w14:textId="77777777" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B7205CD" w14:textId="77777777" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -18010,81 +18281,186 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="200"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>they are a former member of staff or student of the University unless a period of 5 years has elapsed and all students taught by or with them have completed their programme(s);</w:t>
+        <w:t xml:space="preserve">they are a former member of staff or student </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the University unless a period of 5 years has elapsed and all students taught by or with them have completed their programme(s);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213DFA11" w14:textId="77777777" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
+    <w:p w14:paraId="213DFA11" w14:textId="3864C2A4" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="200"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>their appointment would create a reciprocal arrangement involving cognate programmes at their institution (in this respect the Academic Office requests lists of University staff working as External Examiners elsewhere annually, in order to check for potential conflicts of interest or reciprocal arrangements);</w:t>
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>engage</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54" w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">would create a reciprocal arrangement involving cognate programmes at their institution (in this respect the </w:t>
+      </w:r>
+      <w:r w:rsidR="00972626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Quality Team, Academic Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requests lists of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staff working as External Examiners elsewhere annually, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> check for potential conflicts of interest or reciprocal arrangements);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61AF1087" w14:textId="77777777" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="200"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -18101,321 +18477,512 @@
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="200"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>they are in a close relationship (see definition in 2.3.5 (2) (ii) above) with their immediate predecessor(s);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CA7FA3" w14:textId="77777777" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
+    <w:p w14:paraId="40CA7FA3" w14:textId="0C8BDBCF" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="200"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>their appointment would result in more than one module external examiner from the same department of the same institution (where “department” should not be seen as directly corresponding to a particular term within a particular institution’s academic structure, but with the relevant subject area. However, in making this distinction, consideration must also be given to the size of each subject area within the other institution’s academic structure);</w:t>
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>engage</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54" w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>would result in more than one module external examiner from the same department of the same institution (where “department” should not be seen as directly corresponding to a particular term within a particular institution’s academic structure, but with the relevant subject area. However, in making this distinction, consideration must also be given to the size of each subject area within the other institution’s academic structure);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338F58D2" w14:textId="77777777" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
+    <w:p w14:paraId="338F58D2" w14:textId="6C7C3996" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="200"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">their appointment would result in them holding external examiner appointments for taught programmes at more than two institutions in total;    </w:t>
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>engage</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54" w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>would result in them holding external examiner appointments</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/engagements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for taught programmes at more than two institutions in total;    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D4F4A81" w14:textId="77777777" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="200"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>they have been involved in the development of modules or the programmes which those modules contribute to as an external consultant;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EA0504" w14:textId="77777777" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
+    <w:p w14:paraId="05EA0504" w14:textId="74BA21D4" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="200"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>they have acted as an external adviser for the validation process which approved a programme to which the modules contribute (although in certain circumstances, where it can be shown that there is demonstrably no risk to the individual’s ability to provide a fully independent perspective, such an individual may be appointed);</w:t>
+        <w:t xml:space="preserve">they have acted as an external adviser for the validation process which approved a programme to which the modules contribute (although in certain circumstances, where it can be shown that there is demonstrably no risk to the individual’s ability to provide a fully independent perspective, such an individual may be </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>engag</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54" w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCF2F3C" w14:textId="77777777" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
+    <w:p w14:paraId="7DCF2F3C" w14:textId="23B0C96A" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="200"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">they have previously acted as an external examiner for the University, unless there are exceptional circumstances and the previous appointment ended no less than 5 years ago.   </w:t>
+        <w:t xml:space="preserve">they have previously acted as an external examiner for the University, unless there are exceptional circumstances and the previous </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>engage</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54" w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ended no less than 5 years ago.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10540743" w14:textId="77777777" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02A74F90" w14:textId="77777777" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
+    <w:p w14:paraId="02A74F90" w14:textId="502BA3AD" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Institutes should also bear in mind potential conflicts of interest relating to appointing externals from competing institutions.</w:t>
+        <w:t xml:space="preserve">Institutes should also bear in mind potential conflicts of interest relating to </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>engag</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F54" w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>externals from competing institutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67A3FFF5" w14:textId="77777777" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="199F4023" w14:textId="77777777" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Where there are changes in the circumstances of a module external examiner or where circumstances which were previously unknown become known which may lead to conflicts of interest, or a possible detrimental effect upon the integrity of the programme being examined or the reputation of the University, the Institute/collaborative partners should notify the Academic Office as soon as possible.  The Academic Office will consider the circumstances and advise the Academic Standards Committee, so that it can make a decision on the individual’s suitability to continue as a module external examiner.</w:t>
+        <w:t xml:space="preserve">Where there are changes in the circumstances of a module external examiner or where circumstances which were previously unknown become known which may lead to conflicts of interest, or a possible detrimental effect upon the integrity of the programme being examined or the reputation of the University, the Institute/collaborative partners should notify the Academic Office as soon as possible.  The Academic Office will consider the circumstances and advise the Academic Standards Committee, so that it can </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the individual’s suitability to continue as a module external examiner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D6C38F0" w14:textId="77777777" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BD107D6" w14:textId="77777777" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
+    <w:p w14:paraId="0BD107D6" w14:textId="3532F838" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="851" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Examiners are required to alert the University to any changes to their employment status, PSRB (professional, statutory or regulatory body) registration or contact details as soon as possible by contacting the Academic Office (</w:t>
+        <w:t xml:space="preserve">Examiners are required to alert the University to any changes to their employment status, PSRB (professional, statutory or regulatory body) registration or contact details as soon as possible by contacting the </w:t>
+      </w:r>
+      <w:r w:rsidR="00972626">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Quality Team, Academic Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00425DCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>AOexternals@uwtsd.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00425DCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D265C81" w14:textId="77777777" w:rsidR="00425DCF" w:rsidRPr="00425DCF" w:rsidRDefault="00425DCF" w:rsidP="00425DCF">
       <w:pPr>
@@ -18438,122 +19005,123 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BD16C8" w:rsidRPr="00F23C5C" w:rsidSect="00AF7E97">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1560" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="284" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D18C712" w14:textId="77777777" w:rsidR="00296A13" w:rsidRDefault="00296A13">
+    <w:p w14:paraId="15514555" w14:textId="77777777" w:rsidR="00F24BF7" w:rsidRDefault="00F24BF7">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42741F14" w14:textId="77777777" w:rsidR="00296A13" w:rsidRDefault="00296A13">
+    <w:p w14:paraId="73E5F8A3" w14:textId="77777777" w:rsidR="00F24BF7" w:rsidRDefault="00F24BF7">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="52FE2AA5" w14:textId="77777777" w:rsidR="00296A13" w:rsidRDefault="00296A13">
+    <w:p w14:paraId="5665A1CA" w14:textId="77777777" w:rsidR="00F24BF7" w:rsidRDefault="00F24BF7">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers">
+    <w:altName w:val="Univers"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
@@ -18570,76 +19138,76 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="630CC40B" w14:textId="19E1A4D7" w:rsidR="00C13D2E" w:rsidRPr="000F0636" w:rsidRDefault="000117BE" w:rsidP="001641B8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="630CC40B" w14:textId="1DAAD13D" w:rsidR="00C13D2E" w:rsidRPr="000F0636" w:rsidRDefault="004D3CCD" w:rsidP="001641B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t>December</w:t>
+      <w:t xml:space="preserve">May </w:t>
     </w:r>
-    <w:r w:rsidR="004D1A6F">
+    <w:r w:rsidR="006853D4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2024</w:t>
+      <w:t>2026</w:t>
     </w:r>
     <w:r w:rsidR="001641B8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00FA12A3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001641B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00FA12A3">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -18660,73 +19228,73 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00883748">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">Module </w:t>
     </w:r>
     <w:r w:rsidR="001641B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>External Examiner Nomination Form</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="559C991F" w14:textId="77777777" w:rsidR="00296A13" w:rsidRDefault="00296A13">
+    <w:p w14:paraId="15971A6B" w14:textId="77777777" w:rsidR="00F24BF7" w:rsidRDefault="00F24BF7">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05939698" w14:textId="77777777" w:rsidR="00296A13" w:rsidRDefault="00296A13" w:rsidP="00384E5D">
+    <w:p w14:paraId="237DF905" w14:textId="77777777" w:rsidR="00F24BF7" w:rsidRDefault="00F24BF7" w:rsidP="00384E5D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2FF4EE2D" w14:textId="77777777" w:rsidR="00C13D2E" w:rsidRPr="0075585D" w:rsidRDefault="00B3112E" w:rsidP="0075585D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="2B7FE561" wp14:editId="648F9280">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>0</wp:posOffset>
@@ -18773,51 +19341,51 @@
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00C13D2E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Appendix GA2</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EA37E78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36B29CA0"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -20663,362 +21231,392 @@
   <w:num w:numId="12" w16cid:durableId="910894810">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="348675900">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="241376166">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1103763714">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="210506380">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1881236568">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="545872869">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="916"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="150529"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A84364"/>
     <w:rsid w:val="00006087"/>
+    <w:rsid w:val="00011526"/>
     <w:rsid w:val="000117BE"/>
     <w:rsid w:val="000130DB"/>
     <w:rsid w:val="00016B50"/>
     <w:rsid w:val="0003176E"/>
     <w:rsid w:val="00066E0E"/>
     <w:rsid w:val="0007459A"/>
     <w:rsid w:val="000B0050"/>
     <w:rsid w:val="000B2123"/>
     <w:rsid w:val="000B4AC4"/>
     <w:rsid w:val="000B60F2"/>
+    <w:rsid w:val="000D5315"/>
     <w:rsid w:val="000F0636"/>
     <w:rsid w:val="00104922"/>
     <w:rsid w:val="001143F6"/>
     <w:rsid w:val="0012201C"/>
     <w:rsid w:val="00132B71"/>
     <w:rsid w:val="00140132"/>
     <w:rsid w:val="00143304"/>
     <w:rsid w:val="001641B8"/>
     <w:rsid w:val="00164C58"/>
+    <w:rsid w:val="00181D7D"/>
     <w:rsid w:val="0019503A"/>
     <w:rsid w:val="001B3ABC"/>
     <w:rsid w:val="001B6F6A"/>
     <w:rsid w:val="001C498F"/>
     <w:rsid w:val="001C7E16"/>
     <w:rsid w:val="001E0FFD"/>
     <w:rsid w:val="001E4DCF"/>
     <w:rsid w:val="001F7E47"/>
     <w:rsid w:val="00223741"/>
     <w:rsid w:val="00232813"/>
+    <w:rsid w:val="00242E98"/>
     <w:rsid w:val="002629FE"/>
     <w:rsid w:val="00271674"/>
     <w:rsid w:val="002739B3"/>
     <w:rsid w:val="00284539"/>
     <w:rsid w:val="0029656C"/>
     <w:rsid w:val="00296A13"/>
     <w:rsid w:val="002A6696"/>
     <w:rsid w:val="002A7F62"/>
     <w:rsid w:val="002E2C8A"/>
     <w:rsid w:val="002E4512"/>
     <w:rsid w:val="002F2226"/>
     <w:rsid w:val="00310057"/>
     <w:rsid w:val="00314F10"/>
+    <w:rsid w:val="00315F17"/>
     <w:rsid w:val="00321C8C"/>
     <w:rsid w:val="00323FEB"/>
     <w:rsid w:val="003329A6"/>
     <w:rsid w:val="003401F7"/>
     <w:rsid w:val="003428C2"/>
     <w:rsid w:val="00357285"/>
     <w:rsid w:val="00380B0C"/>
     <w:rsid w:val="00384E5D"/>
     <w:rsid w:val="00396EA3"/>
     <w:rsid w:val="003B3A96"/>
     <w:rsid w:val="003C28A1"/>
     <w:rsid w:val="003C7112"/>
+    <w:rsid w:val="003E253B"/>
     <w:rsid w:val="003E3A97"/>
+    <w:rsid w:val="003F2566"/>
     <w:rsid w:val="003F6AE8"/>
     <w:rsid w:val="004107B9"/>
     <w:rsid w:val="00425DCF"/>
     <w:rsid w:val="0043123C"/>
     <w:rsid w:val="0044616C"/>
+    <w:rsid w:val="00456567"/>
     <w:rsid w:val="00462624"/>
     <w:rsid w:val="00463EE0"/>
     <w:rsid w:val="00471B88"/>
     <w:rsid w:val="004729B6"/>
     <w:rsid w:val="00481408"/>
     <w:rsid w:val="004819C7"/>
     <w:rsid w:val="004821DF"/>
     <w:rsid w:val="004A50D4"/>
     <w:rsid w:val="004D1A6F"/>
+    <w:rsid w:val="004D3CCD"/>
     <w:rsid w:val="004F3D15"/>
     <w:rsid w:val="004F6F72"/>
     <w:rsid w:val="005219E4"/>
+    <w:rsid w:val="005238F1"/>
     <w:rsid w:val="0053341D"/>
     <w:rsid w:val="0053444E"/>
     <w:rsid w:val="00536424"/>
     <w:rsid w:val="0054241E"/>
     <w:rsid w:val="00543CEA"/>
     <w:rsid w:val="00570895"/>
     <w:rsid w:val="0057322E"/>
     <w:rsid w:val="005732AF"/>
     <w:rsid w:val="00573D98"/>
     <w:rsid w:val="005A215C"/>
     <w:rsid w:val="005A2DFD"/>
     <w:rsid w:val="005B2EF7"/>
     <w:rsid w:val="005C7260"/>
     <w:rsid w:val="005D0D22"/>
     <w:rsid w:val="006023F5"/>
     <w:rsid w:val="0065610F"/>
     <w:rsid w:val="00661340"/>
     <w:rsid w:val="006676F7"/>
     <w:rsid w:val="00677D5C"/>
+    <w:rsid w:val="006853D4"/>
     <w:rsid w:val="00690D66"/>
     <w:rsid w:val="00694111"/>
     <w:rsid w:val="006A5C5D"/>
     <w:rsid w:val="006B62C6"/>
     <w:rsid w:val="006C7A58"/>
     <w:rsid w:val="006D032E"/>
     <w:rsid w:val="006D0C37"/>
     <w:rsid w:val="006E0084"/>
     <w:rsid w:val="006E6D0A"/>
     <w:rsid w:val="007075F0"/>
     <w:rsid w:val="00715EC0"/>
     <w:rsid w:val="00733113"/>
     <w:rsid w:val="00747FA0"/>
     <w:rsid w:val="0075253E"/>
     <w:rsid w:val="0075585D"/>
     <w:rsid w:val="00766901"/>
     <w:rsid w:val="00783A31"/>
     <w:rsid w:val="0078439A"/>
     <w:rsid w:val="007B3A4E"/>
     <w:rsid w:val="007B5930"/>
     <w:rsid w:val="007C3F1C"/>
     <w:rsid w:val="007C6F35"/>
     <w:rsid w:val="007D74DD"/>
+    <w:rsid w:val="007E2F79"/>
     <w:rsid w:val="007F7A04"/>
     <w:rsid w:val="008000C4"/>
     <w:rsid w:val="00811295"/>
+    <w:rsid w:val="00813E3E"/>
     <w:rsid w:val="00816236"/>
     <w:rsid w:val="00852BA9"/>
     <w:rsid w:val="008614F9"/>
     <w:rsid w:val="008652D5"/>
     <w:rsid w:val="00867CC0"/>
     <w:rsid w:val="008741B4"/>
     <w:rsid w:val="00883619"/>
     <w:rsid w:val="00883748"/>
     <w:rsid w:val="008A0C34"/>
     <w:rsid w:val="008B566E"/>
     <w:rsid w:val="008B593B"/>
     <w:rsid w:val="008B6447"/>
     <w:rsid w:val="008C2A61"/>
+    <w:rsid w:val="008C3294"/>
     <w:rsid w:val="008C6DB7"/>
     <w:rsid w:val="008D68AF"/>
     <w:rsid w:val="008E6163"/>
     <w:rsid w:val="008E6923"/>
     <w:rsid w:val="00901A98"/>
     <w:rsid w:val="009239E3"/>
     <w:rsid w:val="00934A85"/>
+    <w:rsid w:val="0093704A"/>
     <w:rsid w:val="00941094"/>
     <w:rsid w:val="0096525F"/>
+    <w:rsid w:val="00972626"/>
     <w:rsid w:val="00990DE4"/>
     <w:rsid w:val="00992338"/>
     <w:rsid w:val="0099726E"/>
     <w:rsid w:val="009A24A6"/>
     <w:rsid w:val="009B34A5"/>
     <w:rsid w:val="009C40E8"/>
     <w:rsid w:val="009C621E"/>
     <w:rsid w:val="009D0501"/>
     <w:rsid w:val="009D5A90"/>
+    <w:rsid w:val="009D7097"/>
     <w:rsid w:val="009F3E92"/>
     <w:rsid w:val="00A21228"/>
     <w:rsid w:val="00A3135E"/>
     <w:rsid w:val="00A34BCB"/>
     <w:rsid w:val="00A425DA"/>
     <w:rsid w:val="00A6458F"/>
+    <w:rsid w:val="00A66A71"/>
     <w:rsid w:val="00A74D98"/>
     <w:rsid w:val="00A813F0"/>
     <w:rsid w:val="00A84364"/>
     <w:rsid w:val="00AA2F9C"/>
+    <w:rsid w:val="00AA691C"/>
     <w:rsid w:val="00AC76CE"/>
     <w:rsid w:val="00AC77A7"/>
     <w:rsid w:val="00AE60E0"/>
     <w:rsid w:val="00AF1290"/>
     <w:rsid w:val="00AF3738"/>
     <w:rsid w:val="00AF3FEE"/>
     <w:rsid w:val="00AF7E97"/>
     <w:rsid w:val="00B019D9"/>
     <w:rsid w:val="00B12C32"/>
     <w:rsid w:val="00B23E39"/>
     <w:rsid w:val="00B26DF1"/>
     <w:rsid w:val="00B3112E"/>
     <w:rsid w:val="00B37F3C"/>
     <w:rsid w:val="00B472A0"/>
     <w:rsid w:val="00B61033"/>
     <w:rsid w:val="00B6556E"/>
     <w:rsid w:val="00B838C7"/>
+    <w:rsid w:val="00B8588E"/>
     <w:rsid w:val="00B8655A"/>
+    <w:rsid w:val="00B8674F"/>
     <w:rsid w:val="00B93D2E"/>
     <w:rsid w:val="00BC4862"/>
     <w:rsid w:val="00BC78D5"/>
     <w:rsid w:val="00BD0514"/>
     <w:rsid w:val="00BD16C8"/>
     <w:rsid w:val="00BE7EA3"/>
     <w:rsid w:val="00BF2729"/>
     <w:rsid w:val="00C016B4"/>
     <w:rsid w:val="00C13D2E"/>
+    <w:rsid w:val="00C1511A"/>
     <w:rsid w:val="00C20A25"/>
     <w:rsid w:val="00C27204"/>
     <w:rsid w:val="00C5601B"/>
     <w:rsid w:val="00C60FD5"/>
     <w:rsid w:val="00C6491B"/>
     <w:rsid w:val="00C82003"/>
     <w:rsid w:val="00C84C45"/>
     <w:rsid w:val="00C85D4F"/>
+    <w:rsid w:val="00C90934"/>
     <w:rsid w:val="00CA36DB"/>
     <w:rsid w:val="00CA3B66"/>
     <w:rsid w:val="00CC06A8"/>
+    <w:rsid w:val="00CC257B"/>
     <w:rsid w:val="00CC75D4"/>
     <w:rsid w:val="00CD3B6D"/>
     <w:rsid w:val="00CE2A75"/>
     <w:rsid w:val="00D00EF1"/>
     <w:rsid w:val="00D102C0"/>
     <w:rsid w:val="00D238C8"/>
     <w:rsid w:val="00D30F06"/>
     <w:rsid w:val="00D611CA"/>
     <w:rsid w:val="00D61D3C"/>
     <w:rsid w:val="00DA13E4"/>
     <w:rsid w:val="00DB4DD4"/>
     <w:rsid w:val="00DB58D2"/>
+    <w:rsid w:val="00DE1604"/>
+    <w:rsid w:val="00DE4F54"/>
     <w:rsid w:val="00DF3D48"/>
     <w:rsid w:val="00E34BE6"/>
+    <w:rsid w:val="00E36F89"/>
     <w:rsid w:val="00E45901"/>
     <w:rsid w:val="00E47445"/>
     <w:rsid w:val="00E76199"/>
     <w:rsid w:val="00E769F3"/>
     <w:rsid w:val="00E83573"/>
     <w:rsid w:val="00E92BD7"/>
     <w:rsid w:val="00E97FC5"/>
     <w:rsid w:val="00EB5CA9"/>
     <w:rsid w:val="00EB5CC3"/>
     <w:rsid w:val="00EB7914"/>
     <w:rsid w:val="00EC1D4D"/>
     <w:rsid w:val="00EC5E41"/>
     <w:rsid w:val="00ED5A57"/>
     <w:rsid w:val="00EE02CD"/>
     <w:rsid w:val="00EE1F42"/>
     <w:rsid w:val="00EE47D8"/>
     <w:rsid w:val="00EE7788"/>
     <w:rsid w:val="00EE7A75"/>
     <w:rsid w:val="00F179C9"/>
     <w:rsid w:val="00F2223B"/>
     <w:rsid w:val="00F23C5C"/>
+    <w:rsid w:val="00F24BF7"/>
+    <w:rsid w:val="00F30D91"/>
     <w:rsid w:val="00F4322B"/>
     <w:rsid w:val="00F519A5"/>
+    <w:rsid w:val="00F55217"/>
     <w:rsid w:val="00F72630"/>
     <w:rsid w:val="00F80A80"/>
     <w:rsid w:val="00F87F91"/>
     <w:rsid w:val="00FA0507"/>
     <w:rsid w:val="00FA12A3"/>
     <w:rsid w:val="00FB2DCB"/>
     <w:rsid w:val="00FD3439"/>
     <w:rsid w:val="00FE5955"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="150529"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1E07E4E0"/>
   <w15:docId w15:val="{B4D97209-D785-4277-B3A4-A3D9EDFFCB5D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -21893,51 +22491,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F2223B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:rsid w:val="00BD16C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1447655334">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2089687600">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -22253,67 +22851,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE0913D5-FC12-4FDD-A880-43533BB317B3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3174</Words>
-  <Characters>18533</Characters>
+  <Words>3306</Words>
+  <Characters>18848</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>154</Lines>
-  <Paragraphs>43</Paragraphs>
+  <Lines>157</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>GA2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UoW Trinity Saint David</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21664</CharactersWithSpaces>
+  <CharactersWithSpaces>22110</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>GA2</dc:title>
   <dc:creator>quality@uwtsd.ac.uk</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>