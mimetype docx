--- v0 (2025-10-02)
+++ v1 (2026-07-11)
@@ -3,107 +3,137 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="10FA497E" w14:textId="77777777" w:rsidR="00715EC0" w:rsidRPr="000C0699" w:rsidRDefault="00715EC0" w:rsidP="00255B4C">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2610"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CE22EC7" w14:textId="77777777" w:rsidR="00715EC0" w:rsidRPr="00F17450" w:rsidRDefault="005E59EC" w:rsidP="0075585D">
+    <w:p w14:paraId="6CE22EC7" w14:textId="6BE08D31" w:rsidR="00715EC0" w:rsidRPr="00F17450" w:rsidRDefault="005E59EC" w:rsidP="0075585D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>EXTEN</w:t>
       </w:r>
       <w:r w:rsidR="008264AE" w:rsidRPr="00F17450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00F17450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> APPOINTMENT OF </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B35172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ENGAGE</w:t>
+      </w:r>
+      <w:r w:rsidR="00B35172" w:rsidRPr="00F17450">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MENT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17450">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OF </w:t>
       </w:r>
       <w:r w:rsidR="0013251D" w:rsidRPr="00F17450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">MODULE </w:t>
       </w:r>
       <w:r w:rsidR="00715EC0" w:rsidRPr="00F17450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>EXTERNAL EXAMINER</w:t>
       </w:r>
       <w:r w:rsidR="008264AE" w:rsidRPr="00F17450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -184,578 +214,558 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2975"/>
         <w:gridCol w:w="1656"/>
         <w:gridCol w:w="1293"/>
         <w:gridCol w:w="1464"/>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
       <w:tr w:rsidR="004A1764" w:rsidRPr="000C0699" w14:paraId="455D2996" w14:textId="77777777" w:rsidTr="000C0699">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DA2000D" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="000C0699" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6664" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AE8DE9E" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="000C0699" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62B142D1" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="000C0699" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A1764" w:rsidRPr="000C0699" w14:paraId="081CE789" w14:textId="77777777" w:rsidTr="000C0699">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22113B48" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="000C0699" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Current job title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6664" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A1C0031" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="000C0699" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F4012C4" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="000C0699" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A1764" w:rsidRPr="000C0699" w14:paraId="63BB4CDC" w14:textId="77777777" w:rsidTr="000C0699">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57EB2FD6" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="000C0699" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Current affiliation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6664" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74970001" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="000C0699" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5FE80958" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="000C0699" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A1764" w:rsidRPr="000C0699" w14:paraId="65FF0F19" w14:textId="77777777" w:rsidTr="000C0699">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2380703C" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="000C0699" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Faculty/School/Department:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6664" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="115E7F3F" w14:textId="77777777" w:rsidR="0075585D" w:rsidRPr="000C0699" w:rsidRDefault="0075585D" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7144585E" w14:textId="77777777" w:rsidR="00EE7788" w:rsidRPr="000C0699" w:rsidRDefault="00EE7788" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A1764" w:rsidRPr="000C0699" w14:paraId="7147F260" w14:textId="77777777" w:rsidTr="000C0699">
         <w:trPr>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04F32327" w14:textId="77777777" w:rsidR="00F72630" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC" w:rsidP="00F72630">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Current</w:t>
             </w:r>
             <w:r w:rsidR="00F72630" w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Period of Tenure:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E984650" w14:textId="77777777" w:rsidR="00F72630" w:rsidRPr="000C0699" w:rsidRDefault="00F72630" w:rsidP="00F72630">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32CE5F47" w14:textId="77777777" w:rsidR="00F72630" w:rsidRPr="000C0699" w:rsidRDefault="00F72630" w:rsidP="00F72630">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>From:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1464" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3229F625" w14:textId="77777777" w:rsidR="00F72630" w:rsidRPr="000C0699" w:rsidRDefault="00F72630" w:rsidP="00F72630">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0ED4AAA2" w14:textId="77777777" w:rsidR="00F72630" w:rsidRPr="000C0699" w:rsidRDefault="00F72630" w:rsidP="00F72630">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>To:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FA2BD61" w14:textId="77777777" w:rsidR="00F72630" w:rsidRPr="000C0699" w:rsidRDefault="00F72630" w:rsidP="00F72630">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB464D" w:rsidRPr="000C0699" w14:paraId="34825B69" w14:textId="77777777" w:rsidTr="000C0699">
         <w:trPr>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="702A394B" w14:textId="442B6460" w:rsidR="00DB464D" w:rsidRPr="000C0699" w:rsidRDefault="002D7503" w:rsidP="00DB464D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00DB464D" w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Extension Period:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EE4EC28" w14:textId="77777777" w:rsidR="00033FCA" w:rsidRDefault="00DB464D" w:rsidP="00DB464D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Note: Maximum period of extension is </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F448263" w14:textId="77777777" w:rsidR="00DB464D" w:rsidRPr="000C0699" w:rsidRDefault="00DB464D" w:rsidP="00DB464D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033FCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>one year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1293" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="124AF13A" w14:textId="77777777" w:rsidR="00DB464D" w:rsidRPr="000C0699" w:rsidRDefault="00DB464D" w:rsidP="00DB464D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>From:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1464" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6014E8B4" w14:textId="77777777" w:rsidR="00DB464D" w:rsidRPr="000C0699" w:rsidRDefault="00DB464D" w:rsidP="00DB464D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D3028CB" w14:textId="77777777" w:rsidR="00DB464D" w:rsidRPr="000C0699" w:rsidRDefault="00DB464D" w:rsidP="00DB464D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>To:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B99C0B2" w14:textId="77777777" w:rsidR="00DB464D" w:rsidRPr="000C0699" w:rsidRDefault="00DB464D" w:rsidP="00DB464D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07F99075" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -884,407 +894,392 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="4677"/>
       </w:tblGrid>
       <w:tr w:rsidR="004A1764" w:rsidRPr="000C0699" w14:paraId="367725F0" w14:textId="77777777" w:rsidTr="000C0699">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="644BCCB1" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>From - To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AF87CF7" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39DEE154" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Programme  and Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A1764" w:rsidRPr="000C0699" w14:paraId="5B8CA975" w14:textId="77777777" w:rsidTr="000C0699">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13F73A89" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>YY – YY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E8D6527" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="616E324D" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A1764" w:rsidRPr="000C0699" w14:paraId="1AF934AC" w14:textId="77777777" w:rsidTr="000C0699">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E4DE683" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D9116D7" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52261B7C" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A1764" w:rsidRPr="000C0699" w14:paraId="344EAFA3" w14:textId="77777777" w:rsidTr="000C0699">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65666F0B" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25BEDA8E" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25D34018" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A1764" w:rsidRPr="000C0699" w14:paraId="7D4ACF0D" w14:textId="77777777" w:rsidTr="000C0699">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49B4CEAA" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3869306B" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3673387C" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC" w:rsidP="005E59EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39F6160A" w14:textId="77777777" w:rsidR="0075585D" w:rsidRDefault="0075585D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -1757,1260 +1752,1194 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="780"/>
         <w:gridCol w:w="3048"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
       <w:tr w:rsidR="0013251D" w:rsidRPr="000C0699" w14:paraId="6C47BE96" w14:textId="77777777" w:rsidTr="000C0699">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DC59629" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Module code and name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="501E8C9E" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Credit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F056EA0" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E71D92D" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Module code and name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00A56027" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Credit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6366729C" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0013251D" w:rsidRPr="000C0699" w14:paraId="7BC9E555" w14:textId="77777777" w:rsidTr="000C0699">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="176765B9" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74B62CF7" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BE7F9DE" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D69701F" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30FF3120" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="490C66A0" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0013251D" w:rsidRPr="000C0699" w14:paraId="52E2981D" w14:textId="77777777" w:rsidTr="000C0699">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B6FEC96" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FD3EFF6" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60A9966B" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64FC6FD8" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="435B9DAA" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CBC67B0" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0013251D" w:rsidRPr="000C0699" w14:paraId="2914C682" w14:textId="77777777" w:rsidTr="000C0699">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59F26DD2" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="446BF099" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BF9F937" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FDAB8CE" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44F07A32" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="588CB551" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0013251D" w:rsidRPr="000C0699" w14:paraId="66171286" w14:textId="77777777" w:rsidTr="000C0699">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D103A27" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1293A43E" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4510893C" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="266D8ACE" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5372C9AA" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75AF6DE0" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0013251D" w:rsidRPr="000C0699" w14:paraId="38C853BE" w14:textId="77777777" w:rsidTr="000C0699">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E2E8B1A" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A9B37EA" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FBCF32F" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7ECA308E" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DB5B9AA" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FA06ED3" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0013251D" w:rsidRPr="000C0699" w14:paraId="5B0EF6A0" w14:textId="77777777" w:rsidTr="000C0699">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7841779D" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0296A8D7" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68D7FBAC" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40DEDED6" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4117910F" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4024B3B5" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0013251D" w:rsidRPr="000C0699" w14:paraId="18354B1B" w14:textId="77777777" w:rsidTr="000C0699">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68184A17" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06DF38C3" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C91539A" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E410EB7" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10DE5F2C" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DF5C28C" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0013251D" w:rsidRPr="000C0699" w14:paraId="3B2872C8" w14:textId="77777777" w:rsidTr="000C0699">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F8F00E8" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C22A3AA" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17ED935E" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="103B3220" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49FEB936" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C142050" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0013251D" w:rsidRPr="000C0699" w14:paraId="03151097" w14:textId="77777777" w:rsidTr="000C0699">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19C834B5" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="309AB342" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39DBCAF6" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40060CFE" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="432D4D02" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BF00C4F" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0013251D" w:rsidRPr="000C0699" w14:paraId="40B98ADB" w14:textId="77777777" w:rsidTr="000C0699">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A2A14D2" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B6D9D53" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57394C3F" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C2EF796" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40DD0225" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79A8184F" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2910CCA6" w14:textId="77777777" w:rsidR="00715EC0" w:rsidRPr="000C0699" w:rsidRDefault="00715EC0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -3121,284 +3050,272 @@
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="921"/>
         <w:gridCol w:w="3898"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
       <w:tr w:rsidR="0013251D" w:rsidRPr="000C0699" w14:paraId="0216BF8C" w14:textId="77777777" w:rsidTr="000C0699">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="360FCC91" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Module code and name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17279F49" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Credit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3898" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6616675E" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Module code and name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="048875AA" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Credit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0013251D" w:rsidRPr="000C0699" w14:paraId="2FCEAE73" w14:textId="77777777" w:rsidTr="000C0699">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DBF0798" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="649332BA" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3898" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E0DF89C" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79078037" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0013251D" w:rsidRPr="000C0699" w14:paraId="491C7FAF" w14:textId="77777777" w:rsidTr="000C0699">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27073DFB" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BE1959B" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3898" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="783549D3" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F5E20C9" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="655B2D0C" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -3453,51 +3370,50 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2864"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
       <w:tr w:rsidR="00883435" w:rsidRPr="009B34A5" w14:paraId="32283E67" w14:textId="77777777" w:rsidTr="0018579C">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FAD8B41" w14:textId="77777777" w:rsidR="00883435" w:rsidRPr="00BC78D5" w:rsidRDefault="00883435" w:rsidP="0018579C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk80954652"/>
             <w:r w:rsidRPr="00BC78D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Programme(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3585,51 +3501,50 @@
           </w:p>
           <w:p w14:paraId="67F89A68" w14:textId="77777777" w:rsidR="00883435" w:rsidRPr="00BC78D5" w:rsidRDefault="00883435" w:rsidP="0018579C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC78D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>identify*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47487F84" w14:textId="77777777" w:rsidR="00883435" w:rsidRPr="00BC78D5" w:rsidRDefault="00883435" w:rsidP="0018579C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC78D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprenticeship </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4350CED5" w14:textId="77777777" w:rsidR="00883435" w:rsidRPr="00BC78D5" w:rsidRDefault="00883435" w:rsidP="0018579C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -3700,135 +3615,121 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
             <w:r w:rsidRPr="007C4486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, please identify</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31C2A6BD" w14:textId="77777777" w:rsidR="00883435" w:rsidRPr="00BC78D5" w:rsidRDefault="00883435" w:rsidP="0018579C">
+          <w:p w14:paraId="138360E0" w14:textId="21568E3D" w:rsidR="00883435" w:rsidRPr="00BC78D5" w:rsidRDefault="00883435" w:rsidP="0018579C">
             <w:pPr>
               <w:ind w:right="71"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC78D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Named staff Contact &amp; </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidR="00535CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>Academic Discipline</w:t>
+              <w:t>School</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00883435" w:rsidRPr="009B34A5" w14:paraId="6DDC2018" w14:textId="77777777" w:rsidTr="0018579C">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CEEC4C4" w14:textId="77777777" w:rsidR="00883435" w:rsidRPr="00D46939" w:rsidRDefault="00883435" w:rsidP="0018579C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EFF7AC0" w14:textId="77777777" w:rsidR="00883435" w:rsidRPr="00D46939" w:rsidRDefault="00883435" w:rsidP="0018579C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A151901" w14:textId="77777777" w:rsidR="00883435" w:rsidRPr="00D46939" w:rsidRDefault="00883435" w:rsidP="0018579C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="066CFB95" w14:textId="77777777" w:rsidR="00883435" w:rsidRPr="00D46939" w:rsidRDefault="00883435" w:rsidP="0018579C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
@@ -3838,84 +3739,82 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DFC29CB" w14:textId="77777777" w:rsidR="00883435" w:rsidRPr="00D46939" w:rsidRDefault="00883435" w:rsidP="0018579C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00883435" w:rsidRPr="009B34A5" w14:paraId="2EC3AA02" w14:textId="77777777" w:rsidTr="0018579C">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2864" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30C82045" w14:textId="77777777" w:rsidR="00883435" w:rsidRPr="00D46939" w:rsidRDefault="00883435" w:rsidP="0018579C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="088AD21C" w14:textId="77777777" w:rsidR="00883435" w:rsidRPr="00D46939" w:rsidRDefault="00883435" w:rsidP="0018579C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50AB23E2" w14:textId="77777777" w:rsidR="00883435" w:rsidRPr="00D46939" w:rsidRDefault="00883435" w:rsidP="0018579C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="508C7948" w14:textId="77777777" w:rsidR="00883435" w:rsidRPr="00D46939" w:rsidRDefault="00883435" w:rsidP="0018579C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
@@ -3962,82 +3861,100 @@
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> List every programme for each partner as the external examiner will be required to provide a separate report for each one</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="68CD8E97" w14:textId="22D375AB" w:rsidR="007F120B" w:rsidRDefault="007F120B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E3BE487" w14:textId="305C9163" w:rsidR="00855113" w:rsidRPr="001519F3" w:rsidRDefault="00855113" w:rsidP="00855113">
+    <w:p w14:paraId="6E3BE487" w14:textId="109B7A4D" w:rsidR="00855113" w:rsidRPr="001519F3" w:rsidRDefault="00855113" w:rsidP="00855113">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001519F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Does this extension of tenure </w:t>
       </w:r>
       <w:r w:rsidR="009C3548" w:rsidRPr="001519F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">of appointment </w:t>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B35172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>engage</w:t>
+      </w:r>
+      <w:r w:rsidR="00B35172" w:rsidRPr="001519F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ment </w:t>
       </w:r>
       <w:r w:rsidRPr="001519F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>replace another External Examiner whose tenure is ending?  If so, please provide details:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="360" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9269"/>
       </w:tblGrid>
       <w:tr w:rsidR="00855113" w14:paraId="5539B80E" w14:textId="77777777" w:rsidTr="00A14BFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9629" w:type="dxa"/>
@@ -4148,51 +4065,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="004A1764" w:rsidRPr="000C0699" w14:paraId="75F14379" w14:textId="77777777" w:rsidTr="000C0699">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="461AB7BF" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="000C0699" w:rsidRDefault="00EC5E41" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="204554D4" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1ED4172B" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC" w:rsidP="000F0636">
             <w:pPr>
@@ -4249,70 +4165,100 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5EE24858" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="29FE47B0" w14:textId="77777777" w:rsidR="005E59EC" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B10FE1C" w14:textId="77777777" w:rsidR="00EC5E41" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC" w:rsidP="00562362">
+          <w:p w14:paraId="1B10FE1C" w14:textId="37AFA208" w:rsidR="00EC5E41" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC" w:rsidP="00562362">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Requests for extending the appointment of an external examiner will only be granted where an exceptional case can be made that satisfies the Academic Standards Committee.</w:t>
+              <w:t xml:space="preserve">Requests for extending the </w:t>
+            </w:r>
+            <w:r w:rsidR="00B35172">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>engage</w:t>
+            </w:r>
+            <w:r w:rsidR="00B35172" w:rsidRPr="000C0699">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ment </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C0699">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>of an external examiner will only be granted where an exceptional case can be made that satisfies the Academic Standards Committee.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43B667DA" w14:textId="77777777" w:rsidR="00481408" w:rsidRPr="000C0699" w:rsidRDefault="00481408">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="376009A3" w14:textId="039DFB62" w:rsidR="007C6442" w:rsidRDefault="00EB5CA9" w:rsidP="00FD3439">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -4477,173 +4423,191 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000C0699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>YES / NO</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BAE971" w14:textId="33CC1575" w:rsidR="00323FEB" w:rsidRPr="000C0699" w:rsidRDefault="00EB5CA9" w:rsidP="00FD3439">
+    <w:p w14:paraId="47BAE971" w14:textId="4597AA0D" w:rsidR="00323FEB" w:rsidRPr="000C0699" w:rsidRDefault="00EB5CA9" w:rsidP="00FD3439">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C0699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(Advice may be sought from the </w:t>
       </w:r>
-      <w:r w:rsidR="006D114D" w:rsidRPr="000C0699">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Academic </w:t>
+      <w:r w:rsidR="00E34596">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Quality Team, Academic Services</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Office on this matter).</w:t>
+        <w:t xml:space="preserve"> on this matter).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="689A6652" w14:textId="77777777" w:rsidR="000F0636" w:rsidRPr="000C0699" w:rsidRDefault="000F0636" w:rsidP="00FD3439">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06544291" w14:textId="77777777" w:rsidR="00B6556E" w:rsidRPr="000C0699" w:rsidRDefault="00811295">
+    <w:p w14:paraId="06544291" w14:textId="15105419" w:rsidR="00B6556E" w:rsidRPr="000C0699" w:rsidRDefault="00811295">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C0699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Has the </w:t>
       </w:r>
       <w:r w:rsidR="00323FEB" w:rsidRPr="000C0699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">external </w:t>
       </w:r>
       <w:r w:rsidRPr="000C0699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">examiner agreed to </w:t>
       </w:r>
       <w:r w:rsidR="005E59EC" w:rsidRPr="000C0699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">the extension of </w:t>
+        <w:t>the extension</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>appointment?</w:t>
+        <w:t>?</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00255B4C" w:rsidRPr="000C0699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00255B4C" w:rsidRPr="000C0699">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B35172">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B35172">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000C0699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>YES / NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F57992F" w14:textId="4E9C6396" w:rsidR="003B24AF" w:rsidRDefault="003B24AF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -4792,75 +4756,75 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231CCC25" w14:textId="77777777" w:rsidR="002D7503" w:rsidRDefault="002D7503" w:rsidP="002D7503">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22D07106" w14:textId="77777777" w:rsidR="002D7503" w:rsidRPr="00ED31F2" w:rsidRDefault="002D7503" w:rsidP="002D7503">
+    <w:p w14:paraId="22D07106" w14:textId="2E770745" w:rsidR="002D7503" w:rsidRPr="00ED31F2" w:rsidRDefault="002D7503" w:rsidP="002D7503">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">when  </w:t>
+        <w:t xml:space="preserve">when </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED31F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the proposed external examiner will submit their final annual report:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="318CB4E5" w14:textId="77777777" w:rsidR="002D7503" w:rsidRPr="00ED31F2" w:rsidRDefault="002D7503" w:rsidP="002D7503">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
@@ -4956,73 +4920,187 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                           </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AFFCAEE" w14:textId="5F3B437B" w:rsidR="002D7503" w:rsidRDefault="002D7503" w:rsidP="002D7503">
+    <w:p w14:paraId="2AFFCAEE" w14:textId="275EA0C9" w:rsidR="002D7503" w:rsidRDefault="002D7503" w:rsidP="002D7503">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Please note that in relation to the final year of tenure, the annual fee is unchanged by this extended period. Also that the  proposed external examiner will not be asked to undertake work linked to the next academic year.</w:t>
+        <w:t>Please note that in relation to the final year of tenure, the annual fee is unchanged by this extended period. Also that the proposed external examiner will not be asked to undertake work linked to the next academic year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B8D464" w14:textId="77777777" w:rsidR="00C43699" w:rsidRDefault="00C43699">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="602ED6B5" w14:textId="7A76A19B" w:rsidR="00DC432E" w:rsidRDefault="00636032" w:rsidP="00DC432E">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>If applicable, ha</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC432E" w:rsidRPr="006853D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s the proposed external examiner consented to the data we will hold for them, being shared with </w:t>
+      </w:r>
+      <w:r w:rsidR="009F6F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the Professional, Statutory and Regulatory Body (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC432E" w:rsidRPr="006853D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PSRB</w:t>
+      </w:r>
+      <w:r w:rsidR="009F6F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC432E" w:rsidRPr="006853D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC432E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="009F6F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC432E" w:rsidRPr="00F23C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>YES / NO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB65B01" w14:textId="77777777" w:rsidR="00DC432E" w:rsidRDefault="00DC432E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CDBDC92" w14:textId="33E28298" w:rsidR="00715EC0" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C0699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -5242,82 +5320,80 @@
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2551"/>
       </w:tblGrid>
       <w:tr w:rsidR="0013251D" w:rsidRPr="000C0699" w14:paraId="1FE6862C" w14:textId="77777777" w:rsidTr="007C4486">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="421B5FBA" w14:textId="2C8283A7" w:rsidR="0013251D" w:rsidRPr="007C4486" w:rsidRDefault="002D7503" w:rsidP="007F788B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Level of Study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76217D61" w14:textId="34D846A2" w:rsidR="0013251D" w:rsidRDefault="002D7503" w:rsidP="007F788B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Total n</w:t>
             </w:r>
             <w:r w:rsidR="0013251D" w:rsidRPr="000C0699">
               <w:rPr>
@@ -5448,80 +5524,57 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>x total number of cohorts</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F34318C" w14:textId="7CDC0FAB" w:rsidR="002D7503" w:rsidRPr="000C0699" w:rsidRDefault="002D7503" w:rsidP="002D7503">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> iterations of delivery)</w:t>
+              <w:t>(ie iterations of delivery)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="283FB2E1" w14:textId="77777777" w:rsidR="0013251D" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Total credit value</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D8A24D4" w14:textId="77777777" w:rsidR="002D7503" w:rsidRDefault="002D7503" w:rsidP="007F788B">
@@ -5633,51 +5686,50 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>credit value</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D7503" w:rsidRPr="000C0699" w14:paraId="716A3F48" w14:textId="77777777" w:rsidTr="007C4486">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18AE7A5D" w14:textId="77777777" w:rsidR="002D7503" w:rsidRPr="00ED31F2" w:rsidRDefault="002D7503" w:rsidP="002D7503">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED31F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(Example)</w:t>
@@ -5689,51 +5741,50 @@
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED31F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Level 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2230788B" w14:textId="77777777" w:rsidR="002D7503" w:rsidRPr="00ED31F2" w:rsidRDefault="002D7503" w:rsidP="002D7503">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -5831,51 +5882,50 @@
             <w:r w:rsidRPr="00644208">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>iterations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> of delivery)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E43EBA6" w14:textId="77777777" w:rsidR="002D7503" w:rsidRPr="00ED31F2" w:rsidRDefault="002D7503" w:rsidP="002D7503">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED31F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>240 credits (total)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EB41759" w14:textId="77777777" w:rsidR="002D7503" w:rsidRDefault="002D7503" w:rsidP="002D7503">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -6005,411 +6055,396 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2 modules x 40cr per module</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D7503" w:rsidRPr="000C0699" w14:paraId="459DD31C" w14:textId="77777777" w:rsidTr="007C4486">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69B60440" w14:textId="77777777" w:rsidR="002D7503" w:rsidRPr="000C0699" w:rsidRDefault="002D7503" w:rsidP="002D7503">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Level 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06CDF14E" w14:textId="77777777" w:rsidR="002D7503" w:rsidRPr="000C0699" w:rsidRDefault="002D7503" w:rsidP="002D7503">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25AEFFF3" w14:textId="77777777" w:rsidR="002D7503" w:rsidRPr="000C0699" w:rsidRDefault="002D7503" w:rsidP="002D7503">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D7503" w:rsidRPr="000C0699" w14:paraId="573A70AB" w14:textId="77777777" w:rsidTr="007C4486">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52B8BE19" w14:textId="77777777" w:rsidR="002D7503" w:rsidRPr="000C0699" w:rsidRDefault="002D7503" w:rsidP="002D7503">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Level 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1461B8A0" w14:textId="77777777" w:rsidR="002D7503" w:rsidRPr="000C0699" w:rsidRDefault="002D7503" w:rsidP="002D7503">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03F4890D" w14:textId="77777777" w:rsidR="002D7503" w:rsidRPr="000C0699" w:rsidRDefault="002D7503" w:rsidP="002D7503">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D7503" w:rsidRPr="000C0699" w14:paraId="03EA8204" w14:textId="77777777" w:rsidTr="007C4486">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78012BC1" w14:textId="77777777" w:rsidR="002D7503" w:rsidRPr="000C0699" w:rsidRDefault="002D7503" w:rsidP="002D7503">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Level 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FF890EF" w14:textId="77777777" w:rsidR="002D7503" w:rsidRPr="000C0699" w:rsidRDefault="002D7503" w:rsidP="002D7503">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DDD0A8C" w14:textId="77777777" w:rsidR="002D7503" w:rsidRPr="000C0699" w:rsidRDefault="002D7503" w:rsidP="002D7503">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D7503" w:rsidRPr="000C0699" w14:paraId="0940448E" w14:textId="77777777" w:rsidTr="007C4486">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="568A8F2C" w14:textId="798859C6" w:rsidR="002D7503" w:rsidRPr="000C0699" w:rsidRDefault="002D7503" w:rsidP="002D7503">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Level 7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Part I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CA35BE9" w14:textId="77777777" w:rsidR="002D7503" w:rsidRPr="000C0699" w:rsidRDefault="002D7503" w:rsidP="002D7503">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4209B3B7" w14:textId="77777777" w:rsidR="002D7503" w:rsidRPr="000C0699" w:rsidRDefault="002D7503" w:rsidP="002D7503">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D7503" w:rsidRPr="000C0699" w14:paraId="08AD0A17" w14:textId="77777777" w:rsidTr="007C4486">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0192C399" w14:textId="77777777" w:rsidR="002D7503" w:rsidRPr="000C0699" w:rsidRDefault="002D7503" w:rsidP="002D7503">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7666670C" w14:textId="77777777" w:rsidR="002D7503" w:rsidRPr="000C0699" w:rsidRDefault="002D7503" w:rsidP="002D7503">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="518C267A" w14:textId="77777777" w:rsidR="002D7503" w:rsidRPr="000C0699" w:rsidRDefault="002D7503" w:rsidP="002D7503">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7168B9D1" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="0013251D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8100"/>
         </w:tabs>
@@ -6427,51 +6462,50 @@
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2562"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D7503" w:rsidRPr="000C0699" w14:paraId="568291A2" w14:textId="77777777" w:rsidTr="002D7503">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59AD803C" w14:textId="79FD35B1" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="002D7503" w:rsidP="007F788B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="0013251D" w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6513,72 +6547,70 @@
               <w:t>dissertation / project</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="701D5AA1" w14:textId="26CA8C02" w:rsidR="002D7503" w:rsidRPr="007C4486" w:rsidRDefault="002D7503" w:rsidP="007F788B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(normally 60crs or more)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="312AD4B7" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="532F3EA1" w14:textId="77777777" w:rsidR="0013251D" w:rsidRPr="000C0699" w:rsidRDefault="0013251D" w:rsidP="007F788B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A19EA50" w14:textId="77777777" w:rsidR="00314F10" w:rsidRPr="000C0699" w:rsidRDefault="00314F10" w:rsidP="002E4512">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="7920"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8100"/>
         </w:tabs>
@@ -6684,51 +6716,50 @@
         <w:t xml:space="preserve"> of study.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="004A1764" w:rsidRPr="000C0699" w14:paraId="2BCBB208" w14:textId="77777777" w:rsidTr="000C0699">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A13BC15" w14:textId="77777777" w:rsidR="00FD3439" w:rsidRPr="000C0699" w:rsidRDefault="00FD3439" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52233597" w14:textId="77777777" w:rsidR="000F0636" w:rsidRPr="000C0699" w:rsidRDefault="000F0636" w:rsidP="000F0636">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -6752,51 +6783,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EC1C442" w14:textId="77777777" w:rsidR="008B3E9B" w:rsidRPr="007C7B42" w:rsidRDefault="008B3E9B" w:rsidP="008B3E9B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For UWTSD programmes: </w:t>
       </w:r>
       <w:r w:rsidRPr="009A24A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">All module external examiners are </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">normally </w:t>
       </w:r>
       <w:r w:rsidRPr="009A24A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6962,51 +6992,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="008B3E9B" w:rsidRPr="00425DCF" w14:paraId="27E2EA0D" w14:textId="77777777" w:rsidTr="00DF130A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34FB1D75" w14:textId="77777777" w:rsidR="008B3E9B" w:rsidRPr="00425DCF" w:rsidRDefault="008B3E9B" w:rsidP="00DF130A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="20A5EEB8" w14:textId="77777777" w:rsidR="008B3E9B" w:rsidRPr="00425DCF" w:rsidRDefault="008B3E9B" w:rsidP="00DF130A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18C3BAD3" w14:textId="77777777" w:rsidR="008B3E9B" w:rsidRPr="00425DCF" w:rsidRDefault="008B3E9B" w:rsidP="00DF130A">
             <w:pPr>
@@ -7054,51 +7083,50 @@
         <w:t>Please add any further information you feel is necessary for the setting of an appropriate fee.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="008B3E9B" w:rsidRPr="00425DCF" w14:paraId="30EE0951" w14:textId="77777777" w:rsidTr="00DF130A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77953843" w14:textId="77777777" w:rsidR="008B3E9B" w:rsidRPr="00425DCF" w:rsidRDefault="008B3E9B" w:rsidP="00DF130A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="329C4ACB" w14:textId="77777777" w:rsidR="008B3E9B" w:rsidRPr="00425DCF" w:rsidRDefault="008B3E9B" w:rsidP="00DF130A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -7673,51 +7701,50 @@
         <w:t>Please add any further information you feel is necessary for the setting of an appropriate fee.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="008B3E9B" w:rsidRPr="00425DCF" w14:paraId="2D555B55" w14:textId="77777777" w:rsidTr="00DF130A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="296CDD72" w14:textId="77777777" w:rsidR="008B3E9B" w:rsidRPr="00425DCF" w:rsidRDefault="008B3E9B" w:rsidP="00DF130A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="50782CA3" w14:textId="77777777" w:rsidR="008B3E9B" w:rsidRPr="00425DCF" w:rsidRDefault="008B3E9B" w:rsidP="00DF130A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -7755,50 +7782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="313C55FD" w14:textId="764F4B84" w:rsidR="00715EC0" w:rsidRPr="000C0699" w:rsidRDefault="005E59EC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C0699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>SECTION E</w:t>
       </w:r>
       <w:r w:rsidR="00FD3439" w:rsidRPr="000C0699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00715EC0" w:rsidRPr="000C0699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Authorisation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72BB8EDE" w14:textId="77777777" w:rsidR="00811295" w:rsidRDefault="00811295">
       <w:pPr>
@@ -7839,678 +7867,769 @@
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3006"/>
         <w:gridCol w:w="3515"/>
       </w:tblGrid>
       <w:tr w:rsidR="008B3E9B" w:rsidRPr="00425DCF" w14:paraId="36BFFEE0" w14:textId="77777777" w:rsidTr="00DF130A">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50C4DCF4" w14:textId="77777777" w:rsidR="008B3E9B" w:rsidRPr="00425DCF" w:rsidRDefault="008B3E9B" w:rsidP="00DF130A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Head of CPO (Operations)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B5D562E" w14:textId="77777777" w:rsidR="008B3E9B" w:rsidRPr="00425DCF" w:rsidRDefault="008B3E9B" w:rsidP="00DF130A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B3E9B" w:rsidRPr="00425DCF" w14:paraId="0FB008A5" w14:textId="77777777" w:rsidTr="00DF130A">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EA19AE2" w14:textId="77777777" w:rsidR="008B3E9B" w:rsidRPr="00425DCF" w:rsidRDefault="008B3E9B" w:rsidP="00DF130A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18BFC332" w14:textId="77777777" w:rsidR="008B3E9B" w:rsidRPr="00425DCF" w:rsidRDefault="008B3E9B" w:rsidP="00DF130A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B3E9B" w:rsidRPr="00425DCF" w14:paraId="7A8986E0" w14:textId="77777777" w:rsidTr="00DF130A">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F484D3F" w14:textId="77777777" w:rsidR="008B3E9B" w:rsidRPr="00425DCF" w:rsidRDefault="008B3E9B" w:rsidP="00DF130A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00425DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3515" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43C869A4" w14:textId="77777777" w:rsidR="008B3E9B" w:rsidRPr="00425DCF" w:rsidRDefault="008B3E9B" w:rsidP="00DF130A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="09083876" w14:textId="77777777" w:rsidR="008B3E9B" w:rsidRPr="00425DCF" w:rsidRDefault="008B3E9B" w:rsidP="008B3E9B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2064D130" w14:textId="77777777" w:rsidR="00140132" w:rsidRPr="000C0699" w:rsidRDefault="00562362">
+    <w:p w14:paraId="2064D130" w14:textId="3422BDCE" w:rsidR="00140132" w:rsidRPr="000C0699" w:rsidRDefault="008B5BDD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Academic Discipline </w:t>
+        <w:t>School</w:t>
+      </w:r>
+      <w:r w:rsidR="00562362">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00811295" w:rsidRPr="000C0699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>approval</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="3827"/>
       </w:tblGrid>
       <w:tr w:rsidR="004A1764" w:rsidRPr="000C0699" w14:paraId="0FE63B7C" w14:textId="77777777" w:rsidTr="00A304CB">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56B9DFB3" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="000C0699" w:rsidRDefault="00562362" w:rsidP="00E92BD7">
+          <w:p w14:paraId="56B9DFB3" w14:textId="33D86379" w:rsidR="00E92BD7" w:rsidRPr="000C0699" w:rsidRDefault="00E34596" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Academic Director</w:t>
+              <w:t>Head of School</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33C7B7E2" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="000C0699" w:rsidRDefault="00E92BD7" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A1764" w:rsidRPr="000C0699" w14:paraId="3E17396C" w14:textId="77777777" w:rsidTr="00A304CB">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E84CA7C" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="000C0699" w:rsidRDefault="00E92BD7" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1758A0A3" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="000C0699" w:rsidRDefault="00E92BD7" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A1764" w:rsidRPr="000C0699" w14:paraId="15246364" w14:textId="77777777" w:rsidTr="00A304CB">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C02C485" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="000C0699" w:rsidRDefault="00E92BD7" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3139E574" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="000C0699" w:rsidRDefault="00E92BD7" w:rsidP="00E92BD7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3005BB69" w14:textId="77777777" w:rsidR="00140132" w:rsidRPr="000C0699" w:rsidRDefault="00140132">
+    <w:p w14:paraId="3005BB69" w14:textId="49FA8A74" w:rsidR="00140132" w:rsidRPr="00F443A4" w:rsidRDefault="008B5BDD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F443A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: Not required for </w:t>
+      </w:r>
+      <w:r w:rsidR="00E34596">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collaborative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F443A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Partner external examiners.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="66F37AF1" w14:textId="77777777" w:rsidR="00715EC0" w:rsidRPr="000C0699" w:rsidRDefault="00562362">
+    <w:p w14:paraId="43BED42E" w14:textId="77777777" w:rsidR="008B5BDD" w:rsidRPr="000C0699" w:rsidRDefault="008B5BDD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66F37AF1" w14:textId="0F6CF86B" w:rsidR="00715EC0" w:rsidRPr="000C0699" w:rsidRDefault="008B5BDD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Institute </w:t>
+        <w:t xml:space="preserve">Faculty </w:t>
       </w:r>
       <w:r w:rsidR="00811295" w:rsidRPr="000C0699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>approval</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="3827"/>
       </w:tblGrid>
       <w:tr w:rsidR="004A1764" w:rsidRPr="000C0699" w14:paraId="4A95B95A" w14:textId="77777777" w:rsidTr="00A304CB">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C05A8D" w14:textId="29AF3470" w:rsidR="00E92BD7" w:rsidRPr="000C0699" w:rsidRDefault="00E92BD7" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Dean</w:t>
             </w:r>
             <w:r w:rsidR="008C6E35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (or pp. Dean’s representative)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F5E9562" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="000C0699" w:rsidRDefault="00E92BD7" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A1764" w:rsidRPr="000C0699" w14:paraId="0FB73029" w14:textId="77777777" w:rsidTr="00A304CB">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CF488FC" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="000C0699" w:rsidRDefault="00E92BD7" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C381CD6" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="000C0699" w:rsidRDefault="00E92BD7" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A1764" w:rsidRPr="000C0699" w14:paraId="430945E9" w14:textId="77777777" w:rsidTr="00A304CB">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01BF5676" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="000C0699" w:rsidRDefault="00E92BD7" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24649DDF" w14:textId="77777777" w:rsidR="00E92BD7" w:rsidRPr="000C0699" w:rsidRDefault="00E92BD7" w:rsidP="000130DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55CBDA94" w14:textId="77777777" w:rsidR="00811295" w:rsidRPr="000C0699" w:rsidRDefault="00811295">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="088D3EEE" w14:textId="3CA425CD" w:rsidR="00361F8A" w:rsidRDefault="00361F8A" w:rsidP="00361F8A">
+    <w:p w14:paraId="088D3EEE" w14:textId="5274D0D8" w:rsidR="00361F8A" w:rsidRDefault="00361F8A" w:rsidP="00361F8A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C0699">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">The completed form should be sent to the Quality Assurance section of Academic Office (email: </w:t>
+        <w:t xml:space="preserve">The completed form should be sent to the Quality </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Team</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5BDD" w:rsidRPr="000C0699">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C0699">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">section of Academic </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5BDD" w:rsidRPr="000C0699">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C0699">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00D75324">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>AOexternals</w:t>
         </w:r>
         <w:r w:rsidR="00D75324" w:rsidRPr="000C0699">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>@uwtsd.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000C0699">
         <w:rPr>
@@ -8617,86 +8736,86 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>THIS FORM IS ALSO AVAILABLE IN WELSH</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00715EC0" w:rsidRPr="000C0699" w:rsidSect="00255B4C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="624" w:footer="340" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54B9A317" w14:textId="77777777" w:rsidR="001B69CF" w:rsidRDefault="001B69CF">
+    <w:p w14:paraId="1CE124AB" w14:textId="77777777" w:rsidR="00785F7B" w:rsidRDefault="00785F7B">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BB622F6" w14:textId="77777777" w:rsidR="001B69CF" w:rsidRDefault="001B69CF">
+    <w:p w14:paraId="6D3EB643" w14:textId="77777777" w:rsidR="00785F7B" w:rsidRDefault="00785F7B">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D5041A9" w14:textId="77777777" w:rsidR="001B69CF" w:rsidRDefault="001B69CF">
+    <w:p w14:paraId="3977BB2D" w14:textId="77777777" w:rsidR="00785F7B" w:rsidRDefault="00785F7B">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -8742,162 +8861,183 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="678C6718" w14:textId="4E5AFED7" w:rsidR="001B69CF" w:rsidRPr="000F0636" w:rsidRDefault="008B3E9B" w:rsidP="001641B8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="678C6718" w14:textId="75CCC9C0" w:rsidR="001B69CF" w:rsidRPr="000F0636" w:rsidRDefault="009F6F93" w:rsidP="001641B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t>December</w:t>
+      <w:t>May</w:t>
     </w:r>
-    <w:r w:rsidR="00883435">
+    <w:r w:rsidR="00846002">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2024</w:t>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
     <w:r w:rsidR="004A1764">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00CF5101">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001B69CF">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00CF5101">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="007A04EA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00CF5101">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="004A1764">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="008264AE" w:rsidRPr="00883435">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t xml:space="preserve">Extend Appointment of </w:t>
+      <w:t xml:space="preserve">Extend </w:t>
+    </w:r>
+    <w:r w:rsidR="00C6472E">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>Engagement</w:t>
+    </w:r>
+    <w:r w:rsidR="00C6472E" w:rsidRPr="00883435">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="008264AE" w:rsidRPr="00883435">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t xml:space="preserve">of </w:t>
     </w:r>
     <w:r w:rsidR="001B69CF" w:rsidRPr="00883435">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>External Examiner Form</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="676A94CF" w14:textId="77777777" w:rsidR="001B69CF" w:rsidRDefault="001B69CF">
+    <w:p w14:paraId="2A3668DD" w14:textId="77777777" w:rsidR="00785F7B" w:rsidRDefault="00785F7B">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D496E70" w14:textId="77777777" w:rsidR="001B69CF" w:rsidRDefault="001B69CF" w:rsidP="00384E5D">
+    <w:p w14:paraId="3200C0BC" w14:textId="77777777" w:rsidR="00785F7B" w:rsidRDefault="00785F7B" w:rsidP="00384E5D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="15E7A234" w14:textId="77777777" w:rsidR="001B69CF" w:rsidRPr="0075585D" w:rsidRDefault="004A1764" w:rsidP="0075585D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="167A7A6A" wp14:editId="73B6EDAD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>0</wp:posOffset>
@@ -8953,51 +9093,51 @@
       </w:drawing>
     </w:r>
     <w:r w:rsidR="001B69CF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Appendix GA</w:t>
     </w:r>
     <w:r w:rsidR="00761E90">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>2c</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F2038FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DA201D6"/>
     <w:lvl w:ilvl="0" w:tplc="C1380F12">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9731,268 +9871,289 @@
   <w:num w:numId="2" w16cid:durableId="1461340744">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1075013636">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="141237085">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="975061941">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1909878200">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1881236568">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="545872869">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="916"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="69633"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A84364"/>
     <w:rsid w:val="000130DB"/>
     <w:rsid w:val="0003176E"/>
     <w:rsid w:val="00033FCA"/>
     <w:rsid w:val="00082E6E"/>
     <w:rsid w:val="000B2123"/>
     <w:rsid w:val="000C0699"/>
     <w:rsid w:val="000F0636"/>
     <w:rsid w:val="0013251D"/>
     <w:rsid w:val="00140132"/>
     <w:rsid w:val="001519F3"/>
     <w:rsid w:val="0016291A"/>
     <w:rsid w:val="001641B8"/>
     <w:rsid w:val="001703A2"/>
     <w:rsid w:val="001B69CF"/>
     <w:rsid w:val="001B6F6A"/>
     <w:rsid w:val="001E4DCF"/>
     <w:rsid w:val="00232813"/>
     <w:rsid w:val="00255B4C"/>
     <w:rsid w:val="002629FE"/>
     <w:rsid w:val="002D7503"/>
     <w:rsid w:val="002E4512"/>
     <w:rsid w:val="00314F10"/>
     <w:rsid w:val="00322F52"/>
     <w:rsid w:val="00323FEB"/>
     <w:rsid w:val="00327913"/>
     <w:rsid w:val="003329A6"/>
     <w:rsid w:val="00361F8A"/>
     <w:rsid w:val="00374189"/>
+    <w:rsid w:val="0038438D"/>
     <w:rsid w:val="00384E5D"/>
     <w:rsid w:val="003B24AF"/>
     <w:rsid w:val="003B3A96"/>
     <w:rsid w:val="003C28A1"/>
     <w:rsid w:val="003F3DD0"/>
     <w:rsid w:val="003F5BE7"/>
     <w:rsid w:val="004107B9"/>
+    <w:rsid w:val="004400F1"/>
     <w:rsid w:val="00446B90"/>
     <w:rsid w:val="00462624"/>
     <w:rsid w:val="00463EE0"/>
+    <w:rsid w:val="004653C7"/>
+    <w:rsid w:val="00465640"/>
     <w:rsid w:val="00471B88"/>
     <w:rsid w:val="00481408"/>
     <w:rsid w:val="004821DF"/>
     <w:rsid w:val="0048271C"/>
     <w:rsid w:val="00497374"/>
     <w:rsid w:val="004A1764"/>
     <w:rsid w:val="004A50D4"/>
     <w:rsid w:val="004C06B1"/>
     <w:rsid w:val="004E3CF5"/>
+    <w:rsid w:val="00535CAE"/>
     <w:rsid w:val="005424B3"/>
     <w:rsid w:val="00562362"/>
     <w:rsid w:val="00562C22"/>
     <w:rsid w:val="005864B6"/>
     <w:rsid w:val="005A215C"/>
     <w:rsid w:val="005A2DFD"/>
     <w:rsid w:val="005B2EF7"/>
     <w:rsid w:val="005B52F8"/>
     <w:rsid w:val="005E59EC"/>
     <w:rsid w:val="006023F5"/>
     <w:rsid w:val="006151D1"/>
+    <w:rsid w:val="00636032"/>
     <w:rsid w:val="00663E45"/>
     <w:rsid w:val="006901CB"/>
     <w:rsid w:val="006A5B7C"/>
     <w:rsid w:val="006A5FCF"/>
     <w:rsid w:val="006D032E"/>
     <w:rsid w:val="006D114D"/>
     <w:rsid w:val="006E0084"/>
     <w:rsid w:val="006E1E0D"/>
     <w:rsid w:val="006E6D0A"/>
     <w:rsid w:val="006F2BC1"/>
     <w:rsid w:val="006F7CE9"/>
     <w:rsid w:val="00707B1C"/>
     <w:rsid w:val="00715EC0"/>
     <w:rsid w:val="00716F81"/>
     <w:rsid w:val="00737CD1"/>
     <w:rsid w:val="00747FA0"/>
     <w:rsid w:val="0075253E"/>
     <w:rsid w:val="0075514F"/>
     <w:rsid w:val="0075585D"/>
     <w:rsid w:val="00761E90"/>
     <w:rsid w:val="00783A31"/>
+    <w:rsid w:val="00785F7B"/>
     <w:rsid w:val="007A04EA"/>
     <w:rsid w:val="007C4486"/>
     <w:rsid w:val="007C6442"/>
     <w:rsid w:val="007F120B"/>
     <w:rsid w:val="008000C4"/>
     <w:rsid w:val="00811295"/>
     <w:rsid w:val="008264AE"/>
+    <w:rsid w:val="00846002"/>
     <w:rsid w:val="00852BA9"/>
     <w:rsid w:val="00855113"/>
+    <w:rsid w:val="00861C11"/>
     <w:rsid w:val="00883435"/>
     <w:rsid w:val="008844FF"/>
     <w:rsid w:val="008A6EE7"/>
     <w:rsid w:val="008B3E9B"/>
+    <w:rsid w:val="008B5BDD"/>
     <w:rsid w:val="008C2A61"/>
     <w:rsid w:val="008C6DB7"/>
     <w:rsid w:val="008C6E35"/>
     <w:rsid w:val="008E6163"/>
     <w:rsid w:val="008E6923"/>
     <w:rsid w:val="008F31FA"/>
     <w:rsid w:val="00934A85"/>
     <w:rsid w:val="00941094"/>
     <w:rsid w:val="009C3548"/>
     <w:rsid w:val="009D5A90"/>
+    <w:rsid w:val="009F6F93"/>
     <w:rsid w:val="00A304CB"/>
+    <w:rsid w:val="00A64B90"/>
     <w:rsid w:val="00A74D98"/>
     <w:rsid w:val="00A84364"/>
+    <w:rsid w:val="00A90F5B"/>
     <w:rsid w:val="00AA2F9C"/>
     <w:rsid w:val="00AC77A7"/>
     <w:rsid w:val="00AE60E0"/>
     <w:rsid w:val="00AF1290"/>
     <w:rsid w:val="00AF3738"/>
+    <w:rsid w:val="00B35172"/>
     <w:rsid w:val="00B37F3C"/>
     <w:rsid w:val="00B61033"/>
     <w:rsid w:val="00B6556E"/>
     <w:rsid w:val="00B66E9F"/>
     <w:rsid w:val="00B838C7"/>
     <w:rsid w:val="00B8655A"/>
     <w:rsid w:val="00BC4862"/>
+    <w:rsid w:val="00BE694F"/>
     <w:rsid w:val="00C016B4"/>
     <w:rsid w:val="00C13D2E"/>
+    <w:rsid w:val="00C1511A"/>
     <w:rsid w:val="00C20A25"/>
     <w:rsid w:val="00C43699"/>
+    <w:rsid w:val="00C6472E"/>
     <w:rsid w:val="00C84C45"/>
     <w:rsid w:val="00C85D4F"/>
     <w:rsid w:val="00C917C0"/>
     <w:rsid w:val="00CA36DB"/>
     <w:rsid w:val="00CA3B66"/>
+    <w:rsid w:val="00CB23AE"/>
     <w:rsid w:val="00CF2152"/>
     <w:rsid w:val="00CF5101"/>
     <w:rsid w:val="00D00EF1"/>
     <w:rsid w:val="00D61D3C"/>
     <w:rsid w:val="00D75324"/>
     <w:rsid w:val="00DB464D"/>
     <w:rsid w:val="00DB4DD4"/>
+    <w:rsid w:val="00DC432E"/>
     <w:rsid w:val="00DD67FD"/>
+    <w:rsid w:val="00E34596"/>
     <w:rsid w:val="00E34BA5"/>
     <w:rsid w:val="00E85362"/>
     <w:rsid w:val="00E92BD7"/>
     <w:rsid w:val="00E97FC5"/>
+    <w:rsid w:val="00EB4793"/>
     <w:rsid w:val="00EB5CA9"/>
     <w:rsid w:val="00EC1D4D"/>
     <w:rsid w:val="00EC5E41"/>
     <w:rsid w:val="00EE47D8"/>
     <w:rsid w:val="00EE7788"/>
     <w:rsid w:val="00F17450"/>
+    <w:rsid w:val="00F443A4"/>
     <w:rsid w:val="00F72630"/>
     <w:rsid w:val="00F87F91"/>
     <w:rsid w:val="00F94F4C"/>
     <w:rsid w:val="00FD3439"/>
     <w:rsid w:val="00FE5955"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="69633"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="77A12D92"/>
   <w15:docId w15:val="{7F6415DD-47D9-4600-B226-5D0B07CB636A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10810,51 +10971,51 @@
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00361F8A"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007C6442"/>
     <w:rPr>
       <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="893388402">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1616524104">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11141,67 +11302,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1205</Words>
-  <Characters>7280</Characters>
+  <Words>1298</Words>
+  <Characters>7404</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>GA2c</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UoW Trinity Saint David</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8469</CharactersWithSpaces>
+  <CharactersWithSpaces>8685</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>GA2c</dc:title>
   <dc:creator>Teleri James;quality@uwtsd.ac.uk</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>