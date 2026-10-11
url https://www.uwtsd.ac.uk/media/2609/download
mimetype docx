--- v0 (2025-10-02)
+++ v1 (2026-10-11)
@@ -695,60 +695,60 @@
       <w:r w:rsidR="005B3029">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>claim</w:t>
       </w:r>
       <w:r w:rsidR="005B3029" w:rsidRPr="0042679B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0042679B" w:rsidRPr="0042679B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>was not submitted in a timely manner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533DA6D0" w14:textId="624426EB" w:rsidR="003E6B3D" w:rsidRDefault="003E6B3D" w:rsidP="000D23C8">
+    <w:p w14:paraId="533DA6D0" w14:textId="624426EB" w:rsidR="003E6B3D" w:rsidRPr="00CE0333" w:rsidRDefault="003E6B3D" w:rsidP="000D23C8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63658757" w14:textId="77777777" w:rsidR="003E6B3D" w:rsidRPr="00F620E7" w:rsidRDefault="003E6B3D" w:rsidP="003E6B3D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00683999">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Coursework:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4905F9AF" w14:textId="3D3006D8" w:rsidR="003E6B3D" w:rsidRDefault="003E6B3D" w:rsidP="003E6B3D">
       <w:pPr>
         <w:pStyle w:val="xmsonormal"/>
@@ -923,56 +923,58 @@
       <w:r w:rsidRPr="00556D4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">you should submit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">this form as </w:t>
       </w:r>
       <w:r w:rsidRPr="00426DEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>soon as possible</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD6F9FB" w14:textId="77777777" w:rsidR="003E6B3D" w:rsidRPr="00426DEB" w:rsidRDefault="003E6B3D" w:rsidP="003E6B3D">
+    <w:p w14:paraId="4AD6F9FB" w14:textId="77777777" w:rsidR="003E6B3D" w:rsidRPr="00CE0333" w:rsidRDefault="003E6B3D" w:rsidP="003E6B3D">
       <w:pPr>
         <w:pStyle w:val="xmsonormal"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3440F23E" w14:textId="77777777" w:rsidR="003E6B3D" w:rsidRPr="00D65DE0" w:rsidRDefault="003E6B3D" w:rsidP="003E6B3D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D65DE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Examinations and Presentations:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A9A091E" w14:textId="77777777" w:rsidR="003E6B3D" w:rsidRPr="00426DEB" w:rsidRDefault="003E6B3D" w:rsidP="003E6B3D">
@@ -1007,60 +1009,60 @@
         <w:t xml:space="preserve"> you have attended.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A758D8" w14:textId="46FD221D" w:rsidR="0036289C" w:rsidRPr="007372EB" w:rsidRDefault="003E6B3D" w:rsidP="007372EB">
       <w:pPr>
         <w:pStyle w:val="xmsonormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00426DEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If you are unable to attend your examination/presentation on the scheduled date, you should submit this form as soon as possible</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C579279" w14:textId="73F47D9E" w:rsidR="007D46AF" w:rsidRDefault="007D46AF" w:rsidP="00FB4F7A">
+    <w:p w14:paraId="4C579279" w14:textId="73F47D9E" w:rsidR="007D46AF" w:rsidRPr="00CE0333" w:rsidRDefault="007D46AF" w:rsidP="00FB4F7A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09F09F18" w14:textId="4D32DA7E" w:rsidR="00365BBE" w:rsidRPr="007372EB" w:rsidRDefault="00FF3E46" w:rsidP="007372EB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You </w:t>
       </w:r>
       <w:r w:rsidRPr="009955DD">
         <w:rPr>
@@ -1144,56 +1146,54 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You must not assume that your claim has been received or </w:t>
       </w:r>
       <w:r w:rsidR="000F7188" w:rsidRPr="001D3184">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">approved </w:t>
       </w:r>
       <w:r w:rsidR="000132CC" w:rsidRPr="001D3184">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>except where there has been explicit confirmation of this in writing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F141F3A" w14:textId="77777777" w:rsidR="00EF0FE5" w:rsidRDefault="00EF0FE5">
+    <w:p w14:paraId="6F141F3A" w14:textId="77777777" w:rsidR="00EF0FE5" w:rsidRPr="00CE0333" w:rsidRDefault="00EF0FE5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EF0FE5" w14:paraId="5AF6E9BB" w14:textId="77777777" w:rsidTr="00570B12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
@@ -1407,92 +1407,117 @@
       </w:r>
       <w:r w:rsidR="00721149">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A3DFCD" w14:textId="77777777" w:rsidR="00365BBE" w:rsidRDefault="00365BBE" w:rsidP="00721149">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13CDBE3A" w14:textId="46048FB4" w:rsidR="00721149" w:rsidRPr="00A5764B" w:rsidRDefault="00721149" w:rsidP="00721149">
+    <w:p w14:paraId="57076932" w14:textId="23CD42D2" w:rsidR="00215959" w:rsidRDefault="00E73029" w:rsidP="00DC57ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5764B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This form is available electronically from the Academic Office web pages: </w:t>
+        <w:t xml:space="preserve">This form is available electronically from: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00A5764B">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>http://www.uwtsd.ac.uk/academic-office/</w:t>
+          <w:t>http://www.uwtsd.ac.uk/academic-office</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00CE0333">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00CE0333" w:rsidRPr="00DC57ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00CE0333" w:rsidRPr="00DC57ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MAE’R FFURFLEN HON HEFYD AR GAEL YN GYMRAEG</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0333" w:rsidRPr="00DC57ED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00CE0333" w:rsidRPr="00DC57ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>THIS DOCUMENT IS ALSO AVAILABLE IN WELSH</w:t>
+      </w:r>
+      <w:r w:rsidR="00215959">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="525B90DC" w14:textId="77777777" w:rsidR="00215959" w:rsidRDefault="00215959" w:rsidP="00215959">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -2017,74 +2042,82 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6122" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5A11D625" w14:textId="77777777" w:rsidR="00CE6A00" w:rsidRPr="005F677A" w:rsidRDefault="00CE6A00" w:rsidP="0098045C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00356069" w:rsidRPr="005F677A" w14:paraId="1DCEFF49" w14:textId="77777777" w:rsidTr="00570B12">
         <w:trPr>
           <w:trHeight w:val="526"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D274043" w14:textId="77777777" w:rsidR="00356069" w:rsidRPr="00356069" w:rsidRDefault="00356069" w:rsidP="00F15935">
+          <w:p w14:paraId="3D274043" w14:textId="009232CA" w:rsidR="00356069" w:rsidRPr="00356069" w:rsidRDefault="00356069" w:rsidP="00F15935">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00356069">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Current mode of study</w:t>
+            </w:r>
+            <w:r w:rsidR="00131B29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25D923BB" w14:textId="2AD84399" w:rsidR="00356069" w:rsidRPr="00C32C05" w:rsidRDefault="00DA6901" w:rsidP="00F15935">
+          <w:p w14:paraId="25D923BB" w14:textId="2AD84399" w:rsidR="00356069" w:rsidRPr="00C32C05" w:rsidRDefault="00E80132" w:rsidP="00F15935">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1312131638"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2104,51 +2137,51 @@
             <w:r w:rsidR="00356069" w:rsidRPr="00C32C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00356069" w:rsidRPr="00C32C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Full-time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="163C8B29" w14:textId="4E163F35" w:rsidR="00356069" w:rsidRPr="00C32C05" w:rsidRDefault="00DA6901" w:rsidP="00C32C05">
+          <w:p w14:paraId="163C8B29" w14:textId="4E163F35" w:rsidR="00356069" w:rsidRPr="00C32C05" w:rsidRDefault="00E80132" w:rsidP="00C32C05">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1787776615"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2167,51 +2200,51 @@
             <w:r w:rsidR="00C32C05" w:rsidRPr="00C32C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00356069" w:rsidRPr="00C32C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Part-time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2294" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB36FA6" w14:textId="0DCC885F" w:rsidR="00356069" w:rsidRPr="00C32C05" w:rsidRDefault="00DA6901" w:rsidP="00F15935">
+          <w:p w14:paraId="2BB36FA6" w14:textId="0DCC885F" w:rsidR="00356069" w:rsidRPr="00C32C05" w:rsidRDefault="00E80132" w:rsidP="00F15935">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1719941711"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2247,65 +2280,73 @@
             </w:r>
             <w:r w:rsidR="009C43CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidR="009C43CC" w:rsidRPr="00C32C05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>earning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE6A00" w:rsidRPr="005F677A" w14:paraId="298C49B8" w14:textId="77777777" w:rsidTr="00570B12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29244E0A" w14:textId="5112A5FE" w:rsidR="00CE6A00" w:rsidRDefault="00811AAD" w:rsidP="0098045C">
+          <w:p w14:paraId="29244E0A" w14:textId="33BD55C2" w:rsidR="00CE6A00" w:rsidRDefault="00811AAD" w:rsidP="0098045C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Institute</w:t>
+              <w:t>Institut</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF01D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ion</w:t>
             </w:r>
             <w:r w:rsidR="00CE6A00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70D2AA26" w14:textId="77777777" w:rsidR="00CE6A00" w:rsidRPr="005F677A" w:rsidRDefault="00CE6A00" w:rsidP="0098045C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6122" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
@@ -2432,51 +2473,51 @@
     <w:p w14:paraId="0AE0A509" w14:textId="77777777" w:rsidR="00CA7D5E" w:rsidRPr="0062188A" w:rsidRDefault="00CA7D5E" w:rsidP="005960A0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="697"/>
         <w:gridCol w:w="8833"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CA7D5E" w14:paraId="068AC646" w14:textId="77777777" w:rsidTr="002018E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6727F128" w14:textId="72FE62B5" w:rsidR="00CA7D5E" w:rsidRPr="00546F01" w:rsidRDefault="00DA6901" w:rsidP="005960A0">
+          <w:p w14:paraId="6727F128" w14:textId="72FE62B5" w:rsidR="00CA7D5E" w:rsidRPr="00546F01" w:rsidRDefault="00E80132" w:rsidP="005960A0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1302072393"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -2662,51 +2703,51 @@
             </w:r>
             <w:r w:rsidR="00ED3102">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> impact</w:t>
             </w:r>
             <w:r w:rsidRPr="00546F01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the condition.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C32C05" w14:paraId="7FD77432" w14:textId="77777777" w:rsidTr="002018E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14E511A3" w14:textId="0D8E2BA5" w:rsidR="00C32C05" w:rsidRDefault="00DA6901" w:rsidP="00C32C05">
+          <w:p w14:paraId="14E511A3" w14:textId="0D8E2BA5" w:rsidR="00C32C05" w:rsidRDefault="00E80132" w:rsidP="00C32C05">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1146475039"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C32C05" w:rsidRPr="00381221">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
@@ -2800,51 +2841,51 @@
             </w:r>
             <w:r w:rsidR="00ED3102">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> or an order of service from a funeral</w:t>
             </w:r>
             <w:r w:rsidRPr="00546F01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C32C05" w14:paraId="195FFBB0" w14:textId="77777777" w:rsidTr="002018E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0791AC1C" w14:textId="5FC96861" w:rsidR="00C32C05" w:rsidRDefault="00DA6901" w:rsidP="00C32C05">
+          <w:p w14:paraId="0791AC1C" w14:textId="5FC96861" w:rsidR="00C32C05" w:rsidRDefault="00E80132" w:rsidP="00C32C05">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-620769783"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C32C05" w:rsidRPr="00381221">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
@@ -2882,51 +2923,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546F01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please supply appropriate supporting independent evidence.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C32C05" w14:paraId="40081146" w14:textId="77777777" w:rsidTr="002018E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12475D9E" w14:textId="1748D1DA" w:rsidR="00C32C05" w:rsidRDefault="00DA6901" w:rsidP="00C32C05">
+          <w:p w14:paraId="12475D9E" w14:textId="1748D1DA" w:rsidR="00C32C05" w:rsidRDefault="00E80132" w:rsidP="00C32C05">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1847622435"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C32C05" w:rsidRPr="00381221">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
@@ -2964,51 +3005,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546F01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please supply appropriate supporting independent evidence.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C32C05" w14:paraId="7581892F" w14:textId="77777777" w:rsidTr="002018E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="108B902F" w14:textId="7F284834" w:rsidR="00C32C05" w:rsidRDefault="00DA6901" w:rsidP="00C32C05">
+          <w:p w14:paraId="108B902F" w14:textId="7F284834" w:rsidR="00C32C05" w:rsidRDefault="00E80132" w:rsidP="00C32C05">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="33544033"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C32C05" w:rsidRPr="00381221">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
@@ -4877,157 +4918,153 @@
             <w:tcW w:w="3650" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:jc w:val="center"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="618"/>
               <w:gridCol w:w="1561"/>
               <w:gridCol w:w="514"/>
               <w:gridCol w:w="741"/>
             </w:tblGrid>
             <w:tr w:rsidR="00A5764B" w:rsidRPr="00224A9A" w14:paraId="015AC9AA" w14:textId="77777777" w:rsidTr="0067329C">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="676" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7D89A210" w14:textId="40AB2822" w:rsidR="0067329C" w:rsidRPr="0067329C" w:rsidRDefault="00DA6901" w:rsidP="0067329C">
+                <w:p w14:paraId="7D89A210" w14:textId="40AB2822" w:rsidR="0067329C" w:rsidRPr="0067329C" w:rsidRDefault="00E80132" w:rsidP="0067329C">
                   <w:pPr>
                     <w:pStyle w:val="BodyText2"/>
                     <w:ind w:left="0" w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b w:val="0"/>
                         <w:bCs w:val="0"/>
                       </w:rPr>
                       <w:id w:val="1090045911"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00491490">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:b w:val="0"/>
                           <w:bCs w:val="0"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1845" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="241B4D5B" w14:textId="77777777" w:rsidR="0067329C" w:rsidRPr="0067329C" w:rsidRDefault="0067329C" w:rsidP="0067329C">
                   <w:pPr>
                     <w:pStyle w:val="BodyText2"/>
                     <w:ind w:left="0" w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0067329C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t>YES</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="538" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4673542E" w14:textId="21743C9B" w:rsidR="0067329C" w:rsidRPr="0067329C" w:rsidRDefault="00DA6901" w:rsidP="0067329C">
+                <w:p w14:paraId="4673542E" w14:textId="21743C9B" w:rsidR="0067329C" w:rsidRPr="0067329C" w:rsidRDefault="00E80132" w:rsidP="0067329C">
                   <w:pPr>
                     <w:pStyle w:val="BodyText2"/>
                     <w:ind w:left="0" w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b w:val="0"/>
                         <w:bCs w:val="0"/>
                       </w:rPr>
                       <w:id w:val="-435290860"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00C32C05" w:rsidRPr="00C32C05">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:b w:val="0"/>
                           <w:bCs w:val="0"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="802" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5171446C" w14:textId="77777777" w:rsidR="0067329C" w:rsidRPr="0067329C" w:rsidRDefault="0067329C" w:rsidP="0067329C">
                   <w:pPr>
                     <w:pStyle w:val="BodyText2"/>
                     <w:ind w:left="0" w:firstLine="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0067329C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     </w:rPr>
                     <w:t>NO</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="12F73DDA" w14:textId="77777777" w:rsidR="0067329C" w:rsidRPr="006E1992" w:rsidRDefault="0067329C" w:rsidP="00A5764B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="808080"/>
@@ -5847,51 +5884,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="9214"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C32C05" w:rsidRPr="002C2B4F" w14:paraId="1DF96B4D" w14:textId="77777777" w:rsidTr="00C32C05">
         <w:trPr>
           <w:trHeight w:val="491"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB66EF8" w14:textId="79D3FBD7" w:rsidR="00C32C05" w:rsidRDefault="00DA6901" w:rsidP="00C32C05">
+          <w:p w14:paraId="0CB66EF8" w14:textId="79D3FBD7" w:rsidR="00C32C05" w:rsidRDefault="00E80132" w:rsidP="00C32C05">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-857968558"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C32C05" w:rsidRPr="00E87615">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
@@ -5915,51 +5952,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2B4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>I have read the guidance notes supplied before completing the form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C32C05" w:rsidRPr="002C2B4F" w14:paraId="0BA95CB7" w14:textId="77777777" w:rsidTr="00C32C05">
         <w:trPr>
           <w:trHeight w:val="870"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04963361" w14:textId="73F7C643" w:rsidR="00C32C05" w:rsidRDefault="00DA6901" w:rsidP="00C32C05">
+          <w:p w14:paraId="04963361" w14:textId="73F7C643" w:rsidR="00C32C05" w:rsidRDefault="00E80132" w:rsidP="00C32C05">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1607568225"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C32C05" w:rsidRPr="00E87615">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
@@ -6037,51 +6074,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> deadline</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> or the date of my examination / presentation has passed (and I either attended or did not)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C32C05" w:rsidRPr="002C2B4F" w14:paraId="6C9EB8EA" w14:textId="77777777" w:rsidTr="00C32C05">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B567FE4" w14:textId="707AB55D" w:rsidR="00C32C05" w:rsidRDefault="00DA6901" w:rsidP="00C32C05">
+          <w:p w14:paraId="7B567FE4" w14:textId="707AB55D" w:rsidR="00C32C05" w:rsidRDefault="00E80132" w:rsidP="00C32C05">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1727591854"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C32C05" w:rsidRPr="00E87615">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
@@ -6130,51 +6167,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">independent documentary evidence to </w:t>
             </w:r>
             <w:r w:rsidRPr="002C2B4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>support my claim.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C32C05" w:rsidRPr="002C2B4F" w14:paraId="6BC5AF16" w14:textId="77777777" w:rsidTr="00C32C05">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2028CE9D" w14:textId="483E94D2" w:rsidR="00C32C05" w:rsidRDefault="00DA6901" w:rsidP="00C32C05">
+          <w:p w14:paraId="2028CE9D" w14:textId="483E94D2" w:rsidR="00C32C05" w:rsidRDefault="00E80132" w:rsidP="00C32C05">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-941843149"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C32C05" w:rsidRPr="00E87615">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
@@ -6213,51 +6250,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ALL</w:t>
             </w:r>
             <w:r w:rsidRPr="002C2B4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> sections of the form in full.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C32C05" w:rsidRPr="002C2B4F" w14:paraId="01679C16" w14:textId="77777777" w:rsidTr="00C32C05">
         <w:trPr>
           <w:trHeight w:val="996"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19DAC1AD" w14:textId="367E4751" w:rsidR="00C32C05" w:rsidRDefault="00DA6901" w:rsidP="00C32C05">
+          <w:p w14:paraId="19DAC1AD" w14:textId="367E4751" w:rsidR="00C32C05" w:rsidRDefault="00E80132" w:rsidP="00C32C05">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1337350141"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C32C05" w:rsidRPr="00E87615">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
@@ -6337,51 +6374,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>assessment</w:t>
             </w:r>
             <w:r w:rsidRPr="002C2B4F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.  If not, I have provided independent evidence to show compelling reasons as to why the form is not being submitted in a timely manner.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C32C05" w:rsidRPr="002C2B4F" w14:paraId="081F3811" w14:textId="77777777" w:rsidTr="00C32C05">
         <w:trPr>
           <w:trHeight w:val="968"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EDBA193" w14:textId="202E1031" w:rsidR="00C32C05" w:rsidRDefault="00DA6901" w:rsidP="00C32C05">
+          <w:p w14:paraId="7EDBA193" w14:textId="202E1031" w:rsidR="00C32C05" w:rsidRDefault="00E80132" w:rsidP="00C32C05">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1055849462"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C32C05" w:rsidRPr="00E87615">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
@@ -10294,291 +10331,281 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15276" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="3799"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F54257" w:rsidRPr="007A4BE0" w14:paraId="79B36150" w14:textId="77777777" w:rsidTr="00DB3A51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09DE6591" w14:textId="77777777" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00A703DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Action</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33EB12F0" w14:textId="77777777" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00A703DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>What and Why</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8477" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C4261EB" w14:textId="77777777" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Outcome if </w:t>
             </w:r>
             <w:r w:rsidR="00F87205">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>formal extenuating circumstances</w:t>
             </w:r>
             <w:r w:rsidR="00F87205" w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>decision is:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F54257" w:rsidRPr="007A4BE0" w14:paraId="23EE643C" w14:textId="77777777" w:rsidTr="00DB3A51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71A93E4F" w14:textId="77777777" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00A703DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04C84D78" w14:textId="77777777" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00A703DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1350B64F" w14:textId="3E014358" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00811AAD" w:rsidP="00A703DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>APPROVED</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3799" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A6EB3A4" w14:textId="77777777" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00A703DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>REJECT</w:t>
             </w:r>
             <w:r w:rsidR="00811AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ED</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F54257" w:rsidRPr="007A4BE0" w14:paraId="65B2D7DE" w14:textId="77777777" w:rsidTr="00DB3A51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B881A7B" w14:textId="4C0D82EC" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00ED3102" w:rsidP="00ED3102">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Submit</w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F54257" w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>work on time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F6C9B80" w14:textId="77777777" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00A703DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Your work may be incomplete or not up to your normal standard, but it will not be otherwise penalised.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04966DE5" w14:textId="479A1FB0" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00A703DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">You </w:t>
             </w:r>
             <w:r w:rsidR="0035143A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">will </w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>be given the choice of:</w:t>
             </w:r>
@@ -10657,51 +10684,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">at the next appropriate assessment point </w:t>
             </w:r>
             <w:r w:rsidR="00EC625C" w:rsidRPr="002869ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>as normally determined by the next relevant Examining Board</w:t>
             </w:r>
             <w:r w:rsidR="00EC625C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3799" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52C83555" w14:textId="773720CE" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="0023023A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The mark awarded stands. If this is a fail mark, the </w:t>
             </w:r>
             <w:r w:rsidR="00CF4BC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">next relevant </w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Examining Board may allow you a further attempt during the re-</w:t>
             </w:r>
@@ -10744,51 +10770,50 @@
             <w:r w:rsidR="0023023A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">for Levels 4, 5 and 6 </w:t>
             </w:r>
             <w:r w:rsidR="00F87205">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>or 50% for Level 7</w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F54257" w:rsidRPr="007A4BE0" w14:paraId="1253F966" w14:textId="77777777" w:rsidTr="00DB3A51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19103F42" w14:textId="77F2D197" w:rsidR="00F54257" w:rsidRDefault="00ED3102" w:rsidP="00A703DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Submit</w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F2003B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">complete piece of </w:t>
             </w:r>
@@ -10818,51 +10843,50 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="0023023A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>First attempts only</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E73D299" w14:textId="572738D6" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00ED3102">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">You may take extra time (up to </w:t>
             </w:r>
             <w:r w:rsidR="00930A53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00930A53" w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -10922,70 +10946,68 @@
               <w:t>or 5</w:t>
             </w:r>
             <w:r w:rsidR="00102B85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>0%</w:t>
             </w:r>
             <w:r w:rsidR="00332956">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> for Level 7)</w:t>
             </w:r>
             <w:r w:rsidR="00102B85">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C6322A8" w14:textId="77777777" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00A703DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The late penalty will be lifted and the full mark given to the work before the penalty was applied will be recorded.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3799" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4235503D" w14:textId="18F26F02" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="0023023A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The late penalty stands. If the work is given a fail mark, the </w:t>
             </w:r>
             <w:r w:rsidR="00CF4BC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">next relevant </w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Examining Board may allow you a further attempt during the re-</w:t>
             </w:r>
@@ -11040,51 +11062,50 @@
             <w:r w:rsidR="0023023A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">for Levels 4, 5 and 6 </w:t>
             </w:r>
             <w:r w:rsidR="00332956">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>or 50% for Level 7</w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0023023A" w:rsidRPr="007A4BE0" w14:paraId="501DFBC5" w14:textId="77777777" w:rsidTr="00DB3A51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A936B3D" w14:textId="4B404D8B" w:rsidR="0023023A" w:rsidRDefault="00ED3102" w:rsidP="0023023A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit </w:t>
             </w:r>
             <w:r w:rsidR="00F2003B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">complete piece of </w:t>
             </w:r>
             <w:r w:rsidR="0023023A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>work</w:t>
             </w:r>
@@ -11108,51 +11129,50 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="0023023A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Re-assessments</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5BC759D7" w14:textId="2C3ACD98" w:rsidR="0023023A" w:rsidRPr="00A703DC" w:rsidRDefault="0023023A" w:rsidP="00ED3102">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">You may take extra time (up to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B52FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> week depending on how much time you think has been lost due to your extenuating circumstances) and </w:t>
             </w:r>
@@ -11170,70 +11190,68 @@
             </w:r>
             <w:r w:rsidRPr="00806929">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>complete piece of work</w:t>
             </w:r>
             <w:r w:rsidRPr="00B52FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> which will be marked as normal. Initially a late penalty will be applied – the mark will be </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>recorded as 0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09CE623A" w14:textId="77777777" w:rsidR="0023023A" w:rsidRPr="00A703DC" w:rsidRDefault="0023023A" w:rsidP="00A703DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The late penalty will be lifted and the full mark given to the work before the penalty was applied will be recorded.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3799" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D9B0BBC" w14:textId="195BEBA0" w:rsidR="0023023A" w:rsidRPr="00A703DC" w:rsidRDefault="0023023A" w:rsidP="0023023A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>late penalty</w:t>
             </w:r>
             <w:r w:rsidRPr="00B52FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (mark of 0%) stands. The </w:t>
             </w:r>
@@ -11282,94 +11300,92 @@
             <w:r w:rsidRPr="00B52FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>40%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> for Levels 4, 5 and 6 or 50% for Level 7)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B52FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F54257" w:rsidRPr="007A4BE0" w14:paraId="1BC7BF1B" w14:textId="77777777" w:rsidTr="00DB3A51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2950918E" w14:textId="0F83B33B" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00ED3102">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Do not </w:t>
             </w:r>
             <w:r w:rsidR="00ED3102">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>submit</w:t>
             </w:r>
             <w:r w:rsidR="00ED3102" w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">work </w:t>
             </w:r>
             <w:r w:rsidR="004422B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>within 1 week of deadline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12ECB806" w14:textId="7EBE8038" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00A406E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">You feel that your extenuating circumstances mean that you are unable to </w:t>
             </w:r>
             <w:r w:rsidR="00ED3102">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>submit</w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> your work within </w:t>
             </w:r>
@@ -11410,51 +11426,50 @@
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidR="00A406E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ill</w:t>
             </w:r>
             <w:r w:rsidR="00A406E1" w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>not be accepted. Initially this will be recorded as a non-submission and you will be given a mark of 0%.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E5C83F1" w14:textId="2799500F" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00A45A2A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">You </w:t>
             </w:r>
             <w:r w:rsidR="004422B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
             <w:r w:rsidR="004422B8" w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -11513,51 +11528,50 @@
               <w:t xml:space="preserve">next appropriate assessment point </w:t>
             </w:r>
             <w:r w:rsidR="00EC625C" w:rsidRPr="002869ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>as normally determined by the next relevant Examining Board</w:t>
             </w:r>
             <w:r w:rsidR="00EC625C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3799" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E3E6C25" w14:textId="079A3FD3" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="0023023A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The non-submission (mark of 0%) stands. The </w:t>
             </w:r>
             <w:r w:rsidR="00CF4BC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">next relevant </w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Examining Board may allow you a further attempt during </w:t>
             </w:r>
@@ -12119,278 +12133,268 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="4682"/>
         <w:gridCol w:w="3786"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F54257" w:rsidRPr="007A4BE0" w14:paraId="4DAC3170" w14:textId="77777777" w:rsidTr="00DB3A51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20780297" w14:textId="77777777" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00A703DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Action</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="370827CF" w14:textId="77777777" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00A703DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>What and Why</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8468" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EEBF894" w14:textId="77777777" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00A703DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Outcome if </w:t>
             </w:r>
             <w:r w:rsidR="00F87205">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">formal extenuating circumstances </w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>decision is:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F54257" w:rsidRPr="007A4BE0" w14:paraId="52573F3C" w14:textId="77777777" w:rsidTr="00DB3A51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61F17033" w14:textId="77777777" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00A703DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="066A3E8E" w14:textId="77777777" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00A703DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34EE81E3" w14:textId="02A34666" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00811AAD" w:rsidP="00A703DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>APPROVED</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3786" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CF9B310" w14:textId="77777777" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00A703DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>REJECT</w:t>
             </w:r>
             <w:r w:rsidR="00811AAD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ED</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F54257" w:rsidRPr="007A4BE0" w14:paraId="22985175" w14:textId="77777777" w:rsidTr="00DB3A51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7821B324" w14:textId="77777777" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00A703DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Take examination</w:t>
             </w:r>
             <w:r w:rsidR="00F87205">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> / give presentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FE25DD2" w14:textId="77777777" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00A703DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Your performance may not be up to your normal standard, but it will not be otherwise penalised.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4682" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A3610F0" w14:textId="5A38BEFC" w:rsidR="00F54257" w:rsidRPr="00077EA9" w:rsidRDefault="00F54257" w:rsidP="00A703DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00077EA9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">You </w:t>
             </w:r>
             <w:r w:rsidR="00517D2A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
             <w:r w:rsidR="00517D2A" w:rsidRPr="00077EA9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -12499,51 +12503,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">at the next appropriate assessment point </w:t>
             </w:r>
             <w:r w:rsidR="002C756A" w:rsidRPr="002869ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>as normally determined by the next relevant Examining Board</w:t>
             </w:r>
             <w:r w:rsidR="002C756A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3786" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5615EFAB" w14:textId="5E835319" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="0023023A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The mark awarded stands. If this is a fail mark, the </w:t>
             </w:r>
             <w:r w:rsidR="001917AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">next relevant </w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Examining Board may allow you a further attempt during</w:t>
             </w:r>
@@ -12592,107 +12595,104 @@
             <w:r w:rsidR="0023023A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">for Levels 4, 5 and 6 </w:t>
             </w:r>
             <w:r w:rsidR="00030F51">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>or 50% for Level 7</w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F54257" w:rsidRPr="007A4BE0" w14:paraId="7A0BA222" w14:textId="77777777" w:rsidTr="00DB3A51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4879C347" w14:textId="77777777" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00A703DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Do not take examination</w:t>
             </w:r>
             <w:r w:rsidR="00F87205">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> /do not give presentation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02456977" w14:textId="77777777" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00A703DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>You feel that your extenuating circumstances mean that you are unable to take the examination</w:t>
             </w:r>
             <w:r w:rsidR="00F87205">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> / give the presentation</w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>. Initially this will be recorded as a non-attempt and you will be given a mark of 0%.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4682" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BEBB892" w14:textId="6F17D2A7" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00517D2A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">You </w:t>
             </w:r>
             <w:r w:rsidR="00517D2A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
             <w:r w:rsidR="00517D2A" w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -12715,51 +12715,50 @@
               <w:t xml:space="preserve"> without penalty</w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> at the next appropriate assessment point </w:t>
             </w:r>
             <w:r w:rsidR="00310616" w:rsidRPr="002869ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>as normally determined by the next relevant Examining Board</w:t>
             </w:r>
             <w:r w:rsidR="00310616">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3786" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D1497AD" w14:textId="36B6614F" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="0023023A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The non-attempt (mark of 0%) stands. The </w:t>
             </w:r>
             <w:r w:rsidR="001917AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">next relevant </w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Examining Board may allow you a further attempt during</w:t>
             </w:r>
@@ -12814,113 +12813,110 @@
             <w:r w:rsidR="0023023A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">for Levels 4, 5 and 6 </w:t>
             </w:r>
             <w:r w:rsidR="00030F51">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>or 50% for Level 7)</w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F54257" w:rsidRPr="007A4BE0" w14:paraId="3E27CE62" w14:textId="77777777" w:rsidTr="00DB3A51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B57EDD6" w14:textId="77777777" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00A703DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Leave examination </w:t>
             </w:r>
             <w:r w:rsidR="00F87205">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">/ presentation </w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>early</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="674BEB67" w14:textId="77777777" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="00A703DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Your extenuating circumstances may mean that you have to leave the examination </w:t>
             </w:r>
             <w:r w:rsidR="00F87205">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">/ presentation </w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>before it is completed. Your performance may not be up to your normal standard, but it will not be otherwise penalised.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4682" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6692C541" w14:textId="0065B330" w:rsidR="00F54257" w:rsidRPr="00077EA9" w:rsidRDefault="00F54257" w:rsidP="00A703DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00077EA9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">You </w:t>
             </w:r>
             <w:r w:rsidR="00517D2A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
             <w:r w:rsidR="00517D2A" w:rsidRPr="00077EA9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -13029,51 +13025,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">at the next appropriate assessment point </w:t>
             </w:r>
             <w:r w:rsidR="0006601F" w:rsidRPr="002869ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>as normally determined by the next relevant Examining Board</w:t>
             </w:r>
             <w:r w:rsidR="0006601F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3786" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D41535C" w14:textId="1602E1D7" w:rsidR="00F54257" w:rsidRPr="00A703DC" w:rsidRDefault="00F54257" w:rsidP="0023023A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The mark awarded stands. If this is a fail mark, the </w:t>
             </w:r>
             <w:r w:rsidR="001917AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">next relevant </w:t>
             </w:r>
             <w:r w:rsidRPr="00A703DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Examining Board may allow you a further attempt during</w:t>
             </w:r>
@@ -13458,97 +13453,77 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>as soon as possible</w:t>
       </w:r>
       <w:r w:rsidR="00AF3711">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B40A8C2" w14:textId="77777777" w:rsidR="00C32C05" w:rsidRPr="00AB4482" w:rsidRDefault="00C32C05" w:rsidP="00AB4482">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A96EB52" w14:textId="77777777" w:rsidR="00CA7D5E" w:rsidRPr="0076768B" w:rsidRDefault="00AB4482" w:rsidP="0092119C">
-[...19 lines deleted...]
-    <w:sectPr w:rsidR="00CA7D5E" w:rsidRPr="0076768B" w:rsidSect="006F1CD9">
+    <w:sectPr w:rsidR="00C32C05" w:rsidRPr="00AB4482" w:rsidSect="006F1CD9">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="794" w:left="851" w:header="720" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A26D814" w14:textId="77777777" w:rsidR="00540B8E" w:rsidRDefault="00540B8E" w:rsidP="00390251">
+    <w:p w14:paraId="650954F4" w14:textId="77777777" w:rsidR="00E80132" w:rsidRDefault="00E80132" w:rsidP="00390251">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3C626A" w14:textId="77777777" w:rsidR="00540B8E" w:rsidRDefault="00540B8E"/>
+    <w:p w14:paraId="320CF201" w14:textId="77777777" w:rsidR="00E80132" w:rsidRDefault="00E80132"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FC57690" w14:textId="77777777" w:rsidR="00540B8E" w:rsidRDefault="00540B8E" w:rsidP="00390251">
+    <w:p w14:paraId="41BF0B4F" w14:textId="77777777" w:rsidR="00E80132" w:rsidRDefault="00E80132" w:rsidP="00390251">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25621BC0" w14:textId="77777777" w:rsidR="00540B8E" w:rsidRDefault="00540B8E"/>
+    <w:p w14:paraId="5921B588" w14:textId="77777777" w:rsidR="00E80132" w:rsidRDefault="00E80132"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -13595,65 +13570,71 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7149E7C1" w14:textId="20A88C78" w:rsidR="00B7789F" w:rsidRDefault="00ED3102" w:rsidP="00E6714D">
+  <w:p w14:paraId="7149E7C1" w14:textId="018FB4D1" w:rsidR="00B7789F" w:rsidRDefault="00ED3102" w:rsidP="00E6714D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">September </w:t>
     </w:r>
     <w:r w:rsidR="00074670">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00E86D3A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00074670">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00074670">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00B72775" w:rsidRPr="00B70B72">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00CA7D5E" w:rsidRPr="00B70B72">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
@@ -13723,64 +13704,64 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="009837C5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00CA7D5E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>Extenuating Circumstances Form</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DB931EA" w14:textId="77777777" w:rsidR="00540B8E" w:rsidRDefault="00540B8E" w:rsidP="00390251">
+    <w:p w14:paraId="77709098" w14:textId="77777777" w:rsidR="00E80132" w:rsidRDefault="00E80132" w:rsidP="00390251">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BCDEBC" w14:textId="77777777" w:rsidR="00540B8E" w:rsidRDefault="00540B8E"/>
+    <w:p w14:paraId="346806CA" w14:textId="77777777" w:rsidR="00E80132" w:rsidRDefault="00E80132"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A698840" w14:textId="77777777" w:rsidR="00540B8E" w:rsidRDefault="00540B8E" w:rsidP="00390251">
+    <w:p w14:paraId="4B1B64E6" w14:textId="77777777" w:rsidR="00E80132" w:rsidRDefault="00E80132" w:rsidP="00390251">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9CC7DB" w14:textId="77777777" w:rsidR="00540B8E" w:rsidRDefault="00540B8E"/>
+    <w:p w14:paraId="74FAA0BF" w14:textId="77777777" w:rsidR="00E80132" w:rsidRDefault="00E80132"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3E426073" w14:textId="63425E45" w:rsidR="00CA7D5E" w:rsidRPr="00965F27" w:rsidRDefault="00E6714D" w:rsidP="00965F27">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="316A6FEF" wp14:editId="5B54EC94">
@@ -16956,53 +16937,52 @@
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2116439507">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1643197222">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="605842931">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="126551364">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="83262256">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="539245422">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="150"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -17041,59 +17021,61 @@
     <w:rsid w:val="000B654D"/>
     <w:rsid w:val="000C46CE"/>
     <w:rsid w:val="000C6D95"/>
     <w:rsid w:val="000C7409"/>
     <w:rsid w:val="000D067B"/>
     <w:rsid w:val="000D23C8"/>
     <w:rsid w:val="000D42C6"/>
     <w:rsid w:val="000E07D1"/>
     <w:rsid w:val="000E0D19"/>
     <w:rsid w:val="000E2956"/>
     <w:rsid w:val="000E2AD0"/>
     <w:rsid w:val="000E32E9"/>
     <w:rsid w:val="000E40F9"/>
     <w:rsid w:val="000E5157"/>
     <w:rsid w:val="000E5419"/>
     <w:rsid w:val="000F1514"/>
     <w:rsid w:val="000F7188"/>
     <w:rsid w:val="000F79A9"/>
     <w:rsid w:val="000F7C83"/>
     <w:rsid w:val="00102372"/>
     <w:rsid w:val="00102B85"/>
     <w:rsid w:val="001054CC"/>
     <w:rsid w:val="0010797F"/>
     <w:rsid w:val="00124438"/>
     <w:rsid w:val="00126B4D"/>
+    <w:rsid w:val="00131B29"/>
     <w:rsid w:val="00144548"/>
     <w:rsid w:val="00144D85"/>
     <w:rsid w:val="0014639E"/>
     <w:rsid w:val="00147A9A"/>
     <w:rsid w:val="00150EE4"/>
     <w:rsid w:val="00151286"/>
     <w:rsid w:val="001513B3"/>
     <w:rsid w:val="00152F36"/>
     <w:rsid w:val="0015547F"/>
+    <w:rsid w:val="00157527"/>
     <w:rsid w:val="001612C0"/>
     <w:rsid w:val="00170E67"/>
     <w:rsid w:val="00174011"/>
     <w:rsid w:val="00174A02"/>
     <w:rsid w:val="00176E43"/>
     <w:rsid w:val="001808C3"/>
     <w:rsid w:val="001813D7"/>
     <w:rsid w:val="001817E2"/>
     <w:rsid w:val="0018300A"/>
     <w:rsid w:val="001844C6"/>
     <w:rsid w:val="001917AB"/>
     <w:rsid w:val="0019200D"/>
     <w:rsid w:val="00192411"/>
     <w:rsid w:val="00195B55"/>
     <w:rsid w:val="001A366F"/>
     <w:rsid w:val="001B0B2F"/>
     <w:rsid w:val="001B39E0"/>
     <w:rsid w:val="001C09E8"/>
     <w:rsid w:val="001C269D"/>
     <w:rsid w:val="001C3CC4"/>
     <w:rsid w:val="001C7C72"/>
     <w:rsid w:val="001D3184"/>
     <w:rsid w:val="001D3BD1"/>
     <w:rsid w:val="001F1598"/>
     <w:rsid w:val="001F2641"/>
@@ -17128,72 +17110,74 @@
     <w:rsid w:val="002A7E77"/>
     <w:rsid w:val="002B56C1"/>
     <w:rsid w:val="002C334D"/>
     <w:rsid w:val="002C4AEB"/>
     <w:rsid w:val="002C756A"/>
     <w:rsid w:val="002D4DC9"/>
     <w:rsid w:val="002E0739"/>
     <w:rsid w:val="002E5853"/>
     <w:rsid w:val="002F0DDE"/>
     <w:rsid w:val="002F419C"/>
     <w:rsid w:val="00301561"/>
     <w:rsid w:val="00303551"/>
     <w:rsid w:val="00310616"/>
     <w:rsid w:val="003171A8"/>
     <w:rsid w:val="00324A9D"/>
     <w:rsid w:val="003268ED"/>
     <w:rsid w:val="003302A1"/>
     <w:rsid w:val="00332956"/>
     <w:rsid w:val="003505BC"/>
     <w:rsid w:val="0035143A"/>
     <w:rsid w:val="003525F6"/>
     <w:rsid w:val="00356069"/>
     <w:rsid w:val="00361382"/>
     <w:rsid w:val="0036289C"/>
     <w:rsid w:val="00365BBE"/>
+    <w:rsid w:val="0037506C"/>
     <w:rsid w:val="00385344"/>
     <w:rsid w:val="00390251"/>
     <w:rsid w:val="00395C02"/>
     <w:rsid w:val="003A28F3"/>
     <w:rsid w:val="003A4177"/>
     <w:rsid w:val="003B0CA5"/>
     <w:rsid w:val="003B24AF"/>
     <w:rsid w:val="003B4D13"/>
     <w:rsid w:val="003B7AA2"/>
     <w:rsid w:val="003C2835"/>
     <w:rsid w:val="003C7018"/>
     <w:rsid w:val="003C76B6"/>
     <w:rsid w:val="003D2A20"/>
     <w:rsid w:val="003D460A"/>
     <w:rsid w:val="003E6B3D"/>
     <w:rsid w:val="003F088B"/>
     <w:rsid w:val="003F5536"/>
     <w:rsid w:val="003F6013"/>
     <w:rsid w:val="0041145F"/>
     <w:rsid w:val="00413863"/>
     <w:rsid w:val="00413EEB"/>
     <w:rsid w:val="0041420E"/>
+    <w:rsid w:val="00414483"/>
     <w:rsid w:val="0042219A"/>
     <w:rsid w:val="0042679B"/>
     <w:rsid w:val="00433E1E"/>
     <w:rsid w:val="00433E8F"/>
     <w:rsid w:val="004422B8"/>
     <w:rsid w:val="00442954"/>
     <w:rsid w:val="004505F8"/>
     <w:rsid w:val="0045485F"/>
     <w:rsid w:val="00462069"/>
     <w:rsid w:val="00467B56"/>
     <w:rsid w:val="00474D9A"/>
     <w:rsid w:val="00476398"/>
     <w:rsid w:val="0047697E"/>
     <w:rsid w:val="0048583B"/>
     <w:rsid w:val="00486107"/>
     <w:rsid w:val="00491490"/>
     <w:rsid w:val="00495640"/>
     <w:rsid w:val="004957FD"/>
     <w:rsid w:val="004A2DAD"/>
     <w:rsid w:val="004A7A17"/>
     <w:rsid w:val="004B5168"/>
     <w:rsid w:val="004B6249"/>
     <w:rsid w:val="004B7A0E"/>
     <w:rsid w:val="004C5C13"/>
     <w:rsid w:val="004C7EC1"/>
@@ -17216,145 +17200,148 @@
     <w:rsid w:val="00526C56"/>
     <w:rsid w:val="00531C04"/>
     <w:rsid w:val="0053302B"/>
     <w:rsid w:val="00540B8E"/>
     <w:rsid w:val="00546F01"/>
     <w:rsid w:val="00553F50"/>
     <w:rsid w:val="00562705"/>
     <w:rsid w:val="00563B3D"/>
     <w:rsid w:val="005662F3"/>
     <w:rsid w:val="00570B12"/>
     <w:rsid w:val="00571817"/>
     <w:rsid w:val="00574528"/>
     <w:rsid w:val="005756CA"/>
     <w:rsid w:val="00583D59"/>
     <w:rsid w:val="00584B8F"/>
     <w:rsid w:val="00585657"/>
     <w:rsid w:val="00590AC7"/>
     <w:rsid w:val="005934C5"/>
     <w:rsid w:val="005960A0"/>
     <w:rsid w:val="00596BFA"/>
     <w:rsid w:val="005A5388"/>
     <w:rsid w:val="005A76DA"/>
     <w:rsid w:val="005B11E3"/>
     <w:rsid w:val="005B3029"/>
     <w:rsid w:val="005B52AE"/>
+    <w:rsid w:val="005C74C8"/>
     <w:rsid w:val="005D15DD"/>
     <w:rsid w:val="005D66B5"/>
     <w:rsid w:val="005E4925"/>
     <w:rsid w:val="005E4987"/>
     <w:rsid w:val="005F677A"/>
     <w:rsid w:val="00601BEA"/>
     <w:rsid w:val="00601C36"/>
     <w:rsid w:val="00606331"/>
     <w:rsid w:val="006154A7"/>
     <w:rsid w:val="006213AC"/>
     <w:rsid w:val="006216D4"/>
     <w:rsid w:val="0062188A"/>
     <w:rsid w:val="00623688"/>
     <w:rsid w:val="00626EAB"/>
     <w:rsid w:val="00631440"/>
     <w:rsid w:val="00632C47"/>
     <w:rsid w:val="00644C5C"/>
     <w:rsid w:val="00655EC5"/>
     <w:rsid w:val="00656CB7"/>
     <w:rsid w:val="006578D4"/>
     <w:rsid w:val="00660539"/>
     <w:rsid w:val="00661EDA"/>
     <w:rsid w:val="0067329C"/>
     <w:rsid w:val="0067725B"/>
     <w:rsid w:val="00682C6A"/>
     <w:rsid w:val="00683574"/>
     <w:rsid w:val="00683FAF"/>
     <w:rsid w:val="00685737"/>
     <w:rsid w:val="00692649"/>
     <w:rsid w:val="00696EEC"/>
     <w:rsid w:val="006B22FD"/>
     <w:rsid w:val="006B45B9"/>
     <w:rsid w:val="006B5D1B"/>
     <w:rsid w:val="006C71CB"/>
     <w:rsid w:val="006D3C97"/>
     <w:rsid w:val="006D4BBB"/>
     <w:rsid w:val="006D7E6F"/>
     <w:rsid w:val="006E1992"/>
     <w:rsid w:val="006E6802"/>
     <w:rsid w:val="006F1CD9"/>
     <w:rsid w:val="006F4828"/>
     <w:rsid w:val="006F55DD"/>
     <w:rsid w:val="006F78F9"/>
     <w:rsid w:val="00700361"/>
     <w:rsid w:val="00701616"/>
     <w:rsid w:val="007165C5"/>
     <w:rsid w:val="00717E6F"/>
     <w:rsid w:val="00720D9B"/>
     <w:rsid w:val="00721149"/>
     <w:rsid w:val="00731CAC"/>
+    <w:rsid w:val="0073536E"/>
     <w:rsid w:val="007372EB"/>
     <w:rsid w:val="0074063A"/>
     <w:rsid w:val="00751B2D"/>
     <w:rsid w:val="00762AD3"/>
     <w:rsid w:val="00763A08"/>
     <w:rsid w:val="00765172"/>
     <w:rsid w:val="00765EE1"/>
     <w:rsid w:val="0076768B"/>
     <w:rsid w:val="00772411"/>
     <w:rsid w:val="00774288"/>
     <w:rsid w:val="00776145"/>
     <w:rsid w:val="007764E8"/>
     <w:rsid w:val="0078273B"/>
     <w:rsid w:val="007849BE"/>
     <w:rsid w:val="00784D14"/>
     <w:rsid w:val="00786AF5"/>
     <w:rsid w:val="00787088"/>
     <w:rsid w:val="007902A2"/>
     <w:rsid w:val="00791D29"/>
     <w:rsid w:val="00792842"/>
     <w:rsid w:val="007A4607"/>
     <w:rsid w:val="007B1754"/>
     <w:rsid w:val="007B2579"/>
     <w:rsid w:val="007B3910"/>
     <w:rsid w:val="007B5375"/>
     <w:rsid w:val="007B7859"/>
     <w:rsid w:val="007C0681"/>
     <w:rsid w:val="007C1498"/>
     <w:rsid w:val="007C17B4"/>
     <w:rsid w:val="007C3AC1"/>
     <w:rsid w:val="007C755E"/>
     <w:rsid w:val="007D46AF"/>
     <w:rsid w:val="007E14FB"/>
     <w:rsid w:val="007F14B9"/>
     <w:rsid w:val="007F29F6"/>
     <w:rsid w:val="007F3B55"/>
     <w:rsid w:val="007F4303"/>
     <w:rsid w:val="007F5CA0"/>
     <w:rsid w:val="00800F8C"/>
     <w:rsid w:val="00806929"/>
     <w:rsid w:val="0080732B"/>
     <w:rsid w:val="00811AAD"/>
     <w:rsid w:val="00812B48"/>
     <w:rsid w:val="00812BEF"/>
     <w:rsid w:val="0081649B"/>
+    <w:rsid w:val="0082791D"/>
     <w:rsid w:val="00831C69"/>
     <w:rsid w:val="008345E1"/>
     <w:rsid w:val="00835B70"/>
     <w:rsid w:val="008372C0"/>
     <w:rsid w:val="0083757E"/>
     <w:rsid w:val="0084005C"/>
     <w:rsid w:val="00841030"/>
     <w:rsid w:val="00841BE3"/>
     <w:rsid w:val="00844C9E"/>
     <w:rsid w:val="00861805"/>
     <w:rsid w:val="008732E0"/>
     <w:rsid w:val="0088115D"/>
     <w:rsid w:val="008A4FAC"/>
     <w:rsid w:val="008B1808"/>
     <w:rsid w:val="008B346A"/>
     <w:rsid w:val="008B5BE8"/>
     <w:rsid w:val="008C2D0C"/>
     <w:rsid w:val="008C2F23"/>
     <w:rsid w:val="008C4F10"/>
     <w:rsid w:val="008C7CA8"/>
     <w:rsid w:val="008D5511"/>
     <w:rsid w:val="008E0B2C"/>
     <w:rsid w:val="008F55A5"/>
     <w:rsid w:val="008F6555"/>
     <w:rsid w:val="009003C5"/>
@@ -17405,93 +17392,95 @@
     <w:rsid w:val="009F4410"/>
     <w:rsid w:val="009F5000"/>
     <w:rsid w:val="009F5AC3"/>
     <w:rsid w:val="009F736C"/>
     <w:rsid w:val="00A003F5"/>
     <w:rsid w:val="00A01B23"/>
     <w:rsid w:val="00A02D50"/>
     <w:rsid w:val="00A05F0D"/>
     <w:rsid w:val="00A1213B"/>
     <w:rsid w:val="00A1787E"/>
     <w:rsid w:val="00A36E0D"/>
     <w:rsid w:val="00A37D20"/>
     <w:rsid w:val="00A406E1"/>
     <w:rsid w:val="00A45A2A"/>
     <w:rsid w:val="00A55016"/>
     <w:rsid w:val="00A55809"/>
     <w:rsid w:val="00A56685"/>
     <w:rsid w:val="00A5764B"/>
     <w:rsid w:val="00A61424"/>
     <w:rsid w:val="00A6339D"/>
     <w:rsid w:val="00A64A5D"/>
     <w:rsid w:val="00A703DC"/>
     <w:rsid w:val="00A7745F"/>
     <w:rsid w:val="00A776A8"/>
     <w:rsid w:val="00A82A83"/>
+    <w:rsid w:val="00A85A32"/>
     <w:rsid w:val="00A911B2"/>
     <w:rsid w:val="00A91512"/>
     <w:rsid w:val="00A94C69"/>
     <w:rsid w:val="00A950A9"/>
     <w:rsid w:val="00A95A09"/>
     <w:rsid w:val="00AA0A40"/>
     <w:rsid w:val="00AA1990"/>
     <w:rsid w:val="00AA2E71"/>
     <w:rsid w:val="00AA4654"/>
     <w:rsid w:val="00AB15E7"/>
     <w:rsid w:val="00AB4482"/>
     <w:rsid w:val="00AB74BF"/>
     <w:rsid w:val="00AB7553"/>
     <w:rsid w:val="00AC3C85"/>
     <w:rsid w:val="00AC665F"/>
     <w:rsid w:val="00AD1534"/>
     <w:rsid w:val="00AD5743"/>
     <w:rsid w:val="00AE037A"/>
     <w:rsid w:val="00AE35EB"/>
     <w:rsid w:val="00AE5AB8"/>
     <w:rsid w:val="00AF3711"/>
     <w:rsid w:val="00AF4D3A"/>
     <w:rsid w:val="00AF7252"/>
     <w:rsid w:val="00B00EB3"/>
     <w:rsid w:val="00B02F8E"/>
     <w:rsid w:val="00B10083"/>
     <w:rsid w:val="00B107BF"/>
     <w:rsid w:val="00B11122"/>
     <w:rsid w:val="00B139CE"/>
     <w:rsid w:val="00B23EE6"/>
     <w:rsid w:val="00B240F2"/>
     <w:rsid w:val="00B27E6D"/>
     <w:rsid w:val="00B30DF8"/>
     <w:rsid w:val="00B34A8E"/>
     <w:rsid w:val="00B3672F"/>
     <w:rsid w:val="00B44647"/>
     <w:rsid w:val="00B453E9"/>
     <w:rsid w:val="00B465A5"/>
     <w:rsid w:val="00B51F90"/>
     <w:rsid w:val="00B57F60"/>
     <w:rsid w:val="00B609AB"/>
     <w:rsid w:val="00B6265F"/>
     <w:rsid w:val="00B640BB"/>
+    <w:rsid w:val="00B64A43"/>
     <w:rsid w:val="00B70B72"/>
     <w:rsid w:val="00B72775"/>
     <w:rsid w:val="00B7789F"/>
     <w:rsid w:val="00B90B2A"/>
     <w:rsid w:val="00B91DEA"/>
     <w:rsid w:val="00BA39C6"/>
     <w:rsid w:val="00BA5183"/>
     <w:rsid w:val="00BB1A8E"/>
     <w:rsid w:val="00BB26B7"/>
     <w:rsid w:val="00BB3142"/>
     <w:rsid w:val="00BB6DD5"/>
     <w:rsid w:val="00BD7BEE"/>
     <w:rsid w:val="00BE08D7"/>
     <w:rsid w:val="00BE117A"/>
     <w:rsid w:val="00BF3F4A"/>
     <w:rsid w:val="00C012BC"/>
     <w:rsid w:val="00C13334"/>
     <w:rsid w:val="00C21DCF"/>
     <w:rsid w:val="00C32C05"/>
     <w:rsid w:val="00C339FE"/>
     <w:rsid w:val="00C34A87"/>
     <w:rsid w:val="00C40DAE"/>
     <w:rsid w:val="00C45C06"/>
     <w:rsid w:val="00C46A16"/>
     <w:rsid w:val="00C474BF"/>
@@ -17500,160 +17489,168 @@
     <w:rsid w:val="00C5559D"/>
     <w:rsid w:val="00C60F91"/>
     <w:rsid w:val="00C61328"/>
     <w:rsid w:val="00C666E9"/>
     <w:rsid w:val="00C729DC"/>
     <w:rsid w:val="00C76879"/>
     <w:rsid w:val="00C77D7E"/>
     <w:rsid w:val="00C81846"/>
     <w:rsid w:val="00C8280B"/>
     <w:rsid w:val="00C83DBC"/>
     <w:rsid w:val="00C96D16"/>
     <w:rsid w:val="00CA11BD"/>
     <w:rsid w:val="00CA1C8C"/>
     <w:rsid w:val="00CA3C54"/>
     <w:rsid w:val="00CA52D8"/>
     <w:rsid w:val="00CA7D5E"/>
     <w:rsid w:val="00CB3144"/>
     <w:rsid w:val="00CB4810"/>
     <w:rsid w:val="00CB7118"/>
     <w:rsid w:val="00CC1528"/>
     <w:rsid w:val="00CC1835"/>
     <w:rsid w:val="00CC1FC5"/>
     <w:rsid w:val="00CC2661"/>
     <w:rsid w:val="00CD5765"/>
     <w:rsid w:val="00CD7206"/>
+    <w:rsid w:val="00CE0333"/>
     <w:rsid w:val="00CE0C76"/>
     <w:rsid w:val="00CE6A00"/>
     <w:rsid w:val="00CE7082"/>
     <w:rsid w:val="00CF3CC4"/>
     <w:rsid w:val="00CF4BC1"/>
     <w:rsid w:val="00CF4E46"/>
     <w:rsid w:val="00CF70F4"/>
     <w:rsid w:val="00D07C1B"/>
     <w:rsid w:val="00D14A02"/>
     <w:rsid w:val="00D242F7"/>
     <w:rsid w:val="00D267DA"/>
     <w:rsid w:val="00D3017A"/>
     <w:rsid w:val="00D36746"/>
     <w:rsid w:val="00D369B5"/>
     <w:rsid w:val="00D37985"/>
     <w:rsid w:val="00D42833"/>
     <w:rsid w:val="00D452E9"/>
     <w:rsid w:val="00D46F25"/>
     <w:rsid w:val="00D47308"/>
     <w:rsid w:val="00D50372"/>
     <w:rsid w:val="00D6035B"/>
     <w:rsid w:val="00D61E87"/>
     <w:rsid w:val="00D651BE"/>
     <w:rsid w:val="00D661EC"/>
     <w:rsid w:val="00D706DC"/>
+    <w:rsid w:val="00D801CA"/>
     <w:rsid w:val="00D81803"/>
     <w:rsid w:val="00D82FCE"/>
     <w:rsid w:val="00D879D0"/>
     <w:rsid w:val="00D90204"/>
     <w:rsid w:val="00DA4F19"/>
     <w:rsid w:val="00DA5E4B"/>
     <w:rsid w:val="00DA6901"/>
     <w:rsid w:val="00DB1935"/>
     <w:rsid w:val="00DB3A51"/>
     <w:rsid w:val="00DB45E4"/>
     <w:rsid w:val="00DB7E4C"/>
     <w:rsid w:val="00DC3DDC"/>
     <w:rsid w:val="00DC4DFB"/>
+    <w:rsid w:val="00DC57ED"/>
     <w:rsid w:val="00DC6AB8"/>
     <w:rsid w:val="00DD0529"/>
     <w:rsid w:val="00DD05AB"/>
     <w:rsid w:val="00DD1665"/>
     <w:rsid w:val="00DE6682"/>
     <w:rsid w:val="00DE6C30"/>
     <w:rsid w:val="00DF24B8"/>
     <w:rsid w:val="00DF26D2"/>
     <w:rsid w:val="00E202B0"/>
     <w:rsid w:val="00E239F4"/>
     <w:rsid w:val="00E40D5E"/>
     <w:rsid w:val="00E43EC5"/>
     <w:rsid w:val="00E527F0"/>
     <w:rsid w:val="00E57EF4"/>
     <w:rsid w:val="00E631FD"/>
     <w:rsid w:val="00E639B0"/>
     <w:rsid w:val="00E6714D"/>
+    <w:rsid w:val="00E73029"/>
     <w:rsid w:val="00E73456"/>
+    <w:rsid w:val="00E80132"/>
     <w:rsid w:val="00E84BC8"/>
+    <w:rsid w:val="00E86D3A"/>
     <w:rsid w:val="00E914D8"/>
     <w:rsid w:val="00E92609"/>
     <w:rsid w:val="00E93E44"/>
     <w:rsid w:val="00E95A30"/>
     <w:rsid w:val="00EA01BB"/>
     <w:rsid w:val="00EA26D8"/>
     <w:rsid w:val="00EA5DE3"/>
     <w:rsid w:val="00EB2A23"/>
     <w:rsid w:val="00EB6877"/>
     <w:rsid w:val="00EB722E"/>
     <w:rsid w:val="00EC11CA"/>
     <w:rsid w:val="00EC11F0"/>
     <w:rsid w:val="00EC625C"/>
     <w:rsid w:val="00ED22D3"/>
     <w:rsid w:val="00ED3102"/>
     <w:rsid w:val="00ED4E18"/>
     <w:rsid w:val="00ED7B18"/>
     <w:rsid w:val="00EE0ED2"/>
     <w:rsid w:val="00EE0F33"/>
     <w:rsid w:val="00EE2953"/>
     <w:rsid w:val="00EE29BA"/>
     <w:rsid w:val="00EE44C0"/>
     <w:rsid w:val="00EE6730"/>
+    <w:rsid w:val="00EF01D8"/>
     <w:rsid w:val="00EF0FE5"/>
     <w:rsid w:val="00EF1558"/>
     <w:rsid w:val="00EF53E7"/>
     <w:rsid w:val="00F039C7"/>
     <w:rsid w:val="00F12D22"/>
     <w:rsid w:val="00F1312F"/>
     <w:rsid w:val="00F2003B"/>
     <w:rsid w:val="00F32A42"/>
     <w:rsid w:val="00F42084"/>
     <w:rsid w:val="00F478CB"/>
     <w:rsid w:val="00F54257"/>
     <w:rsid w:val="00F56D5B"/>
     <w:rsid w:val="00F62093"/>
     <w:rsid w:val="00F62C23"/>
     <w:rsid w:val="00F64782"/>
     <w:rsid w:val="00F64D54"/>
     <w:rsid w:val="00F71BD1"/>
     <w:rsid w:val="00F722A2"/>
     <w:rsid w:val="00F765BD"/>
     <w:rsid w:val="00F80A62"/>
     <w:rsid w:val="00F823B2"/>
     <w:rsid w:val="00F85E9B"/>
     <w:rsid w:val="00F87205"/>
     <w:rsid w:val="00FA17A2"/>
     <w:rsid w:val="00FA1C94"/>
     <w:rsid w:val="00FB30BC"/>
     <w:rsid w:val="00FB4F7A"/>
     <w:rsid w:val="00FB6120"/>
     <w:rsid w:val="00FB6B35"/>
     <w:rsid w:val="00FD2FF0"/>
+    <w:rsid w:val="00FD471D"/>
     <w:rsid w:val="00FE3EC4"/>
     <w:rsid w:val="00FE59C0"/>
     <w:rsid w:val="00FE71D2"/>
     <w:rsid w:val="00FF3E46"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -18539,51 +18536,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2048334845">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwtsd.ac.uk/about/academic-office/academic-quality-handbook" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uwtsd.ac.uk/academic-office/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cpcasesec@uwtsd.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwtsd.ac.uk/about/academic-office/academic-quality-handbook" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uwtsd.ac.uk/academic-office" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cpcasesec@uwtsd.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -18848,76 +18845,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d061f2-0813-4324-9dae-e7810a45ea92" xmlns:ns3="dfd91a30-c44d-4371-a136-81162f3f4580" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e5a7b7b1f940e3ba5d40beb545118f9" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF475B047C48504DAE580600D42A1BA9" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ce0256620ce36910848a8fd456cb32b6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d061f2-0813-4324-9dae-e7810a45ea92" xmlns:ns3="dfd91a30-c44d-4371-a136-81162f3f4580" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a3716fd7e891f54db207958fcb6f15ba" ns2:_="" ns3:_="">
     <xsd:import namespace="c2d061f2-0813-4324-9dae-e7810a45ea92"/>
     <xsd:import namespace="dfd91a30-c44d-4371-a136-81162f3f4580"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -19092,126 +19078,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c2d061f2-0813-4324-9dae-e7810a45ea92">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="dfd91a30-c44d-4371-a136-81162f3f4580" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF5C54CD-BC2C-4CC1-B5F9-5FC635676306}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6EDE36F-7DCB-426A-B1F0-AD1AA4CC8AA7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A9146FA-5C57-4A7B-9FF5-FFEA30F1C31C}"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B460826-1DE5-4DD8-B9FD-31C076152853}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c2d061f2-0813-4324-9dae-e7810a45ea92"/>
     <ds:schemaRef ds:uri="dfd91a30-c44d-4371-a136-81162f3f4580"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3665</Words>
-  <Characters>19793</Characters>
+  <Words>3503</Words>
+  <Characters>19969</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>164</Lines>
+  <Lines>166</Lines>
   <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SC01</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UoW Trinity Saint David</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23412</CharactersWithSpaces>
+  <CharactersWithSpaces>23426</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>5636140</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:quality@tsd.ac.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3735619</vt:i4>
       </vt:variant>
       <vt:variant>