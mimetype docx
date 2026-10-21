--- v0 (2025-10-02)
+++ v1 (2026-10-21)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5559731C" w14:textId="33B9856F" w:rsidR="00BB61D9" w:rsidRPr="00BB61D9" w:rsidRDefault="00D22B4B" w:rsidP="00BB61D9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">INTERRUPTION </w:t>
       </w:r>
@@ -432,51 +432,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please remember that you do not have the automatic right to interrupt</w:t>
       </w:r>
       <w:r w:rsidR="00442DD9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> your studies. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F9E798A" w14:textId="77777777" w:rsidR="00803D96" w:rsidRDefault="00803D96" w:rsidP="00E66492">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DA9A8E0" w14:textId="33D4A8BD" w:rsidR="00BB61D9" w:rsidRDefault="00D22B4B" w:rsidP="00E66492">
+    <w:p w14:paraId="7DA9A8E0" w14:textId="7DDC78BB" w:rsidR="00BB61D9" w:rsidRDefault="00D22B4B" w:rsidP="00E66492">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>You</w:t>
       </w:r>
       <w:r w:rsidR="00A353A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00861E3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>should complete</w:t>
       </w:r>
       <w:r w:rsidR="00043F26">
@@ -592,79 +592,61 @@
       </w:r>
       <w:r w:rsidR="00BC6BD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00A353A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A00E13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The completed form should be </w:t>
       </w:r>
       <w:r w:rsidR="00A353A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">sent to </w:t>
       </w:r>
-      <w:r w:rsidR="00A00E13">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Academic </w:t>
+      <w:r w:rsidR="001E2A12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Student Cases </w:t>
       </w:r>
       <w:r w:rsidR="00A353A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>O</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> for </w:t>
+        <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="00A00E13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00A353A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>final decision</w:t>
       </w:r>
       <w:r w:rsidR="00E07DBB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E07DBB" w:rsidRPr="00DE554D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>only after all sections have been fully completed</w:t>
@@ -921,130 +903,165 @@
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>before submitting your application.</w:t>
       </w:r>
       <w:r w:rsidR="00375CFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00375CFA" w:rsidRPr="00375CFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Further guidance can be found at: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA88D29" w14:textId="54A6C07F" w:rsidR="00ED3B26" w:rsidRDefault="00CF1EA9" w:rsidP="00442DD9">
-[...1 lines deleted...]
-        <w:ind w:right="-144"/>
+    <w:p w14:paraId="5A4BC2F8" w14:textId="539D515D" w:rsidR="000A3D7A" w:rsidRPr="000A3D7A" w:rsidRDefault="00CF1EA9" w:rsidP="000A3D7A">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00267F1A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://uwtsd.ac.uk/finance/withdrawing-or-interrupting-your-studies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007E199F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="000A3D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="000A3D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0098640C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="000A3D7A" w:rsidRPr="000A3D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University regularly monitors and reviews its academic portfolio, so it would not be possible for the University to guarantee that the same modules or programme will be part of the provision when you re-engage with your studies. In such cases, the University will work with you and seek to identify a suitable alternative.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5C53151F" w14:textId="77777777" w:rsidR="00284337" w:rsidRDefault="00284337" w:rsidP="00AD6011">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DCF8A23" w14:textId="303A1445" w:rsidR="00DA722C" w:rsidRDefault="00284337" w:rsidP="00284337">
+    <w:p w14:paraId="2DCF8A23" w14:textId="250A6F64" w:rsidR="00DA722C" w:rsidRDefault="00ED2800" w:rsidP="00284337">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The Academic Office will inform you</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00096672">
+        <w:t>You will be informed</w:t>
+      </w:r>
+      <w:r w:rsidR="00284337" w:rsidRPr="00096672">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the final </w:t>
       </w:r>
       <w:r w:rsidR="00A60FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">official </w:t>
       </w:r>
-      <w:r w:rsidRPr="00096672">
+      <w:r w:rsidR="00284337" w:rsidRPr="00096672">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">decision on your </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00284337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">request </w:t>
       </w:r>
       <w:r w:rsidR="00783CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">via email. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="398549D2" w14:textId="77777777" w:rsidR="00DA722C" w:rsidRDefault="00DA722C" w:rsidP="00284337">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A5E1D2D" w14:textId="0B600A0E" w:rsidR="00284337" w:rsidRPr="00BB4E79" w:rsidRDefault="00284337" w:rsidP="00284337">
       <w:pPr>
@@ -1073,161 +1090,95 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">must </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB4E79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>not assume that your request has been approved until you receive formal notification of the decision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07923C2A" w14:textId="77777777" w:rsidR="00284337" w:rsidRDefault="00284337" w:rsidP="00CB0F75">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="101AD1A1" w14:textId="77777777" w:rsidR="00284337" w:rsidRDefault="00284337" w:rsidP="00CB0F75">
-[...42 lines deleted...]
-    </w:p>
     <w:p w14:paraId="37733EE9" w14:textId="77777777" w:rsidR="00A4589C" w:rsidRDefault="00A4589C" w:rsidP="00CB0F75">
-      <w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="612C35C5" w14:textId="77777777" w:rsidR="00A4589C" w:rsidRDefault="00A4589C" w:rsidP="00CB0F75">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49B6F529" w14:textId="77777777" w:rsidR="00A4589C" w:rsidRDefault="00A4589C" w:rsidP="00CB0F75">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A87F604" w14:textId="77777777" w:rsidR="00A4589C" w:rsidRDefault="00A4589C" w:rsidP="00CB0F75">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F9BDC30" w14:textId="77777777" w:rsidR="00A4589C" w:rsidRDefault="00A4589C" w:rsidP="00CB0F75">
+    <w:p w14:paraId="274C292D" w14:textId="77777777" w:rsidR="008C15E5" w:rsidRDefault="008C15E5" w:rsidP="00CB0F75">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67A89EA9" w14:textId="77777777" w:rsidR="00A4589C" w:rsidRDefault="00A4589C" w:rsidP="00CB0F75">
-[...10 lines deleted...]
-    <w:p w14:paraId="45025033" w14:textId="77777777" w:rsidR="00284337" w:rsidRDefault="00284337" w:rsidP="00CB0F75">
+    <w:p w14:paraId="67DA5C96" w14:textId="77777777" w:rsidR="008B6589" w:rsidRDefault="008B6589" w:rsidP="00CB0F75">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04CB9DE1" w14:textId="77777777" w:rsidR="00284337" w:rsidRDefault="00284337" w:rsidP="00CB0F75">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblBorders>
@@ -1353,106 +1304,148 @@
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">email; therefore </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5764B">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>it is important that you check your University and personal email accounts regularly</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFDAF65" w14:textId="77777777" w:rsidR="00284337" w:rsidRDefault="00284337" w:rsidP="00284337">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="7E3EB032" w14:textId="77777777" w:rsidR="00284337" w:rsidRDefault="00284337" w:rsidP="0029393E">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E3EB032" w14:textId="77777777" w:rsidR="00284337" w:rsidRDefault="00284337" w:rsidP="00284337">
-[...12 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="23F711FB" w14:textId="4D2BB0FC" w:rsidR="007A2425" w:rsidRPr="00CB0F75" w:rsidRDefault="0029393E" w:rsidP="007A2425">
+      <w:pPr>
+        <w:overflowPunct/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A5764B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This form is available electronically from the Academic Office web pages: </w:t>
+        <w:t xml:space="preserve">his form is available electronically from: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00A5764B">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>http://www.uwtsd.ac.uk/academic-office/</w:t>
+          <w:t>http://www.uwtsd.ac.uk/academic-office</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="007A2425">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="008C15E5">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="008C15E5" w:rsidRPr="008C15E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MAE’R FFURFLEN HON HEFYD AR GAEL YN GYMRAEG</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2425">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="007A2425" w:rsidRPr="00CB0F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>THIS DOCUMENT IS ALSO AVAILABLE IN WELS</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2425">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="008C15E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3351DEEE" w14:textId="77777777" w:rsidR="00284337" w:rsidRDefault="00284337">
+    <w:p w14:paraId="3351DEEE" w14:textId="58798560" w:rsidR="00284337" w:rsidRDefault="00284337" w:rsidP="0029393E">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="66E22B6C" w14:textId="77777777" w:rsidR="00284337" w:rsidRPr="003708A1" w:rsidRDefault="00284337" w:rsidP="00BF0C7E">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
@@ -1983,51 +1976,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Current mode of study</w:t>
             </w:r>
             <w:r w:rsidR="00C40531">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E223537" w14:textId="0FEBEA0A" w:rsidR="00442DD9" w:rsidRPr="005F677A" w:rsidRDefault="00687807" w:rsidP="00CB0F75">
+          <w:p w14:paraId="5E223537" w14:textId="0FEBEA0A" w:rsidR="00442DD9" w:rsidRPr="005F677A" w:rsidRDefault="003C0CB7" w:rsidP="00CB0F75">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-889417482"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB0F75">
@@ -2043,51 +2036,51 @@
             </w:sdt>
             <w:r w:rsidR="00442DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00442DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Full-time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61607AAF" w14:textId="136D994F" w:rsidR="00442DD9" w:rsidRPr="005F677A" w:rsidRDefault="00687807" w:rsidP="00442DD9">
+          <w:p w14:paraId="61607AAF" w14:textId="136D994F" w:rsidR="00442DD9" w:rsidRPr="005F677A" w:rsidRDefault="003C0CB7" w:rsidP="00442DD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-34285253"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB0F75">
                   <w:rPr>
@@ -2101,51 +2094,51 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CB0F75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00442DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Part-time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4F8781" w14:textId="49664882" w:rsidR="00442DD9" w:rsidRPr="005F677A" w:rsidRDefault="00687807" w:rsidP="00442DD9">
+          <w:p w14:paraId="4D4F8781" w14:textId="49664882" w:rsidR="00442DD9" w:rsidRPr="005F677A" w:rsidRDefault="003C0CB7" w:rsidP="00442DD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="403271324"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB0F75">
                   <w:rPr>
@@ -2167,79 +2160,78 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00442DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Distance </w:t>
             </w:r>
             <w:r w:rsidR="00F445E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA0E65" w:rsidRPr="005F677A" w14:paraId="44239A91" w14:textId="77777777" w:rsidTr="00803D96">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6246A35A" w14:textId="77777777" w:rsidR="00FA0E65" w:rsidRDefault="009F3EA3" w:rsidP="00CE7DE6">
+          <w:p w14:paraId="4AF592EE" w14:textId="255233FF" w:rsidR="00FA0E65" w:rsidRPr="005F677A" w:rsidRDefault="00B96D37" w:rsidP="00CE7DE6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00B96D37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Institute/Faculty</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Institute</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>:</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="4A128921" w14:textId="77777777" w:rsidR="00FA0E65" w:rsidRPr="005F677A" w:rsidRDefault="00FA0E65" w:rsidP="00CE7DE6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA0E65" w:rsidRPr="005F677A" w14:paraId="52D035BF" w14:textId="77777777" w:rsidTr="00803D96">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3509" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24ED95E1" w14:textId="77777777" w:rsidR="00FA0E65" w:rsidRDefault="00FA0E65" w:rsidP="00CE7DE6">
             <w:pPr>
               <w:rPr>
@@ -2298,51 +2290,51 @@
               </w:rPr>
               <w:t>Any previous interruption of studies</w:t>
             </w:r>
             <w:r w:rsidR="00C83F74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="00B96ABA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67A8E0E6" w14:textId="53FDE625" w:rsidR="00442DD9" w:rsidRPr="005F677A" w:rsidRDefault="00687807" w:rsidP="00442DD9">
+          <w:p w14:paraId="67A8E0E6" w14:textId="53FDE625" w:rsidR="00442DD9" w:rsidRPr="005F677A" w:rsidRDefault="003C0CB7" w:rsidP="00442DD9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1142264077"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB0F75">
@@ -2358,51 +2350,51 @@
             </w:sdt>
             <w:r w:rsidR="00CB0F75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00442DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54C8B4B1" w14:textId="42C1EE4B" w:rsidR="00442DD9" w:rsidRPr="005F677A" w:rsidRDefault="00687807" w:rsidP="00442DD9">
+          <w:p w14:paraId="54C8B4B1" w14:textId="42C1EE4B" w:rsidR="00442DD9" w:rsidRPr="005F677A" w:rsidRDefault="003C0CB7" w:rsidP="00442DD9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1381401055"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB0F75">
@@ -2541,51 +2533,51 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="783"/>
         <w:gridCol w:w="8829"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB0F75" w14:paraId="6C0673B3" w14:textId="77777777" w:rsidTr="00CB0F75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F4F0FEA" w14:textId="25A0DF3E" w:rsidR="00CB0F75" w:rsidRDefault="00687807" w:rsidP="00CB0F75">
+          <w:p w14:paraId="0F4F0FEA" w14:textId="25A0DF3E" w:rsidR="00CB0F75" w:rsidRDefault="003C0CB7" w:rsidP="00CB0F75">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="143780066"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB0F75" w:rsidRPr="00B862B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -2659,51 +2651,51 @@
               </w:rPr>
               <w:t xml:space="preserve">your </w:t>
             </w:r>
             <w:r w:rsidR="00F53755" w:rsidRPr="00F53755">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>doctor, consultant or other healthcare professional</w:t>
             </w:r>
             <w:r w:rsidR="00F53755">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB0F75" w14:paraId="465A894C" w14:textId="77777777" w:rsidTr="00CB0F75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E9193DC" w14:textId="196161FC" w:rsidR="00CB0F75" w:rsidRDefault="00687807" w:rsidP="00CB0F75">
+          <w:p w14:paraId="4E9193DC" w14:textId="196161FC" w:rsidR="00CB0F75" w:rsidRDefault="003C0CB7" w:rsidP="00CB0F75">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-163713376"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB0F75" w:rsidRPr="00B862B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -2774,51 +2766,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> or confirmation of adoption</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> from an independent source</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5791">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB0F75" w14:paraId="54EF1F17" w14:textId="77777777" w:rsidTr="00CB0F75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A5213E9" w14:textId="2A5AB705" w:rsidR="00CB0F75" w:rsidRDefault="00687807" w:rsidP="00CB0F75">
+          <w:p w14:paraId="1A5213E9" w14:textId="2A5AB705" w:rsidR="00CB0F75" w:rsidRDefault="003C0CB7" w:rsidP="00CB0F75">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="89213683"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB0F75" w:rsidRPr="00B862B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -2884,51 +2876,51 @@
           </w:p>
           <w:p w14:paraId="7CEAC0B0" w14:textId="77777777" w:rsidR="00CB0F75" w:rsidRPr="00546F01" w:rsidRDefault="00CB0F75" w:rsidP="00CB0F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A5791">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please provide a supporting letter from an independent source (e.g. death certificate for bereavement).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB0F75" w14:paraId="4A7C9120" w14:textId="77777777" w:rsidTr="00CB0F75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="748898A2" w14:textId="081EDCE0" w:rsidR="00CB0F75" w:rsidRDefault="00687807" w:rsidP="00CB0F75">
+          <w:p w14:paraId="748898A2" w14:textId="081EDCE0" w:rsidR="00CB0F75" w:rsidRDefault="003C0CB7" w:rsidP="00CB0F75">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1007948925"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB0F75" w:rsidRPr="00B862B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -3025,51 +3017,51 @@
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
             <w:r w:rsidR="00636AC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/sponsorship.</w:t>
             </w:r>
             <w:r w:rsidR="006946F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB0F75" w14:paraId="1A0B76D2" w14:textId="77777777" w:rsidTr="00CB0F75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27D85503" w14:textId="00A9DF75" w:rsidR="00CB0F75" w:rsidRDefault="00687807" w:rsidP="00CB0F75">
+          <w:p w14:paraId="27D85503" w14:textId="00A9DF75" w:rsidR="00CB0F75" w:rsidRDefault="003C0CB7" w:rsidP="00CB0F75">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-2039189618"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB0F75" w:rsidRPr="00B862B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -3131,51 +3123,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Please provide a letter </w:t>
             </w:r>
             <w:r w:rsidR="00906AE7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">or email </w:t>
             </w:r>
             <w:r w:rsidRPr="00546F01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>from your employer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB0F75" w14:paraId="22B6A1A1" w14:textId="77777777" w:rsidTr="00CB0F75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44DA1D65" w14:textId="3F9D57A1" w:rsidR="00CB0F75" w:rsidRDefault="00687807" w:rsidP="00CB0F75">
+          <w:p w14:paraId="44DA1D65" w14:textId="3F9D57A1" w:rsidR="00CB0F75" w:rsidRDefault="003C0CB7" w:rsidP="00CB0F75">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1507285081"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB0F75" w:rsidRPr="00B862B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -3218,51 +3210,51 @@
           </w:p>
           <w:p w14:paraId="57884B1E" w14:textId="77777777" w:rsidR="00CB0F75" w:rsidRPr="00051D95" w:rsidRDefault="00CB0F75" w:rsidP="00CB0F75">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please provide appropriate independent evidence.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB0F75" w14:paraId="678247B4" w14:textId="77777777" w:rsidTr="00CB0F75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53636E43" w14:textId="3B4AD81F" w:rsidR="00CB0F75" w:rsidRDefault="00687807" w:rsidP="00CB0F75">
+          <w:p w14:paraId="53636E43" w14:textId="3B4AD81F" w:rsidR="00CB0F75" w:rsidRDefault="003C0CB7" w:rsidP="00CB0F75">
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1724433784"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB0F75" w:rsidRPr="00B862B7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -4565,396 +4557,507 @@
         </w:rPr>
         <w:t xml:space="preserve"> to apply for extenuating circumstances </w:t>
       </w:r>
       <w:r w:rsidR="005C0E71" w:rsidRPr="007E199F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and you wil</w:t>
       </w:r>
       <w:r w:rsidR="00332E5D" w:rsidRPr="00D76585">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>l be directed to the appropriate regulations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="102A6D2D" w14:textId="77777777" w:rsidR="00D76585" w:rsidRDefault="00D76585" w:rsidP="007E199F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="46065677" w14:textId="77777777" w:rsidR="00097C27" w:rsidRDefault="00097C27" w:rsidP="007E199F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E91141" w14:textId="77777777" w:rsidR="00097C27" w:rsidRDefault="00097C27" w:rsidP="007E199F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F73D64" w14:textId="77777777" w:rsidR="00097C27" w:rsidRDefault="00097C27" w:rsidP="007E199F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69717472" w14:textId="77777777" w:rsidR="00097C27" w:rsidRDefault="00097C27" w:rsidP="007E199F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0336279A" w14:textId="77777777" w:rsidR="00097C27" w:rsidRDefault="00097C27" w:rsidP="007E199F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61297D12" w14:textId="77777777" w:rsidR="00097C27" w:rsidRDefault="00097C27" w:rsidP="007E199F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CEF55B3" w14:textId="77777777" w:rsidR="00097C27" w:rsidRDefault="00097C27" w:rsidP="007E199F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0592D84E" w14:textId="77777777" w:rsidR="00097C27" w:rsidRDefault="00097C27" w:rsidP="007E199F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D65136" w14:textId="77777777" w:rsidR="00097C27" w:rsidRDefault="00097C27" w:rsidP="007E199F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="353D2438" w14:textId="77777777" w:rsidR="00097C27" w:rsidRDefault="00097C27" w:rsidP="007E199F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="325B2141" w14:textId="3BD0F557" w:rsidR="009C0AF7" w:rsidRPr="00A44B85" w:rsidRDefault="009C0AF7" w:rsidP="009C0AF7">
       <w:pPr>
         <w:ind w:left="714"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A44B85">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Return Date:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D60C8D3" w14:textId="77777777" w:rsidR="009C0AF7" w:rsidRPr="00BB4E79" w:rsidRDefault="009C0AF7" w:rsidP="00BB4E79">
       <w:pPr>
         <w:ind w:left="714"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11B4873E" w14:textId="43A4C7BE" w:rsidR="007548F6" w:rsidRPr="00AC2FA5" w:rsidRDefault="00DD15AB" w:rsidP="007E199F">
+    <w:p w14:paraId="11B4873E" w14:textId="79D104B4" w:rsidR="007548F6" w:rsidRPr="00AC2FA5" w:rsidRDefault="00DD15AB" w:rsidP="007E199F">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A44B85">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>A date for return to studies must be agreed with your Institute at the time the interruption is requested.</w:t>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">A date for return to studies must be agreed with your </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5194E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Institute/</w:t>
+      </w:r>
+      <w:r w:rsidR="00275AF7">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faculty </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A44B85">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00591873">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>at the time the interruption is requested.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A44B85">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007548F6" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>required</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00591873" w:rsidRPr="00FC6AF3">
+        <w:t xml:space="preserve">Normally </w:t>
+      </w:r>
+      <w:r w:rsidR="007548F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidR="007548F6" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">to align </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007548F6">
+        <w:t xml:space="preserve">will be </w:t>
+      </w:r>
+      <w:r w:rsidR="00591873">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>your</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007548F6" w:rsidRPr="00FC6AF3">
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidR="00591873" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> return to studies with the time of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007548F6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007548F6" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>your</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007548F6" w:rsidRPr="00FC6AF3">
+        <w:t xml:space="preserve">to align </w:t>
+      </w:r>
+      <w:r w:rsidR="007548F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> original intake. For example, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007548F6">
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidR="007548F6" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>if you</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007548F6" w:rsidRPr="00FC6AF3">
+        <w:t xml:space="preserve"> return to studies with the time of </w:t>
+      </w:r>
+      <w:r w:rsidR="007548F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> started </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00591873">
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidR="007548F6" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">on your programme </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007548F6" w:rsidRPr="00FC6AF3">
+        <w:t xml:space="preserve"> original intake. For example, </w:t>
+      </w:r>
+      <w:r w:rsidR="007548F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">in September </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00395557" w:rsidRPr="00FC6AF3">
+        <w:t>if you</w:t>
+      </w:r>
+      <w:r w:rsidR="007548F6" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00395557">
+        <w:t xml:space="preserve"> started </w:t>
+      </w:r>
+      <w:r w:rsidR="00591873">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00591873">
+        <w:t xml:space="preserve">on your programme </w:t>
+      </w:r>
+      <w:r w:rsidR="007548F6" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007548F6" w:rsidRPr="00FC6AF3">
+        <w:t xml:space="preserve">in September </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12FC6" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007548F6">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00F12FC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">you </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007548F6" w:rsidRPr="00FC6AF3">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00591873">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">would normally be </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA369D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007548F6" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>required</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA369D" w:rsidRPr="00FC6AF3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007548F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidR="007548F6" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">to re-enrol at the appropriate point as if </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007548F6">
+        <w:t xml:space="preserve">would normally be </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA369D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>you</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007548F6" w:rsidRPr="00FC6AF3">
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA369D" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> restarted in September </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00395557" w:rsidRPr="00FC6AF3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007548F6" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00395557">
+        <w:t xml:space="preserve">to re-enrol at the appropriate point as if </w:t>
+      </w:r>
+      <w:r w:rsidR="007548F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>you</w:t>
       </w:r>
       <w:r w:rsidR="007548F6" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BD1E2C">
+        <w:t xml:space="preserve"> restarted in September </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12FC6" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BD1E2C" w:rsidRPr="001E442B">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00F12FC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">If </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BD1E2C">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="007548F6" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>you</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BD1E2C" w:rsidRPr="001E442B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1E2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> had completed all of Term 1, and interrupted in Term 2, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BD1E2C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1E2C" w:rsidRPr="001E442B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">you </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BD1E2C" w:rsidRPr="001E442B">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1E2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">would </w:t>
+        <w:t>you</w:t>
       </w:r>
       <w:r w:rsidR="00BD1E2C" w:rsidRPr="001E442B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">return in Term 2. If </w:t>
+        <w:t xml:space="preserve"> had completed all of Term 1, and interrupted in Term 2, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1E2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1E2C" w:rsidRPr="001E442B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">would return in Term 2. If </w:t>
       </w:r>
       <w:r w:rsidR="00BD1E2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
       <w:r w:rsidR="00BD1E2C" w:rsidRPr="001E442B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> had not completed Term 1, </w:t>
       </w:r>
       <w:r w:rsidR="00BD1E2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
@@ -5201,51 +5304,51 @@
           <w:p w14:paraId="65760AC7" w14:textId="77777777" w:rsidR="00AC33F2" w:rsidRPr="006E1992" w:rsidRDefault="00AC33F2" w:rsidP="009303B9">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="190F87A4" w14:textId="77777777" w:rsidR="00043F26" w:rsidRDefault="00043F26" w:rsidP="00AC33F2">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DE5AA69" w14:textId="32A3616B" w:rsidR="00A60FE7" w:rsidRDefault="00A60FE7" w:rsidP="00AD6011">
+    <w:p w14:paraId="5DE5AA69" w14:textId="719E61FB" w:rsidR="00A60FE7" w:rsidRDefault="00A60FE7" w:rsidP="00AD6011">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Once you have completed the above sections, you should sign this form and then </w:t>
       </w:r>
       <w:r w:rsidR="007E1E29">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">send </w:t>
@@ -5292,51 +5395,65 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(or nominee)</w:t>
       </w:r>
       <w:r w:rsidR="009169B7" w:rsidRPr="00AC2FA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and ask them to complete sections 6 and 7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>You should NOT submit this form to the Academic Office unless sections 6 and 7 have been completed by the appropriate member of staff.</w:t>
+        <w:t xml:space="preserve">You should NOT submit this form to </w:t>
+      </w:r>
+      <w:r w:rsidR="0092233F" w:rsidRPr="0092233F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Student Cases </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>unless sections 6 and 7 have been completed by the appropriate member of staff.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC7671E" w14:textId="77777777" w:rsidR="00A60FE7" w:rsidRDefault="00A60FE7" w:rsidP="00AD6011">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52CBD618" w14:textId="77777777" w:rsidR="00A60FE7" w:rsidRPr="001D7E46" w:rsidRDefault="00A60FE7" w:rsidP="00AD6011">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5603,51 +5720,51 @@
             <w:r w:rsidR="00E101AF" w:rsidRPr="00E101AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nterruption of studies</w:t>
             </w:r>
             <w:r w:rsidR="00E101AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE7B254" w14:textId="4E6916C5" w:rsidR="0070216A" w:rsidRDefault="00687807" w:rsidP="007E199F">
+          <w:p w14:paraId="0EE7B254" w14:textId="4E6916C5" w:rsidR="0070216A" w:rsidRDefault="003C0CB7" w:rsidP="007E199F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1115285002"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6113,155 +6230,69 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09BBEC5B" w14:textId="0967177C" w:rsidR="00951B00" w:rsidRDefault="00951B00" w:rsidP="00BA1C3A">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52FC9AE8" w14:textId="3FCF8C39" w:rsidR="00951B00" w:rsidRDefault="00951B00" w:rsidP="00BA1C3A">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18434DA9" w14:textId="690715E6" w:rsidR="00951B00" w:rsidRDefault="00951B00" w:rsidP="00BA1C3A">
+    <w:p w14:paraId="42D9AE5E" w14:textId="77777777" w:rsidR="00AD3381" w:rsidRDefault="00AD3381" w:rsidP="00BA1C3A">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FDFF9A9" w14:textId="535E330F" w:rsidR="00951B00" w:rsidRDefault="00951B00" w:rsidP="00BA1C3A">
+    <w:p w14:paraId="1CAB8EC8" w14:textId="77777777" w:rsidR="00097C27" w:rsidRDefault="00097C27" w:rsidP="00BA1C3A">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...84 lines deleted...]
-          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22DA4A0E" w14:textId="4FCE160D" w:rsidR="00AC33F2" w:rsidRPr="007A5791" w:rsidRDefault="00BC6BD4" w:rsidP="007A5791">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00AC33F2" w:rsidRPr="007A5791">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
@@ -6374,51 +6405,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date application received from student:</w:t>
             </w:r>
             <w:r w:rsidR="00105273">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A46AA" w:rsidRPr="00214F1C" w14:paraId="5D6F2BCE" w14:textId="77777777" w:rsidTr="00442DD9">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5094" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62A7843E" w14:textId="6757D515" w:rsidR="008A46AA" w:rsidRPr="00214F1C" w:rsidRDefault="00687807" w:rsidP="00A353A5">
+          <w:p w14:paraId="62A7843E" w14:textId="6757D515" w:rsidR="008A46AA" w:rsidRPr="00214F1C" w:rsidRDefault="003C0CB7" w:rsidP="00A353A5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1898499830"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6443,51 +6474,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008A46AA" w:rsidRPr="00214F1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="008A46AA" w:rsidRPr="00214F1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Supported</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F8932D0" w14:textId="32CAD2A1" w:rsidR="008A46AA" w:rsidRPr="00214F1C" w:rsidRDefault="00687807" w:rsidP="00A353A5">
+          <w:p w14:paraId="4F8932D0" w14:textId="32CAD2A1" w:rsidR="008A46AA" w:rsidRPr="00214F1C" w:rsidRDefault="003C0CB7" w:rsidP="00A353A5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1534414822"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6949,183 +6980,177 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="3827"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A60FE7" w:rsidRPr="00E92BD7" w14:paraId="4735C162" w14:textId="77777777" w:rsidTr="00AD6011">
         <w:trPr>
           <w:trHeight w:val="347"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="707EF71A" w14:textId="77777777" w:rsidR="00A60FE7" w:rsidRDefault="00A60FE7" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name of member of staff:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51DA8539" w14:textId="77777777" w:rsidR="00A60FE7" w:rsidRPr="000F0636" w:rsidRDefault="00A60FE7" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC33F2" w:rsidRPr="00E92BD7" w14:paraId="6B8CA772" w14:textId="77777777" w:rsidTr="00AD6011">
         <w:trPr>
           <w:trHeight w:val="347"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7448B918" w14:textId="77777777" w:rsidR="00AC33F2" w:rsidRPr="000F0636" w:rsidRDefault="00AC33F2" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r w:rsidR="008A46AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24F1CE86" w14:textId="77777777" w:rsidR="00AC33F2" w:rsidRPr="000F0636" w:rsidRDefault="00AC33F2" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC33F2" w:rsidRPr="00E92BD7" w14:paraId="1F702B45" w14:textId="77777777" w:rsidTr="00AD6011">
         <w:trPr>
           <w:trHeight w:val="347"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E00A62C" w14:textId="77777777" w:rsidR="00AC33F2" w:rsidRDefault="00AC33F2" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidR="008A46AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49F38CDF" w14:textId="77777777" w:rsidR="00AC33F2" w:rsidRPr="000F0636" w:rsidRDefault="00AC33F2" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D38AAE4" w14:textId="1ECC47F2" w:rsidR="008B2EEA" w:rsidRDefault="00120CA5" w:rsidP="005335D9">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC1D6D">
@@ -7224,51 +7249,51 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1696"/>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
       <w:tr w:rsidR="009872C2" w:rsidRPr="00214F1C" w14:paraId="4DFFAAB1" w14:textId="6C18E7A9" w:rsidTr="00B4330D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="127C2EA4" w14:textId="54D6F02D" w:rsidR="009872C2" w:rsidRDefault="00687807" w:rsidP="00DC59CD">
+          <w:p w14:paraId="127C2EA4" w14:textId="54D6F02D" w:rsidR="009872C2" w:rsidRDefault="003C0CB7" w:rsidP="00DC59CD">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                 </w:rPr>
                 <w:id w:val="-1042586751"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -7329,51 +7354,51 @@
               </w:rPr>
               <w:t>eta</w:t>
             </w:r>
             <w:r w:rsidR="009872C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ils of modules do not need to be recorded.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009872C2" w:rsidRPr="00214F1C" w14:paraId="241B198C" w14:textId="25AB152F" w:rsidTr="00B4330D">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F58676B" w14:textId="26B44265" w:rsidR="009872C2" w:rsidRPr="00C04E49" w:rsidRDefault="00687807" w:rsidP="00C04E49">
+          <w:p w14:paraId="2F58676B" w14:textId="26B44265" w:rsidR="009872C2" w:rsidRPr="00C04E49" w:rsidRDefault="003C0CB7" w:rsidP="00C04E49">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1669514198"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8604,51 +8629,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">INTERRUPTION </w:t>
       </w:r>
       <w:r w:rsidR="00E219DF" w:rsidRPr="000B2E88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OF STUDIES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B1FEA4" w14:textId="77777777" w:rsidR="00EB3B09" w:rsidRPr="00051D95" w:rsidRDefault="00EB3B09" w:rsidP="00E219DF">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CE46AB8" w14:textId="2678B504" w:rsidR="00E219DF" w:rsidRPr="00051D95" w:rsidRDefault="00210C37" w:rsidP="00210C37">
+    <w:p w14:paraId="0CE46AB8" w14:textId="5702FD5D" w:rsidR="00E219DF" w:rsidRPr="00051D95" w:rsidRDefault="00210C37" w:rsidP="00210C37">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please note that s</w:t>
       </w:r>
       <w:r w:rsidR="00E219DF" w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8668,89 +8693,71 @@
       <w:r w:rsidR="00E219DF" w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> their studies; a request to </w:t>
       </w:r>
       <w:r w:rsidR="007B56D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">interrupt </w:t>
       </w:r>
       <w:r w:rsidR="00E219DF" w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">studies must be made to the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00203B01" w:rsidRPr="00051D95">
+        <w:t>studies must be made using this form.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Academic </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="682ABB88" w14:textId="40CE351D" w:rsidR="003C5D06" w:rsidRDefault="003C5D06" w:rsidP="00E219DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="778186C1" w14:textId="399433B7" w:rsidR="0091475E" w:rsidRDefault="0091475E" w:rsidP="0091475E">
+    <w:p w14:paraId="778186C1" w14:textId="35219E97" w:rsidR="0091475E" w:rsidRDefault="0091475E" w:rsidP="0091475E">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3B26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The interruption of studies may have implications for your fees and may affect any funding you receive</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -8845,61 +8852,89 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Further guidance can be found at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="002A069D" w:rsidRPr="007F35D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://uwtsd.ac.uk/finance/withdrawing-or-interrupting-your-studies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002A069D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00F50E41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F50E41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00F50E41" w:rsidRPr="000A3D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University regularly monitors and reviews its academic portfolio, so it would not be possible for the University to guarantee that the same modules or programme will be part of the provision when you re-engage with your studies. In such cases, the University will work with you and seek to identify a suitable alternative.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="708F6EC6" w14:textId="4D69024A" w:rsidR="00E07DBB" w:rsidRPr="00051D95" w:rsidRDefault="00E07DBB" w:rsidP="00E219DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49998941" w14:textId="2D2D5509" w:rsidR="00E219DF" w:rsidRDefault="00210C37" w:rsidP="00E219DF">
+    <w:p w14:paraId="49998941" w14:textId="2A36A9C1" w:rsidR="00E219DF" w:rsidRDefault="00210C37" w:rsidP="00E219DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>You</w:t>
       </w:r>
       <w:r w:rsidR="00E219DF" w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00391713">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -9001,58 +9036,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(or nominee) </w:t>
       </w:r>
       <w:r w:rsidR="003D15BA" w:rsidRPr="00C41533">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and relevant members of staff in </w:t>
       </w:r>
       <w:r w:rsidR="00942434">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidR="003D15BA" w:rsidRPr="00C41533">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Institute</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5194E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Institute/</w:t>
+      </w:r>
+      <w:r w:rsidR="00275AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faculty </w:t>
       </w:r>
       <w:r w:rsidR="003D15BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (or Collaborative Partnership Institution)</w:t>
+        <w:t>(or Collaborative Partnership Institution)</w:t>
       </w:r>
       <w:r w:rsidR="003D15BA" w:rsidRPr="00AF2595">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003D15BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D15BA" w:rsidRPr="00C41533">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">International students </w:t>
       </w:r>
       <w:r w:rsidR="00BB7008">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9083,63 +9132,62 @@
       </w:r>
       <w:r w:rsidR="00C349F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004046B2" w:rsidRPr="004046B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Immigration Compliance Team </w:t>
       </w:r>
       <w:r w:rsidR="00C807FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">at: </w:t>
       </w:r>
       <w:r w:rsidR="00E96E9D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004046B2" w:rsidRPr="00687807">
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="007E3012" w:rsidRPr="00555865">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>immigrationcompliance@uwtsd.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007E3012">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F2767">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004A6BDD" w:rsidRPr="00553C08">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>or equivalent at a Collaborative Partnership Institution</w:t>
       </w:r>
       <w:r w:rsidR="003D15BA">
         <w:rPr>
@@ -9913,416 +9961,510 @@
       <w:r w:rsidR="00DD6282" w:rsidRPr="00CE0217">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>you wish</w:t>
       </w:r>
       <w:r w:rsidR="00DD6282" w:rsidRPr="00D76585">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to apply for extenuating circumstances </w:t>
       </w:r>
       <w:r w:rsidR="00DD6282" w:rsidRPr="00CE0217">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and you wil</w:t>
       </w:r>
       <w:r w:rsidR="00DD6282" w:rsidRPr="00D76585">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>l be directed to the appropriate regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E03D03" w14:textId="77777777" w:rsidR="00DD6282" w:rsidRPr="00BB4E79" w:rsidRDefault="00DD6282" w:rsidP="007E199F">
+    <w:p w14:paraId="00E03D03" w14:textId="77777777" w:rsidR="00DD6282" w:rsidRDefault="00DD6282" w:rsidP="007E199F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="4A20FE16" w14:textId="77777777" w:rsidR="00150433" w:rsidRDefault="00150433" w:rsidP="007E199F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67D2F217" w14:textId="77777777" w:rsidR="00150433" w:rsidRDefault="00150433" w:rsidP="007E199F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EB3BE3F" w14:textId="77777777" w:rsidR="00150433" w:rsidRDefault="00150433" w:rsidP="007E199F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E84A531" w14:textId="77777777" w:rsidR="00150433" w:rsidRDefault="00150433" w:rsidP="007E199F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="349D06DD" w14:textId="77777777" w:rsidR="00150433" w:rsidRDefault="00150433" w:rsidP="007E199F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="052CA137" w14:textId="77777777" w:rsidR="00150433" w:rsidRPr="00BB4E79" w:rsidRDefault="00150433" w:rsidP="007E199F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="54A7B2B3" w14:textId="581BD9C9" w:rsidR="00DD15AB" w:rsidRPr="00DD2D3B" w:rsidRDefault="00DD15AB" w:rsidP="007E199F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD2D3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Return Date:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="126692EE" w14:textId="77777777" w:rsidR="00DD15AB" w:rsidRPr="00BB4E79" w:rsidRDefault="00DD15AB" w:rsidP="007E199F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="393CF3A1" w14:textId="2EBFD73E" w:rsidR="00CA4E7B" w:rsidRPr="00AC2FA5" w:rsidRDefault="00DD15AB" w:rsidP="00CA4E7B">
+    <w:p w14:paraId="393CF3A1" w14:textId="44066D94" w:rsidR="00CA4E7B" w:rsidRPr="00AC2FA5" w:rsidRDefault="00DD15AB" w:rsidP="00CA4E7B">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD2D3B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>A date for return to studies must be agreed with your Institute at the time the interruption is requested.</w:t>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">A date for return to studies must be agreed with your </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3791">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Institute/</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5260">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5260" w:rsidRPr="00DD2D3B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD2D3B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00591873" w:rsidRPr="00FC6AF3">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>at the time the interruption is requested.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD2D3B">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4E7B" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA4E7B" w:rsidRPr="00FC6AF3">
+        <w:t xml:space="preserve">Normally </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4E7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">to align </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA4E7B">
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4E7B" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>your</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA4E7B" w:rsidRPr="00FC6AF3">
+        <w:t xml:space="preserve">will be </w:t>
+      </w:r>
+      <w:r w:rsidR="00591873">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> return to studies with the time of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA4E7B">
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidR="00591873" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>your</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA4E7B" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> original intake. For example, </w:t>
+        <w:t xml:space="preserve">to align </w:t>
       </w:r>
       <w:r w:rsidR="00CA4E7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>if you</w:t>
+        <w:t>your</w:t>
       </w:r>
       <w:r w:rsidR="00CA4E7B" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> started</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00591873">
+        <w:t xml:space="preserve"> return to studies with the time of </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4E7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on your programme</w:t>
+        <w:t>your</w:t>
       </w:r>
       <w:r w:rsidR="00CA4E7B" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in September </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009459F3" w:rsidRPr="00FC6AF3">
+        <w:t xml:space="preserve"> original intake. For example, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4E7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009459F3">
+        <w:t>if you</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4E7B" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t xml:space="preserve"> started</w:t>
       </w:r>
       <w:r w:rsidR="00591873">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001B0C98" w:rsidRPr="00FC6AF3">
+        <w:t xml:space="preserve"> on your programme</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4E7B" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA4E7B">
+        <w:t xml:space="preserve"> in September </w:t>
+      </w:r>
+      <w:r w:rsidR="001B2D6A" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">you </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA4E7B" w:rsidRPr="00FC6AF3">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="001B2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">would normally be </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA369D">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00591873">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>required</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA369D" w:rsidRPr="00FC6AF3">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001B0C98" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CA4E7B" w:rsidRPr="00FC6AF3">
+      <w:r w:rsidR="00CA4E7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA4E7B" w:rsidRPr="00D60067">
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4E7B" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">re-enrol at the appropriate point as if you restarted in September </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009459F3" w:rsidRPr="00D60067">
+        <w:t xml:space="preserve">would normally be </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA369D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009459F3">
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA369D" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA4E7B" w:rsidRPr="00D60067">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4E7B" w:rsidRPr="00FC6AF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D60067" w:rsidRPr="00D60067">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4E7B" w:rsidRPr="00D60067">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D60067" w:rsidRPr="007E199F">
+        <w:t xml:space="preserve">re-enrol at the appropriate point as if you restarted in September </w:t>
+      </w:r>
+      <w:r w:rsidR="001B2D6A" w:rsidRPr="00D60067">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">If </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C1097C">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="001B2D6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>you</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D60067" w:rsidRPr="007E199F">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4E7B" w:rsidRPr="00D60067">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> had completed all of Term 1, and interrupted in Term 2, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C1097C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60067" w:rsidRPr="00D60067">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">you </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D60067" w:rsidRPr="007E199F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">would return in Term 2. If </w:t>
+        <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00C1097C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
       <w:r w:rsidR="00D60067" w:rsidRPr="007E199F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> had not completed Term 1, </w:t>
+        <w:t xml:space="preserve"> had completed all of Term 1, and interrupted in Term 2, </w:t>
       </w:r>
       <w:r w:rsidR="00C1097C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidR="00D60067" w:rsidRPr="007E199F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">would return in Term 2. If </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1097C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60067" w:rsidRPr="007E199F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> had not completed Term 1, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1097C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60067" w:rsidRPr="007E199F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">would normally return at the start of Term 1. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="413C4313" w14:textId="77777777" w:rsidR="00EB6D0D" w:rsidRDefault="00EB6D0D" w:rsidP="00EB3B09">
       <w:pPr>
         <w:ind w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13F8B785" w14:textId="542C4412" w:rsidR="001E7838" w:rsidRPr="00EB3B09" w:rsidRDefault="00E219DF" w:rsidP="00EB3B09">
       <w:pPr>
         <w:ind w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00051D95">
@@ -10489,51 +10631,51 @@
           <w:b/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Programme Manager</w:t>
       </w:r>
       <w:r w:rsidR="00985A86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00985A86" w:rsidRPr="00985A86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(or nominee)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C4189C" w14:textId="2CF73265" w:rsidR="00E219DF" w:rsidRPr="00051D95" w:rsidRDefault="001E7838" w:rsidP="00970B17">
+    <w:p w14:paraId="25C4189C" w14:textId="71BDF334" w:rsidR="00E219DF" w:rsidRPr="00051D95" w:rsidRDefault="001E7838" w:rsidP="00970B17">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You must ask your </w:t>
       </w:r>
       <w:r w:rsidR="003D15BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Programme Manager</w:t>
       </w:r>
       <w:r w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -10565,51 +10707,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00D35EDD" w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of this form</w:t>
       </w:r>
       <w:r w:rsidR="00E07DBB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> before it is submitted to the Academic Office</w:t>
+        <w:t xml:space="preserve"> before it is submitted to </w:t>
+      </w:r>
+      <w:r w:rsidR="00395A95" w:rsidRPr="00395A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Student Cases</w:t>
       </w:r>
       <w:r w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Your</w:t>
       </w:r>
       <w:r w:rsidR="00E219DF" w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00942434">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Programme Manager</w:t>
       </w:r>
       <w:r w:rsidR="00E219DF" w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10850,78 +10999,102 @@
       </w:r>
       <w:r w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of the form</w:t>
       </w:r>
       <w:r w:rsidR="00E219DF" w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EF0CD0B" w14:textId="77777777" w:rsidR="00284337" w:rsidRDefault="00284337" w:rsidP="00E219DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26F71DED" w14:textId="225526FB" w:rsidR="001E7838" w:rsidRPr="00051D95" w:rsidRDefault="00861E3D" w:rsidP="00E219DF">
+    <w:p w14:paraId="26F71DED" w14:textId="698909B9" w:rsidR="001E7838" w:rsidRPr="00051D95" w:rsidRDefault="00861E3D" w:rsidP="00E219DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The completed form should be sent to he </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Academic </w:t>
+        <w:t xml:space="preserve">The completed form should be </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05345">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>emailed</w:t>
+      </w:r>
+      <w:r w:rsidR="00575D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="006461B7" w:rsidRPr="0070128A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>aocases@uwtsd.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006461B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Office for final approval and determination of actual dates of </w:t>
+        <w:t xml:space="preserve">for final approval and determination of actual dates of </w:t>
       </w:r>
       <w:r w:rsidR="00051D95" w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">interruption </w:t>
       </w:r>
       <w:r w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of studies in cases where the request is approved. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB72CF2" w14:textId="77777777" w:rsidR="001E7838" w:rsidRPr="00051D95" w:rsidRDefault="001E7838" w:rsidP="00E219DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -11228,51 +11401,51 @@
       </w:r>
       <w:r w:rsidR="0082144A" w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> you will be charged the appropriate tuition fee for the repeated period of study.</w:t>
       </w:r>
       <w:r w:rsidR="004303CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004303CD" w:rsidRPr="004303CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Further guidance can be found at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00553C08" w:rsidRPr="003527FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://uwtsd.ac.uk/finance/withdrawing-or-interrupting-your-studies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00553C08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004303CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11380,108 +11553,138 @@
       </w:r>
       <w:r w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008D483A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12D51A1E" w14:textId="77777777" w:rsidR="008D483A" w:rsidRPr="00051D95" w:rsidRDefault="008D483A" w:rsidP="00E219DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14579FA9" w14:textId="77777777" w:rsidR="00E219DF" w:rsidRPr="007E199F" w:rsidRDefault="00E219DF" w:rsidP="00E219DF">
+    <w:p w14:paraId="14579FA9" w14:textId="4D08F210" w:rsidR="00E219DF" w:rsidRPr="007E199F" w:rsidRDefault="00E219DF" w:rsidP="00E219DF">
       <w:pPr>
         <w:ind w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E199F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Implications for the immigration status of overseas students</w:t>
+        <w:t xml:space="preserve">Implications for the immigration status of </w:t>
+      </w:r>
+      <w:r w:rsidR="00756207">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>international</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E199F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> students</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A50EFB" w14:textId="2540B100" w:rsidR="00EB3B09" w:rsidRPr="000858A3" w:rsidRDefault="00E219DF" w:rsidP="000858A3">
+    <w:p w14:paraId="07A50EFB" w14:textId="3E12289D" w:rsidR="00EB3B09" w:rsidRPr="000858A3" w:rsidRDefault="00E219DF" w:rsidP="000858A3">
       <w:pPr>
         <w:ind w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="001E7838" w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>you are an ove</w:t>
+        <w:t xml:space="preserve">you are an </w:t>
+      </w:r>
+      <w:r w:rsidR="00756207">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>international</w:t>
       </w:r>
       <w:r w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">rseas </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E7838" w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">student </w:t>
       </w:r>
       <w:r w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and ha</w:t>
       </w:r>
       <w:r w:rsidR="001E7838" w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ve </w:t>
       </w:r>
@@ -11624,51 +11827,105 @@
       <w:r w:rsidR="00F43853" w:rsidRPr="000057B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">prior to submitting </w:t>
       </w:r>
       <w:r w:rsidR="00F43853">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidR="00F43853" w:rsidRPr="000057B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> application</w:t>
       </w:r>
       <w:r w:rsidR="00A570D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18462A7D" w14:textId="77777777" w:rsidR="00EB3B09" w:rsidRPr="00051D95" w:rsidRDefault="00EB3B09" w:rsidP="00E219DF">
+    <w:p w14:paraId="18462A7D" w14:textId="77777777" w:rsidR="00EB3B09" w:rsidRDefault="00EB3B09" w:rsidP="00E219DF">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D286A0B" w14:textId="77777777" w:rsidR="00150433" w:rsidRDefault="00150433" w:rsidP="00E219DF">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74402354" w14:textId="77777777" w:rsidR="00150433" w:rsidRDefault="00150433" w:rsidP="00E219DF">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CDEF508" w14:textId="77777777" w:rsidR="00150433" w:rsidRDefault="00150433" w:rsidP="00E219DF">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC63BD0" w14:textId="77777777" w:rsidR="00150433" w:rsidRDefault="00150433" w:rsidP="00E219DF">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC84327" w14:textId="77777777" w:rsidR="00150433" w:rsidRDefault="00150433" w:rsidP="00E219DF">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9AE501" w14:textId="77777777" w:rsidR="00150433" w:rsidRPr="00051D95" w:rsidRDefault="00150433" w:rsidP="00E219DF">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E17B123" w14:textId="77777777" w:rsidR="005F0D49" w:rsidRPr="007E199F" w:rsidRDefault="005F0D49" w:rsidP="00E219DF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E199F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
@@ -11948,51 +12205,51 @@
         <w:t xml:space="preserve">If you are not satisfied with </w:t>
       </w:r>
       <w:r w:rsidR="00921A00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="007E199F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> decision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CDB556" w14:textId="1952125A" w:rsidR="009765F2" w:rsidRPr="00CF1EA9" w:rsidRDefault="009765F2" w:rsidP="00175029">
+    <w:p w14:paraId="52CDB556" w14:textId="115DC9C6" w:rsidR="009765F2" w:rsidRPr="00CF1EA9" w:rsidRDefault="009765F2" w:rsidP="00175029">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are dissatisfied with the decision </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">made </w:t>
       </w:r>
       <w:r w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -12091,292 +12348,289 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please see </w:t>
       </w:r>
       <w:r w:rsidRPr="001F2504">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">section </w:t>
       </w:r>
       <w:r w:rsidRPr="009D7A5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>25 of the</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00165BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D7A5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the</w:t>
       </w:r>
       <w:r w:rsidRPr="001F2504">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> University’s Mitigating Circumstances Policy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">for details of the </w:t>
-[...7 lines deleted...]
-        <w:t>procedures for requesting a review of the decision and the grounds on which a review may be requested.</w:t>
+        <w:t>for details of the procedures for requesting a review of the decision and the grounds on which a review may be requested.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64BD74A6" w14:textId="38B53A14" w:rsidR="00213083" w:rsidRDefault="00103D33" w:rsidP="00213083">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Further information can be found in the University’s Mitigating Circumstances Policy at: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="705BF7E5" w14:textId="77777777" w:rsidR="00213083" w:rsidRPr="00051D95" w:rsidRDefault="00213083" w:rsidP="00213083">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00C244A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.uwtsd.ac.uk/about/academic-office/academic-quality-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08F6FC7C" w14:textId="77777777" w:rsidR="007B21D3" w:rsidRDefault="007B21D3">
       <w:pPr>
         <w:overflowPunct/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0640E83C" w14:textId="1248640B" w:rsidR="00CB0F75" w:rsidRPr="00CB0F75" w:rsidRDefault="00CB0F75" w:rsidP="00CB0F75">
+    <w:p w14:paraId="0640E83C" w14:textId="6B69964D" w:rsidR="00CB0F75" w:rsidRPr="00CB0F75" w:rsidRDefault="00CB0F75" w:rsidP="00CB0F75">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB0F75">
-[...14 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CB0F75" w:rsidRPr="00CB0F75" w:rsidSect="007023B7">
-      <w:headerReference w:type="default" r:id="rId17"/>
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1138" w:bottom="850" w:left="1138" w:header="720" w:footer="288" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55374257" w14:textId="77777777" w:rsidR="00460BE1" w:rsidRDefault="00460BE1" w:rsidP="001A5CB8">
+    <w:p w14:paraId="69D5D35D" w14:textId="77777777" w:rsidR="003C0CB7" w:rsidRDefault="003C0CB7" w:rsidP="001A5CB8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="401FEFE2" w14:textId="77777777" w:rsidR="00460BE1" w:rsidRDefault="00460BE1" w:rsidP="001A5CB8">
+    <w:p w14:paraId="55925FEB" w14:textId="77777777" w:rsidR="003C0CB7" w:rsidRDefault="003C0CB7" w:rsidP="001A5CB8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="390486B5" w14:textId="25A41A70" w:rsidR="00252FBE" w:rsidRPr="00BB61D9" w:rsidRDefault="006754B2" w:rsidP="00BB61D9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="390486B5" w14:textId="4946E1A3" w:rsidR="00252FBE" w:rsidRPr="00BB61D9" w:rsidRDefault="006754B2" w:rsidP="00BB61D9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">September </w:t>
     </w:r>
     <w:r w:rsidR="00395557">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00ED2800">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00395557">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00395557" w:rsidRPr="00BB61D9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00395557" w:rsidRPr="00BB61D9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00395557" w:rsidRPr="00BB61D9">
@@ -12419,70 +12673,70 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Interruption </w:t>
     </w:r>
     <w:r w:rsidR="00BB61D9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">of Studies </w:t>
     </w:r>
     <w:r w:rsidR="00BB61D9" w:rsidRPr="00BB61D9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Form</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61613553" w14:textId="77777777" w:rsidR="00460BE1" w:rsidRDefault="00460BE1" w:rsidP="001A5CB8">
+    <w:p w14:paraId="6A0A614B" w14:textId="77777777" w:rsidR="003C0CB7" w:rsidRDefault="003C0CB7" w:rsidP="001A5CB8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DF8C6E6" w14:textId="77777777" w:rsidR="00460BE1" w:rsidRDefault="00460BE1" w:rsidP="001A5CB8">
+    <w:p w14:paraId="559B0C83" w14:textId="77777777" w:rsidR="003C0CB7" w:rsidRDefault="003C0CB7" w:rsidP="001A5CB8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4649CEC9" w14:textId="77777777" w:rsidR="00BB61D9" w:rsidRPr="00BB61D9" w:rsidRDefault="00E40087" w:rsidP="00BB61D9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F176F17" wp14:editId="610D86C4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>179705</wp:posOffset>
           </wp:positionV>
@@ -12522,51 +12776,51 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BB61D9" w:rsidRPr="00BB61D9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">Appendix </w:t>
     </w:r>
     <w:r w:rsidR="00D9106F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t>SC02</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05BC3808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A50C3360"/>
     <w:lvl w:ilvl="0" w:tplc="A2D68396">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -14468,296 +14722,317 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009975C5"/>
     <w:rsid w:val="00004872"/>
     <w:rsid w:val="00005EED"/>
     <w:rsid w:val="000064D8"/>
     <w:rsid w:val="00011EE3"/>
+    <w:rsid w:val="00015549"/>
     <w:rsid w:val="00015D1C"/>
     <w:rsid w:val="000174C2"/>
     <w:rsid w:val="00024521"/>
     <w:rsid w:val="0002491B"/>
     <w:rsid w:val="00025D08"/>
     <w:rsid w:val="00027DED"/>
     <w:rsid w:val="000311D5"/>
     <w:rsid w:val="00032C87"/>
     <w:rsid w:val="000356C6"/>
     <w:rsid w:val="000406CB"/>
     <w:rsid w:val="00043F26"/>
     <w:rsid w:val="00051D95"/>
     <w:rsid w:val="0005338D"/>
+    <w:rsid w:val="00055BDF"/>
     <w:rsid w:val="00056D7A"/>
     <w:rsid w:val="00061A18"/>
     <w:rsid w:val="00064102"/>
     <w:rsid w:val="00065048"/>
     <w:rsid w:val="000659CE"/>
     <w:rsid w:val="0007040D"/>
     <w:rsid w:val="00072760"/>
     <w:rsid w:val="00075F2A"/>
     <w:rsid w:val="00077DE3"/>
     <w:rsid w:val="000803E9"/>
     <w:rsid w:val="000808F8"/>
     <w:rsid w:val="00080F49"/>
     <w:rsid w:val="000858A3"/>
     <w:rsid w:val="00090AD3"/>
     <w:rsid w:val="00094C41"/>
     <w:rsid w:val="000966EC"/>
+    <w:rsid w:val="00097C27"/>
+    <w:rsid w:val="000A3D7A"/>
     <w:rsid w:val="000A4CF7"/>
     <w:rsid w:val="000A571C"/>
     <w:rsid w:val="000A5B3E"/>
     <w:rsid w:val="000A6DA8"/>
     <w:rsid w:val="000A7485"/>
     <w:rsid w:val="000A778D"/>
     <w:rsid w:val="000B2E88"/>
     <w:rsid w:val="000B2F55"/>
     <w:rsid w:val="000B3AEF"/>
     <w:rsid w:val="000B3FBB"/>
     <w:rsid w:val="000C1477"/>
     <w:rsid w:val="000C1E15"/>
     <w:rsid w:val="000C69F5"/>
     <w:rsid w:val="000D4376"/>
     <w:rsid w:val="000E46BE"/>
     <w:rsid w:val="000F4990"/>
     <w:rsid w:val="000F50FA"/>
     <w:rsid w:val="00101FAB"/>
     <w:rsid w:val="00103D33"/>
     <w:rsid w:val="00105199"/>
     <w:rsid w:val="00105273"/>
     <w:rsid w:val="00113017"/>
     <w:rsid w:val="00115FF5"/>
     <w:rsid w:val="00116B46"/>
     <w:rsid w:val="00116F4B"/>
     <w:rsid w:val="001206EF"/>
     <w:rsid w:val="00120CA5"/>
     <w:rsid w:val="0012154F"/>
     <w:rsid w:val="00121B00"/>
     <w:rsid w:val="0012285B"/>
     <w:rsid w:val="00124E8F"/>
     <w:rsid w:val="001264C0"/>
     <w:rsid w:val="0012725D"/>
     <w:rsid w:val="00136A4C"/>
     <w:rsid w:val="00137D10"/>
     <w:rsid w:val="001408CC"/>
+    <w:rsid w:val="00150433"/>
     <w:rsid w:val="00150FDA"/>
     <w:rsid w:val="00160DA8"/>
     <w:rsid w:val="001639E0"/>
     <w:rsid w:val="001645C6"/>
+    <w:rsid w:val="00165BA7"/>
+    <w:rsid w:val="00165EE2"/>
     <w:rsid w:val="00175029"/>
     <w:rsid w:val="00175F4B"/>
     <w:rsid w:val="00176076"/>
     <w:rsid w:val="001762B2"/>
     <w:rsid w:val="001777B6"/>
     <w:rsid w:val="00180427"/>
     <w:rsid w:val="001812CE"/>
     <w:rsid w:val="00181AD8"/>
     <w:rsid w:val="00182F62"/>
     <w:rsid w:val="00186972"/>
     <w:rsid w:val="001921A6"/>
     <w:rsid w:val="001949EB"/>
     <w:rsid w:val="001A529C"/>
     <w:rsid w:val="001A5CB8"/>
     <w:rsid w:val="001A5F91"/>
     <w:rsid w:val="001B0C98"/>
+    <w:rsid w:val="001B2D6A"/>
     <w:rsid w:val="001B3D4C"/>
     <w:rsid w:val="001B7287"/>
+    <w:rsid w:val="001C17BB"/>
     <w:rsid w:val="001C2DD8"/>
     <w:rsid w:val="001C5072"/>
     <w:rsid w:val="001C5220"/>
     <w:rsid w:val="001C6478"/>
     <w:rsid w:val="001C7CDA"/>
     <w:rsid w:val="001C7D82"/>
     <w:rsid w:val="001C7DE4"/>
     <w:rsid w:val="001D06BB"/>
     <w:rsid w:val="001D3BC5"/>
     <w:rsid w:val="001D7719"/>
     <w:rsid w:val="001E10FE"/>
     <w:rsid w:val="001E1CC2"/>
+    <w:rsid w:val="001E2A12"/>
+    <w:rsid w:val="001E3D08"/>
     <w:rsid w:val="001E5016"/>
     <w:rsid w:val="001E5D34"/>
     <w:rsid w:val="001E7838"/>
     <w:rsid w:val="001F2504"/>
     <w:rsid w:val="001F3A81"/>
     <w:rsid w:val="001F5192"/>
     <w:rsid w:val="001F5FF9"/>
     <w:rsid w:val="001F7997"/>
     <w:rsid w:val="00200F67"/>
     <w:rsid w:val="0020154E"/>
     <w:rsid w:val="00201849"/>
     <w:rsid w:val="00203782"/>
     <w:rsid w:val="00203B01"/>
     <w:rsid w:val="00205566"/>
     <w:rsid w:val="00205F3B"/>
     <w:rsid w:val="0020682B"/>
     <w:rsid w:val="00207083"/>
     <w:rsid w:val="002104D7"/>
     <w:rsid w:val="00210C37"/>
     <w:rsid w:val="002111B0"/>
     <w:rsid w:val="002117DF"/>
     <w:rsid w:val="0021261B"/>
     <w:rsid w:val="00213083"/>
     <w:rsid w:val="00214F1C"/>
     <w:rsid w:val="002170FF"/>
     <w:rsid w:val="0022057A"/>
     <w:rsid w:val="00225500"/>
     <w:rsid w:val="00226B5D"/>
     <w:rsid w:val="00230C68"/>
     <w:rsid w:val="0023479C"/>
     <w:rsid w:val="00235E61"/>
     <w:rsid w:val="00246274"/>
     <w:rsid w:val="0024691C"/>
+    <w:rsid w:val="00247D7E"/>
     <w:rsid w:val="00252907"/>
     <w:rsid w:val="00252FBE"/>
     <w:rsid w:val="0025336C"/>
     <w:rsid w:val="00254837"/>
     <w:rsid w:val="00256B11"/>
     <w:rsid w:val="00257D10"/>
     <w:rsid w:val="002608D0"/>
     <w:rsid w:val="00260C2E"/>
     <w:rsid w:val="00264798"/>
     <w:rsid w:val="00264DFD"/>
     <w:rsid w:val="002675F1"/>
     <w:rsid w:val="002713D1"/>
     <w:rsid w:val="00271F37"/>
     <w:rsid w:val="00274541"/>
+    <w:rsid w:val="00275AF7"/>
     <w:rsid w:val="00275EC3"/>
     <w:rsid w:val="002769C3"/>
     <w:rsid w:val="00284337"/>
     <w:rsid w:val="002850F5"/>
     <w:rsid w:val="00285877"/>
     <w:rsid w:val="00292D26"/>
+    <w:rsid w:val="0029393E"/>
     <w:rsid w:val="002A069D"/>
     <w:rsid w:val="002A0E56"/>
     <w:rsid w:val="002A0ED9"/>
     <w:rsid w:val="002A297C"/>
     <w:rsid w:val="002A321A"/>
     <w:rsid w:val="002B04AA"/>
     <w:rsid w:val="002B4CA8"/>
     <w:rsid w:val="002C3645"/>
     <w:rsid w:val="002C4EF0"/>
     <w:rsid w:val="002C4F80"/>
+    <w:rsid w:val="002C6B55"/>
     <w:rsid w:val="002C7C4C"/>
     <w:rsid w:val="002D1301"/>
+    <w:rsid w:val="002D31A9"/>
     <w:rsid w:val="002D5E5E"/>
     <w:rsid w:val="002E103B"/>
     <w:rsid w:val="002E4AED"/>
     <w:rsid w:val="002E5580"/>
     <w:rsid w:val="002F4896"/>
     <w:rsid w:val="003026A7"/>
     <w:rsid w:val="00306FF1"/>
     <w:rsid w:val="003112EE"/>
     <w:rsid w:val="00313016"/>
     <w:rsid w:val="00314425"/>
     <w:rsid w:val="00315BF2"/>
     <w:rsid w:val="00317829"/>
     <w:rsid w:val="003229AF"/>
     <w:rsid w:val="00332E5D"/>
     <w:rsid w:val="00334806"/>
     <w:rsid w:val="0033725B"/>
     <w:rsid w:val="003373A0"/>
     <w:rsid w:val="0033798B"/>
     <w:rsid w:val="0034016A"/>
     <w:rsid w:val="0034289F"/>
     <w:rsid w:val="003527FA"/>
+    <w:rsid w:val="00353CE2"/>
     <w:rsid w:val="00357212"/>
     <w:rsid w:val="003575A0"/>
+    <w:rsid w:val="003628DF"/>
     <w:rsid w:val="00363A1A"/>
     <w:rsid w:val="00363F16"/>
     <w:rsid w:val="00364267"/>
     <w:rsid w:val="0036560D"/>
     <w:rsid w:val="003708A1"/>
     <w:rsid w:val="00371F74"/>
     <w:rsid w:val="00373A18"/>
     <w:rsid w:val="00375CFA"/>
     <w:rsid w:val="00380717"/>
     <w:rsid w:val="0038170D"/>
     <w:rsid w:val="00381C10"/>
     <w:rsid w:val="00382ED1"/>
     <w:rsid w:val="00384772"/>
     <w:rsid w:val="00386F50"/>
     <w:rsid w:val="00387E0C"/>
     <w:rsid w:val="00391713"/>
     <w:rsid w:val="0039199A"/>
     <w:rsid w:val="0039349B"/>
     <w:rsid w:val="00393CAD"/>
     <w:rsid w:val="00395557"/>
+    <w:rsid w:val="00395A95"/>
     <w:rsid w:val="00396367"/>
     <w:rsid w:val="003A2305"/>
     <w:rsid w:val="003A2607"/>
     <w:rsid w:val="003A2FFD"/>
     <w:rsid w:val="003A4585"/>
     <w:rsid w:val="003A562A"/>
     <w:rsid w:val="003A6913"/>
     <w:rsid w:val="003A78B2"/>
     <w:rsid w:val="003B0285"/>
     <w:rsid w:val="003B2101"/>
     <w:rsid w:val="003B66B2"/>
     <w:rsid w:val="003C0ACC"/>
+    <w:rsid w:val="003C0CB7"/>
     <w:rsid w:val="003C2A86"/>
     <w:rsid w:val="003C5D06"/>
     <w:rsid w:val="003D0385"/>
     <w:rsid w:val="003D0BF5"/>
     <w:rsid w:val="003D135B"/>
     <w:rsid w:val="003D15BA"/>
     <w:rsid w:val="003D1D1F"/>
     <w:rsid w:val="003D39E1"/>
     <w:rsid w:val="003D575A"/>
     <w:rsid w:val="003D59C9"/>
     <w:rsid w:val="003D5B57"/>
     <w:rsid w:val="003E312A"/>
     <w:rsid w:val="003E435D"/>
     <w:rsid w:val="003E4BFF"/>
     <w:rsid w:val="003E539E"/>
     <w:rsid w:val="003E74DF"/>
     <w:rsid w:val="003F2ECB"/>
     <w:rsid w:val="003F4E0F"/>
     <w:rsid w:val="003F676A"/>
     <w:rsid w:val="003F6D2D"/>
     <w:rsid w:val="00400CDA"/>
     <w:rsid w:val="00400D5C"/>
     <w:rsid w:val="00403790"/>
     <w:rsid w:val="004046B2"/>
     <w:rsid w:val="00407CF2"/>
     <w:rsid w:val="00410BFF"/>
     <w:rsid w:val="00411D0A"/>
+    <w:rsid w:val="00414483"/>
     <w:rsid w:val="00415775"/>
     <w:rsid w:val="00422AFA"/>
     <w:rsid w:val="004244AF"/>
     <w:rsid w:val="004303CD"/>
     <w:rsid w:val="00430415"/>
     <w:rsid w:val="00435959"/>
     <w:rsid w:val="00442BBC"/>
     <w:rsid w:val="00442DD9"/>
     <w:rsid w:val="00446D24"/>
     <w:rsid w:val="00450C20"/>
     <w:rsid w:val="00453108"/>
     <w:rsid w:val="00455551"/>
     <w:rsid w:val="00456860"/>
     <w:rsid w:val="00456B49"/>
     <w:rsid w:val="00460A3B"/>
     <w:rsid w:val="00460BE1"/>
     <w:rsid w:val="004626F3"/>
     <w:rsid w:val="00463CDF"/>
     <w:rsid w:val="0046715F"/>
     <w:rsid w:val="00470CE2"/>
     <w:rsid w:val="00474D7B"/>
     <w:rsid w:val="00476B59"/>
     <w:rsid w:val="00476D52"/>
     <w:rsid w:val="00482300"/>
     <w:rsid w:val="00493F1A"/>
@@ -14785,672 +15060,733 @@
     <w:rsid w:val="00506116"/>
     <w:rsid w:val="005111E9"/>
     <w:rsid w:val="00512C6B"/>
     <w:rsid w:val="00512F88"/>
     <w:rsid w:val="0051580F"/>
     <w:rsid w:val="0052181A"/>
     <w:rsid w:val="00522327"/>
     <w:rsid w:val="00526BB9"/>
     <w:rsid w:val="00527641"/>
     <w:rsid w:val="0053356E"/>
     <w:rsid w:val="005335D9"/>
     <w:rsid w:val="00536379"/>
     <w:rsid w:val="00545D09"/>
     <w:rsid w:val="00552333"/>
     <w:rsid w:val="0055325C"/>
     <w:rsid w:val="00553C08"/>
     <w:rsid w:val="00556FE3"/>
     <w:rsid w:val="00563187"/>
     <w:rsid w:val="00565C8B"/>
     <w:rsid w:val="005666E2"/>
     <w:rsid w:val="00567299"/>
     <w:rsid w:val="00571D7C"/>
     <w:rsid w:val="00572AD9"/>
     <w:rsid w:val="005745A1"/>
     <w:rsid w:val="00574664"/>
+    <w:rsid w:val="00575D5B"/>
     <w:rsid w:val="00577701"/>
+    <w:rsid w:val="00577A37"/>
     <w:rsid w:val="00584B2C"/>
     <w:rsid w:val="005851C5"/>
     <w:rsid w:val="005904A9"/>
     <w:rsid w:val="00591537"/>
     <w:rsid w:val="00591873"/>
     <w:rsid w:val="005932AB"/>
     <w:rsid w:val="005A3FAB"/>
+    <w:rsid w:val="005A7037"/>
     <w:rsid w:val="005B2A92"/>
     <w:rsid w:val="005B3001"/>
+    <w:rsid w:val="005B5639"/>
     <w:rsid w:val="005B5A2F"/>
     <w:rsid w:val="005B69D0"/>
     <w:rsid w:val="005B71E4"/>
     <w:rsid w:val="005B762E"/>
     <w:rsid w:val="005C0E71"/>
     <w:rsid w:val="005C1D29"/>
     <w:rsid w:val="005C2E19"/>
     <w:rsid w:val="005C31E0"/>
     <w:rsid w:val="005C523A"/>
     <w:rsid w:val="005C5887"/>
     <w:rsid w:val="005E128F"/>
     <w:rsid w:val="005E15DA"/>
     <w:rsid w:val="005E3CFE"/>
     <w:rsid w:val="005E44E6"/>
     <w:rsid w:val="005E4EBD"/>
     <w:rsid w:val="005E4ED6"/>
+    <w:rsid w:val="005E5622"/>
     <w:rsid w:val="005E5FA7"/>
     <w:rsid w:val="005E7B01"/>
     <w:rsid w:val="005F07F5"/>
     <w:rsid w:val="005F0D49"/>
     <w:rsid w:val="005F190D"/>
     <w:rsid w:val="005F2767"/>
     <w:rsid w:val="005F60C5"/>
+    <w:rsid w:val="0060375F"/>
     <w:rsid w:val="00607830"/>
     <w:rsid w:val="00610179"/>
     <w:rsid w:val="006157AD"/>
     <w:rsid w:val="00616A4C"/>
     <w:rsid w:val="00620E63"/>
     <w:rsid w:val="006251EF"/>
     <w:rsid w:val="006352B6"/>
     <w:rsid w:val="00636AC7"/>
     <w:rsid w:val="006412F1"/>
     <w:rsid w:val="00643AE0"/>
     <w:rsid w:val="00643E06"/>
     <w:rsid w:val="00644E92"/>
+    <w:rsid w:val="006461B7"/>
     <w:rsid w:val="00650D8E"/>
     <w:rsid w:val="006515DD"/>
     <w:rsid w:val="00660D97"/>
     <w:rsid w:val="0066206D"/>
     <w:rsid w:val="006625EE"/>
     <w:rsid w:val="0066589F"/>
     <w:rsid w:val="0066642E"/>
     <w:rsid w:val="006754B2"/>
     <w:rsid w:val="00680F5D"/>
     <w:rsid w:val="00685CB6"/>
     <w:rsid w:val="00687807"/>
     <w:rsid w:val="0069305B"/>
     <w:rsid w:val="006946F5"/>
     <w:rsid w:val="006948AA"/>
     <w:rsid w:val="00695BAD"/>
     <w:rsid w:val="006A02FA"/>
     <w:rsid w:val="006A4904"/>
     <w:rsid w:val="006A5AF0"/>
+    <w:rsid w:val="006B11FF"/>
     <w:rsid w:val="006B1355"/>
     <w:rsid w:val="006B601E"/>
     <w:rsid w:val="006C2F53"/>
     <w:rsid w:val="006C6389"/>
     <w:rsid w:val="006C769F"/>
     <w:rsid w:val="006C7AF5"/>
     <w:rsid w:val="006D0410"/>
     <w:rsid w:val="006D42B3"/>
     <w:rsid w:val="006E2F9C"/>
     <w:rsid w:val="006E4013"/>
     <w:rsid w:val="006E6FA7"/>
     <w:rsid w:val="006F0C54"/>
     <w:rsid w:val="006F7184"/>
     <w:rsid w:val="0070065D"/>
+    <w:rsid w:val="00701843"/>
     <w:rsid w:val="00701916"/>
     <w:rsid w:val="0070216A"/>
     <w:rsid w:val="007023B7"/>
     <w:rsid w:val="00707418"/>
     <w:rsid w:val="0071467E"/>
     <w:rsid w:val="0072025B"/>
     <w:rsid w:val="00721987"/>
     <w:rsid w:val="00724013"/>
     <w:rsid w:val="00725241"/>
+    <w:rsid w:val="00727687"/>
     <w:rsid w:val="0072797C"/>
     <w:rsid w:val="00731328"/>
     <w:rsid w:val="007325CD"/>
     <w:rsid w:val="007336C8"/>
+    <w:rsid w:val="0073536E"/>
     <w:rsid w:val="00735E10"/>
     <w:rsid w:val="00736E35"/>
     <w:rsid w:val="007371E3"/>
     <w:rsid w:val="00742ECE"/>
+    <w:rsid w:val="0074668D"/>
     <w:rsid w:val="00750B89"/>
     <w:rsid w:val="007548F6"/>
     <w:rsid w:val="00754BAF"/>
     <w:rsid w:val="00755510"/>
     <w:rsid w:val="00755666"/>
+    <w:rsid w:val="00756207"/>
     <w:rsid w:val="00772DAE"/>
+    <w:rsid w:val="00773B68"/>
     <w:rsid w:val="00774EBE"/>
     <w:rsid w:val="00774EFF"/>
     <w:rsid w:val="00777984"/>
     <w:rsid w:val="00783CF3"/>
+    <w:rsid w:val="00785B91"/>
     <w:rsid w:val="007866AC"/>
     <w:rsid w:val="00791E91"/>
     <w:rsid w:val="00796153"/>
     <w:rsid w:val="007A08F2"/>
     <w:rsid w:val="007A23C6"/>
+    <w:rsid w:val="007A2425"/>
     <w:rsid w:val="007A578E"/>
     <w:rsid w:val="007A5791"/>
     <w:rsid w:val="007A6679"/>
     <w:rsid w:val="007A7F88"/>
+    <w:rsid w:val="007B0793"/>
     <w:rsid w:val="007B21CE"/>
     <w:rsid w:val="007B21D3"/>
     <w:rsid w:val="007B449D"/>
     <w:rsid w:val="007B56D0"/>
     <w:rsid w:val="007B65E6"/>
     <w:rsid w:val="007C3924"/>
     <w:rsid w:val="007C6E0F"/>
     <w:rsid w:val="007D1851"/>
     <w:rsid w:val="007D2BF0"/>
     <w:rsid w:val="007D6C84"/>
     <w:rsid w:val="007E199F"/>
     <w:rsid w:val="007E1E29"/>
+    <w:rsid w:val="007E3012"/>
     <w:rsid w:val="007E5DBD"/>
     <w:rsid w:val="007E7396"/>
     <w:rsid w:val="007F628B"/>
     <w:rsid w:val="008019F8"/>
     <w:rsid w:val="00803D96"/>
     <w:rsid w:val="00807247"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="0081615E"/>
     <w:rsid w:val="008209F0"/>
     <w:rsid w:val="00820A12"/>
     <w:rsid w:val="0082144A"/>
     <w:rsid w:val="00822964"/>
     <w:rsid w:val="008257AD"/>
+    <w:rsid w:val="00831007"/>
     <w:rsid w:val="00836F39"/>
     <w:rsid w:val="008378D8"/>
     <w:rsid w:val="00840A12"/>
     <w:rsid w:val="00842E25"/>
     <w:rsid w:val="00844DFC"/>
     <w:rsid w:val="00845BA5"/>
     <w:rsid w:val="00845E70"/>
     <w:rsid w:val="00852414"/>
     <w:rsid w:val="008575FC"/>
     <w:rsid w:val="00857F03"/>
     <w:rsid w:val="008608B5"/>
     <w:rsid w:val="00861E3D"/>
     <w:rsid w:val="0086358D"/>
     <w:rsid w:val="008639A6"/>
     <w:rsid w:val="00867FCC"/>
     <w:rsid w:val="0087082A"/>
     <w:rsid w:val="00870C52"/>
+    <w:rsid w:val="00871ABD"/>
     <w:rsid w:val="00873F89"/>
     <w:rsid w:val="00874D88"/>
     <w:rsid w:val="0087556F"/>
     <w:rsid w:val="00876715"/>
     <w:rsid w:val="00881593"/>
     <w:rsid w:val="00882DEA"/>
     <w:rsid w:val="008832E8"/>
     <w:rsid w:val="00890FFD"/>
+    <w:rsid w:val="00891FBE"/>
     <w:rsid w:val="00893214"/>
+    <w:rsid w:val="00897E4C"/>
     <w:rsid w:val="008A112D"/>
     <w:rsid w:val="008A176A"/>
     <w:rsid w:val="008A2189"/>
     <w:rsid w:val="008A46AA"/>
     <w:rsid w:val="008A590E"/>
     <w:rsid w:val="008B10AB"/>
     <w:rsid w:val="008B2EEA"/>
     <w:rsid w:val="008B54EA"/>
     <w:rsid w:val="008B5934"/>
+    <w:rsid w:val="008B6589"/>
     <w:rsid w:val="008B7B55"/>
     <w:rsid w:val="008C0861"/>
+    <w:rsid w:val="008C15E5"/>
     <w:rsid w:val="008C6A88"/>
     <w:rsid w:val="008D1290"/>
     <w:rsid w:val="008D1444"/>
     <w:rsid w:val="008D483A"/>
     <w:rsid w:val="008D72EF"/>
     <w:rsid w:val="008E02A3"/>
     <w:rsid w:val="008E1F76"/>
     <w:rsid w:val="008E38BF"/>
     <w:rsid w:val="008F2593"/>
     <w:rsid w:val="008F338C"/>
     <w:rsid w:val="008F49C1"/>
     <w:rsid w:val="008F6555"/>
     <w:rsid w:val="00906AE7"/>
     <w:rsid w:val="00907F7A"/>
     <w:rsid w:val="00913C36"/>
     <w:rsid w:val="0091475E"/>
     <w:rsid w:val="009169B7"/>
     <w:rsid w:val="00917A8B"/>
     <w:rsid w:val="00921A00"/>
     <w:rsid w:val="00921B07"/>
+    <w:rsid w:val="0092233F"/>
     <w:rsid w:val="009255EF"/>
     <w:rsid w:val="009303B9"/>
     <w:rsid w:val="00933EE4"/>
     <w:rsid w:val="00942434"/>
     <w:rsid w:val="00945423"/>
     <w:rsid w:val="009459F3"/>
+    <w:rsid w:val="009478BA"/>
     <w:rsid w:val="00950CC6"/>
     <w:rsid w:val="00951B00"/>
     <w:rsid w:val="00954724"/>
     <w:rsid w:val="00956EAC"/>
     <w:rsid w:val="00962E3D"/>
     <w:rsid w:val="00964AA7"/>
     <w:rsid w:val="00967952"/>
     <w:rsid w:val="00970B17"/>
     <w:rsid w:val="00971115"/>
     <w:rsid w:val="009760F3"/>
     <w:rsid w:val="009765F2"/>
     <w:rsid w:val="00985A86"/>
     <w:rsid w:val="00985B4E"/>
     <w:rsid w:val="00985EB3"/>
+    <w:rsid w:val="0098640C"/>
     <w:rsid w:val="009872C2"/>
     <w:rsid w:val="00991DE6"/>
     <w:rsid w:val="009923F6"/>
     <w:rsid w:val="00997393"/>
     <w:rsid w:val="009975C5"/>
     <w:rsid w:val="009979C1"/>
+    <w:rsid w:val="009A4141"/>
     <w:rsid w:val="009A71CB"/>
     <w:rsid w:val="009B3906"/>
     <w:rsid w:val="009B4A76"/>
+    <w:rsid w:val="009B583D"/>
     <w:rsid w:val="009B5B5A"/>
     <w:rsid w:val="009B69FF"/>
     <w:rsid w:val="009C0AF7"/>
     <w:rsid w:val="009C223C"/>
     <w:rsid w:val="009C3307"/>
     <w:rsid w:val="009C65D8"/>
     <w:rsid w:val="009C65E5"/>
     <w:rsid w:val="009D29F4"/>
     <w:rsid w:val="009D379E"/>
     <w:rsid w:val="009D7A5B"/>
     <w:rsid w:val="009E2307"/>
     <w:rsid w:val="009E3342"/>
+    <w:rsid w:val="009E3C60"/>
     <w:rsid w:val="009F01F6"/>
     <w:rsid w:val="009F315A"/>
     <w:rsid w:val="009F3EA3"/>
     <w:rsid w:val="009F7BA1"/>
     <w:rsid w:val="00A00E13"/>
+    <w:rsid w:val="00A01A63"/>
     <w:rsid w:val="00A01BD9"/>
     <w:rsid w:val="00A049B7"/>
+    <w:rsid w:val="00A0613C"/>
     <w:rsid w:val="00A10C49"/>
     <w:rsid w:val="00A11157"/>
     <w:rsid w:val="00A11936"/>
     <w:rsid w:val="00A1201B"/>
     <w:rsid w:val="00A13D6D"/>
     <w:rsid w:val="00A171D0"/>
     <w:rsid w:val="00A17617"/>
     <w:rsid w:val="00A21089"/>
     <w:rsid w:val="00A21EF9"/>
     <w:rsid w:val="00A353A5"/>
     <w:rsid w:val="00A360C2"/>
     <w:rsid w:val="00A37164"/>
     <w:rsid w:val="00A37836"/>
     <w:rsid w:val="00A43E93"/>
     <w:rsid w:val="00A449F5"/>
     <w:rsid w:val="00A44B85"/>
     <w:rsid w:val="00A4589C"/>
     <w:rsid w:val="00A46501"/>
+    <w:rsid w:val="00A46897"/>
     <w:rsid w:val="00A46D0D"/>
     <w:rsid w:val="00A47C67"/>
     <w:rsid w:val="00A50DD8"/>
     <w:rsid w:val="00A56230"/>
     <w:rsid w:val="00A570D2"/>
     <w:rsid w:val="00A57E74"/>
     <w:rsid w:val="00A60FE7"/>
     <w:rsid w:val="00A649A4"/>
     <w:rsid w:val="00A65F82"/>
     <w:rsid w:val="00A70F6F"/>
     <w:rsid w:val="00A71ACC"/>
     <w:rsid w:val="00A73D22"/>
     <w:rsid w:val="00A74851"/>
     <w:rsid w:val="00A74AC9"/>
     <w:rsid w:val="00A7545E"/>
     <w:rsid w:val="00A7588E"/>
     <w:rsid w:val="00A800E3"/>
     <w:rsid w:val="00A81A94"/>
     <w:rsid w:val="00A859C4"/>
     <w:rsid w:val="00A91D03"/>
     <w:rsid w:val="00A922C0"/>
     <w:rsid w:val="00AA20A7"/>
     <w:rsid w:val="00AA239C"/>
     <w:rsid w:val="00AB06A4"/>
     <w:rsid w:val="00AB137D"/>
+    <w:rsid w:val="00AB39F6"/>
     <w:rsid w:val="00AB68E0"/>
     <w:rsid w:val="00AB6A8C"/>
     <w:rsid w:val="00AB6E6C"/>
     <w:rsid w:val="00AC33F2"/>
     <w:rsid w:val="00AC34B6"/>
     <w:rsid w:val="00AD1528"/>
     <w:rsid w:val="00AD3381"/>
     <w:rsid w:val="00AD33F8"/>
     <w:rsid w:val="00AD3FF6"/>
     <w:rsid w:val="00AD6011"/>
     <w:rsid w:val="00AD6CEC"/>
     <w:rsid w:val="00AE1482"/>
     <w:rsid w:val="00AE46D0"/>
     <w:rsid w:val="00AE525E"/>
     <w:rsid w:val="00AE53BA"/>
     <w:rsid w:val="00AF0D94"/>
     <w:rsid w:val="00AF29F1"/>
     <w:rsid w:val="00AF3205"/>
     <w:rsid w:val="00AF3385"/>
+    <w:rsid w:val="00AF4C89"/>
     <w:rsid w:val="00AF638C"/>
     <w:rsid w:val="00AF6B5D"/>
     <w:rsid w:val="00B01FDE"/>
     <w:rsid w:val="00B034A1"/>
     <w:rsid w:val="00B05685"/>
     <w:rsid w:val="00B05A19"/>
     <w:rsid w:val="00B07EFF"/>
     <w:rsid w:val="00B11385"/>
     <w:rsid w:val="00B11A13"/>
     <w:rsid w:val="00B1386D"/>
     <w:rsid w:val="00B13FC5"/>
     <w:rsid w:val="00B1425C"/>
     <w:rsid w:val="00B14BB8"/>
     <w:rsid w:val="00B14E7A"/>
     <w:rsid w:val="00B2204B"/>
     <w:rsid w:val="00B234B6"/>
     <w:rsid w:val="00B24B6C"/>
     <w:rsid w:val="00B25ECC"/>
     <w:rsid w:val="00B34245"/>
     <w:rsid w:val="00B34D14"/>
     <w:rsid w:val="00B35FF9"/>
     <w:rsid w:val="00B36165"/>
     <w:rsid w:val="00B36AA6"/>
     <w:rsid w:val="00B41434"/>
     <w:rsid w:val="00B41A06"/>
     <w:rsid w:val="00B428DF"/>
     <w:rsid w:val="00B4330D"/>
     <w:rsid w:val="00B44B3A"/>
     <w:rsid w:val="00B46C00"/>
     <w:rsid w:val="00B470A4"/>
     <w:rsid w:val="00B50CF3"/>
     <w:rsid w:val="00B510ED"/>
     <w:rsid w:val="00B516A2"/>
     <w:rsid w:val="00B528E7"/>
     <w:rsid w:val="00B5422F"/>
     <w:rsid w:val="00B60C2D"/>
     <w:rsid w:val="00B610C9"/>
     <w:rsid w:val="00B62F92"/>
+    <w:rsid w:val="00B64A43"/>
     <w:rsid w:val="00B6519E"/>
     <w:rsid w:val="00B75618"/>
     <w:rsid w:val="00B846BA"/>
     <w:rsid w:val="00B85992"/>
     <w:rsid w:val="00B87168"/>
     <w:rsid w:val="00B90801"/>
     <w:rsid w:val="00B9191A"/>
     <w:rsid w:val="00B91AA6"/>
+    <w:rsid w:val="00B9304B"/>
     <w:rsid w:val="00B9330B"/>
     <w:rsid w:val="00B93A1C"/>
     <w:rsid w:val="00B943A3"/>
     <w:rsid w:val="00B96ABA"/>
+    <w:rsid w:val="00B96D37"/>
     <w:rsid w:val="00BA1C3A"/>
+    <w:rsid w:val="00BA3B03"/>
     <w:rsid w:val="00BA505D"/>
     <w:rsid w:val="00BA5B24"/>
     <w:rsid w:val="00BA6951"/>
     <w:rsid w:val="00BA6FE9"/>
+    <w:rsid w:val="00BB1730"/>
     <w:rsid w:val="00BB31BD"/>
     <w:rsid w:val="00BB4E79"/>
     <w:rsid w:val="00BB61D9"/>
     <w:rsid w:val="00BB6377"/>
     <w:rsid w:val="00BB7008"/>
     <w:rsid w:val="00BC13A8"/>
+    <w:rsid w:val="00BC2007"/>
     <w:rsid w:val="00BC303A"/>
     <w:rsid w:val="00BC5E1A"/>
     <w:rsid w:val="00BC6BD4"/>
     <w:rsid w:val="00BC6F30"/>
     <w:rsid w:val="00BD1295"/>
     <w:rsid w:val="00BD1605"/>
     <w:rsid w:val="00BD1E2C"/>
     <w:rsid w:val="00BD1E5A"/>
     <w:rsid w:val="00BD2837"/>
     <w:rsid w:val="00BD37FC"/>
     <w:rsid w:val="00BD6E05"/>
     <w:rsid w:val="00BD7BEE"/>
     <w:rsid w:val="00BE6947"/>
     <w:rsid w:val="00BF0687"/>
     <w:rsid w:val="00BF0C7E"/>
     <w:rsid w:val="00BF1CFE"/>
+    <w:rsid w:val="00BF507B"/>
     <w:rsid w:val="00BF769E"/>
     <w:rsid w:val="00C00881"/>
     <w:rsid w:val="00C039F5"/>
     <w:rsid w:val="00C03A3F"/>
     <w:rsid w:val="00C03F9F"/>
     <w:rsid w:val="00C04100"/>
     <w:rsid w:val="00C04D99"/>
     <w:rsid w:val="00C04E49"/>
     <w:rsid w:val="00C0624B"/>
     <w:rsid w:val="00C07ACA"/>
     <w:rsid w:val="00C1097C"/>
     <w:rsid w:val="00C13B1A"/>
     <w:rsid w:val="00C20C96"/>
     <w:rsid w:val="00C20E63"/>
     <w:rsid w:val="00C2105E"/>
     <w:rsid w:val="00C21F6E"/>
     <w:rsid w:val="00C22BCD"/>
     <w:rsid w:val="00C3129D"/>
     <w:rsid w:val="00C3169C"/>
     <w:rsid w:val="00C3456C"/>
     <w:rsid w:val="00C349F6"/>
+    <w:rsid w:val="00C34AB3"/>
     <w:rsid w:val="00C3651D"/>
     <w:rsid w:val="00C37927"/>
     <w:rsid w:val="00C37BCA"/>
     <w:rsid w:val="00C40505"/>
     <w:rsid w:val="00C40531"/>
     <w:rsid w:val="00C42EEC"/>
+    <w:rsid w:val="00C43525"/>
     <w:rsid w:val="00C44079"/>
     <w:rsid w:val="00C45A9F"/>
     <w:rsid w:val="00C51F08"/>
     <w:rsid w:val="00C57ABE"/>
     <w:rsid w:val="00C60379"/>
     <w:rsid w:val="00C60ECF"/>
     <w:rsid w:val="00C611B1"/>
     <w:rsid w:val="00C62564"/>
     <w:rsid w:val="00C6539C"/>
     <w:rsid w:val="00C6542B"/>
     <w:rsid w:val="00C66DFB"/>
     <w:rsid w:val="00C75136"/>
     <w:rsid w:val="00C7777D"/>
     <w:rsid w:val="00C807FB"/>
     <w:rsid w:val="00C8300A"/>
     <w:rsid w:val="00C83F6D"/>
     <w:rsid w:val="00C83F74"/>
     <w:rsid w:val="00C90F57"/>
     <w:rsid w:val="00C9129C"/>
     <w:rsid w:val="00C9165F"/>
     <w:rsid w:val="00CA03A3"/>
     <w:rsid w:val="00CA27DF"/>
+    <w:rsid w:val="00CA3791"/>
     <w:rsid w:val="00CA448C"/>
     <w:rsid w:val="00CA44F1"/>
     <w:rsid w:val="00CA4E7B"/>
     <w:rsid w:val="00CA61B8"/>
     <w:rsid w:val="00CA61C3"/>
     <w:rsid w:val="00CA6E4D"/>
     <w:rsid w:val="00CB0F75"/>
     <w:rsid w:val="00CB19B3"/>
     <w:rsid w:val="00CB2601"/>
     <w:rsid w:val="00CB320B"/>
     <w:rsid w:val="00CB33FF"/>
     <w:rsid w:val="00CB5D97"/>
     <w:rsid w:val="00CC1E75"/>
     <w:rsid w:val="00CC1F15"/>
     <w:rsid w:val="00CC4BA3"/>
     <w:rsid w:val="00CC4C29"/>
     <w:rsid w:val="00CC5895"/>
     <w:rsid w:val="00CD3C40"/>
+    <w:rsid w:val="00CD617E"/>
     <w:rsid w:val="00CD64DA"/>
     <w:rsid w:val="00CE6218"/>
     <w:rsid w:val="00CE75D0"/>
     <w:rsid w:val="00CF0521"/>
     <w:rsid w:val="00CF0D9A"/>
     <w:rsid w:val="00CF1EA9"/>
     <w:rsid w:val="00CF618A"/>
     <w:rsid w:val="00D1488A"/>
     <w:rsid w:val="00D157CA"/>
     <w:rsid w:val="00D15F62"/>
     <w:rsid w:val="00D16027"/>
     <w:rsid w:val="00D22B4B"/>
     <w:rsid w:val="00D22E21"/>
     <w:rsid w:val="00D26841"/>
     <w:rsid w:val="00D26BBF"/>
     <w:rsid w:val="00D328A6"/>
     <w:rsid w:val="00D3331E"/>
     <w:rsid w:val="00D33881"/>
     <w:rsid w:val="00D35EDD"/>
     <w:rsid w:val="00D40090"/>
     <w:rsid w:val="00D403C0"/>
     <w:rsid w:val="00D413D6"/>
     <w:rsid w:val="00D42945"/>
     <w:rsid w:val="00D44E60"/>
     <w:rsid w:val="00D45100"/>
     <w:rsid w:val="00D512BA"/>
+    <w:rsid w:val="00D5200A"/>
     <w:rsid w:val="00D524D8"/>
     <w:rsid w:val="00D52C10"/>
     <w:rsid w:val="00D559EE"/>
     <w:rsid w:val="00D60067"/>
     <w:rsid w:val="00D626B0"/>
     <w:rsid w:val="00D62869"/>
     <w:rsid w:val="00D66E2F"/>
     <w:rsid w:val="00D71918"/>
     <w:rsid w:val="00D73058"/>
     <w:rsid w:val="00D76008"/>
     <w:rsid w:val="00D76585"/>
+    <w:rsid w:val="00D801CA"/>
     <w:rsid w:val="00D8155B"/>
     <w:rsid w:val="00D8267F"/>
     <w:rsid w:val="00D82AA7"/>
     <w:rsid w:val="00D83C8E"/>
     <w:rsid w:val="00D83D50"/>
     <w:rsid w:val="00D9106F"/>
     <w:rsid w:val="00D95593"/>
     <w:rsid w:val="00DA6362"/>
     <w:rsid w:val="00DA722C"/>
     <w:rsid w:val="00DB3C99"/>
     <w:rsid w:val="00DB5705"/>
     <w:rsid w:val="00DB5B65"/>
     <w:rsid w:val="00DB5F82"/>
     <w:rsid w:val="00DB6375"/>
     <w:rsid w:val="00DB6DD7"/>
+    <w:rsid w:val="00DC02BF"/>
     <w:rsid w:val="00DC183B"/>
     <w:rsid w:val="00DC1D6D"/>
     <w:rsid w:val="00DC2508"/>
     <w:rsid w:val="00DC278E"/>
     <w:rsid w:val="00DC36FD"/>
     <w:rsid w:val="00DC59CD"/>
     <w:rsid w:val="00DC6021"/>
     <w:rsid w:val="00DC77F4"/>
     <w:rsid w:val="00DC7B95"/>
     <w:rsid w:val="00DD15AB"/>
     <w:rsid w:val="00DD2D3B"/>
     <w:rsid w:val="00DD59E4"/>
     <w:rsid w:val="00DD5D2F"/>
     <w:rsid w:val="00DD6282"/>
     <w:rsid w:val="00DE3C24"/>
     <w:rsid w:val="00DE554D"/>
     <w:rsid w:val="00DE6B68"/>
     <w:rsid w:val="00DF0032"/>
     <w:rsid w:val="00DF0B68"/>
     <w:rsid w:val="00DF5202"/>
     <w:rsid w:val="00E0222F"/>
     <w:rsid w:val="00E02E7F"/>
     <w:rsid w:val="00E07DBB"/>
     <w:rsid w:val="00E101AF"/>
     <w:rsid w:val="00E12467"/>
     <w:rsid w:val="00E136CD"/>
     <w:rsid w:val="00E14FD3"/>
     <w:rsid w:val="00E1572F"/>
     <w:rsid w:val="00E219DF"/>
     <w:rsid w:val="00E25FB5"/>
     <w:rsid w:val="00E264C8"/>
     <w:rsid w:val="00E40087"/>
     <w:rsid w:val="00E426CB"/>
     <w:rsid w:val="00E4366A"/>
     <w:rsid w:val="00E50138"/>
+    <w:rsid w:val="00E50361"/>
+    <w:rsid w:val="00E5194E"/>
     <w:rsid w:val="00E527B5"/>
     <w:rsid w:val="00E52CAC"/>
     <w:rsid w:val="00E66492"/>
     <w:rsid w:val="00E673B9"/>
     <w:rsid w:val="00E67D39"/>
     <w:rsid w:val="00E708D1"/>
     <w:rsid w:val="00E739A7"/>
     <w:rsid w:val="00E7697D"/>
     <w:rsid w:val="00E81F34"/>
     <w:rsid w:val="00E845E8"/>
     <w:rsid w:val="00E86D00"/>
     <w:rsid w:val="00E87FCE"/>
     <w:rsid w:val="00E9326B"/>
     <w:rsid w:val="00E93816"/>
     <w:rsid w:val="00E94CEA"/>
     <w:rsid w:val="00E95C2C"/>
     <w:rsid w:val="00E96E9D"/>
     <w:rsid w:val="00EA369D"/>
     <w:rsid w:val="00EA7EDC"/>
     <w:rsid w:val="00EB3B09"/>
     <w:rsid w:val="00EB4CBD"/>
     <w:rsid w:val="00EB61D0"/>
     <w:rsid w:val="00EB6345"/>
     <w:rsid w:val="00EB6D0D"/>
     <w:rsid w:val="00EB7FE5"/>
     <w:rsid w:val="00EC1134"/>
     <w:rsid w:val="00EC257D"/>
     <w:rsid w:val="00EC3888"/>
     <w:rsid w:val="00ED03ED"/>
     <w:rsid w:val="00ED1E0F"/>
     <w:rsid w:val="00ED24BD"/>
+    <w:rsid w:val="00ED2800"/>
     <w:rsid w:val="00ED3B26"/>
     <w:rsid w:val="00ED4425"/>
     <w:rsid w:val="00ED5DCD"/>
     <w:rsid w:val="00ED7164"/>
     <w:rsid w:val="00EE0596"/>
     <w:rsid w:val="00EE4DB2"/>
     <w:rsid w:val="00EF2BA5"/>
     <w:rsid w:val="00EF2EE2"/>
     <w:rsid w:val="00EF453B"/>
     <w:rsid w:val="00EF4F88"/>
     <w:rsid w:val="00EF5DFC"/>
     <w:rsid w:val="00EF6123"/>
     <w:rsid w:val="00F005AC"/>
     <w:rsid w:val="00F02AE0"/>
+    <w:rsid w:val="00F05345"/>
     <w:rsid w:val="00F06979"/>
+    <w:rsid w:val="00F077B0"/>
     <w:rsid w:val="00F07A3F"/>
+    <w:rsid w:val="00F12FC6"/>
     <w:rsid w:val="00F14819"/>
     <w:rsid w:val="00F14DD4"/>
     <w:rsid w:val="00F23A35"/>
     <w:rsid w:val="00F2612B"/>
     <w:rsid w:val="00F27654"/>
     <w:rsid w:val="00F34384"/>
     <w:rsid w:val="00F3557B"/>
     <w:rsid w:val="00F36F7E"/>
     <w:rsid w:val="00F37A31"/>
     <w:rsid w:val="00F43853"/>
     <w:rsid w:val="00F444A3"/>
     <w:rsid w:val="00F445E9"/>
     <w:rsid w:val="00F4532D"/>
     <w:rsid w:val="00F46409"/>
     <w:rsid w:val="00F47D59"/>
+    <w:rsid w:val="00F50E41"/>
     <w:rsid w:val="00F53755"/>
     <w:rsid w:val="00F5656D"/>
     <w:rsid w:val="00F601E7"/>
     <w:rsid w:val="00F61941"/>
     <w:rsid w:val="00F640BA"/>
     <w:rsid w:val="00F70660"/>
     <w:rsid w:val="00F707FA"/>
     <w:rsid w:val="00F74B6F"/>
     <w:rsid w:val="00F754B2"/>
     <w:rsid w:val="00F767E8"/>
+    <w:rsid w:val="00F77B65"/>
+    <w:rsid w:val="00F82131"/>
     <w:rsid w:val="00F85E9B"/>
     <w:rsid w:val="00F86311"/>
+    <w:rsid w:val="00F86916"/>
+    <w:rsid w:val="00F92FFD"/>
     <w:rsid w:val="00F94277"/>
     <w:rsid w:val="00F97586"/>
     <w:rsid w:val="00FA0373"/>
     <w:rsid w:val="00FA0CFF"/>
     <w:rsid w:val="00FA0E65"/>
     <w:rsid w:val="00FA428C"/>
     <w:rsid w:val="00FA7374"/>
     <w:rsid w:val="00FB0041"/>
     <w:rsid w:val="00FB01D7"/>
     <w:rsid w:val="00FB2FBB"/>
     <w:rsid w:val="00FB3E5A"/>
     <w:rsid w:val="00FB436D"/>
+    <w:rsid w:val="00FC5260"/>
     <w:rsid w:val="00FC6AF3"/>
     <w:rsid w:val="00FD12FD"/>
     <w:rsid w:val="00FD2C5F"/>
     <w:rsid w:val="00FD4C59"/>
     <w:rsid w:val="00FE77AB"/>
     <w:rsid w:val="00FE7BB4"/>
     <w:rsid w:val="00FF6D41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -16309,51 +16645,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1920014164">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uwtsd.ac.uk/academic-office/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aocases@tsd.uwtsd.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwtsd.ac.uk/about/academic-office/academic-quality-handbook" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uwtsd.ac.uk/finance/withdrawing-or-interrupting-your-studies" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uwtsd.ac.uk/finance/withdrawing-or-interrupting-your-studies/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uwtsd.ac.uk/finance/withdrawing-or-interrupting-your-studies/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uwtsd.ac.uk/academic-office" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwtsd.ac.uk/about/academic-office/academic-quality-handbook" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aocases@tsd.uwtsd.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uwtsd.ac.uk/finance/withdrawing-or-interrupting-your-studies/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aocases@uwtsd.ac.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uwtsd.ac.uk/finance/withdrawing-or-interrupting-your-studies" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:immigrationcompliance@uwtsd.ac.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uwtsd.ac.uk/finance/withdrawing-or-interrupting-your-studies/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -16627,63 +16963,56 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF475B047C48504DAE580600D42A1BA9" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="40ccab7c4645b1df7fe09474b8e508dc">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d061f2-0813-4324-9dae-e7810a45ea92" xmlns:ns3="dfd91a30-c44d-4371-a136-81162f3f4580" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e5a7b7b1f940e3ba5d40beb545118f9" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF475B047C48504DAE580600D42A1BA9" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ce0256620ce36910848a8fd456cb32b6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d061f2-0813-4324-9dae-e7810a45ea92" xmlns:ns3="dfd91a30-c44d-4371-a136-81162f3f4580" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a3716fd7e891f54db207958fcb6f15ba" ns2:_="" ns3:_="">
     <xsd:import namespace="c2d061f2-0813-4324-9dae-e7810a45ea92"/>
     <xsd:import namespace="dfd91a30-c44d-4371-a136-81162f3f4580"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -16859,129 +17188,136 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c2d061f2-0813-4324-9dae-e7810a45ea92">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="dfd91a30-c44d-4371-a136-81162f3f4580" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C561536-9887-49A0-95E6-AA32AE8EE309}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47C6BD09-A2B0-4E28-A0A7-0B7817D47034}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB6B78E0-0257-4052-9225-C0E267DAEE41}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="dfd91a30-c44d-4371-a136-81162f3f4580"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47C4E3E5-8842-45C6-8443-F0EC18330003}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1027353-B0B1-4910-A067-C154ECD9D521}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c2d061f2-0813-4324-9dae-e7810a45ea92"/>
     <ds:schemaRef ds:uri="dfd91a30-c44d-4371-a136-81162f3f4580"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB6B78E0-0257-4052-9225-C0E267DAEE41}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47C6BD09-A2B0-4E28-A0A7-0B7817D47034}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c2d061f2-0813-4324-9dae-e7810a45ea92"/>
+    <ds:schemaRef ds:uri="dfd91a30-c44d-4371-a136-81162f3f4580"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2596</Words>
-  <Characters>14799</Characters>
+  <Words>2710</Words>
+  <Characters>15452</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>123</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>128</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SC02</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UoW Trinity Saint David</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17361</CharactersWithSpaces>
+  <CharactersWithSpaces>18126</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SC02</dc:title>
   <dc:creator>Teleri James</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DF475B047C48504DAE580600D42A1BA9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>