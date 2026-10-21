--- v0 (2025-10-02)
+++ v1 (2026-10-21)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="02AF1349" w14:textId="67D5C2F6" w:rsidR="00BB61D9" w:rsidRPr="00BB61D9" w:rsidRDefault="00D11D92" w:rsidP="00BB61D9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>APPLICATION FOR</w:t>
       </w:r>
@@ -285,51 +285,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>adjusted</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB61D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A1DE056" w14:textId="77777777" w:rsidR="00BB61D9" w:rsidRDefault="00BB61D9" w:rsidP="00BB61D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3733EE54" w14:textId="2FE95AA8" w:rsidR="00D848EF" w:rsidRDefault="00D848EF" w:rsidP="00D848EF">
+    <w:p w14:paraId="3733EE54" w14:textId="7B215B18" w:rsidR="00D848EF" w:rsidRDefault="00D848EF" w:rsidP="00D848EF">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D848EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Details of the</w:t>
       </w:r>
       <w:r w:rsidR="00786AA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> maximum</w:t>
       </w:r>
       <w:r w:rsidRPr="00D848EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> time limits for the completion of ea</w:t>
       </w:r>
@@ -353,90 +353,96 @@
       </w:r>
       <w:r w:rsidR="00372D33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="00D848EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Chapter 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Academic Quality Handbook</w:t>
       </w:r>
       <w:r w:rsidR="00372D33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00E73527">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
       <w:r w:rsidR="00297AE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>2025</w:t>
-[...11 lines deleted...]
-        <w:t>26</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73527">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00D848EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E4AD100" w14:textId="77777777" w:rsidR="00D848EF" w:rsidRDefault="00D848EF" w:rsidP="00E66492">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7740C796" w14:textId="752B238F" w:rsidR="00BB61D9" w:rsidRDefault="000657E8" w:rsidP="00E66492">
+    <w:p w14:paraId="7740C796" w14:textId="18F469EB" w:rsidR="00BB61D9" w:rsidRDefault="000657E8" w:rsidP="00E66492">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>You</w:t>
       </w:r>
       <w:r w:rsidR="00A353A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00861E3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>should complete</w:t>
       </w:r>
       <w:r w:rsidR="00043F26">
@@ -518,51 +524,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> section </w:t>
       </w:r>
       <w:r w:rsidR="00254FE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00A353A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000A2FEC" w:rsidRPr="000A2FEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A2FEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The completed form should be sent to the Academic Office </w:t>
+        <w:t xml:space="preserve">The completed form should be sent to </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD40F4" w:rsidRPr="00FD40F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Student Cases </w:t>
       </w:r>
       <w:r w:rsidR="000A2FEC" w:rsidRPr="00DE554D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>only after all sections have been fully completed</w:t>
       </w:r>
       <w:r w:rsidR="00F82AE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> which will </w:t>
       </w:r>
       <w:r w:rsidR="00277E64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">then </w:t>
       </w:r>
       <w:r w:rsidR="00F82AE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
@@ -656,283 +668,265 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are completed</w:t>
       </w:r>
       <w:r w:rsidRPr="006E1992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DF937D3" w14:textId="77777777" w:rsidR="0025340A" w:rsidRDefault="0025340A" w:rsidP="009906DE">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CDF8EEA" w14:textId="2647B9D9" w:rsidR="00AB57C3" w:rsidRPr="00110C5A" w:rsidRDefault="00AB57C3" w:rsidP="00145B28">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="361291D9" w14:textId="6CBE170D" w:rsidR="00F06276" w:rsidRPr="006E1BA0" w:rsidRDefault="006E1BA0" w:rsidP="006E1BA0">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D310E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The adjustment to your maximum time limit may have implications for your fees and may affect any funding you receive in the future, therefore you </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC26DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D310E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contact Student Services’ Money Support Team (in Wales) or Campus Finance Team (in Birmingham or London) or equivalent at a Collaborative Partnership Institution for advice before submitting your application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6B5FA4" w14:textId="77777777" w:rsidR="00F06276" w:rsidRDefault="00F06276" w:rsidP="009906DE">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CDF8EEA" w14:textId="177A8DD4" w:rsidR="00AB57C3" w:rsidRPr="00110C5A" w:rsidRDefault="00D3412C" w:rsidP="00D310E0">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The Academic Office will inform you</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00096672">
+        <w:t>You will be informed</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB57C3" w:rsidRPr="00096672">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the final </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AB57C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">official </w:t>
       </w:r>
-      <w:r w:rsidRPr="00096672">
+      <w:r w:rsidR="00AB57C3" w:rsidRPr="00096672">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">decision on your </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AB57C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">request </w:t>
       </w:r>
       <w:r w:rsidR="00DD1E03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">via email. </w:t>
       </w:r>
       <w:r w:rsidR="00C11DC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C11DC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00110C5A">
+      <w:r w:rsidR="00AB57C3" w:rsidRPr="00110C5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>You must not assume that your request has been approved until you receive formal notification of the decision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="677A8B1C" w14:textId="77777777" w:rsidR="00AB57C3" w:rsidRDefault="00AB57C3" w:rsidP="0025340A">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6337A4C9" w14:textId="77777777" w:rsidR="0025340A" w:rsidRDefault="0025340A" w:rsidP="0025340A">
+    <w:p w14:paraId="50E21069" w14:textId="77777777" w:rsidR="0025340A" w:rsidRDefault="0025340A" w:rsidP="00D310E0">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B9C6816" w14:textId="77777777" w:rsidR="0025340A" w:rsidRDefault="0025340A" w:rsidP="0025340A">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68B99745" w14:textId="77777777" w:rsidR="0025340A" w:rsidRDefault="0025340A" w:rsidP="0025340A">
+    <w:p w14:paraId="0A51C29A" w14:textId="77777777" w:rsidR="0025340A" w:rsidRDefault="0025340A" w:rsidP="0025340A">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32ED339E" w14:textId="77777777" w:rsidR="0025340A" w:rsidRDefault="0025340A" w:rsidP="0025340A">
+    <w:p w14:paraId="7DA340AB" w14:textId="77777777" w:rsidR="0025340A" w:rsidRDefault="0025340A" w:rsidP="009906DE">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AF4DF32" w14:textId="77777777" w:rsidR="0025340A" w:rsidRDefault="0025340A" w:rsidP="0025340A">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50E21069" w14:textId="77777777" w:rsidR="0025340A" w:rsidRDefault="0025340A" w:rsidP="0025340A">
+    <w:p w14:paraId="1F2383C4" w14:textId="77777777" w:rsidR="0025340A" w:rsidRDefault="0025340A" w:rsidP="0025340A">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B9C6816" w14:textId="77777777" w:rsidR="0025340A" w:rsidRDefault="0025340A" w:rsidP="0025340A">
-[...21 lines deleted...]
-    <w:p w14:paraId="7DA340AB" w14:textId="77777777" w:rsidR="0025340A" w:rsidRDefault="0025340A" w:rsidP="009906DE">
+    <w:p w14:paraId="2329A20D" w14:textId="77777777" w:rsidR="0025340A" w:rsidRDefault="0025340A" w:rsidP="00D310E0">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AF4DF32" w14:textId="77777777" w:rsidR="0025340A" w:rsidRDefault="0025340A" w:rsidP="0025340A">
-[...67 lines deleted...]
-        <w:ind w:left="-142" w:right="-144"/>
+    <w:p w14:paraId="66E81A9F" w14:textId="71523999" w:rsidR="001D25B0" w:rsidRDefault="001D25B0" w:rsidP="00D310E0">
+      <w:pPr>
+        <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A789BBD" w14:textId="7FFB96EB" w:rsidR="001D25B0" w:rsidRDefault="001D25B0" w:rsidP="0025340A">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71D9BFE9" w14:textId="49A4484D" w:rsidR="001D25B0" w:rsidRDefault="001D25B0" w:rsidP="0025340A">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -1129,97 +1123,122 @@
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">email; therefore </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5764B">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>it is important that you check your University and personal email accounts regularly</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E93939" w14:textId="77777777" w:rsidR="0025340A" w:rsidRDefault="0025340A" w:rsidP="0025340A">
+    <w:p w14:paraId="7544E997" w14:textId="77777777" w:rsidR="0025340A" w:rsidRPr="005F677A" w:rsidRDefault="0025340A" w:rsidP="0025340A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7544E997" w14:textId="77777777" w:rsidR="0025340A" w:rsidRPr="005F677A" w:rsidRDefault="0025340A" w:rsidP="0025340A">
-[...7 lines deleted...]
-    <w:p w14:paraId="6FC2344C" w14:textId="3D7AF7B4" w:rsidR="0025340A" w:rsidRPr="00A5764B" w:rsidRDefault="0025340A" w:rsidP="0025340A">
+    <w:p w14:paraId="6FC2344C" w14:textId="68DF2E43" w:rsidR="0025340A" w:rsidRPr="00A5764B" w:rsidRDefault="0025340A" w:rsidP="0025340A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5764B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This form is available electronically from the Academic Office web pages: </w:t>
+        <w:t xml:space="preserve">This form is available electronically from: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00A5764B">
+        <w:r w:rsidR="006C2F51">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>http://www.uwtsd.ac.uk/academic-office/</w:t>
+          <w:t>http://www.uwtsd.ac.uk/academic-office</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="009B3D0A">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="009B3D0A">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0011541A" w:rsidRPr="008C15E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MAE’R FFURFLEN HON HEFYD AR GAEL YN GYMRAEG</w:t>
+      </w:r>
+      <w:r w:rsidR="0011541A">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0011541A" w:rsidRPr="00CB0F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>THIS DOCUMENT IS ALSO AVAILABLE IN WELS</w:t>
+      </w:r>
+      <w:r w:rsidR="0011541A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="085D3DED" w14:textId="77777777" w:rsidR="0025340A" w:rsidRDefault="0025340A">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1D5960" w14:textId="77777777" w:rsidR="0025340A" w:rsidRDefault="0025340A" w:rsidP="0025340A">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
@@ -1763,51 +1782,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014A24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mode of study</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD9F7F2" w14:textId="77777777" w:rsidR="00937E84" w:rsidRPr="00014A24" w:rsidRDefault="00F0674E" w:rsidP="00014A24">
+          <w:p w14:paraId="4BD9F7F2" w14:textId="77777777" w:rsidR="00937E84" w:rsidRPr="00014A24" w:rsidRDefault="002724A1" w:rsidP="00014A24">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1960753129"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE61C1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
@@ -1817,51 +1836,51 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DE61C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00937E84" w:rsidRPr="00014A24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Full-time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0409D0E4" w14:textId="77777777" w:rsidR="00937E84" w:rsidRPr="00014A24" w:rsidRDefault="00F0674E" w:rsidP="00014A24">
+          <w:p w14:paraId="0409D0E4" w14:textId="77777777" w:rsidR="00937E84" w:rsidRPr="00014A24" w:rsidRDefault="002724A1" w:rsidP="00014A24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="2087952489"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE61C1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="22"/>
@@ -1869,51 +1888,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DE61C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00937E84" w:rsidRPr="00014A24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Part-time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="079F635E" w14:textId="1AE73D22" w:rsidR="00937E84" w:rsidRPr="00014A24" w:rsidRDefault="00F0674E" w:rsidP="00014A24">
+          <w:p w14:paraId="079F635E" w14:textId="1AE73D22" w:rsidR="00937E84" w:rsidRPr="00014A24" w:rsidRDefault="002724A1" w:rsidP="00014A24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1288709539"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE61C1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="22"/>
@@ -1936,63 +1955,77 @@
               </w:rPr>
               <w:t xml:space="preserve">Distance </w:t>
             </w:r>
             <w:r w:rsidR="00397DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidR="00397DE5" w:rsidRPr="00014A24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>earning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F040EC" w:rsidRPr="005F677A" w14:paraId="7DADF29D" w14:textId="77777777" w:rsidTr="0025340A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="747B5A14" w14:textId="77777777" w:rsidR="00F040EC" w:rsidRDefault="000A2FEC" w:rsidP="00BD1BB3">
+          <w:p w14:paraId="747B5A14" w14:textId="3F0E4654" w:rsidR="00F040EC" w:rsidRDefault="000A2FEC" w:rsidP="00BD1BB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Institute</w:t>
+            </w:r>
+            <w:r w:rsidR="005822FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="007D1976">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Faculty</w:t>
             </w:r>
             <w:r w:rsidR="00F040EC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B3B9585" w14:textId="77777777" w:rsidR="00F040EC" w:rsidRPr="005F677A" w:rsidRDefault="00F040EC" w:rsidP="00BD1BB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="77E3EAA7" w14:textId="77777777" w:rsidR="00F040EC" w:rsidRPr="005F677A" w:rsidRDefault="00F040EC" w:rsidP="00BD1BB3">
             <w:pPr>
@@ -2189,51 +2222,51 @@
               </w:rPr>
               <w:t>max</w:t>
             </w:r>
             <w:r w:rsidR="007F1232">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">imum </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">time limit? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F24F13D" w14:textId="77777777" w:rsidR="00937E84" w:rsidRPr="005F677A" w:rsidRDefault="00F0674E" w:rsidP="00014A24">
+          <w:p w14:paraId="4F24F13D" w14:textId="77777777" w:rsidR="00937E84" w:rsidRPr="005F677A" w:rsidRDefault="002724A1" w:rsidP="00014A24">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1035550405"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE61C1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
@@ -2243,51 +2276,51 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DE61C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00937E84">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57478D3F" w14:textId="77777777" w:rsidR="00937E84" w:rsidRPr="005F677A" w:rsidRDefault="00F0674E" w:rsidP="00014A24">
+          <w:p w14:paraId="57478D3F" w14:textId="77777777" w:rsidR="00937E84" w:rsidRPr="005F677A" w:rsidRDefault="002724A1" w:rsidP="00014A24">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1709839045"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE61C1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
@@ -2489,51 +2522,51 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="783"/>
         <w:gridCol w:w="8829"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DE61C1" w14:paraId="54AA2811" w14:textId="77777777" w:rsidTr="00DE61C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="171327DF" w14:textId="77777777" w:rsidR="00DE61C1" w:rsidRDefault="00F0674E" w:rsidP="00DE61C1">
+          <w:p w14:paraId="171327DF" w14:textId="77777777" w:rsidR="00DE61C1" w:rsidRDefault="002724A1" w:rsidP="00DE61C1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1084689595"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE61C1" w:rsidRPr="001013C5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="22"/>
@@ -2681,51 +2714,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">and recent impact </w:t>
             </w:r>
             <w:r w:rsidRPr="00546F01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>of the condition.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE61C1" w14:paraId="4C196FD3" w14:textId="77777777" w:rsidTr="00DE61C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ECFF788" w14:textId="77777777" w:rsidR="00DE61C1" w:rsidRDefault="00F0674E" w:rsidP="00DE61C1">
+          <w:p w14:paraId="1ECFF788" w14:textId="77777777" w:rsidR="00DE61C1" w:rsidRDefault="002724A1" w:rsidP="00DE61C1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-678432068"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE61C1" w:rsidRPr="001013C5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="22"/>
@@ -2803,51 +2836,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Please provide independent </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>evidence which clearly explains the situation and indicates how long the circumstances have impeded your ability to engage with study</w:t>
             </w:r>
             <w:r w:rsidRPr="007A5791">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE61C1" w14:paraId="791A446E" w14:textId="77777777" w:rsidTr="00DE61C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06E3DA42" w14:textId="77777777" w:rsidR="00DE61C1" w:rsidRDefault="00F0674E" w:rsidP="00DE61C1">
+          <w:p w14:paraId="06E3DA42" w14:textId="77777777" w:rsidR="00DE61C1" w:rsidRDefault="002724A1" w:rsidP="00DE61C1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-2024458980"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE61C1" w:rsidRPr="001013C5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="22"/>
@@ -2859,99 +2892,99 @@
             <w:r w:rsidR="00DE61C1" w:rsidRPr="001013C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E38B8F7" w14:textId="77777777" w:rsidR="00836FE9" w:rsidRDefault="00836FE9" w:rsidP="00DE61C1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="111CD544" w14:textId="77777777" w:rsidR="00B94C44" w:rsidRPr="001C68D9" w:rsidRDefault="00B94C44" w:rsidP="00DE61C1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1A2E5D29" w14:textId="77777777" w:rsidR="00EB4FD9" w:rsidRDefault="00F0674E" w:rsidP="00EB4FD9">
+          <w:p w14:paraId="1A2E5D29" w14:textId="77777777" w:rsidR="00EB4FD9" w:rsidRDefault="002724A1" w:rsidP="00EB4FD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="2066517982"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EB4FD9" w:rsidRPr="001013C5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EB4FD9" w:rsidRPr="001013C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FB89DFF" w14:textId="77777777" w:rsidR="00B94C44" w:rsidRDefault="00B94C44" w:rsidP="00DE61C1"/>
           <w:p w14:paraId="68923100" w14:textId="77777777" w:rsidR="00EB4FD9" w:rsidRPr="001C68D9" w:rsidRDefault="00EB4FD9" w:rsidP="00DE61C1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4B6EC675" w14:textId="77777777" w:rsidR="00EB4FD9" w:rsidRDefault="00F0674E" w:rsidP="00EB4FD9">
+          <w:p w14:paraId="4B6EC675" w14:textId="77777777" w:rsidR="00EB4FD9" w:rsidRDefault="002724A1" w:rsidP="00EB4FD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1913112595"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EB4FD9" w:rsidRPr="001013C5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="22"/>
@@ -4187,51 +4220,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75DC4399" w14:textId="7815694E" w:rsidR="005565C3" w:rsidRPr="00C25343" w:rsidRDefault="005565C3" w:rsidP="003E1279">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C8F15A6" w14:textId="77777777" w:rsidR="00FA03CA" w:rsidRDefault="00FA03CA" w:rsidP="00FA03CA">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FB098C6" w14:textId="539BBD86" w:rsidR="00AB57C3" w:rsidRDefault="00AB57C3" w:rsidP="00AB57C3">
+    <w:p w14:paraId="1FB098C6" w14:textId="1263CB76" w:rsidR="00AB57C3" w:rsidRDefault="00AB57C3" w:rsidP="00AB57C3">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Once you have completed the above sections, you should sign this form and then </w:t>
       </w:r>
       <w:r w:rsidR="005625AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">send </w:t>
@@ -4264,51 +4297,65 @@
         <w:t xml:space="preserve"> and ask them to complete section </w:t>
       </w:r>
       <w:r w:rsidR="009901C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">You should NOT submit this form to the Academic Office unless section </w:t>
+        <w:t xml:space="preserve">You should NOT submit this form to </w:t>
+      </w:r>
+      <w:r w:rsidR="00563C1D" w:rsidRPr="00563C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Student Cases </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">unless section </w:t>
       </w:r>
       <w:r w:rsidR="00703EA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>has been completed by the appropriate member of staff.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E1A484" w14:textId="77777777" w:rsidR="00AB57C3" w:rsidRDefault="00AB57C3" w:rsidP="009906DE">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
@@ -4885,88 +4932,111 @@
     </w:p>
     <w:p w14:paraId="7F25E5F7" w14:textId="6BF4269E" w:rsidR="005565C3" w:rsidRDefault="005565C3" w:rsidP="009906DE">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="107A7F33" w14:textId="466E8E7C" w:rsidR="005565C3" w:rsidRDefault="005565C3" w:rsidP="009906DE">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A5D056A" w14:textId="7DA5693A" w:rsidR="005565C3" w:rsidRDefault="005565C3" w:rsidP="009906DE">
+    <w:p w14:paraId="0D7835A6" w14:textId="77777777" w:rsidR="009B275E" w:rsidRDefault="009B275E" w:rsidP="009906DE">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DC2DF57" w14:textId="77777777" w:rsidR="005565C3" w:rsidRDefault="005565C3" w:rsidP="009906DE">
+    <w:p w14:paraId="68C6F298" w14:textId="77777777" w:rsidR="009B275E" w:rsidRDefault="009B275E" w:rsidP="009906DE">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="1A5D056A" w14:textId="7DA5693A" w:rsidR="005565C3" w:rsidRDefault="005565C3" w:rsidP="009906DE">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC2DF57" w14:textId="77777777" w:rsidR="005565C3" w:rsidRDefault="005565C3" w:rsidP="009906DE">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4CAFD527" w14:textId="5B3BACDB" w:rsidR="00AC33F2" w:rsidRPr="007A5791" w:rsidRDefault="00662336" w:rsidP="007A5791">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00AC33F2" w:rsidRPr="007A5791">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AC33F2" w:rsidRPr="007A5791">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000A2FEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Programme Manager</w:t>
       </w:r>
       <w:r w:rsidR="00AC33F2" w:rsidRPr="007A5791">
         <w:rPr>
@@ -5006,51 +5076,51 @@
         <w:tblW w:w="9882" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5094"/>
         <w:gridCol w:w="4788"/>
       </w:tblGrid>
       <w:tr w:rsidR="008A46AA" w:rsidRPr="00214F1C" w14:paraId="3731918D" w14:textId="77777777" w:rsidTr="008E3FEE">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5094" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29D7D6C9" w14:textId="77777777" w:rsidR="008A46AA" w:rsidRPr="00214F1C" w:rsidRDefault="00F0674E" w:rsidP="00A353A5">
+          <w:p w14:paraId="29D7D6C9" w14:textId="77777777" w:rsidR="008A46AA" w:rsidRPr="00214F1C" w:rsidRDefault="002724A1" w:rsidP="00A353A5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="116259569"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE61C1">
                   <w:rPr>
@@ -5069,51 +5139,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008A46AA" w:rsidRPr="00214F1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="008A46AA" w:rsidRPr="00214F1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Supported</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5857B117" w14:textId="77777777" w:rsidR="008A46AA" w:rsidRPr="00214F1C" w:rsidRDefault="00F0674E" w:rsidP="00A353A5">
+          <w:p w14:paraId="5857B117" w14:textId="77777777" w:rsidR="008A46AA" w:rsidRPr="00214F1C" w:rsidRDefault="002724A1" w:rsidP="00A353A5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1282082641"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE61C1">
                   <w:rPr>
@@ -5445,183 +5515,177 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3971"/>
         <w:gridCol w:w="3544"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AB57C3" w:rsidRPr="00E92BD7" w14:paraId="4BF10A26" w14:textId="77777777" w:rsidTr="008E3FEE">
         <w:trPr>
           <w:trHeight w:val="347"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55F1FC3A" w14:textId="77777777" w:rsidR="00AB57C3" w:rsidRDefault="00AB57C3" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name of member of staff:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F662047" w14:textId="77777777" w:rsidR="00AB57C3" w:rsidRPr="000F0636" w:rsidRDefault="00AB57C3" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC33F2" w:rsidRPr="00E92BD7" w14:paraId="5C0DEB1E" w14:textId="77777777" w:rsidTr="008E3FEE">
         <w:trPr>
           <w:trHeight w:val="347"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="791F4325" w14:textId="77777777" w:rsidR="00AC33F2" w:rsidRPr="000F0636" w:rsidRDefault="00AC33F2" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r w:rsidR="008A46AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F5FDF7F" w14:textId="77777777" w:rsidR="00AC33F2" w:rsidRPr="000F0636" w:rsidRDefault="00AC33F2" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC33F2" w:rsidRPr="00E92BD7" w14:paraId="7DD5B51B" w14:textId="77777777" w:rsidTr="008E3FEE">
         <w:trPr>
           <w:trHeight w:val="347"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D01D1E4" w14:textId="77777777" w:rsidR="00AC33F2" w:rsidRDefault="00AC33F2" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidR="008A46AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69DDD232" w14:textId="77777777" w:rsidR="00AC33F2" w:rsidRPr="000F0636" w:rsidRDefault="00AC33F2" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A91D110" w14:textId="77777777" w:rsidR="00A0060B" w:rsidRDefault="00120CA5" w:rsidP="00DE61C1">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC1D6D">
@@ -5753,51 +5817,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00937E84" w:rsidRPr="00110C5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>TIME LIMIT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3108E980" w14:textId="77777777" w:rsidR="005F0D49" w:rsidRPr="00687CCC" w:rsidRDefault="005F0D49" w:rsidP="00E219DF">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DF2A147" w14:textId="57D1C714" w:rsidR="00E219DF" w:rsidRPr="003F0ACF" w:rsidRDefault="00D45924" w:rsidP="00D45924">
+    <w:p w14:paraId="3DF2A147" w14:textId="3C999D4B" w:rsidR="00E219DF" w:rsidRPr="003F0ACF" w:rsidRDefault="00D45924" w:rsidP="00D45924">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Details of the</w:t>
       </w:r>
       <w:r w:rsidR="00CF6EE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> maximum</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0ACF">
@@ -5856,67 +5920,83 @@
         </w:rPr>
         <w:t xml:space="preserve"> of the Academic Quali</w:t>
       </w:r>
       <w:r w:rsidR="007D795A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00372D33">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">y Handbook </w:t>
       </w:r>
       <w:r w:rsidR="00CF6FA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="007D6C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00CF6FA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>26</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0083795A" w:rsidRPr="003F0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="0083795A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> maximum</w:t>
       </w:r>
@@ -6691,187 +6771,375 @@
         </w:rPr>
         <w:t xml:space="preserve">must provide a statement indicating whether or not </w:t>
       </w:r>
       <w:r w:rsidR="000B064A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">they </w:t>
       </w:r>
       <w:r w:rsidR="00A121E3" w:rsidRPr="003F0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>support the request</w:t>
       </w:r>
       <w:r w:rsidR="00E219DF" w:rsidRPr="003F0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F74B477" w14:textId="77777777" w:rsidR="00BF77D6" w:rsidRPr="003F0ACF" w:rsidRDefault="00BF77D6" w:rsidP="00E219DF">
-[...10 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="5F74B477" w14:textId="77777777" w:rsidR="00BF77D6" w:rsidRPr="003F0ACF" w:rsidRDefault="00BF77D6" w:rsidP="00D310E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B3C1D0A" w14:textId="429A7C2D" w:rsidR="001E7838" w:rsidRDefault="00861E3D" w:rsidP="00D310E0">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The completed form should be sent to the </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Academic </w:t>
+        <w:t xml:space="preserve">The completed form should be </w:t>
+      </w:r>
+      <w:r w:rsidR="006B25CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>emailed to: aocases@uwtsd.ac.uk</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2E77" w:rsidRPr="00EF2E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which will then be referred to the Special Cases Committee </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF77D6" w:rsidRPr="003F0ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for consideration. You will be informed in writing of the decision and will be notified of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00432D1D" w:rsidRPr="003F0ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adjusted </w:t>
+      </w:r>
+      <w:r w:rsidR="00395619">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maximum </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF77D6" w:rsidRPr="003F0ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>end date where appropriate.</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Office</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF2E77" w:rsidRPr="00EF2E77">
-[...34 lines deleted...]
-      <w:r w:rsidRPr="003F0ACF">
+    </w:p>
+    <w:p w14:paraId="7F7721DF" w14:textId="77777777" w:rsidR="00E637C2" w:rsidRDefault="00E637C2" w:rsidP="00D310E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EE978AC" w14:textId="3CD85505" w:rsidR="00D148F7" w:rsidRDefault="00E637C2" w:rsidP="00D148F7">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D310E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Funding Issues</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D310E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00D148F7" w:rsidRPr="00D310E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The adjustment to your maximum time limit may have implications for your fees and may affect any funding you receive in the future, therefore you must contact Student Services’ Money Support Team (in Wales) or Campus Finance Team (in Birmingham or London) or equivalent at a Collaborative Partnership Institution for advice before submitting your application.</w:t>
+      </w:r>
+      <w:r w:rsidR="00446C31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00623E0D" w:rsidRPr="00DB58BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>In approving a request, the University is not guaranteeing the continuation of any external grant or loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B653E5" w14:textId="77777777" w:rsidR="003D4921" w:rsidRDefault="003D4921" w:rsidP="00430E58">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="414F93B7" w14:textId="52735B91" w:rsidR="003D4921" w:rsidRPr="007E199F" w:rsidRDefault="003D4921" w:rsidP="00D310E0">
+      <w:pPr>
+        <w:ind w:right="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E199F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implications for the immigration status of </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB54C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>international</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E199F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> students</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69549127" w14:textId="09E3E21B" w:rsidR="003D4921" w:rsidRPr="00D310E0" w:rsidRDefault="00430E58" w:rsidP="00430E58">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D310E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you are an </w:t>
+      </w:r>
+      <w:r w:rsidR="004F51F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>international</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D310E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> student, you</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3224" w:rsidRPr="00D310E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must contact the Immigration Compliance Team at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00582194" w:rsidRPr="00D310E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>immigrationcompliance@uwtsd.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008D3224" w:rsidRPr="00D310E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D3224" w:rsidRPr="00D310E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(or equivalent at a Collaborative Partnership Institution</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3224" w:rsidRPr="00D310E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) as an adjustment may have implications with regards to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F435D0" w:rsidRPr="00D310E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidR="008D3224" w:rsidRPr="00D310E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>immigration status.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C32BA02" w14:textId="77777777" w:rsidR="003478B4" w:rsidRDefault="003478B4" w:rsidP="00BF77D6">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7116D376" w14:textId="2F56AA8C" w:rsidR="003478B4" w:rsidRPr="005565C3" w:rsidRDefault="003478B4" w:rsidP="003478B4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005565C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Review of decision not to approve </w:t>
       </w:r>
       <w:r w:rsidR="003D6469" w:rsidRPr="005565C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>request</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA736BA" w14:textId="4F098D11" w:rsidR="007F7F52" w:rsidRDefault="003478B4" w:rsidP="007F7F52">
+    <w:p w14:paraId="6EA736BA" w14:textId="142B68C6" w:rsidR="007F7F52" w:rsidRDefault="003478B4" w:rsidP="007F7F52">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">r application for an adjustment </w:t>
       </w:r>
       <w:r w:rsidR="003D6469">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -6989,317 +7257,310 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007F7F52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please see section </w:t>
       </w:r>
       <w:r w:rsidR="007F7F52" w:rsidRPr="00C25343">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>25</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00631804">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="007F7F52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
       <w:r w:rsidR="007F7F52" w:rsidRPr="001F2504">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University’s Mitigating Circumstances Policy </w:t>
       </w:r>
       <w:r w:rsidR="007F7F52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>for details of the procedures for requesting a review of the decision and the grounds on which a review may be requested.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B1027B" w14:textId="77777777" w:rsidR="0038440E" w:rsidRDefault="0038440E" w:rsidP="003478B4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E34DFFB" w14:textId="091078D3" w:rsidR="0038440E" w:rsidRPr="00964B42" w:rsidRDefault="0038440E" w:rsidP="0038440E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00964B42">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Further information can be found in the University’s Mitigating Circumstances Policy at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00964B42" w:rsidRPr="00964B42">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>https://www.uwtsd.ac.uk/about/academic-office/academic-quality-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00964B42" w:rsidRPr="00964B42">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B3063D8" w14:textId="77777777" w:rsidR="003478B4" w:rsidRDefault="003478B4" w:rsidP="00BF77D6">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A732199" w14:textId="77777777" w:rsidR="00DE61C1" w:rsidRPr="00DE61C1" w:rsidRDefault="00DE61C1" w:rsidP="00DE61C1">
-[...19 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4DDCB30A" w14:textId="77777777" w:rsidR="00AB57C3" w:rsidRDefault="00AB57C3" w:rsidP="00BF77D6">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26CD52E9" w14:textId="77777777" w:rsidR="00AB57C3" w:rsidRDefault="00AB57C3" w:rsidP="00BF77D6">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DF28B0A" w14:textId="77777777" w:rsidR="00AB57C3" w:rsidRDefault="00AB57C3" w:rsidP="00BF77D6">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CCCC2AB" w14:textId="77777777" w:rsidR="00AB57C3" w:rsidRDefault="00AB57C3" w:rsidP="00BF77D6">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AB57C3" w:rsidSect="006720BB">
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1138" w:bottom="850" w:left="1138" w:header="720" w:footer="288" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5587101D" w14:textId="77777777" w:rsidR="00FE3C30" w:rsidRDefault="00FE3C30" w:rsidP="001A5CB8">
+    <w:p w14:paraId="2855FABC" w14:textId="77777777" w:rsidR="002724A1" w:rsidRDefault="002724A1" w:rsidP="001A5CB8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DA19787" w14:textId="77777777" w:rsidR="00FE3C30" w:rsidRDefault="00FE3C30" w:rsidP="001A5CB8">
+    <w:p w14:paraId="39AE96DF" w14:textId="77777777" w:rsidR="002724A1" w:rsidRDefault="002724A1" w:rsidP="001A5CB8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="37270741" w14:textId="298B74AB" w:rsidR="00252FBE" w:rsidRPr="00BB61D9" w:rsidRDefault="007D6C1C" w:rsidP="00BB61D9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37270741" w14:textId="3B9A95BA" w:rsidR="00252FBE" w:rsidRPr="00BB61D9" w:rsidRDefault="007D6C1C" w:rsidP="00BB61D9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">September </w:t>
     </w:r>
     <w:r w:rsidR="00297AE9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00E73527">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00297AE9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00297AE9" w:rsidRPr="00BB61D9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00297AE9" w:rsidRPr="00BB61D9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00297AE9" w:rsidRPr="00BB61D9">
@@ -7374,70 +7635,70 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Time Limit</w:t>
     </w:r>
     <w:r w:rsidR="00FA03CA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00BB61D9" w:rsidRPr="00BB61D9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Form</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="465F695A" w14:textId="77777777" w:rsidR="00FE3C30" w:rsidRDefault="00FE3C30" w:rsidP="001A5CB8">
+    <w:p w14:paraId="7DD64D34" w14:textId="77777777" w:rsidR="002724A1" w:rsidRDefault="002724A1" w:rsidP="001A5CB8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="650D46A1" w14:textId="77777777" w:rsidR="00FE3C30" w:rsidRDefault="00FE3C30" w:rsidP="001A5CB8">
+    <w:p w14:paraId="7D20F261" w14:textId="77777777" w:rsidR="002724A1" w:rsidRDefault="002724A1" w:rsidP="001A5CB8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01524533" w14:textId="77777777" w:rsidR="00BB61D9" w:rsidRPr="00BB61D9" w:rsidRDefault="006720BB" w:rsidP="00BB61D9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A4142C8" wp14:editId="64ABF016">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>179705</wp:posOffset>
           </wp:positionV>
@@ -7477,51 +7738,51 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BB61D9" w:rsidRPr="00BB61D9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">Appendix </w:t>
     </w:r>
     <w:r w:rsidR="00FC3C3A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t>SC03</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05BC3808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A50C3360"/>
     <w:lvl w:ilvl="0" w:tplc="A2D68396">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8554,621 +8815,684 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="562721392">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2077779379">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1535969390">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="77799761">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="592786876">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1749495158">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009975C5"/>
     <w:rsid w:val="00004872"/>
     <w:rsid w:val="00011EE3"/>
+    <w:rsid w:val="00015549"/>
     <w:rsid w:val="00016F9A"/>
     <w:rsid w:val="00016F9E"/>
     <w:rsid w:val="0002491B"/>
     <w:rsid w:val="0003082F"/>
     <w:rsid w:val="000365A9"/>
     <w:rsid w:val="00043F26"/>
     <w:rsid w:val="000464C9"/>
     <w:rsid w:val="00054BE7"/>
     <w:rsid w:val="00056D7A"/>
     <w:rsid w:val="000621FC"/>
     <w:rsid w:val="00065048"/>
     <w:rsid w:val="000657E8"/>
+    <w:rsid w:val="00072672"/>
     <w:rsid w:val="0007597E"/>
     <w:rsid w:val="00077DE3"/>
     <w:rsid w:val="000808F8"/>
     <w:rsid w:val="00090C9C"/>
     <w:rsid w:val="00090DD7"/>
+    <w:rsid w:val="00094E37"/>
     <w:rsid w:val="000966EC"/>
     <w:rsid w:val="000A2FEC"/>
     <w:rsid w:val="000A4CF7"/>
     <w:rsid w:val="000A571C"/>
+    <w:rsid w:val="000A5A38"/>
     <w:rsid w:val="000B064A"/>
+    <w:rsid w:val="000B1DC4"/>
     <w:rsid w:val="000B2F55"/>
     <w:rsid w:val="000B3FBB"/>
     <w:rsid w:val="000D021A"/>
     <w:rsid w:val="000E1C07"/>
     <w:rsid w:val="000E312B"/>
     <w:rsid w:val="000E65E8"/>
     <w:rsid w:val="000F4990"/>
     <w:rsid w:val="0010797F"/>
     <w:rsid w:val="00110C5A"/>
+    <w:rsid w:val="0011541A"/>
     <w:rsid w:val="00116B46"/>
     <w:rsid w:val="001206EF"/>
     <w:rsid w:val="00120CA5"/>
     <w:rsid w:val="00121B00"/>
     <w:rsid w:val="001264C0"/>
     <w:rsid w:val="00145B28"/>
     <w:rsid w:val="00153375"/>
     <w:rsid w:val="00176076"/>
     <w:rsid w:val="00180427"/>
+    <w:rsid w:val="00182A7A"/>
     <w:rsid w:val="00186972"/>
     <w:rsid w:val="0018757F"/>
     <w:rsid w:val="001921A6"/>
+    <w:rsid w:val="0019738D"/>
     <w:rsid w:val="001A5CB8"/>
     <w:rsid w:val="001A5F91"/>
     <w:rsid w:val="001B3D4C"/>
     <w:rsid w:val="001B5CEF"/>
     <w:rsid w:val="001C5220"/>
     <w:rsid w:val="001C68D9"/>
     <w:rsid w:val="001D06BB"/>
     <w:rsid w:val="001D25B0"/>
     <w:rsid w:val="001D3BC5"/>
     <w:rsid w:val="001D5C9D"/>
     <w:rsid w:val="001E10FE"/>
     <w:rsid w:val="001E1CC2"/>
     <w:rsid w:val="001E7838"/>
     <w:rsid w:val="00203782"/>
     <w:rsid w:val="00203B01"/>
     <w:rsid w:val="0020478C"/>
     <w:rsid w:val="00210C37"/>
     <w:rsid w:val="002117DF"/>
     <w:rsid w:val="0021261B"/>
     <w:rsid w:val="00214F1C"/>
     <w:rsid w:val="002249CF"/>
     <w:rsid w:val="00225500"/>
     <w:rsid w:val="00234627"/>
     <w:rsid w:val="00235A85"/>
     <w:rsid w:val="00237E10"/>
     <w:rsid w:val="0024691C"/>
     <w:rsid w:val="0025009E"/>
     <w:rsid w:val="00251E60"/>
     <w:rsid w:val="00252FBE"/>
     <w:rsid w:val="0025340A"/>
     <w:rsid w:val="00254FE4"/>
     <w:rsid w:val="0025576B"/>
     <w:rsid w:val="002608D0"/>
     <w:rsid w:val="00260C2E"/>
     <w:rsid w:val="00263743"/>
     <w:rsid w:val="00264798"/>
     <w:rsid w:val="002675F1"/>
+    <w:rsid w:val="002724A1"/>
     <w:rsid w:val="002759D8"/>
     <w:rsid w:val="002769C3"/>
     <w:rsid w:val="00277E64"/>
     <w:rsid w:val="002839C3"/>
     <w:rsid w:val="00285877"/>
     <w:rsid w:val="00291D64"/>
     <w:rsid w:val="00297AE9"/>
     <w:rsid w:val="002B096A"/>
     <w:rsid w:val="002C3645"/>
     <w:rsid w:val="002C4EF0"/>
     <w:rsid w:val="002C4F80"/>
     <w:rsid w:val="002D3173"/>
     <w:rsid w:val="002D7EA3"/>
     <w:rsid w:val="002E103B"/>
     <w:rsid w:val="002F19BE"/>
     <w:rsid w:val="00303DE4"/>
     <w:rsid w:val="00307381"/>
     <w:rsid w:val="00313F05"/>
     <w:rsid w:val="00314425"/>
     <w:rsid w:val="00315BF2"/>
     <w:rsid w:val="00317829"/>
     <w:rsid w:val="0033725B"/>
     <w:rsid w:val="003373A0"/>
     <w:rsid w:val="0033798B"/>
     <w:rsid w:val="0034016A"/>
     <w:rsid w:val="003478B4"/>
     <w:rsid w:val="00350E52"/>
+    <w:rsid w:val="003628DF"/>
     <w:rsid w:val="00363A1A"/>
     <w:rsid w:val="00372D33"/>
     <w:rsid w:val="00380717"/>
     <w:rsid w:val="00380AB5"/>
     <w:rsid w:val="0038170D"/>
     <w:rsid w:val="0038440E"/>
     <w:rsid w:val="00387B98"/>
     <w:rsid w:val="00387E0C"/>
     <w:rsid w:val="0039199A"/>
     <w:rsid w:val="0039349B"/>
     <w:rsid w:val="00393CAD"/>
     <w:rsid w:val="00395619"/>
     <w:rsid w:val="00396367"/>
     <w:rsid w:val="00397DE5"/>
     <w:rsid w:val="003A2305"/>
     <w:rsid w:val="003A562A"/>
     <w:rsid w:val="003A6913"/>
     <w:rsid w:val="003C2A86"/>
     <w:rsid w:val="003D0385"/>
     <w:rsid w:val="003D135B"/>
     <w:rsid w:val="003D1FCC"/>
     <w:rsid w:val="003D39E1"/>
+    <w:rsid w:val="003D4921"/>
     <w:rsid w:val="003D6469"/>
     <w:rsid w:val="003E1279"/>
     <w:rsid w:val="003E435D"/>
     <w:rsid w:val="003E539E"/>
     <w:rsid w:val="003E74DF"/>
     <w:rsid w:val="003F0ACF"/>
     <w:rsid w:val="003F2ECB"/>
     <w:rsid w:val="003F6D2D"/>
     <w:rsid w:val="00400CDA"/>
     <w:rsid w:val="00403D88"/>
     <w:rsid w:val="00407CF2"/>
+    <w:rsid w:val="00414483"/>
     <w:rsid w:val="004163D7"/>
     <w:rsid w:val="0042403C"/>
     <w:rsid w:val="00424B5E"/>
     <w:rsid w:val="00430415"/>
+    <w:rsid w:val="00430E58"/>
     <w:rsid w:val="00432D1D"/>
+    <w:rsid w:val="00435069"/>
     <w:rsid w:val="00435959"/>
     <w:rsid w:val="00435D49"/>
+    <w:rsid w:val="004368C3"/>
     <w:rsid w:val="004408A7"/>
+    <w:rsid w:val="00446C31"/>
     <w:rsid w:val="00453108"/>
     <w:rsid w:val="00456B49"/>
     <w:rsid w:val="00460A3B"/>
     <w:rsid w:val="00461BDE"/>
+    <w:rsid w:val="00470BF8"/>
     <w:rsid w:val="00470CE2"/>
     <w:rsid w:val="00482207"/>
     <w:rsid w:val="00491123"/>
     <w:rsid w:val="0049617F"/>
     <w:rsid w:val="004A1313"/>
     <w:rsid w:val="004A3093"/>
     <w:rsid w:val="004A4131"/>
     <w:rsid w:val="004A4AB3"/>
     <w:rsid w:val="004A5D63"/>
     <w:rsid w:val="004B5035"/>
     <w:rsid w:val="004B563C"/>
     <w:rsid w:val="004B62C4"/>
     <w:rsid w:val="004C129C"/>
     <w:rsid w:val="004C1AC9"/>
     <w:rsid w:val="004D01D6"/>
     <w:rsid w:val="004D1404"/>
     <w:rsid w:val="004D1FF6"/>
     <w:rsid w:val="004D318C"/>
     <w:rsid w:val="004E0F35"/>
     <w:rsid w:val="004E342B"/>
     <w:rsid w:val="004E4ABA"/>
     <w:rsid w:val="004F10C6"/>
     <w:rsid w:val="004F216E"/>
+    <w:rsid w:val="004F51F2"/>
     <w:rsid w:val="004F7905"/>
     <w:rsid w:val="00503EF8"/>
     <w:rsid w:val="00507FE4"/>
     <w:rsid w:val="00510F9E"/>
     <w:rsid w:val="005111E9"/>
     <w:rsid w:val="00512C6B"/>
     <w:rsid w:val="0052181A"/>
     <w:rsid w:val="00522327"/>
     <w:rsid w:val="00524DFA"/>
     <w:rsid w:val="0053356E"/>
     <w:rsid w:val="00536379"/>
     <w:rsid w:val="005501EC"/>
     <w:rsid w:val="00553B78"/>
     <w:rsid w:val="005565C3"/>
     <w:rsid w:val="00556FE3"/>
     <w:rsid w:val="005625AE"/>
     <w:rsid w:val="00563299"/>
+    <w:rsid w:val="00563C1D"/>
     <w:rsid w:val="00565527"/>
     <w:rsid w:val="00565C8B"/>
     <w:rsid w:val="005666E2"/>
     <w:rsid w:val="00567299"/>
+    <w:rsid w:val="00582194"/>
+    <w:rsid w:val="005822FD"/>
     <w:rsid w:val="005B2A92"/>
     <w:rsid w:val="005B71E4"/>
+    <w:rsid w:val="005C0CC4"/>
     <w:rsid w:val="005C31E0"/>
     <w:rsid w:val="005E128F"/>
     <w:rsid w:val="005E3CFE"/>
     <w:rsid w:val="005E4EBD"/>
     <w:rsid w:val="005E4ED6"/>
     <w:rsid w:val="005E5FA7"/>
     <w:rsid w:val="005F0D49"/>
     <w:rsid w:val="005F6A9D"/>
     <w:rsid w:val="00607830"/>
     <w:rsid w:val="00610179"/>
     <w:rsid w:val="00610239"/>
     <w:rsid w:val="006157AD"/>
     <w:rsid w:val="00620E63"/>
+    <w:rsid w:val="00623E0D"/>
     <w:rsid w:val="006251EF"/>
+    <w:rsid w:val="00631804"/>
     <w:rsid w:val="006352B6"/>
     <w:rsid w:val="00635FB4"/>
     <w:rsid w:val="00643E06"/>
     <w:rsid w:val="00644E92"/>
     <w:rsid w:val="00650BC9"/>
     <w:rsid w:val="00660D97"/>
     <w:rsid w:val="00660E7E"/>
     <w:rsid w:val="00662336"/>
     <w:rsid w:val="0066642E"/>
     <w:rsid w:val="006720BB"/>
     <w:rsid w:val="0067684E"/>
     <w:rsid w:val="00687CCC"/>
     <w:rsid w:val="00695960"/>
     <w:rsid w:val="006A0618"/>
     <w:rsid w:val="006A4904"/>
     <w:rsid w:val="006A6897"/>
     <w:rsid w:val="006B0349"/>
     <w:rsid w:val="006B1355"/>
+    <w:rsid w:val="006B25CF"/>
     <w:rsid w:val="006B7888"/>
     <w:rsid w:val="006C2318"/>
+    <w:rsid w:val="006C2F51"/>
     <w:rsid w:val="006C2F53"/>
     <w:rsid w:val="006C7AF5"/>
     <w:rsid w:val="006D0410"/>
     <w:rsid w:val="006D42B3"/>
     <w:rsid w:val="006D6E79"/>
     <w:rsid w:val="006D7F77"/>
+    <w:rsid w:val="006E1BA0"/>
     <w:rsid w:val="006E2CD8"/>
     <w:rsid w:val="006E2F9C"/>
     <w:rsid w:val="006F0C54"/>
     <w:rsid w:val="0070065D"/>
     <w:rsid w:val="00703EA9"/>
     <w:rsid w:val="00705840"/>
     <w:rsid w:val="00707418"/>
     <w:rsid w:val="0071467E"/>
     <w:rsid w:val="00725241"/>
     <w:rsid w:val="007336C8"/>
     <w:rsid w:val="00734A1E"/>
+    <w:rsid w:val="0073536E"/>
     <w:rsid w:val="00737A9C"/>
     <w:rsid w:val="007516B2"/>
+    <w:rsid w:val="00751DF1"/>
     <w:rsid w:val="00754BAF"/>
     <w:rsid w:val="00755666"/>
     <w:rsid w:val="00772DAE"/>
     <w:rsid w:val="00777984"/>
     <w:rsid w:val="00786AA7"/>
     <w:rsid w:val="0079160E"/>
     <w:rsid w:val="007A08F2"/>
     <w:rsid w:val="007A23C6"/>
     <w:rsid w:val="007A5791"/>
+    <w:rsid w:val="007B0793"/>
     <w:rsid w:val="007C3924"/>
     <w:rsid w:val="007C3C75"/>
     <w:rsid w:val="007C5960"/>
+    <w:rsid w:val="007D1976"/>
     <w:rsid w:val="007D6C1C"/>
     <w:rsid w:val="007D6E3C"/>
     <w:rsid w:val="007D795A"/>
     <w:rsid w:val="007E6739"/>
     <w:rsid w:val="007E7396"/>
     <w:rsid w:val="007F1232"/>
     <w:rsid w:val="007F628B"/>
     <w:rsid w:val="007F7F52"/>
     <w:rsid w:val="008203EB"/>
     <w:rsid w:val="008209F0"/>
     <w:rsid w:val="00820A12"/>
     <w:rsid w:val="0082144A"/>
     <w:rsid w:val="00836FE9"/>
     <w:rsid w:val="0083795A"/>
     <w:rsid w:val="0084091F"/>
     <w:rsid w:val="00842E25"/>
     <w:rsid w:val="00844343"/>
     <w:rsid w:val="00844DFC"/>
     <w:rsid w:val="00845BA5"/>
     <w:rsid w:val="00845E70"/>
     <w:rsid w:val="00861E3D"/>
     <w:rsid w:val="00867FCC"/>
     <w:rsid w:val="00870C52"/>
     <w:rsid w:val="008715CA"/>
     <w:rsid w:val="00873F89"/>
     <w:rsid w:val="00874D88"/>
     <w:rsid w:val="00875D3A"/>
     <w:rsid w:val="008800BC"/>
     <w:rsid w:val="008832E8"/>
     <w:rsid w:val="00890FFD"/>
     <w:rsid w:val="00894BE2"/>
     <w:rsid w:val="008A46AA"/>
     <w:rsid w:val="008A590E"/>
     <w:rsid w:val="008A7F0F"/>
     <w:rsid w:val="008B10AB"/>
+    <w:rsid w:val="008B19FB"/>
+    <w:rsid w:val="008B1EB8"/>
     <w:rsid w:val="008B2EEA"/>
     <w:rsid w:val="008B4DC9"/>
     <w:rsid w:val="008C6A88"/>
     <w:rsid w:val="008D1290"/>
     <w:rsid w:val="008D1444"/>
+    <w:rsid w:val="008D3224"/>
     <w:rsid w:val="008D72EF"/>
     <w:rsid w:val="008E018C"/>
     <w:rsid w:val="008E1F76"/>
     <w:rsid w:val="008E38BF"/>
     <w:rsid w:val="008E3FEE"/>
     <w:rsid w:val="008F0861"/>
     <w:rsid w:val="008F1908"/>
     <w:rsid w:val="008F7FDB"/>
     <w:rsid w:val="0090582E"/>
     <w:rsid w:val="009303B9"/>
     <w:rsid w:val="00937E84"/>
     <w:rsid w:val="00941CB3"/>
     <w:rsid w:val="00950CC6"/>
     <w:rsid w:val="00953375"/>
     <w:rsid w:val="00954724"/>
     <w:rsid w:val="00964B42"/>
     <w:rsid w:val="00971115"/>
     <w:rsid w:val="0097401C"/>
     <w:rsid w:val="009805C6"/>
     <w:rsid w:val="00982EFD"/>
     <w:rsid w:val="00985B4E"/>
     <w:rsid w:val="009901C7"/>
     <w:rsid w:val="009906DE"/>
     <w:rsid w:val="00994AA6"/>
     <w:rsid w:val="009975C5"/>
     <w:rsid w:val="009979C1"/>
     <w:rsid w:val="009B17BF"/>
+    <w:rsid w:val="009B245B"/>
+    <w:rsid w:val="009B275E"/>
     <w:rsid w:val="009B3906"/>
+    <w:rsid w:val="009B3D0A"/>
     <w:rsid w:val="009B5B5A"/>
     <w:rsid w:val="009C65D8"/>
     <w:rsid w:val="009C65E5"/>
     <w:rsid w:val="009D71C5"/>
     <w:rsid w:val="009E2307"/>
     <w:rsid w:val="009F7BA1"/>
     <w:rsid w:val="00A0060B"/>
     <w:rsid w:val="00A00E13"/>
     <w:rsid w:val="00A02288"/>
     <w:rsid w:val="00A11157"/>
     <w:rsid w:val="00A11936"/>
     <w:rsid w:val="00A1201B"/>
     <w:rsid w:val="00A121E3"/>
     <w:rsid w:val="00A13D6D"/>
     <w:rsid w:val="00A171D0"/>
     <w:rsid w:val="00A17617"/>
     <w:rsid w:val="00A21089"/>
     <w:rsid w:val="00A31387"/>
     <w:rsid w:val="00A353A5"/>
     <w:rsid w:val="00A37164"/>
     <w:rsid w:val="00A37836"/>
+    <w:rsid w:val="00A43C8E"/>
     <w:rsid w:val="00A46D0D"/>
     <w:rsid w:val="00A47C67"/>
     <w:rsid w:val="00A50DD8"/>
     <w:rsid w:val="00A530CC"/>
     <w:rsid w:val="00A5617A"/>
     <w:rsid w:val="00A57E74"/>
     <w:rsid w:val="00A65F82"/>
     <w:rsid w:val="00A70F6F"/>
     <w:rsid w:val="00A711DF"/>
     <w:rsid w:val="00A720CE"/>
     <w:rsid w:val="00A757C9"/>
     <w:rsid w:val="00A806B0"/>
     <w:rsid w:val="00A81A94"/>
     <w:rsid w:val="00A84248"/>
     <w:rsid w:val="00A859C4"/>
     <w:rsid w:val="00A94BC8"/>
     <w:rsid w:val="00AA209B"/>
     <w:rsid w:val="00AA58AA"/>
     <w:rsid w:val="00AA74EE"/>
     <w:rsid w:val="00AB02B6"/>
     <w:rsid w:val="00AB0FCD"/>
     <w:rsid w:val="00AB57C3"/>
     <w:rsid w:val="00AB6A8C"/>
     <w:rsid w:val="00AB768B"/>
     <w:rsid w:val="00AC33F2"/>
+    <w:rsid w:val="00AD04D9"/>
     <w:rsid w:val="00AD1528"/>
     <w:rsid w:val="00AE1482"/>
+    <w:rsid w:val="00AE5485"/>
     <w:rsid w:val="00AF29F1"/>
     <w:rsid w:val="00AF638C"/>
     <w:rsid w:val="00B034A1"/>
     <w:rsid w:val="00B05685"/>
     <w:rsid w:val="00B05A19"/>
     <w:rsid w:val="00B071BD"/>
     <w:rsid w:val="00B13FC5"/>
     <w:rsid w:val="00B14BB8"/>
     <w:rsid w:val="00B15F11"/>
     <w:rsid w:val="00B24B6C"/>
     <w:rsid w:val="00B25ECC"/>
+    <w:rsid w:val="00B31089"/>
     <w:rsid w:val="00B34245"/>
     <w:rsid w:val="00B34D14"/>
     <w:rsid w:val="00B36165"/>
     <w:rsid w:val="00B422A0"/>
     <w:rsid w:val="00B46C00"/>
     <w:rsid w:val="00B510ED"/>
+    <w:rsid w:val="00B64A43"/>
     <w:rsid w:val="00B6519E"/>
     <w:rsid w:val="00B7016A"/>
     <w:rsid w:val="00B76B75"/>
+    <w:rsid w:val="00B852E9"/>
     <w:rsid w:val="00B9191A"/>
     <w:rsid w:val="00B94C44"/>
     <w:rsid w:val="00BA3181"/>
     <w:rsid w:val="00BA6951"/>
     <w:rsid w:val="00BB31BD"/>
     <w:rsid w:val="00BB61D9"/>
     <w:rsid w:val="00BB6377"/>
     <w:rsid w:val="00BC3D7F"/>
+    <w:rsid w:val="00BC4744"/>
     <w:rsid w:val="00BC6F30"/>
     <w:rsid w:val="00BD1605"/>
     <w:rsid w:val="00BD37FC"/>
     <w:rsid w:val="00BD7BEE"/>
     <w:rsid w:val="00BE0B89"/>
     <w:rsid w:val="00BE1848"/>
     <w:rsid w:val="00BE56F8"/>
     <w:rsid w:val="00BF0687"/>
     <w:rsid w:val="00BF769E"/>
     <w:rsid w:val="00BF77D6"/>
     <w:rsid w:val="00C028F6"/>
     <w:rsid w:val="00C03F9F"/>
     <w:rsid w:val="00C04D99"/>
     <w:rsid w:val="00C0624B"/>
     <w:rsid w:val="00C11DC3"/>
+    <w:rsid w:val="00C1465D"/>
     <w:rsid w:val="00C2105E"/>
     <w:rsid w:val="00C25343"/>
     <w:rsid w:val="00C3129D"/>
     <w:rsid w:val="00C342E0"/>
     <w:rsid w:val="00C3456C"/>
     <w:rsid w:val="00C37927"/>
     <w:rsid w:val="00C44079"/>
     <w:rsid w:val="00C6542B"/>
     <w:rsid w:val="00C66073"/>
     <w:rsid w:val="00C87A0C"/>
     <w:rsid w:val="00C90981"/>
     <w:rsid w:val="00C90F57"/>
     <w:rsid w:val="00CA2434"/>
     <w:rsid w:val="00CA27DF"/>
     <w:rsid w:val="00CA77F7"/>
     <w:rsid w:val="00CB320B"/>
     <w:rsid w:val="00CB33FF"/>
+    <w:rsid w:val="00CB54C0"/>
     <w:rsid w:val="00CC74FC"/>
+    <w:rsid w:val="00CD617E"/>
     <w:rsid w:val="00CD64DA"/>
     <w:rsid w:val="00CD7529"/>
     <w:rsid w:val="00CE20BB"/>
     <w:rsid w:val="00CF0521"/>
     <w:rsid w:val="00CF618A"/>
     <w:rsid w:val="00CF6EE4"/>
     <w:rsid w:val="00CF6FA7"/>
     <w:rsid w:val="00D11D92"/>
     <w:rsid w:val="00D13DDB"/>
+    <w:rsid w:val="00D148F7"/>
+    <w:rsid w:val="00D2436A"/>
     <w:rsid w:val="00D26841"/>
     <w:rsid w:val="00D26BBF"/>
+    <w:rsid w:val="00D310E0"/>
+    <w:rsid w:val="00D3412C"/>
     <w:rsid w:val="00D40090"/>
     <w:rsid w:val="00D413D6"/>
     <w:rsid w:val="00D45100"/>
     <w:rsid w:val="00D45924"/>
     <w:rsid w:val="00D512BA"/>
     <w:rsid w:val="00D524D8"/>
     <w:rsid w:val="00D55269"/>
     <w:rsid w:val="00D62869"/>
     <w:rsid w:val="00D63DDD"/>
     <w:rsid w:val="00D73058"/>
     <w:rsid w:val="00D76008"/>
     <w:rsid w:val="00D7620E"/>
+    <w:rsid w:val="00D801CA"/>
     <w:rsid w:val="00D8155B"/>
+    <w:rsid w:val="00D8176F"/>
     <w:rsid w:val="00D8267F"/>
     <w:rsid w:val="00D83D50"/>
     <w:rsid w:val="00D848EF"/>
     <w:rsid w:val="00D94A46"/>
     <w:rsid w:val="00DA1AA0"/>
     <w:rsid w:val="00DB5B65"/>
+    <w:rsid w:val="00DC0451"/>
     <w:rsid w:val="00DC183B"/>
     <w:rsid w:val="00DC1D6D"/>
+    <w:rsid w:val="00DC26DB"/>
     <w:rsid w:val="00DC278E"/>
+    <w:rsid w:val="00DC2CBE"/>
     <w:rsid w:val="00DC36FD"/>
+    <w:rsid w:val="00DC43C7"/>
     <w:rsid w:val="00DD0958"/>
     <w:rsid w:val="00DD1E03"/>
     <w:rsid w:val="00DD59E4"/>
     <w:rsid w:val="00DD5D2F"/>
     <w:rsid w:val="00DD6ED7"/>
     <w:rsid w:val="00DE3C24"/>
     <w:rsid w:val="00DE61C1"/>
     <w:rsid w:val="00DF0032"/>
     <w:rsid w:val="00DF0B68"/>
     <w:rsid w:val="00DF2E6B"/>
     <w:rsid w:val="00DF2E73"/>
     <w:rsid w:val="00DF5202"/>
     <w:rsid w:val="00DF74DF"/>
     <w:rsid w:val="00E0222F"/>
     <w:rsid w:val="00E12467"/>
     <w:rsid w:val="00E20258"/>
     <w:rsid w:val="00E219DF"/>
     <w:rsid w:val="00E33992"/>
+    <w:rsid w:val="00E35541"/>
     <w:rsid w:val="00E4366A"/>
     <w:rsid w:val="00E4589A"/>
+    <w:rsid w:val="00E637C2"/>
     <w:rsid w:val="00E66492"/>
     <w:rsid w:val="00E673B9"/>
     <w:rsid w:val="00E6754B"/>
     <w:rsid w:val="00E67D39"/>
+    <w:rsid w:val="00E73527"/>
     <w:rsid w:val="00E739A7"/>
     <w:rsid w:val="00E845E8"/>
     <w:rsid w:val="00E8624E"/>
     <w:rsid w:val="00E87FCE"/>
     <w:rsid w:val="00E93259"/>
     <w:rsid w:val="00E93816"/>
     <w:rsid w:val="00EA7EDC"/>
     <w:rsid w:val="00EB4FD9"/>
     <w:rsid w:val="00EC1134"/>
     <w:rsid w:val="00EC3888"/>
     <w:rsid w:val="00ED03ED"/>
     <w:rsid w:val="00ED16ED"/>
     <w:rsid w:val="00ED24BD"/>
     <w:rsid w:val="00ED4425"/>
     <w:rsid w:val="00ED5DCD"/>
     <w:rsid w:val="00EE0596"/>
     <w:rsid w:val="00EE4DB2"/>
     <w:rsid w:val="00EF2E77"/>
     <w:rsid w:val="00EF2EE2"/>
     <w:rsid w:val="00EF453B"/>
     <w:rsid w:val="00F02AE0"/>
     <w:rsid w:val="00F040EC"/>
+    <w:rsid w:val="00F06276"/>
     <w:rsid w:val="00F0674E"/>
     <w:rsid w:val="00F07A3F"/>
     <w:rsid w:val="00F14819"/>
     <w:rsid w:val="00F34384"/>
     <w:rsid w:val="00F36F7E"/>
+    <w:rsid w:val="00F435D0"/>
     <w:rsid w:val="00F47D59"/>
     <w:rsid w:val="00F50EF6"/>
     <w:rsid w:val="00F53B8F"/>
     <w:rsid w:val="00F5656D"/>
     <w:rsid w:val="00F63A09"/>
     <w:rsid w:val="00F707FA"/>
     <w:rsid w:val="00F82AE7"/>
     <w:rsid w:val="00F85E9B"/>
     <w:rsid w:val="00F86311"/>
     <w:rsid w:val="00F8687D"/>
     <w:rsid w:val="00F91389"/>
     <w:rsid w:val="00FA0373"/>
     <w:rsid w:val="00FA03CA"/>
     <w:rsid w:val="00FA428C"/>
     <w:rsid w:val="00FA7374"/>
     <w:rsid w:val="00FB2FBB"/>
     <w:rsid w:val="00FB436D"/>
     <w:rsid w:val="00FC3C3A"/>
     <w:rsid w:val="00FD2C5F"/>
+    <w:rsid w:val="00FD40F4"/>
     <w:rsid w:val="00FE0AB6"/>
+    <w:rsid w:val="00FE1C76"/>
     <w:rsid w:val="00FE3C30"/>
     <w:rsid w:val="00FE77AB"/>
     <w:rsid w:val="00FF51A1"/>
     <w:rsid w:val="00FF6D41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -9937,51 +10261,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00964B42"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwtsd.ac.uk/about/academic-office/academic-quality-handbook" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uwtsd.ac.uk/academic-office/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aocases@uwtsd.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwtsd.ac.uk/about/academic-office/academic-quality-handbook" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:immigrationcompliance@uwtsd.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uwtsd.ac.uk/academic-office" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aocases@uwtsd.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -10242,61 +10566,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d061f2-0813-4324-9dae-e7810a45ea92" xmlns:ns3="dfd91a30-c44d-4371-a136-81162f3f4580" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e5a7b7b1f940e3ba5d40beb545118f9" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF475B047C48504DAE580600D42A1BA9" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ce0256620ce36910848a8fd456cb32b6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d061f2-0813-4324-9dae-e7810a45ea92" xmlns:ns3="dfd91a30-c44d-4371-a136-81162f3f4580" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a3716fd7e891f54db207958fcb6f15ba" ns2:_="" ns3:_="">
     <xsd:import namespace="c2d061f2-0813-4324-9dae-e7810a45ea92"/>
     <xsd:import namespace="dfd91a30-c44d-4371-a136-81162f3f4580"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -10471,129 +10786,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c2d061f2-0813-4324-9dae-e7810a45ea92">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="dfd91a30-c44d-4371-a136-81162f3f4580" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{598AC983-AF03-405A-A227-B95BC884D9C6}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AD40F6F-83DB-4B06-8D8C-16319EE06089}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38F1E60C-672A-42FF-90BC-F9A2768F714C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c2d061f2-0813-4324-9dae-e7810a45ea92"/>
     <ds:schemaRef ds:uri="dfd91a30-c44d-4371-a136-81162f3f4580"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{598AC983-AF03-405A-A227-B95BC884D9C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7136A9E-6DBF-48A6-8714-0A0D49DBCC65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c2d061f2-0813-4324-9dae-e7810a45ea92"/>
     <ds:schemaRef ds:uri="dfd91a30-c44d-4371-a136-81162f3f4580"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1217</Words>
-  <Characters>6940</Characters>
+  <Words>1400</Words>
+  <Characters>7980</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SC03</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UoW Trinity Saint David</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8141</CharactersWithSpaces>
+  <CharactersWithSpaces>9362</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SC03</dc:title>
   <dc:creator>Teleri James</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DF475B047C48504DAE580600D42A1BA9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>