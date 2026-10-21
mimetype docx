--- v0 (2025-10-02)
+++ v1 (2026-10-21)
@@ -1,55 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0326AE34" w14:textId="77777777" w:rsidR="00BB61D9" w:rsidRPr="00BB61D9" w:rsidRDefault="00687CCC" w:rsidP="00BB61D9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">REQUEST </w:t>
       </w:r>
@@ -181,51 +183,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>partway through a level of study</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB61D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC29AE9" w14:textId="77777777" w:rsidR="00BB61D9" w:rsidRDefault="00BB61D9" w:rsidP="00BB61D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46BDC133" w14:textId="205C45E4" w:rsidR="00892737" w:rsidRDefault="007601AD" w:rsidP="00D848EF">
+    <w:p w14:paraId="46BDC133" w14:textId="2EFCBDBF" w:rsidR="00892737" w:rsidRDefault="007601AD" w:rsidP="00D848EF">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Changes of mode of study (from full-time to part-time or from part-time to full-time) can normally only be requested </w:t>
       </w:r>
       <w:r w:rsidRPr="007601AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>prior to the start of the level of study</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -324,51 +326,67 @@
         </w:rPr>
         <w:t xml:space="preserve"> on the process</w:t>
       </w:r>
       <w:r w:rsidR="006057C6" w:rsidRPr="006057C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, p</w:t>
       </w:r>
       <w:r w:rsidR="006057C6" w:rsidRPr="003C22CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">lease </w:t>
       </w:r>
       <w:r w:rsidR="007A0CE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">contact your Institute </w:t>
+        <w:t xml:space="preserve">contact your </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4017B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Institute/</w:t>
+      </w:r>
+      <w:r w:rsidR="00393CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faculty </w:t>
       </w:r>
       <w:r w:rsidR="00122960">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="006057C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Registry</w:t>
       </w:r>
       <w:r w:rsidR="00122960">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -559,51 +577,51 @@
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (including </w:t>
       </w:r>
       <w:r w:rsidRPr="001F413D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>a part-time student who has completed a year of part-time study).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="171ED55E" w14:textId="77777777" w:rsidR="00D848EF" w:rsidRDefault="00D848EF" w:rsidP="00E66492">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14EC25E8" w14:textId="7CB23CFC" w:rsidR="00BB61D9" w:rsidRDefault="00F13D4C" w:rsidP="00E66492">
+    <w:p w14:paraId="14EC25E8" w14:textId="2CA36B88" w:rsidR="00BB61D9" w:rsidRDefault="00F13D4C" w:rsidP="00E66492">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>You</w:t>
       </w:r>
       <w:r w:rsidR="00A353A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00861E3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>should complete</w:t>
       </w:r>
       <w:r w:rsidR="00043F26">
@@ -692,74 +710,86 @@
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00295E90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00CB4F4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6</w:t>
       </w:r>
       <w:r w:rsidR="00A353A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00561F2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The completed form should be sent to the Academic Office for consideration </w:t>
+        <w:t xml:space="preserve">The completed form should be sent to </w:t>
+      </w:r>
+      <w:r w:rsidR="003614B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Student Cases </w:t>
+      </w:r>
+      <w:r w:rsidR="00561F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for consideration </w:t>
       </w:r>
       <w:r w:rsidR="00561F2C" w:rsidRPr="00DE554D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>only after all sections have been fully completed</w:t>
       </w:r>
       <w:r w:rsidR="00561F2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4276F5F2" w14:textId="77777777" w:rsidR="00A353A5" w:rsidRPr="00BB61D9" w:rsidRDefault="00A353A5" w:rsidP="00BB61D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68C61563" w14:textId="122837D9" w:rsidR="00BB61D9" w:rsidRDefault="00BB61D9" w:rsidP="003C22CA">
+    <w:p w14:paraId="68C61563" w14:textId="3A1A3582" w:rsidR="00BB61D9" w:rsidRDefault="00BB61D9" w:rsidP="003C22CA">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E1992">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please read the </w:t>
       </w:r>
       <w:r w:rsidR="00D62E40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -951,203 +981,193 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> implications before requesting a change to mode of study</w:t>
       </w:r>
       <w:r w:rsidR="005264EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D61C80" w:rsidRPr="005003A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005264EA">
-[...18 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="122F53F4" w14:textId="77777777" w:rsidR="00BB61D9" w:rsidRDefault="00BB61D9" w:rsidP="008713BF">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB47B14" w14:textId="74EC7E86" w:rsidR="007754B4" w:rsidRPr="005003A5" w:rsidRDefault="007754B4" w:rsidP="007754B4">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="3CB47B14" w14:textId="2ED7A2FF" w:rsidR="007754B4" w:rsidRPr="005003A5" w:rsidRDefault="00C771F6" w:rsidP="00C51482">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The Academic Office will inform you</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00096672">
+        <w:t>You will be informed</w:t>
+      </w:r>
+      <w:r w:rsidR="007754B4" w:rsidRPr="00096672">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the final </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007754B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">official </w:t>
       </w:r>
-      <w:r w:rsidRPr="00096672">
+      <w:r w:rsidR="007754B4" w:rsidRPr="00096672">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">decision on your </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007754B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">request </w:t>
       </w:r>
       <w:r w:rsidR="00A506BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">via email. </w:t>
       </w:r>
       <w:r w:rsidR="00BA1135">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00BA1135">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="005003A5">
+      <w:r w:rsidR="007754B4" w:rsidRPr="005003A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>You must not assume that your request has been approved until you receive formal notification of the decision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E27405" w14:textId="77777777" w:rsidR="008E25CA" w:rsidRDefault="008E25CA" w:rsidP="008713BF">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7489E823" w14:textId="77777777" w:rsidR="008E25CA" w:rsidRDefault="008E25CA" w:rsidP="008713BF">
+    <w:p w14:paraId="76D5F075" w14:textId="77777777" w:rsidR="00793E6B" w:rsidRDefault="00793E6B" w:rsidP="00C73188">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4335A8DC" w14:textId="77777777" w:rsidR="00295719" w:rsidRDefault="00295719" w:rsidP="00C73188">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4920F4C8" w14:textId="77777777" w:rsidR="00E040F3" w:rsidRDefault="00E040F3" w:rsidP="008713BF">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29CED025" w14:textId="429C076E" w:rsidR="00793E6B" w:rsidRDefault="00793E6B" w:rsidP="00C73188">
-[...21 lines deleted...]
-    <w:p w14:paraId="15168681" w14:textId="77777777" w:rsidR="008E25CA" w:rsidRDefault="008E25CA" w:rsidP="008713BF">
+    <w:p w14:paraId="3DBE5DC0" w14:textId="77777777" w:rsidR="007B698D" w:rsidRDefault="007B698D" w:rsidP="008713BF">
+      <w:pPr>
+        <w:ind w:left="-142" w:right="-144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6FE366" w14:textId="77777777" w:rsidR="007B698D" w:rsidRDefault="007B698D" w:rsidP="008713BF">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C32C960" w14:textId="77777777" w:rsidR="008E25CA" w:rsidRDefault="008E25CA" w:rsidP="008E25CA">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9889" w:type="dxa"/>
         <w:tblBorders>
@@ -1195,51 +1215,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>m with your supporting evidence should be</w:t>
             </w:r>
             <w:r w:rsidR="008E25CA" w:rsidRPr="00AA1990">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008E25CA" w:rsidRPr="000A2392">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>emailed to:</w:t>
             </w:r>
             <w:r w:rsidR="00561F2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="00561F2C" w:rsidRPr="003C22CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>aocases@uwtsd.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="120A026A" w14:textId="77777777" w:rsidR="008E25CA" w:rsidRPr="00AA1990" w:rsidRDefault="008E25CA" w:rsidP="00142AE4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3F0DDC73" w14:textId="77777777" w:rsidR="008E25CA" w:rsidRDefault="008E25CA" w:rsidP="008E25CA">
@@ -1262,133 +1282,195 @@
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The University will normally acknowledge receipt of your request and provide you with any updates and an outcome by </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5764B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">email; therefore </w:t>
-      </w:r>
+        <w:t xml:space="preserve">email; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A5764B">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>therefore</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A5764B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5764B">
+        <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>it is important that you check your University and personal email accounts regularly</w:t>
+        <w:t xml:space="preserve">it is important that you check your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A5764B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A5764B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and personal email accounts regularly</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB72DF9" w14:textId="77777777" w:rsidR="008E25CA" w:rsidRDefault="008E25CA" w:rsidP="008E25CA">
+    <w:p w14:paraId="646B8E02" w14:textId="77777777" w:rsidR="008E25CA" w:rsidRPr="005F677A" w:rsidRDefault="008E25CA" w:rsidP="008E25CA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="646B8E02" w14:textId="77777777" w:rsidR="008E25CA" w:rsidRPr="005F677A" w:rsidRDefault="008E25CA" w:rsidP="008E25CA">
-[...11 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="1936E5EA" w14:textId="0F333CD3" w:rsidR="008E25CA" w:rsidRDefault="00344647" w:rsidP="00344647">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A5764B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This form is available electronically from the Academic Office web pages: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00A5764B">
+        <w:t xml:space="preserve">his form is available electronically from: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>http://www.uwtsd.ac.uk/academic-office/</w:t>
+          <w:t>http://www.uwtsd.ac.uk/academic-office</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00B30768">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B30768">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B30768" w:rsidRPr="008C15E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MAE’R FFURFLEN HON HEFYD AR GAEL YN GYMRAEG</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30768">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B30768" w:rsidRPr="00CB0F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>THIS DOCUMENT IS ALSO AVAILABLE IN WELS</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30768">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H </w:t>
+      </w:r>
+      <w:r w:rsidR="008E25CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A1EF914" w14:textId="77777777" w:rsidR="008E25CA" w:rsidRDefault="008E25CA" w:rsidP="008713BF">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41466183" w14:textId="77777777" w:rsidR="00A353A5" w:rsidRPr="00CB4F4D" w:rsidRDefault="00A353A5" w:rsidP="00CB4F4D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1865,79 +1947,79 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="4C84196F" w14:textId="77777777" w:rsidR="00F040EC" w:rsidRPr="005F677A" w:rsidRDefault="00F040EC" w:rsidP="00BD1BB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F040EC" w:rsidRPr="005F677A" w14:paraId="6FA43CFD" w14:textId="77777777" w:rsidTr="008713BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17D938DD" w14:textId="77777777" w:rsidR="00F040EC" w:rsidRDefault="0073105E" w:rsidP="00BD1BB3">
+          <w:p w14:paraId="0367226D" w14:textId="043EC69E" w:rsidR="00F040EC" w:rsidRPr="005F677A" w:rsidRDefault="00426BAD" w:rsidP="00BD1BB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:szCs w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00F040EC">
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Institute/Faculty</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6522" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="26A05331" w14:textId="77777777" w:rsidR="00F040EC" w:rsidRPr="005F677A" w:rsidRDefault="00F040EC" w:rsidP="00BD1BB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F040EC" w:rsidRPr="005F677A" w14:paraId="0C1AA353" w14:textId="77777777" w:rsidTr="008713BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3509" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AC4ACFA" w14:textId="77777777" w:rsidR="00F040EC" w:rsidRDefault="00F040EC" w:rsidP="00BD1BB3">
             <w:pPr>
               <w:rPr>
@@ -1998,51 +2080,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Current m</w:t>
             </w:r>
             <w:r w:rsidRPr="00014A24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ode of study</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75D0CEA2" w14:textId="79D9CA85" w:rsidR="008E25CA" w:rsidRPr="00014A24" w:rsidRDefault="00D94E5F" w:rsidP="00142AE4">
+          <w:p w14:paraId="75D0CEA2" w14:textId="79D9CA85" w:rsidR="008E25CA" w:rsidRPr="00014A24" w:rsidRDefault="00022231" w:rsidP="00142AE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-814491478"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E020BD">
@@ -2057,51 +2139,51 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008E25CA" w:rsidRPr="00014A24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008E25CA" w:rsidRPr="00014A24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Full-time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66941137" w14:textId="77777777" w:rsidR="008E25CA" w:rsidRPr="00014A24" w:rsidRDefault="00D94E5F" w:rsidP="00142AE4">
+          <w:p w14:paraId="66941137" w14:textId="77777777" w:rsidR="008E25CA" w:rsidRPr="00014A24" w:rsidRDefault="00022231" w:rsidP="00142AE4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1747456391"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E020BD">
                   <w:rPr>
@@ -2115,51 +2197,51 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E020BD" w:rsidRPr="00985860">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008E25CA" w:rsidRPr="00014A24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Part-time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59654844" w14:textId="1802A84A" w:rsidR="008E25CA" w:rsidRPr="00014A24" w:rsidRDefault="00D94E5F" w:rsidP="00142AE4">
+          <w:p w14:paraId="59654844" w14:textId="1802A84A" w:rsidR="008E25CA" w:rsidRPr="00014A24" w:rsidRDefault="00022231" w:rsidP="00142AE4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1185739697"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E020BD">
                   <w:rPr>
@@ -2326,51 +2408,51 @@
         <w:tblW w:w="9882" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5094"/>
         <w:gridCol w:w="4788"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB4F4D" w:rsidRPr="00214F1C" w14:paraId="222AEABC" w14:textId="77777777" w:rsidTr="00BB62F5">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5094" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F06C230" w14:textId="7179A6E8" w:rsidR="00CB4F4D" w:rsidRPr="00214F1C" w:rsidRDefault="00D94E5F" w:rsidP="00B2339C">
+          <w:p w14:paraId="3F06C230" w14:textId="7179A6E8" w:rsidR="00CB4F4D" w:rsidRPr="00214F1C" w:rsidRDefault="00022231" w:rsidP="00B2339C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="731" w:hanging="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1945758774"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2411,51 +2493,51 @@
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="00F47582">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CB4F4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Full-time to part-time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="015482CF" w14:textId="729EA815" w:rsidR="00CB4F4D" w:rsidRPr="00214F1C" w:rsidRDefault="00D94E5F" w:rsidP="00F5183A">
+          <w:p w14:paraId="015482CF" w14:textId="729EA815" w:rsidR="00CB4F4D" w:rsidRPr="00214F1C" w:rsidRDefault="00022231" w:rsidP="00F5183A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="499701759"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E020BD">
@@ -3096,51 +3178,51 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="351" w:hanging="351"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4FB94F25" w14:textId="77777777" w:rsidR="007601AD" w:rsidRDefault="007601AD" w:rsidP="007601AD">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="131E20FA" w14:textId="6026AC13" w:rsidR="007754B4" w:rsidRDefault="007754B4" w:rsidP="007754B4">
+    <w:p w14:paraId="131E20FA" w14:textId="14610C9C" w:rsidR="007754B4" w:rsidRDefault="007754B4" w:rsidP="007754B4">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Once you have completed the above sections, you should sign this form and then </w:t>
       </w:r>
       <w:r w:rsidR="008475A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">send </w:t>
@@ -3155,51 +3237,65 @@
         <w:t xml:space="preserve">it to your </w:t>
       </w:r>
       <w:r w:rsidR="00643FDF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Programme Manager</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ask them to complete sections 5 and 6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>You should NOT submit this form to the Academic Office unless sections 5 and 6 have been completed by the appropriate member of staff.</w:t>
+        <w:t xml:space="preserve">You should NOT submit this form to </w:t>
+      </w:r>
+      <w:r w:rsidR="00392E5C" w:rsidRPr="0092233F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Student Cases </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>unless sections 5 and 6 have been completed by the appropriate member of staff.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05E3C4D5" w14:textId="77777777" w:rsidR="00FA03CA" w:rsidRDefault="00FA03CA" w:rsidP="00FA03CA">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E02C0BA" w14:textId="77777777" w:rsidR="007754B4" w:rsidRPr="001D7E46" w:rsidRDefault="007754B4" w:rsidP="007754B4">
       <w:pPr>
         <w:ind w:left="-142" w:right="-144"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3764,51 +3860,51 @@
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date application received from student:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A46AA" w:rsidRPr="00214F1C" w14:paraId="64A833DD" w14:textId="77777777" w:rsidTr="008E3FEE">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5094" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="701033B4" w14:textId="77777777" w:rsidR="008A46AA" w:rsidRPr="00214F1C" w:rsidRDefault="00D94E5F" w:rsidP="00E020BD">
+          <w:p w14:paraId="701033B4" w14:textId="77777777" w:rsidR="008A46AA" w:rsidRPr="00214F1C" w:rsidRDefault="00022231" w:rsidP="00E020BD">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1146506741"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3824,51 +3920,51 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008A46AA" w:rsidRPr="00214F1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="008A46AA" w:rsidRPr="00214F1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Supported</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="389C7102" w14:textId="77777777" w:rsidR="008A46AA" w:rsidRPr="00214F1C" w:rsidRDefault="00D94E5F" w:rsidP="00A353A5">
+          <w:p w14:paraId="389C7102" w14:textId="77777777" w:rsidR="008A46AA" w:rsidRPr="00214F1C" w:rsidRDefault="00022231" w:rsidP="00A353A5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1268152498"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3972,51 +4068,71 @@
             <w:r w:rsidR="008A46AA" w:rsidRPr="00F5183A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">provide a statement that shows that the situation </w:t>
             </w:r>
             <w:r w:rsidRPr="00F5183A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>has been evaluated and</w:t>
             </w:r>
             <w:r w:rsidR="008A46AA" w:rsidRPr="00F5183A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> whether or not </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008A46AA" w:rsidRPr="00F5183A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>whether or not</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008A46AA" w:rsidRPr="00F5183A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D848EF" w:rsidRPr="00F5183A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>the request</w:t>
             </w:r>
             <w:r w:rsidR="00491123" w:rsidRPr="00F5183A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidR="00295E90" w:rsidRPr="00F5183A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -4157,83 +4273,92 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F47CC60" w14:textId="1BF4208C" w:rsidR="00295E90" w:rsidRDefault="00295E90" w:rsidP="00AC33F2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="704DC63B" w14:textId="77777777" w:rsidR="003B2561" w:rsidRDefault="003B2561" w:rsidP="00AC33F2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="7064633C" w14:textId="77777777" w:rsidR="0099397A" w:rsidRDefault="0099397A" w:rsidP="00AC33F2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="3C82A2C6" w14:textId="77777777" w:rsidR="003C037B" w:rsidRDefault="003C037B" w:rsidP="00AC33F2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30787856" w14:textId="77777777" w:rsidR="00295E90" w:rsidRPr="00CB4F4D" w:rsidRDefault="00295E90" w:rsidP="00CB4F4D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4F4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Details of </w:t>
       </w:r>
       <w:r w:rsidR="00CB4F4D" w:rsidRPr="00CB4F4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>modules studied and plan for completion of level after change of mode of study</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4F4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18AD3FA8" w14:textId="77777777" w:rsidR="00295E90" w:rsidRDefault="00295E90" w:rsidP="00295E90">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4482,183 +4607,177 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3971"/>
         <w:gridCol w:w="3544"/>
       </w:tblGrid>
       <w:tr w:rsidR="007754B4" w:rsidRPr="00E92BD7" w14:paraId="7469B04B" w14:textId="77777777" w:rsidTr="008E3FEE">
         <w:trPr>
           <w:trHeight w:val="347"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A0F2CBB" w14:textId="77777777" w:rsidR="007754B4" w:rsidRDefault="007754B4" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name of member of staff:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0333C719" w14:textId="77777777" w:rsidR="007754B4" w:rsidRPr="000F0636" w:rsidRDefault="007754B4" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC33F2" w:rsidRPr="00E92BD7" w14:paraId="64E1ABCC" w14:textId="77777777" w:rsidTr="008E3FEE">
         <w:trPr>
           <w:trHeight w:val="347"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="159D1F84" w14:textId="77777777" w:rsidR="00AC33F2" w:rsidRPr="000F0636" w:rsidRDefault="00AC33F2" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:r w:rsidR="008A46AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47CED582" w14:textId="77777777" w:rsidR="00AC33F2" w:rsidRPr="000F0636" w:rsidRDefault="00AC33F2" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC33F2" w:rsidRPr="00E92BD7" w14:paraId="3CFF2627" w14:textId="77777777" w:rsidTr="008E3FEE">
         <w:trPr>
           <w:trHeight w:val="347"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3971" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4088AD91" w14:textId="77777777" w:rsidR="00AC33F2" w:rsidRDefault="00AC33F2" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidR="008A46AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56776233" w14:textId="77777777" w:rsidR="00AC33F2" w:rsidRPr="000F0636" w:rsidRDefault="00AC33F2" w:rsidP="009303B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23678807" w14:textId="77777777" w:rsidR="00D848EF" w:rsidRDefault="00120CA5" w:rsidP="00CB4F4D">
       <w:pPr>
         <w:ind w:right="-144"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC1D6D">
@@ -5295,118 +5414,151 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of this form. Your</w:t>
       </w:r>
       <w:r w:rsidR="00E219DF" w:rsidRPr="002A39AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB4D08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Programme Manager</w:t>
       </w:r>
       <w:r w:rsidR="00E219DF" w:rsidRPr="002A39AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> must provide a statement indicating whether or not </w:t>
+        <w:t xml:space="preserve"> must provide a statement indicating </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E219DF" w:rsidRPr="002A39AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E219DF" w:rsidRPr="002A39AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB4D08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">they </w:t>
       </w:r>
       <w:r w:rsidR="00A121E3" w:rsidRPr="002A39AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>support the request</w:t>
       </w:r>
       <w:r w:rsidR="00CC6704" w:rsidRPr="002A39AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and list all modules completed to date as well as provide clarification on how partially completed modules will be handled and give a clear plan for completion of any outstanding modules in the level.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23EB6C1B" w14:textId="77777777" w:rsidR="00BF77D6" w:rsidRPr="002A39AC" w:rsidRDefault="00BF77D6" w:rsidP="00E219DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="199EFF55" w14:textId="6F922B66" w:rsidR="001E7838" w:rsidRDefault="00861E3D" w:rsidP="00E219DF">
+    <w:p w14:paraId="199EFF55" w14:textId="2D5AC8D5" w:rsidR="001E7838" w:rsidRDefault="00861E3D" w:rsidP="00E219DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A39AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The completed form should be sent to the </w:t>
-[...13 lines deleted...]
-        <w:t>Office</w:t>
+        <w:t xml:space="preserve">The completed form should be </w:t>
+      </w:r>
+      <w:r w:rsidR="00A440ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>emailed to</w:t>
+      </w:r>
+      <w:r w:rsidR="00875F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="006258AC" w:rsidRPr="006258AC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>aocases@uwtsd.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00744C7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF77D6" w:rsidRPr="002A39AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for consideration. You will be informed in writing of the decision.</w:t>
+        <w:t>for consideration. You will be informed in writing of the decision.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A39AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ACC6E42" w14:textId="77777777" w:rsidR="0030404F" w:rsidRDefault="0030404F" w:rsidP="00E219DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="080401AD" w14:textId="77777777" w:rsidR="00C22721" w:rsidRPr="003B2561" w:rsidRDefault="00C22721" w:rsidP="00C22721">
       <w:pPr>
         <w:ind w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -5613,128 +5765,190 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. If you live in the UK,</w:t>
       </w:r>
       <w:r w:rsidRPr="002A39AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> you may not be entitled to Council Tax exemption if you change from full-time to part-time mode of study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C161784" w14:textId="77777777" w:rsidR="00C22721" w:rsidRPr="002A39AC" w:rsidRDefault="00C22721" w:rsidP="00C22721">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76912E51" w14:textId="77777777" w:rsidR="00C22721" w:rsidRPr="003B2561" w:rsidRDefault="00C22721" w:rsidP="00C22721">
+    <w:p w14:paraId="76912E51" w14:textId="4EE2098C" w:rsidR="00C22721" w:rsidRPr="003B2561" w:rsidRDefault="00C22721" w:rsidP="00C22721">
       <w:pPr>
         <w:ind w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2561">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Implications for the immigration status of overseas students</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3AAAD3EF" w14:textId="77777777" w:rsidR="00C22721" w:rsidRPr="002A39AC" w:rsidRDefault="00C22721" w:rsidP="00C22721">
+        <w:t xml:space="preserve">Implications for the immigration status of </w:t>
+      </w:r>
+      <w:r w:rsidR="003F6FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>international</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2561">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> students</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AAAD3EF" w14:textId="23A9911D" w:rsidR="00C22721" w:rsidRPr="002A39AC" w:rsidRDefault="00C22721" w:rsidP="00C22721">
       <w:pPr>
         <w:ind w:right="26"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A39AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you are an overseas student and have student leave to remain in the UK, you will not be permitted to change your mode of study from full-time to part-time and remain in the UK as a student. </w:t>
+        <w:t xml:space="preserve">If you are an </w:t>
+      </w:r>
+      <w:r w:rsidR="003F6FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>international</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A39AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> student and have student leave to remain in the UK, you will not be permitted to change your mode of study from full-time to part-time and remain in the UK as a student. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46915110" w14:textId="77777777" w:rsidR="00C22721" w:rsidRPr="002A39AC" w:rsidRDefault="00C22721" w:rsidP="00C22721">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FDFB977" w14:textId="77777777" w:rsidR="00C22721" w:rsidRPr="003B2561" w:rsidRDefault="00C22721" w:rsidP="00C22721">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2561">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Taught Master’s students on Part II (Dissertation)</w:t>
+        <w:t xml:space="preserve">Taught </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B2561">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Master’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B2561">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> students on Part II (Dissertation)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54DADE39" w14:textId="77777777" w:rsidR="00C22721" w:rsidRPr="002A39AC" w:rsidRDefault="00C22721" w:rsidP="00C22721">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A39AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Students who have completed Part I of a Taught Master’s Degree will not be permitted to change mode of study during Part II unless there are </w:t>
       </w:r>
       <w:r w:rsidRPr="002A39AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
@@ -5892,51 +6106,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2561">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Review of decision not to approve </w:t>
       </w:r>
       <w:r w:rsidR="002325FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>request</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E4D0EEB" w14:textId="6D83B2FB" w:rsidR="00655483" w:rsidRDefault="007754B4" w:rsidP="00655483">
+    <w:p w14:paraId="6E4D0EEB" w14:textId="2D9A0EC0" w:rsidR="00655483" w:rsidRDefault="007754B4" w:rsidP="00655483">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r application for a change of mode of study is not granted, you may be able to</w:t>
       </w:r>
       <w:r w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
@@ -6050,278 +6264,268 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>decision</w:t>
       </w:r>
       <w:r w:rsidR="00DB31ED" w:rsidRPr="00051D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AF0564">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00655483">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please see section </w:t>
       </w:r>
-      <w:r w:rsidR="00655483" w:rsidRPr="003C037B">
-[...4 lines deleted...]
-        <w:t>25</w:t>
+      <w:r w:rsidR="00F52787">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>23</w:t>
       </w:r>
       <w:r w:rsidR="00655483">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the University’s Mitigating Circumstances Policy for details of the procedures for requesting a review of the decision and the grounds on which a review may be requested.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D785AE" w14:textId="77777777" w:rsidR="00640D58" w:rsidRDefault="00640D58" w:rsidP="007754B4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="091090BA" w14:textId="13461B5A" w:rsidR="003C037B" w:rsidRPr="00051D95" w:rsidRDefault="003C037B" w:rsidP="003C037B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Further information can be found in the University’s Mitigating Circumstances Policy at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="001B68FB" w:rsidRPr="00C244A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.uwtsd.ac.uk/about/academic-office/academic-quality-handbook</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4DC7425F" w14:textId="77777777" w:rsidR="00931FBE" w:rsidRDefault="00931FBE" w:rsidP="00C73188">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="704A1046" w14:textId="77777777" w:rsidR="00644E92" w:rsidRPr="00E020BD" w:rsidRDefault="007754B4" w:rsidP="00C73188">
+    <w:p w14:paraId="704A1046" w14:textId="13970385" w:rsidR="00644E92" w:rsidRPr="00E020BD" w:rsidRDefault="00644E92" w:rsidP="00C73188">
       <w:pPr>
         <w:overflowPunct/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E020BD">
-[...15 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00644E92" w:rsidRPr="00E020BD" w:rsidSect="006720BB">
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1138" w:bottom="850" w:left="1138" w:header="720" w:footer="288" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D546917" w14:textId="77777777" w:rsidR="008368FB" w:rsidRDefault="008368FB" w:rsidP="001A5CB8">
+    <w:p w14:paraId="78DC4D08" w14:textId="77777777" w:rsidR="00022231" w:rsidRDefault="00022231" w:rsidP="001A5CB8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07BAC361" w14:textId="77777777" w:rsidR="008368FB" w:rsidRDefault="008368FB" w:rsidP="001A5CB8">
+    <w:p w14:paraId="064CAF21" w14:textId="77777777" w:rsidR="00022231" w:rsidRDefault="00022231" w:rsidP="001A5CB8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0838FA6A" w14:textId="50566172" w:rsidR="00252FBE" w:rsidRPr="00BB61D9" w:rsidRDefault="005B05CC" w:rsidP="00BB61D9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0838FA6A" w14:textId="0ED76966" w:rsidR="00252FBE" w:rsidRPr="00BB61D9" w:rsidRDefault="005B05CC" w:rsidP="00BB61D9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">September </w:t>
     </w:r>
     <w:r w:rsidR="00413CAA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00B9048B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00413CAA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00413CAA" w:rsidRPr="00BB61D9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00413CAA" w:rsidRPr="00BB61D9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00413CAA" w:rsidRPr="00BB61D9">
@@ -6380,70 +6584,70 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Change Mode of Study</w:t>
     </w:r>
     <w:r w:rsidR="00FA03CA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00BB61D9" w:rsidRPr="00BB61D9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Form</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43D175B8" w14:textId="77777777" w:rsidR="008368FB" w:rsidRDefault="008368FB" w:rsidP="001A5CB8">
+    <w:p w14:paraId="797B644F" w14:textId="77777777" w:rsidR="00022231" w:rsidRDefault="00022231" w:rsidP="001A5CB8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="296BC4F3" w14:textId="77777777" w:rsidR="008368FB" w:rsidRDefault="008368FB" w:rsidP="001A5CB8">
+    <w:p w14:paraId="35C09EEE" w14:textId="77777777" w:rsidR="00022231" w:rsidRDefault="00022231" w:rsidP="001A5CB8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="248FA125" w14:textId="77777777" w:rsidR="00BB61D9" w:rsidRPr="00BB61D9" w:rsidRDefault="006720BB" w:rsidP="00BB61D9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BD8DBFC" wp14:editId="397C26C4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>179705</wp:posOffset>
           </wp:positionV>
@@ -6483,51 +6687,51 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BB61D9" w:rsidRPr="00BB61D9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">Appendix </w:t>
     </w:r>
     <w:r w:rsidR="0034137B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t>SC04</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05BC3808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A50C3360"/>
     <w:lvl w:ilvl="0" w:tplc="A2D68396">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7748,617 +7952,669 @@
   </w:num>
   <w:num w:numId="6" w16cid:durableId="320424846">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="79103139">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="140583615">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="168756714">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1867719926">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2090998376">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009975C5"/>
     <w:rsid w:val="00004872"/>
     <w:rsid w:val="00011EE3"/>
+    <w:rsid w:val="00022231"/>
     <w:rsid w:val="0002491B"/>
     <w:rsid w:val="00043F26"/>
     <w:rsid w:val="00054BE7"/>
     <w:rsid w:val="00056D7A"/>
     <w:rsid w:val="00064F13"/>
     <w:rsid w:val="00065048"/>
     <w:rsid w:val="00077DE3"/>
     <w:rsid w:val="000808F8"/>
     <w:rsid w:val="0008145C"/>
     <w:rsid w:val="00083085"/>
     <w:rsid w:val="00090C9C"/>
     <w:rsid w:val="000966EC"/>
+    <w:rsid w:val="000A1AEF"/>
     <w:rsid w:val="000A4CF7"/>
     <w:rsid w:val="000A571C"/>
     <w:rsid w:val="000B0CEE"/>
     <w:rsid w:val="000B2F55"/>
     <w:rsid w:val="000B3FBB"/>
     <w:rsid w:val="000E1C07"/>
     <w:rsid w:val="000E6961"/>
     <w:rsid w:val="000F4990"/>
     <w:rsid w:val="0010797F"/>
     <w:rsid w:val="00116B46"/>
     <w:rsid w:val="001206EF"/>
     <w:rsid w:val="00120CA5"/>
     <w:rsid w:val="001218EE"/>
     <w:rsid w:val="00121B00"/>
     <w:rsid w:val="00122960"/>
     <w:rsid w:val="001264C0"/>
     <w:rsid w:val="00136EBE"/>
     <w:rsid w:val="001500FF"/>
     <w:rsid w:val="00155D29"/>
     <w:rsid w:val="00164F44"/>
     <w:rsid w:val="00165B00"/>
+    <w:rsid w:val="00172FFF"/>
     <w:rsid w:val="00176076"/>
     <w:rsid w:val="00180427"/>
     <w:rsid w:val="00186972"/>
     <w:rsid w:val="0018757F"/>
     <w:rsid w:val="001921A6"/>
     <w:rsid w:val="001A5CB8"/>
     <w:rsid w:val="001A5F91"/>
     <w:rsid w:val="001B3D4C"/>
     <w:rsid w:val="001B68FB"/>
     <w:rsid w:val="001C306F"/>
     <w:rsid w:val="001C5220"/>
     <w:rsid w:val="001D06BB"/>
     <w:rsid w:val="001D302E"/>
     <w:rsid w:val="001D3BC5"/>
     <w:rsid w:val="001E0972"/>
     <w:rsid w:val="001E10FE"/>
     <w:rsid w:val="001E186D"/>
     <w:rsid w:val="001E1CC2"/>
     <w:rsid w:val="001E2125"/>
     <w:rsid w:val="001E7838"/>
     <w:rsid w:val="001E7C76"/>
     <w:rsid w:val="001F33AC"/>
     <w:rsid w:val="001F413D"/>
     <w:rsid w:val="00200B50"/>
     <w:rsid w:val="00203782"/>
     <w:rsid w:val="00203B01"/>
     <w:rsid w:val="00210C37"/>
     <w:rsid w:val="002117DF"/>
     <w:rsid w:val="0021261B"/>
     <w:rsid w:val="00214F1C"/>
     <w:rsid w:val="00215EAE"/>
     <w:rsid w:val="00222FB7"/>
     <w:rsid w:val="00225500"/>
     <w:rsid w:val="00225591"/>
     <w:rsid w:val="002325FA"/>
     <w:rsid w:val="0024691C"/>
     <w:rsid w:val="00250388"/>
+    <w:rsid w:val="0025285F"/>
     <w:rsid w:val="00252FBE"/>
     <w:rsid w:val="0025423D"/>
     <w:rsid w:val="002608D0"/>
     <w:rsid w:val="00260C2E"/>
     <w:rsid w:val="00264798"/>
     <w:rsid w:val="002675F1"/>
     <w:rsid w:val="00273C3F"/>
     <w:rsid w:val="002769C3"/>
     <w:rsid w:val="00276E33"/>
     <w:rsid w:val="00277045"/>
     <w:rsid w:val="00285877"/>
     <w:rsid w:val="00291D64"/>
+    <w:rsid w:val="00295719"/>
     <w:rsid w:val="00295E90"/>
     <w:rsid w:val="00296D0E"/>
     <w:rsid w:val="002A39AC"/>
+    <w:rsid w:val="002B602C"/>
     <w:rsid w:val="002C3645"/>
     <w:rsid w:val="002C4EF0"/>
     <w:rsid w:val="002C4F80"/>
+    <w:rsid w:val="002C4FC6"/>
     <w:rsid w:val="002C7C82"/>
     <w:rsid w:val="002E103B"/>
     <w:rsid w:val="003023CC"/>
     <w:rsid w:val="0030404F"/>
     <w:rsid w:val="00307381"/>
     <w:rsid w:val="00314425"/>
     <w:rsid w:val="00315AA5"/>
     <w:rsid w:val="00315BF2"/>
     <w:rsid w:val="00317829"/>
     <w:rsid w:val="00330B3C"/>
     <w:rsid w:val="0033725B"/>
     <w:rsid w:val="003373A0"/>
     <w:rsid w:val="0033798B"/>
     <w:rsid w:val="0034016A"/>
     <w:rsid w:val="0034137B"/>
+    <w:rsid w:val="00344647"/>
+    <w:rsid w:val="003614B6"/>
+    <w:rsid w:val="003628DF"/>
     <w:rsid w:val="00363A1A"/>
     <w:rsid w:val="00363B0A"/>
     <w:rsid w:val="00367FDF"/>
     <w:rsid w:val="00372D33"/>
     <w:rsid w:val="00380717"/>
     <w:rsid w:val="0038170D"/>
+    <w:rsid w:val="003837A3"/>
     <w:rsid w:val="00384666"/>
     <w:rsid w:val="00387E0C"/>
     <w:rsid w:val="0039199A"/>
+    <w:rsid w:val="00392E5C"/>
     <w:rsid w:val="0039349B"/>
     <w:rsid w:val="00393CAD"/>
+    <w:rsid w:val="00393CC1"/>
     <w:rsid w:val="0039604C"/>
     <w:rsid w:val="00396367"/>
     <w:rsid w:val="003A05F6"/>
+    <w:rsid w:val="003A22F6"/>
     <w:rsid w:val="003A2305"/>
     <w:rsid w:val="003A562A"/>
     <w:rsid w:val="003A6913"/>
     <w:rsid w:val="003B2561"/>
     <w:rsid w:val="003C037B"/>
     <w:rsid w:val="003C22CA"/>
     <w:rsid w:val="003C2A86"/>
     <w:rsid w:val="003D0385"/>
     <w:rsid w:val="003D135B"/>
     <w:rsid w:val="003D39E1"/>
     <w:rsid w:val="003E435D"/>
     <w:rsid w:val="003E539E"/>
     <w:rsid w:val="003E74DF"/>
     <w:rsid w:val="003F0ACF"/>
     <w:rsid w:val="003F2ECB"/>
     <w:rsid w:val="003F6D2D"/>
+    <w:rsid w:val="003F6FC7"/>
     <w:rsid w:val="00400CDA"/>
     <w:rsid w:val="00407001"/>
     <w:rsid w:val="00407CF2"/>
     <w:rsid w:val="00413CAA"/>
+    <w:rsid w:val="00414483"/>
     <w:rsid w:val="0042403C"/>
+    <w:rsid w:val="00426BAD"/>
     <w:rsid w:val="00430415"/>
     <w:rsid w:val="00432D1D"/>
     <w:rsid w:val="00435959"/>
     <w:rsid w:val="004408A7"/>
     <w:rsid w:val="00453108"/>
     <w:rsid w:val="00456B49"/>
     <w:rsid w:val="00460A3B"/>
     <w:rsid w:val="00470CE2"/>
     <w:rsid w:val="00491123"/>
     <w:rsid w:val="004A05D6"/>
     <w:rsid w:val="004A1313"/>
     <w:rsid w:val="004A3093"/>
     <w:rsid w:val="004A4131"/>
     <w:rsid w:val="004A5D63"/>
     <w:rsid w:val="004B5035"/>
     <w:rsid w:val="004C129C"/>
     <w:rsid w:val="004C1AC9"/>
     <w:rsid w:val="004D01D6"/>
     <w:rsid w:val="004D0510"/>
     <w:rsid w:val="004D318C"/>
     <w:rsid w:val="004E0F35"/>
     <w:rsid w:val="004E342B"/>
     <w:rsid w:val="004E4ABA"/>
     <w:rsid w:val="004E76BE"/>
     <w:rsid w:val="004F10C6"/>
     <w:rsid w:val="004F216E"/>
     <w:rsid w:val="005003A5"/>
     <w:rsid w:val="00501B78"/>
     <w:rsid w:val="00503EF8"/>
     <w:rsid w:val="00510CBB"/>
     <w:rsid w:val="005111E9"/>
     <w:rsid w:val="00512C6B"/>
     <w:rsid w:val="00520794"/>
     <w:rsid w:val="0052181A"/>
     <w:rsid w:val="00522327"/>
     <w:rsid w:val="00524DFA"/>
     <w:rsid w:val="005264EA"/>
     <w:rsid w:val="0053356E"/>
     <w:rsid w:val="00536379"/>
     <w:rsid w:val="0055346E"/>
     <w:rsid w:val="00556FE3"/>
     <w:rsid w:val="00561F2C"/>
     <w:rsid w:val="00565C8B"/>
     <w:rsid w:val="005666E2"/>
     <w:rsid w:val="00567299"/>
     <w:rsid w:val="005743D0"/>
+    <w:rsid w:val="00590C3C"/>
     <w:rsid w:val="005A3AC7"/>
     <w:rsid w:val="005A60D6"/>
     <w:rsid w:val="005B05CC"/>
     <w:rsid w:val="005B2A92"/>
     <w:rsid w:val="005B71E4"/>
     <w:rsid w:val="005B7A5C"/>
     <w:rsid w:val="005C31E0"/>
     <w:rsid w:val="005C602D"/>
     <w:rsid w:val="005C7C4F"/>
     <w:rsid w:val="005E128F"/>
     <w:rsid w:val="005E3CFE"/>
     <w:rsid w:val="005E4EBD"/>
     <w:rsid w:val="005E4ED6"/>
     <w:rsid w:val="005E5FA7"/>
     <w:rsid w:val="005F0D49"/>
     <w:rsid w:val="006057C6"/>
     <w:rsid w:val="00607830"/>
     <w:rsid w:val="00610179"/>
     <w:rsid w:val="006157AD"/>
     <w:rsid w:val="00620E63"/>
+    <w:rsid w:val="00624FE5"/>
     <w:rsid w:val="006251EF"/>
+    <w:rsid w:val="006258AC"/>
     <w:rsid w:val="006352B6"/>
     <w:rsid w:val="00640D58"/>
     <w:rsid w:val="00643E06"/>
     <w:rsid w:val="00643FDF"/>
     <w:rsid w:val="00644E92"/>
     <w:rsid w:val="006455EA"/>
     <w:rsid w:val="00655483"/>
     <w:rsid w:val="00660D97"/>
     <w:rsid w:val="0066642E"/>
     <w:rsid w:val="006720BB"/>
     <w:rsid w:val="006764FD"/>
     <w:rsid w:val="00677DC8"/>
     <w:rsid w:val="00687CCC"/>
     <w:rsid w:val="006A4904"/>
     <w:rsid w:val="006B1355"/>
+    <w:rsid w:val="006B2F17"/>
     <w:rsid w:val="006C2F53"/>
     <w:rsid w:val="006C7AF5"/>
     <w:rsid w:val="006D0410"/>
     <w:rsid w:val="006D42B3"/>
     <w:rsid w:val="006E2F9C"/>
     <w:rsid w:val="006F0C54"/>
+    <w:rsid w:val="006F59DC"/>
     <w:rsid w:val="0070065D"/>
     <w:rsid w:val="00707418"/>
     <w:rsid w:val="007130AA"/>
     <w:rsid w:val="007145DB"/>
     <w:rsid w:val="0071467E"/>
     <w:rsid w:val="00725241"/>
     <w:rsid w:val="00725A21"/>
     <w:rsid w:val="0073105E"/>
     <w:rsid w:val="007336C8"/>
     <w:rsid w:val="00734A1E"/>
+    <w:rsid w:val="0073536E"/>
+    <w:rsid w:val="00744C7E"/>
     <w:rsid w:val="00754BAF"/>
     <w:rsid w:val="00755666"/>
     <w:rsid w:val="007601AD"/>
     <w:rsid w:val="00772DAE"/>
     <w:rsid w:val="007754B4"/>
     <w:rsid w:val="00777984"/>
     <w:rsid w:val="00793C45"/>
     <w:rsid w:val="00793E6B"/>
     <w:rsid w:val="007A08F2"/>
     <w:rsid w:val="007A0CE3"/>
     <w:rsid w:val="007A23C6"/>
     <w:rsid w:val="007A5791"/>
+    <w:rsid w:val="007B0793"/>
+    <w:rsid w:val="007B698D"/>
     <w:rsid w:val="007C3924"/>
     <w:rsid w:val="007D422D"/>
     <w:rsid w:val="007D795A"/>
     <w:rsid w:val="007E233D"/>
     <w:rsid w:val="007E5B55"/>
     <w:rsid w:val="007E7396"/>
     <w:rsid w:val="007F0A72"/>
     <w:rsid w:val="007F628B"/>
     <w:rsid w:val="00806EC4"/>
     <w:rsid w:val="00813307"/>
     <w:rsid w:val="00815085"/>
     <w:rsid w:val="008209F0"/>
     <w:rsid w:val="00820A12"/>
     <w:rsid w:val="0082144A"/>
     <w:rsid w:val="0083257E"/>
     <w:rsid w:val="008368FB"/>
+    <w:rsid w:val="00836C47"/>
     <w:rsid w:val="00842E25"/>
     <w:rsid w:val="00844DFC"/>
     <w:rsid w:val="00845BA5"/>
     <w:rsid w:val="00845E70"/>
     <w:rsid w:val="008475A5"/>
     <w:rsid w:val="008542F5"/>
     <w:rsid w:val="00861E3D"/>
     <w:rsid w:val="00867FCC"/>
     <w:rsid w:val="00870C52"/>
     <w:rsid w:val="008713BF"/>
     <w:rsid w:val="00873F89"/>
     <w:rsid w:val="00874D88"/>
+    <w:rsid w:val="00875F11"/>
     <w:rsid w:val="008832E8"/>
     <w:rsid w:val="00890FFD"/>
     <w:rsid w:val="00892737"/>
     <w:rsid w:val="008A46AA"/>
     <w:rsid w:val="008A590E"/>
     <w:rsid w:val="008B10AB"/>
     <w:rsid w:val="008B2EEA"/>
     <w:rsid w:val="008B4DC9"/>
     <w:rsid w:val="008C6A88"/>
     <w:rsid w:val="008D1290"/>
     <w:rsid w:val="008D1444"/>
     <w:rsid w:val="008D72EF"/>
     <w:rsid w:val="008E018C"/>
     <w:rsid w:val="008E1F76"/>
     <w:rsid w:val="008E25CA"/>
     <w:rsid w:val="008E38BF"/>
     <w:rsid w:val="008E3FEE"/>
     <w:rsid w:val="008F0861"/>
     <w:rsid w:val="008F1908"/>
     <w:rsid w:val="008F7FDB"/>
     <w:rsid w:val="00911EEC"/>
     <w:rsid w:val="0091547E"/>
     <w:rsid w:val="00916E1E"/>
     <w:rsid w:val="0092624C"/>
     <w:rsid w:val="009303B9"/>
     <w:rsid w:val="00931FBE"/>
     <w:rsid w:val="00933A89"/>
     <w:rsid w:val="0093410A"/>
     <w:rsid w:val="00935579"/>
+    <w:rsid w:val="00936EE7"/>
     <w:rsid w:val="00941D0D"/>
     <w:rsid w:val="00950CC6"/>
     <w:rsid w:val="00954724"/>
     <w:rsid w:val="00957B5B"/>
+    <w:rsid w:val="00962434"/>
     <w:rsid w:val="00967D4D"/>
     <w:rsid w:val="00971115"/>
     <w:rsid w:val="009805C6"/>
     <w:rsid w:val="00985B4E"/>
+    <w:rsid w:val="0099397A"/>
     <w:rsid w:val="009975C5"/>
     <w:rsid w:val="009979C1"/>
     <w:rsid w:val="009A2682"/>
     <w:rsid w:val="009A3ABB"/>
     <w:rsid w:val="009A3DD7"/>
     <w:rsid w:val="009B3906"/>
     <w:rsid w:val="009B541A"/>
     <w:rsid w:val="009B5B5A"/>
     <w:rsid w:val="009C65D8"/>
     <w:rsid w:val="009C65E5"/>
     <w:rsid w:val="009D0E18"/>
     <w:rsid w:val="009E2307"/>
     <w:rsid w:val="009F2603"/>
+    <w:rsid w:val="009F706C"/>
     <w:rsid w:val="009F7BA1"/>
     <w:rsid w:val="00A0060B"/>
     <w:rsid w:val="00A00E13"/>
     <w:rsid w:val="00A10D1E"/>
     <w:rsid w:val="00A11157"/>
     <w:rsid w:val="00A11936"/>
     <w:rsid w:val="00A1201B"/>
     <w:rsid w:val="00A121E3"/>
     <w:rsid w:val="00A13D6D"/>
     <w:rsid w:val="00A171D0"/>
     <w:rsid w:val="00A17617"/>
     <w:rsid w:val="00A21089"/>
     <w:rsid w:val="00A353A5"/>
     <w:rsid w:val="00A37164"/>
     <w:rsid w:val="00A37836"/>
+    <w:rsid w:val="00A440ED"/>
     <w:rsid w:val="00A46D0D"/>
     <w:rsid w:val="00A47C67"/>
     <w:rsid w:val="00A506BE"/>
     <w:rsid w:val="00A50DD8"/>
     <w:rsid w:val="00A57E74"/>
     <w:rsid w:val="00A61636"/>
     <w:rsid w:val="00A65F82"/>
     <w:rsid w:val="00A66C85"/>
     <w:rsid w:val="00A70F6F"/>
     <w:rsid w:val="00A720CE"/>
     <w:rsid w:val="00A74AC9"/>
     <w:rsid w:val="00A75F7A"/>
     <w:rsid w:val="00A81A94"/>
     <w:rsid w:val="00A859C4"/>
     <w:rsid w:val="00AA1D56"/>
     <w:rsid w:val="00AB050B"/>
     <w:rsid w:val="00AB3E9D"/>
     <w:rsid w:val="00AB6A8C"/>
     <w:rsid w:val="00AC1827"/>
     <w:rsid w:val="00AC33F2"/>
     <w:rsid w:val="00AC7426"/>
     <w:rsid w:val="00AD1528"/>
     <w:rsid w:val="00AD2861"/>
+    <w:rsid w:val="00AD7587"/>
     <w:rsid w:val="00AE1482"/>
     <w:rsid w:val="00AF0564"/>
     <w:rsid w:val="00AF29F1"/>
     <w:rsid w:val="00AF638C"/>
     <w:rsid w:val="00B01A85"/>
     <w:rsid w:val="00B034A1"/>
     <w:rsid w:val="00B05685"/>
     <w:rsid w:val="00B05A19"/>
     <w:rsid w:val="00B06DF4"/>
     <w:rsid w:val="00B071BD"/>
     <w:rsid w:val="00B0777E"/>
     <w:rsid w:val="00B07FB8"/>
     <w:rsid w:val="00B13FC5"/>
     <w:rsid w:val="00B14BB8"/>
     <w:rsid w:val="00B15F11"/>
     <w:rsid w:val="00B2339C"/>
     <w:rsid w:val="00B24B6C"/>
     <w:rsid w:val="00B25ECC"/>
+    <w:rsid w:val="00B30768"/>
     <w:rsid w:val="00B34245"/>
     <w:rsid w:val="00B34D14"/>
     <w:rsid w:val="00B36165"/>
     <w:rsid w:val="00B46C00"/>
     <w:rsid w:val="00B510ED"/>
     <w:rsid w:val="00B648A8"/>
+    <w:rsid w:val="00B64A43"/>
     <w:rsid w:val="00B6519E"/>
+    <w:rsid w:val="00B9048B"/>
     <w:rsid w:val="00B9191A"/>
     <w:rsid w:val="00BA1135"/>
     <w:rsid w:val="00BA6951"/>
     <w:rsid w:val="00BB247D"/>
     <w:rsid w:val="00BB31BD"/>
     <w:rsid w:val="00BB61D9"/>
     <w:rsid w:val="00BB6377"/>
+    <w:rsid w:val="00BC4744"/>
     <w:rsid w:val="00BC5BE6"/>
     <w:rsid w:val="00BC6F30"/>
     <w:rsid w:val="00BD1605"/>
     <w:rsid w:val="00BD37FC"/>
     <w:rsid w:val="00BD7BEE"/>
     <w:rsid w:val="00BE0E3C"/>
     <w:rsid w:val="00BE48A9"/>
     <w:rsid w:val="00BE6827"/>
     <w:rsid w:val="00BF0687"/>
     <w:rsid w:val="00BF769E"/>
     <w:rsid w:val="00BF77D6"/>
     <w:rsid w:val="00C028F6"/>
     <w:rsid w:val="00C03F9F"/>
     <w:rsid w:val="00C04D99"/>
     <w:rsid w:val="00C0624B"/>
+    <w:rsid w:val="00C16765"/>
     <w:rsid w:val="00C2105E"/>
     <w:rsid w:val="00C22721"/>
     <w:rsid w:val="00C22C29"/>
     <w:rsid w:val="00C3129D"/>
     <w:rsid w:val="00C3456C"/>
     <w:rsid w:val="00C37927"/>
     <w:rsid w:val="00C44079"/>
+    <w:rsid w:val="00C51482"/>
     <w:rsid w:val="00C6542B"/>
     <w:rsid w:val="00C66073"/>
     <w:rsid w:val="00C73188"/>
+    <w:rsid w:val="00C771F6"/>
     <w:rsid w:val="00C849BC"/>
     <w:rsid w:val="00C90981"/>
     <w:rsid w:val="00C90F57"/>
     <w:rsid w:val="00C9504B"/>
     <w:rsid w:val="00CA27DF"/>
     <w:rsid w:val="00CA728B"/>
     <w:rsid w:val="00CB320B"/>
     <w:rsid w:val="00CB33FF"/>
+    <w:rsid w:val="00CB4A3C"/>
     <w:rsid w:val="00CB4F4D"/>
     <w:rsid w:val="00CC06DF"/>
     <w:rsid w:val="00CC6704"/>
+    <w:rsid w:val="00CD617E"/>
     <w:rsid w:val="00CD64DA"/>
     <w:rsid w:val="00CF0521"/>
     <w:rsid w:val="00CF3756"/>
     <w:rsid w:val="00CF618A"/>
     <w:rsid w:val="00D26841"/>
     <w:rsid w:val="00D268DF"/>
     <w:rsid w:val="00D26BBF"/>
     <w:rsid w:val="00D40090"/>
+    <w:rsid w:val="00D4017B"/>
     <w:rsid w:val="00D413D6"/>
     <w:rsid w:val="00D45100"/>
     <w:rsid w:val="00D45924"/>
     <w:rsid w:val="00D47977"/>
     <w:rsid w:val="00D512BA"/>
     <w:rsid w:val="00D524D8"/>
     <w:rsid w:val="00D61C80"/>
     <w:rsid w:val="00D62869"/>
     <w:rsid w:val="00D62E40"/>
     <w:rsid w:val="00D73058"/>
     <w:rsid w:val="00D730FD"/>
     <w:rsid w:val="00D76008"/>
     <w:rsid w:val="00D7620E"/>
+    <w:rsid w:val="00D801CA"/>
     <w:rsid w:val="00D812D1"/>
     <w:rsid w:val="00D8155B"/>
     <w:rsid w:val="00D8267F"/>
     <w:rsid w:val="00D83D50"/>
     <w:rsid w:val="00D848EF"/>
     <w:rsid w:val="00D94A46"/>
     <w:rsid w:val="00D94E5F"/>
     <w:rsid w:val="00D9770A"/>
     <w:rsid w:val="00DA150E"/>
     <w:rsid w:val="00DA454C"/>
     <w:rsid w:val="00DB31ED"/>
     <w:rsid w:val="00DB5B65"/>
     <w:rsid w:val="00DC183B"/>
     <w:rsid w:val="00DC1D6D"/>
     <w:rsid w:val="00DC278E"/>
     <w:rsid w:val="00DC3691"/>
     <w:rsid w:val="00DC36FD"/>
     <w:rsid w:val="00DC5AA3"/>
+    <w:rsid w:val="00DD3F59"/>
     <w:rsid w:val="00DD59E4"/>
     <w:rsid w:val="00DD5D2F"/>
     <w:rsid w:val="00DE3C24"/>
     <w:rsid w:val="00DF0032"/>
     <w:rsid w:val="00DF0B68"/>
     <w:rsid w:val="00DF1FF4"/>
     <w:rsid w:val="00DF2E6B"/>
     <w:rsid w:val="00DF5202"/>
     <w:rsid w:val="00E00783"/>
     <w:rsid w:val="00E020BD"/>
     <w:rsid w:val="00E0222F"/>
+    <w:rsid w:val="00E040F3"/>
     <w:rsid w:val="00E12467"/>
     <w:rsid w:val="00E17CB6"/>
     <w:rsid w:val="00E20258"/>
     <w:rsid w:val="00E219DF"/>
     <w:rsid w:val="00E26997"/>
     <w:rsid w:val="00E4366A"/>
     <w:rsid w:val="00E52A41"/>
     <w:rsid w:val="00E5566E"/>
     <w:rsid w:val="00E635D8"/>
     <w:rsid w:val="00E6386F"/>
     <w:rsid w:val="00E66492"/>
     <w:rsid w:val="00E673B9"/>
     <w:rsid w:val="00E67D39"/>
+    <w:rsid w:val="00E707FB"/>
     <w:rsid w:val="00E739A7"/>
     <w:rsid w:val="00E845E8"/>
     <w:rsid w:val="00E87FCE"/>
     <w:rsid w:val="00E93816"/>
     <w:rsid w:val="00EA0163"/>
     <w:rsid w:val="00EA6D9C"/>
     <w:rsid w:val="00EA7EDC"/>
     <w:rsid w:val="00EC1134"/>
     <w:rsid w:val="00EC3888"/>
     <w:rsid w:val="00ED03ED"/>
     <w:rsid w:val="00ED24BD"/>
+    <w:rsid w:val="00ED2F06"/>
     <w:rsid w:val="00ED4425"/>
     <w:rsid w:val="00ED5DCD"/>
     <w:rsid w:val="00ED6CA5"/>
     <w:rsid w:val="00EE0596"/>
     <w:rsid w:val="00EE217D"/>
     <w:rsid w:val="00EE4DB2"/>
     <w:rsid w:val="00EF0B4A"/>
     <w:rsid w:val="00EF2EE2"/>
     <w:rsid w:val="00EF453B"/>
     <w:rsid w:val="00F0056E"/>
     <w:rsid w:val="00F02AE0"/>
     <w:rsid w:val="00F040EC"/>
     <w:rsid w:val="00F0635B"/>
     <w:rsid w:val="00F07A3F"/>
     <w:rsid w:val="00F10071"/>
     <w:rsid w:val="00F13D4C"/>
     <w:rsid w:val="00F14819"/>
     <w:rsid w:val="00F200EF"/>
     <w:rsid w:val="00F20F98"/>
     <w:rsid w:val="00F34384"/>
     <w:rsid w:val="00F36F7E"/>
     <w:rsid w:val="00F45DC5"/>
     <w:rsid w:val="00F47582"/>
     <w:rsid w:val="00F47D59"/>
     <w:rsid w:val="00F5183A"/>
+    <w:rsid w:val="00F52787"/>
     <w:rsid w:val="00F5656D"/>
     <w:rsid w:val="00F56F79"/>
     <w:rsid w:val="00F63EF7"/>
     <w:rsid w:val="00F707FA"/>
     <w:rsid w:val="00F85E9B"/>
     <w:rsid w:val="00F86311"/>
     <w:rsid w:val="00F8687D"/>
     <w:rsid w:val="00F9144C"/>
+    <w:rsid w:val="00F97E60"/>
     <w:rsid w:val="00FA0373"/>
     <w:rsid w:val="00FA03CA"/>
+    <w:rsid w:val="00FA37D8"/>
     <w:rsid w:val="00FA428C"/>
     <w:rsid w:val="00FA7374"/>
     <w:rsid w:val="00FB2FBB"/>
     <w:rsid w:val="00FB436D"/>
     <w:rsid w:val="00FB4D08"/>
     <w:rsid w:val="00FD2C5F"/>
     <w:rsid w:val="00FE5E26"/>
     <w:rsid w:val="00FE77AB"/>
     <w:rsid w:val="00FF1DF6"/>
     <w:rsid w:val="00FF6D41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
@@ -9121,51 +9377,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DA150E"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwtsd.ac.uk/about/academic-office/academic-quality-handbook" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uwtsd.ac.uk/academic-office/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aocases@uwtsd.ac.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwtsd.ac.uk/about/academic-office/academic-quality-handbook" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aocases@uwtsd.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uwtsd.ac.uk/academic-office" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aocases@uwtsd.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9421,62 +9677,68 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c2d061f2-0813-4324-9dae-e7810a45ea92">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="dfd91a30-c44d-4371-a136-81162f3f4580" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF475B047C48504DAE580600D42A1BA9" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="40ccab7c4645b1df7fe09474b8e508dc">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d061f2-0813-4324-9dae-e7810a45ea92" xmlns:ns3="dfd91a30-c44d-4371-a136-81162f3f4580" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e5a7b7b1f940e3ba5d40beb545118f9" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF475B047C48504DAE580600D42A1BA9" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ce0256620ce36910848a8fd456cb32b6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d061f2-0813-4324-9dae-e7810a45ea92" xmlns:ns3="dfd91a30-c44d-4371-a136-81162f3f4580" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a3716fd7e891f54db207958fcb6f15ba" ns2:_="" ns3:_="">
     <xsd:import namespace="c2d061f2-0813-4324-9dae-e7810a45ea92"/>
     <xsd:import namespace="dfd91a30-c44d-4371-a136-81162f3f4580"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -9651,99 +9913,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EDF3541-B6EF-4EC7-8386-048795AAE9B7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9623E5B0-A519-4584-9323-97B5E64D04F1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c2d061f2-0813-4324-9dae-e7810a45ea92"/>
+    <ds:schemaRef ds:uri="dfd91a30-c44d-4371-a136-81162f3f4580"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B812F693-50AB-4DA2-B775-46C813CC6261}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B0B9F5C-5028-410D-974C-0046C4DEAC29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c2d061f2-0813-4324-9dae-e7810a45ea92"/>
     <ds:schemaRef ds:uri="dfd91a30-c44d-4371-a136-81162f3f4580"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EDF3541-B6EF-4EC7-8386-048795AAE9B7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1607</Words>
-  <Characters>9165</Characters>
+  <Words>1600</Words>
+  <Characters>9125</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SC04</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UoW Trinity Saint David</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10751</CharactersWithSpaces>
+  <CharactersWithSpaces>10704</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SC04</dc:title>
   <dc:creator>Kevin Brice</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100DF475B047C48504DAE580600D42A1BA9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>