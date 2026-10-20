--- v0 (2026-02-21)
+++ v1 (2026-10-20)
@@ -705,58 +705,56 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>personal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>information;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="28255FA4" w14:textId="77777777" w:rsidR="000A2A92" w:rsidRDefault="00AF7A98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1177"/>
           <w:tab w:val="left" w:pos="1180"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="817"/>
       </w:pPr>
       <w:r>
         <w:t>when</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -857,58 +855,56 @@
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>handling</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">personal </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>information;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3CD2D751" w14:textId="77777777" w:rsidR="000A2A92" w:rsidRDefault="00AF7A98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1178"/>
           <w:tab w:val="left" w:pos="1180"/>
         </w:tabs>
         <w:ind w:right="815"/>
       </w:pPr>
       <w:r>
         <w:t>where</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>there</w:t>
@@ -3626,88 +3622,105 @@
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
           <w:position w:val="-2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="43"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
           <w:spacing w:val="-10"/>
           <w:position w:val="-2"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="4EC5C34A" w14:textId="77777777" w:rsidR="000A2A92" w:rsidRDefault="00AF7A98">
+    <w:p w14:paraId="312F9DA3" w14:textId="77777777" w:rsidR="002A17CA" w:rsidRPr="002A17CA" w:rsidRDefault="002A17CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="884"/>
           <w:tab w:val="left" w:pos="886"/>
           <w:tab w:val="left" w:pos="1605"/>
           <w:tab w:val="left" w:pos="4712"/>
           <w:tab w:val="left" w:pos="5205"/>
         </w:tabs>
         <w:spacing w:before="284"/>
         <w:ind w:left="886" w:right="810" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="002A17CA">
+        <w:t xml:space="preserve">Does the initiative involve new technology, including AI, that could affect individuals’ privacy — for example, by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A17CA">
+        <w:t>analysing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A17CA">
+        <w:t xml:space="preserve"> personal information, generating inferences about individuals, or supporting decisions about them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A17CA">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC5C34A" w14:textId="562DAC16" w:rsidR="000A2A92" w:rsidRDefault="00AF7A98" w:rsidP="002A17CA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="884"/>
+          <w:tab w:val="left" w:pos="886"/>
+          <w:tab w:val="left" w:pos="1605"/>
+          <w:tab w:val="left" w:pos="4712"/>
+          <w:tab w:val="left" w:pos="5205"/>
+        </w:tabs>
+        <w:spacing w:before="284"/>
+        <w:ind w:right="810" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
           <w:spacing w:val="-10"/>
           <w:position w:val="-2"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
           <w:position w:val="-2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -13284,58 +13297,58 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>delivery:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000A2A92">
       <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
       <w:pgMar w:top="1340" w:right="1160" w:bottom="1080" w:left="1320" w:header="0" w:footer="897" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2359943C" w14:textId="77777777" w:rsidR="004C2F70" w:rsidRDefault="004C2F70">
+    <w:p w14:paraId="1EF4D4F1" w14:textId="77777777" w:rsidR="00F15D7A" w:rsidRDefault="00F15D7A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DAC03FF" w14:textId="77777777" w:rsidR="004C2F70" w:rsidRDefault="004C2F70">
+    <w:p w14:paraId="79F7EC63" w14:textId="77777777" w:rsidR="00F15D7A" w:rsidRDefault="00F15D7A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -13806,58 +13819,58 @@
                       </w:rPr>
                       <w:t>5</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07A4BF72" w14:textId="77777777" w:rsidR="004C2F70" w:rsidRDefault="004C2F70">
+    <w:p w14:paraId="510EBD55" w14:textId="77777777" w:rsidR="00F15D7A" w:rsidRDefault="00F15D7A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03C87319" w14:textId="77777777" w:rsidR="004C2F70" w:rsidRDefault="004C2F70">
+    <w:p w14:paraId="496BA0A9" w14:textId="77777777" w:rsidR="00F15D7A" w:rsidRDefault="00F15D7A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02814D04"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E6D621B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="TitleClause"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
@@ -14568,70 +14581,73 @@
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A2A92"/>
     <w:rsid w:val="00012C0F"/>
     <w:rsid w:val="00035F91"/>
     <w:rsid w:val="000A2A92"/>
     <w:rsid w:val="000A72A6"/>
     <w:rsid w:val="00110A4C"/>
     <w:rsid w:val="00184B25"/>
     <w:rsid w:val="001C00A0"/>
     <w:rsid w:val="0023309E"/>
+    <w:rsid w:val="002A17CA"/>
+    <w:rsid w:val="002F3119"/>
     <w:rsid w:val="0036301E"/>
     <w:rsid w:val="003A022C"/>
     <w:rsid w:val="00463EBB"/>
     <w:rsid w:val="004C2F70"/>
     <w:rsid w:val="004D129A"/>
     <w:rsid w:val="005235E7"/>
     <w:rsid w:val="00594733"/>
     <w:rsid w:val="005A7C6B"/>
     <w:rsid w:val="007B10C9"/>
     <w:rsid w:val="007C42E5"/>
     <w:rsid w:val="008C52D3"/>
     <w:rsid w:val="00907F15"/>
     <w:rsid w:val="009B18FE"/>
     <w:rsid w:val="00AF7A98"/>
     <w:rsid w:val="00BA12B5"/>
     <w:rsid w:val="00BE2800"/>
     <w:rsid w:val="00CE1E67"/>
     <w:rsid w:val="00CE2865"/>
     <w:rsid w:val="00D05125"/>
     <w:rsid w:val="00D4289E"/>
+    <w:rsid w:val="00F15D7A"/>
     <w:rsid w:val="00F34EDE"/>
     <w:rsid w:val="00FC72FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -15623,50 +15639,67 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="696490a5-0429-499a-a254-a60426c02ef0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FB7C8EC3559F764AA080F30F794D2AD4" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="be65adaceb7cd3faca67eb252b73f6a6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="696490a5-0429-499a-a254-a60426c02ef0" xmlns:ns4="d2d6d51c-be45-489c-bfaa-c0c3d4c0c982" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="16b0750c28b8b5c9456183afb317c8c1" ns3:_="" ns4:_="">
     <xsd:import namespace="696490a5-0429-499a-a254-a60426c02ef0"/>
     <xsd:import namespace="d2d6d51c-be45-489c-bfaa-c0c3d4c0c982"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
@@ -15875,134 +15908,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E707BB8F-0963-4752-80A1-78FC14F8750B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="696490a5-0429-499a-a254-a60426c02ef0"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E4E79E2-6315-4F07-B59D-BC0E76420DC4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F06DB5B4-0BA2-4596-A67E-97F7DFA47891}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="696490a5-0429-499a-a254-a60426c02ef0"/>
     <ds:schemaRef ds:uri="d2d6d51c-be45-489c-bfaa-c0c3d4c0c982"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1848</Words>
-  <Characters>10539</Characters>
+  <Words>1856</Words>
+  <Characters>10582</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>87</Lines>
+  <Lines>88</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12363</CharactersWithSpaces>
+  <CharactersWithSpaces>12414</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Paul Osborne</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-04-24T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2024-11-01T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">