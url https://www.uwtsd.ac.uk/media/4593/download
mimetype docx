--- v0 (2025-10-02)
+++ v1 (2026-08-26)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="099BFC0D" w14:textId="77777777" w:rsidR="00FD6491" w:rsidRDefault="00FD6491" w:rsidP="006C481D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="451BC542" w14:textId="32B5F59B" w:rsidR="00FB20DD" w:rsidRPr="006C481D" w:rsidRDefault="006C481D" w:rsidP="006C481D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -164,121 +164,153 @@
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="006C481D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> This initial stage is intended to briefly outline the proposal and seek permission to engage further with the client</w:t>
       </w:r>
       <w:r w:rsidR="00B7481A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ascertain the detailed proposal</w:t>
       </w:r>
       <w:r w:rsidRPr="006C481D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. This (</w:t>
-[...17 lines deleted...]
-        <w:t>) considers the value and fit with UWTSD strategic objectives and avoids accreditation tutors undertaking unnecessary work, (ii) highlights areas of risk that need extra intervention/mitigation or referral to the Collaborative Partnership Office (CPO) for consideration, (iii) maintains harmony in the relationship with the client and (iv) protects UWTSD from reputational damage.</w:t>
+        <w:t>. This (i) considers the value and fit with UWTSD strategic objectives and avoids accreditation tutors undertaking unnecessary work, (ii) highlights areas of risk that need extra intervention/mitigation or referral to the Collaborative Partnership Office (CPO) for consideration, (iii) maintains harmony in the relationship with the client and (iv) protects UWTSD from reputational damage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF64AC0" w14:textId="77777777" w:rsidR="006C481D" w:rsidRPr="006C481D" w:rsidRDefault="006C481D" w:rsidP="006C481D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="269E9D17" w14:textId="2F3BFBB5" w:rsidR="006C481D" w:rsidRPr="006C481D" w:rsidRDefault="006C481D" w:rsidP="006C481D">
+    <w:p w14:paraId="269E9D17" w14:textId="66416DCA" w:rsidR="006C481D" w:rsidRPr="006C481D" w:rsidRDefault="006C481D" w:rsidP="006C481D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C481D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This form should be submitted </w:t>
       </w:r>
       <w:r w:rsidR="00401F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">by the Dean of Institute </w:t>
+        <w:t>by the Dean of Institute</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93738">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/Faculty</w:t>
+      </w:r>
+      <w:r w:rsidR="00401F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C481D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">for consideration by the </w:t>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00241178">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">initial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C481D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consideration by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00241178">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Academic Partnerships Strategic Standing Group (APSSG) before it may be submitted for consideration by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Senior Leadership</w:t>
       </w:r>
       <w:r w:rsidRPr="006C481D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Team (</w:t>
       </w:r>
       <w:r w:rsidR="00DC1039">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -572,70 +604,80 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C481D" w:rsidRPr="006C481D" w14:paraId="4067F990" w14:textId="77777777" w:rsidTr="006C481D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B23CCD8" w14:textId="2AE12A47" w:rsidR="006C481D" w:rsidRPr="006C481D" w:rsidRDefault="006C481D" w:rsidP="006C481D">
+          <w:p w14:paraId="3B23CCD8" w14:textId="44F5B634" w:rsidR="006C481D" w:rsidRPr="006C481D" w:rsidRDefault="006C481D" w:rsidP="006C481D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C481D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Institute</w:t>
+            </w:r>
+            <w:r w:rsidR="004D02DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/Faculty</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Academic Discipline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67764CAA" w14:textId="77777777" w:rsidR="006C481D" w:rsidRPr="006C481D" w:rsidRDefault="006C481D" w:rsidP="006C481D">
             <w:pPr>
@@ -1090,65 +1132,81 @@
               </w:tcPr>
               <w:p w14:paraId="1B82157B" w14:textId="3B790E2C" w:rsidR="00B7481A" w:rsidRDefault="00B7481A" w:rsidP="00B7481A">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="687ECA0D" w14:textId="5F7182A3" w:rsidR="00B7481A" w:rsidRDefault="00B7481A" w:rsidP="00B7481A">
+          <w:p w14:paraId="687ECA0D" w14:textId="55A1B8A3" w:rsidR="00B7481A" w:rsidRDefault="00B7481A" w:rsidP="00B7481A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Does the Institute have </w:t>
+              <w:t>Does the Institute</w:t>
+            </w:r>
+            <w:r w:rsidR="00241178">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/Faculty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> have </w:t>
             </w:r>
             <w:r w:rsidRPr="006C481D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>suitable occupational competence in the subject for accreditation and moderation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>? If not, please explain  in the rationale section above how this will be achieved</w:t>
             </w:r>
             <w:r w:rsidR="00114B38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and associated</w:t>
             </w:r>
@@ -1218,141 +1276,121 @@
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1547872457"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="778" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="5F56E60E" w14:textId="416B87BC" w:rsidR="00B7481A" w:rsidRDefault="00B7481A" w:rsidP="00B7481A">
+              <w:p w14:paraId="5F56E60E" w14:textId="429EF89E" w:rsidR="00B7481A" w:rsidRDefault="00332962" w:rsidP="00B7481A">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23C4881F" w14:textId="10F30C11" w:rsidR="00B7481A" w:rsidRDefault="00B7481A" w:rsidP="00B7481A">
-[...7 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="23C4881F" w14:textId="12AE107A" w:rsidR="00B7481A" w:rsidRDefault="00B7481A" w:rsidP="00B7481A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E16B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>re</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>re the a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E16B9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ccreditation cohort numbers viable</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the a</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> and a profit made? If not, but the partnership is of strategic value, please explain  in the rationale section above.</w:t>
+              <w:t>? Will all UWTSD costs be covered and a profit made? If not, but the partnership is of strategic value, please explain in the rationale section above.</w:t>
+            </w:r>
+            <w:r w:rsidR="00241178">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (A P2 Partnership Proposal Business Case will also need to be completed for the APSSG.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B7481A" w14:paraId="33852AE4" w14:textId="77777777" w:rsidTr="006C481D">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="503478623"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="777" w:type="dxa"/>
               </w:tcPr>
@@ -1532,294 +1570,1179 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Are there any known risks that require mitigation?  If so, please explain in the rationale above.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2EFDF039" w14:textId="77777777" w:rsidR="006C481D" w:rsidRDefault="006C481D" w:rsidP="006C481D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35931D14" w14:textId="35FB4CBA" w:rsidR="0086119B" w:rsidRPr="00A672CB" w:rsidRDefault="0086119B" w:rsidP="00A672CB">
+    <w:p w14:paraId="35931D14" w14:textId="62030DC4" w:rsidR="0086119B" w:rsidRPr="00A672CB" w:rsidRDefault="0086119B" w:rsidP="00A672CB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A672CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Confirmation that the Institute </w:t>
+        <w:t>Confirmation that the Institute</w:t>
+      </w:r>
+      <w:r w:rsidR="00A142F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Faculty </w:t>
       </w:r>
       <w:r w:rsidR="00F02FE5" w:rsidRPr="00A672CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>seeks permission</w:t>
+        <w:t xml:space="preserve">seeks </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93738">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>initial endorsement</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93738" w:rsidRPr="00A672CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A672CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from </w:t>
+        <w:t xml:space="preserve">from </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93738">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APSSG to seek permission from </w:t>
       </w:r>
       <w:r w:rsidR="00F02FE5" w:rsidRPr="00A672CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SLT to engage with a potential Accreditation Client</w:t>
       </w:r>
       <w:r w:rsidR="00A672CB" w:rsidRPr="00A672CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2689"/>
-        <w:gridCol w:w="6327"/>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="6044"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0086119B" w14:paraId="1C82BFC1" w14:textId="77777777" w:rsidTr="00A672CB">
+      <w:tr w:rsidR="0086119B" w14:paraId="1C82BFC1" w14:textId="77777777" w:rsidTr="00332962">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A0A7673" w14:textId="77777777" w:rsidR="0086119B" w:rsidRDefault="0086119B" w:rsidP="00A14A6B">
+          <w:p w14:paraId="1A0A7673" w14:textId="5CB848C8" w:rsidR="0086119B" w:rsidRDefault="0086119B" w:rsidP="00A14A6B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Dean of Institute:</w:t>
+              <w:t>Dean of Institute</w:t>
+            </w:r>
+            <w:r w:rsidR="00E93738">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/Faculty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6327" w:type="dxa"/>
+            <w:tcW w:w="6044" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E6ED233" w14:textId="77777777" w:rsidR="0086119B" w:rsidRDefault="0086119B" w:rsidP="00A14A6B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0086119B" w14:paraId="23768E1F" w14:textId="77777777" w:rsidTr="00A672CB">
+      <w:tr w:rsidR="0086119B" w14:paraId="23768E1F" w14:textId="77777777" w:rsidTr="00332962">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F02FEB1" w14:textId="77777777" w:rsidR="0086119B" w:rsidRDefault="0086119B" w:rsidP="00A14A6B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6327" w:type="dxa"/>
+            <w:tcW w:w="6044" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10F1B341" w14:textId="77777777" w:rsidR="0086119B" w:rsidRDefault="0086119B" w:rsidP="00A14A6B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0086119B" w14:paraId="6DE8A7A9" w14:textId="77777777" w:rsidTr="00A672CB">
+      <w:tr w:rsidR="0086119B" w14:paraId="6DE8A7A9" w14:textId="77777777" w:rsidTr="00332962">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1636F602" w14:textId="77777777" w:rsidR="0086119B" w:rsidRDefault="0086119B" w:rsidP="00A14A6B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6327" w:type="dxa"/>
+            <w:tcW w:w="6044" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55886DC9" w14:textId="77777777" w:rsidR="0086119B" w:rsidRDefault="0086119B" w:rsidP="00A14A6B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00A142F8" w14:paraId="5EE71CAA" w14:textId="77777777" w:rsidTr="00332962">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C991FC" w14:textId="290EEAA8" w:rsidR="00A142F8" w:rsidRDefault="00A142F8" w:rsidP="00A14A6B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APSSG </w:t>
+            </w:r>
+            <w:r w:rsidR="00E93738">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>outcome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36C433BC" w14:textId="36F85C8F" w:rsidR="00A142F8" w:rsidRDefault="0091204F" w:rsidP="00A14A6B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="2143839817"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E93738">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E93738">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Endorsed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A549D3A" w14:textId="77777777" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00A14A6B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72A81310" w14:textId="56212DD4" w:rsidR="00E93738" w:rsidRDefault="0091204F" w:rsidP="00A14A6B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1861894737"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E93738">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E93738">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Requested further information </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="602CD160" w14:textId="77777777" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00A14A6B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="724AFA65" w14:textId="07FAE7D3" w:rsidR="00E93738" w:rsidRDefault="0091204F" w:rsidP="00A14A6B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-2038730143"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E93738">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E93738">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Advised that SLT rejects the proposal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CF21A49" w14:textId="3D861AAC" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00A14A6B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E93738" w14:paraId="4F28C857" w14:textId="77777777" w:rsidTr="00E93738">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C53EA3" w14:textId="2EC28B57" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00A14A6B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>APSSG date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F00DCF1" w14:textId="77777777" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00A14A6B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E93738" w14:paraId="771F13CD" w14:textId="77777777" w:rsidTr="00E93738">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31EFEF82" w14:textId="77777777" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00A14A6B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>APSSG notes:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33BAAD5F" w14:textId="21551AF9" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00A14A6B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B99D222" w14:textId="77777777" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00A14A6B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="19AC11A6" w14:textId="75FE3DBB" w:rsidR="00BF20BC" w:rsidRPr="006C481D" w:rsidRDefault="00BF20BC" w:rsidP="0086119B">
+    <w:p w14:paraId="19AC11A6" w14:textId="75FE3DBB" w:rsidR="00BF20BC" w:rsidRDefault="00BF20BC" w:rsidP="0086119B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BF20BC" w:rsidRPr="006C481D">
+    <w:p w14:paraId="01DD0FB0" w14:textId="77777777" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="0086119B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47B2CDD7" w14:textId="77777777" w:rsidR="00E93738" w:rsidRPr="00A672CB" w:rsidRDefault="00E93738" w:rsidP="00E93738">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A672CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Confirmation that the Institute</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Faculty </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A672CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>seeks permission from SLT to engage with a potential Accreditation Client:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="6044"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E93738" w14:paraId="661B340F" w14:textId="77777777" w:rsidTr="00332962">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="318F9BF4" w14:textId="283989D9" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00EE6049">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dean of Institute/Faculty:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5EBA3A" w14:textId="77777777" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00EE6049">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E93738" w14:paraId="3E72A2CE" w14:textId="77777777" w:rsidTr="00332962">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA9205B" w14:textId="77777777" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00EE6049">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Signature:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4B1508" w14:textId="77777777" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00EE6049">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E93738" w14:paraId="6D0F1AB9" w14:textId="77777777" w:rsidTr="00332962">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDC9CF1" w14:textId="77777777" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00EE6049">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="007D96CE" w14:textId="77777777" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00EE6049">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E93738" w14:paraId="2C3E48C6" w14:textId="77777777" w:rsidTr="00E93738">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0300B399" w14:textId="72CED3CD" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00EE6049">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SLT outcome:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="654ABFB4" w14:textId="1104516C" w:rsidR="00E93738" w:rsidRDefault="0091204F" w:rsidP="00E93738">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1067417689"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E93738">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E93738">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Approved to proceed to P2 Partnership Proposal Business Case followed by Due Diligence </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FA95565" w14:textId="77777777" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00E93738">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E3E114F" w14:textId="77777777" w:rsidR="00E93738" w:rsidRDefault="0091204F" w:rsidP="00E93738">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="1967155308"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E93738">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E93738">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Requested further information </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E2AC2DD" w14:textId="77777777" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00E93738">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="598276D8" w14:textId="53275258" w:rsidR="00E93738" w:rsidRDefault="0091204F" w:rsidP="00E93738">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="1117491161"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E93738">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E93738">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rejected</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CF69EFE" w14:textId="77777777" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00EE6049">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E93738" w14:paraId="28173F83" w14:textId="77777777" w:rsidTr="00E93738">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54353CCE" w14:textId="26EF1D7A" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00EE6049">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SLT date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="196A8FB1" w14:textId="77777777" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00E93738">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E93738" w14:paraId="0B1172CF" w14:textId="77777777" w:rsidTr="00E93738">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBB913C" w14:textId="77777777" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00EE6049">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SLT notes:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0696498C" w14:textId="35F62A97" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00EE6049">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E902612" w14:textId="77777777" w:rsidR="00E93738" w:rsidRDefault="00E93738" w:rsidP="00E93738">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="492ABD39" w14:textId="77777777" w:rsidR="00E93738" w:rsidRPr="006C481D" w:rsidRDefault="00E93738" w:rsidP="00E93738">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5286F2BB" w14:textId="77777777" w:rsidR="00E93738" w:rsidRPr="006C481D" w:rsidRDefault="00E93738" w:rsidP="0086119B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E93738" w:rsidRPr="006C481D">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36AE7617" w14:textId="77777777" w:rsidR="00D63DC0" w:rsidRDefault="00D63DC0" w:rsidP="00D63DC0">
+    <w:p w14:paraId="19672237" w14:textId="77777777" w:rsidR="0091204F" w:rsidRDefault="0091204F" w:rsidP="00D63DC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="583BDF59" w14:textId="77777777" w:rsidR="00D63DC0" w:rsidRDefault="00D63DC0" w:rsidP="00D63DC0">
+    <w:p w14:paraId="038AA28C" w14:textId="77777777" w:rsidR="0091204F" w:rsidRDefault="0091204F" w:rsidP="00D63DC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1851,99 +2774,99 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:altName w:val="等线 Light"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7FCF935F" w14:textId="50F3122B" w:rsidR="00A672CB" w:rsidRPr="00A672CB" w:rsidRDefault="00A672CB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FCF935F" w14:textId="50290212" w:rsidR="00A672CB" w:rsidRPr="00A672CB" w:rsidRDefault="00241178">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00A672CB">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>September 2024</w:t>
+      <w:t>July 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30538CD3" w14:textId="77777777" w:rsidR="00D63DC0" w:rsidRDefault="00D63DC0" w:rsidP="00D63DC0">
+    <w:p w14:paraId="33C6442A" w14:textId="77777777" w:rsidR="0091204F" w:rsidRDefault="0091204F" w:rsidP="00D63DC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AACC6A2" w14:textId="77777777" w:rsidR="00D63DC0" w:rsidRDefault="00D63DC0" w:rsidP="00D63DC0">
+    <w:p w14:paraId="07043811" w14:textId="77777777" w:rsidR="0091204F" w:rsidRDefault="0091204F" w:rsidP="00D63DC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D7332FB" w14:textId="5D1D4531" w:rsidR="00D63DC0" w:rsidRPr="00B303C1" w:rsidRDefault="00D63DC0" w:rsidP="00D63DC0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07779650" wp14:editId="5C1FEAB4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-79513</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>278130</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1790700" cy="600075"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:wrapNone/>
@@ -1990,51 +2913,51 @@
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>APPENDIX AC9</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2AA40B5A" w14:textId="77777777" w:rsidR="00D63DC0" w:rsidRDefault="00D63DC0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57953388"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C4C4D1C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="630" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2111,143 +3034,153 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6390" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="543491800">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C481D"/>
     <w:rsid w:val="000F5A52"/>
     <w:rsid w:val="00114B38"/>
+    <w:rsid w:val="001A1865"/>
     <w:rsid w:val="00200225"/>
+    <w:rsid w:val="00241178"/>
     <w:rsid w:val="0026103E"/>
     <w:rsid w:val="003008FB"/>
     <w:rsid w:val="00305F77"/>
+    <w:rsid w:val="00332962"/>
     <w:rsid w:val="003D7E32"/>
     <w:rsid w:val="00401F56"/>
     <w:rsid w:val="00404523"/>
+    <w:rsid w:val="004D02DD"/>
+    <w:rsid w:val="006A48B7"/>
     <w:rsid w:val="006B2375"/>
     <w:rsid w:val="006C481D"/>
     <w:rsid w:val="00757969"/>
     <w:rsid w:val="00763AE8"/>
     <w:rsid w:val="008453F5"/>
     <w:rsid w:val="0086119B"/>
     <w:rsid w:val="008658F4"/>
+    <w:rsid w:val="0091204F"/>
     <w:rsid w:val="00951F52"/>
+    <w:rsid w:val="00A142F8"/>
     <w:rsid w:val="00A672CB"/>
     <w:rsid w:val="00AE0C44"/>
     <w:rsid w:val="00AF7CB1"/>
+    <w:rsid w:val="00B20BFC"/>
     <w:rsid w:val="00B56886"/>
     <w:rsid w:val="00B7481A"/>
     <w:rsid w:val="00B90FC7"/>
     <w:rsid w:val="00BC5428"/>
     <w:rsid w:val="00BF20BC"/>
     <w:rsid w:val="00C60331"/>
+    <w:rsid w:val="00CC0D60"/>
     <w:rsid w:val="00CF0A7C"/>
     <w:rsid w:val="00D63DC0"/>
     <w:rsid w:val="00DC1039"/>
     <w:rsid w:val="00E16B9D"/>
+    <w:rsid w:val="00E93738"/>
     <w:rsid w:val="00EC042C"/>
     <w:rsid w:val="00F02FE5"/>
+    <w:rsid w:val="00F530E2"/>
     <w:rsid w:val="00F84FA5"/>
     <w:rsid w:val="00FB20DD"/>
     <w:rsid w:val="00FC4FB0"/>
     <w:rsid w:val="00FD4B68"/>
     <w:rsid w:val="00FD6491"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7B5AF180"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E8767B03-D408-443A-A007-6CC5B12F426F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3245,55 +4178,65 @@
     <w:link w:val="Header"/>
     <w:rsid w:val="00D63DC0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D63DC0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D63DC0"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D02DD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1751271573">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1810393010">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3595,50 +4538,59 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E209B251219B0E4FA192FAB8C3136AE6" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c1e155dc1bc16d7d0a25d11a10dfc59c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="92c24619-d6d5-42cf-b618-23d930ad9f20" xmlns:ns3="8ee9550b-f5f4-4dde-bce5-39f4ba45c2f1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d5875579ac0f9a9f954e68b33f4df0d0" ns2:_="" ns3:_="">
     <xsd:import namespace="92c24619-d6d5-42cf-b618-23d930ad9f20"/>
     <xsd:import namespace="8ee9550b-f5f4-4dde-bce5-39f4ba45c2f1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3825,110 +4777,101 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EE3607F-D598-4047-BE30-1298A6DCEFA0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AF88270-057C-4021-A653-43669F709D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="92c24619-d6d5-42cf-b618-23d930ad9f20"/>
     <ds:schemaRef ds:uri="8ee9550b-f5f4-4dde-bce5-39f4ba45c2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1862</Characters>
+  <Pages>2</Pages>
+  <Words>441</Words>
+  <Characters>2518</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>AC9 Permission to Engage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2184</CharactersWithSpaces>
+  <CharactersWithSpaces>2954</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AC9 Permission to Engage</dc:title>
   <dc:subject/>
   <dc:creator>Karen Jones</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>