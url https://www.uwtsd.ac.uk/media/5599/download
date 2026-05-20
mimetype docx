--- v0 (2025-10-24)
+++ v1 (2026-05-20)
@@ -1,2404 +1,2438 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4895CA99" w14:textId="15F8936C" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+    <w:p w14:paraId="56574F61" w14:textId="47C6BB77" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ANNUAL MODULE EXTERNAL EXAMINER'S REPORT 202</w:t>
       </w:r>
-      <w:r w:rsidR="003F75BF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
-      <w:r w:rsidR="003F75BF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (GA3) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2F2201" w14:textId="1030F068" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
-[...6 lines deleted...]
-    <w:p w14:paraId="1098B617" w14:textId="24C2DDE7" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+    <w:p w14:paraId="6E8D1C38" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36808455" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Examiner Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3005"/>
         <w:gridCol w:w="3005"/>
         <w:gridCol w:w="3006"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="2C0FD1FB" w14:textId="77777777" w:rsidTr="008E3A56">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="188F4398" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66084091" w14:textId="47B1D9F8" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="7B61919C" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Report ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65A1E812" w14:textId="38A713BB" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="691BFA9E" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">External Examiner </w:t>
             </w:r>
-            <w:permStart w:id="995562238" w:edGrp="everyone"/>
-            <w:permEnd w:id="995562238"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F50DBE0" w14:textId="01B37D45" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="716A5D6E" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Email Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="5C14F136" w14:textId="77777777" w:rsidTr="008E3A56">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="77C6A1A4" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A07F173" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="4B20D0CC" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC6A52B" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="44F6ECE3" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18BB14AD" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="4FEAA4F1" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="654919EE" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="008E3A56">
-[...6 lines deleted...]
-    <w:p w14:paraId="23299070" w14:textId="3EC8DBC7" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+    <w:p w14:paraId="1A340698" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58EDABFD" w14:textId="2E12ADE1" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Progammes</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Prog</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Covered</w:t>
+        <w:t>ammes Covered</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3005"/>
         <w:gridCol w:w="3005"/>
         <w:gridCol w:w="3006"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="20B91A08" w14:textId="77777777" w:rsidTr="00733F8F">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="1C1FAA42" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FA42DD9" w14:textId="517BC062" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="00733F8F">
+          <w:p w14:paraId="30EC00A6" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Institute</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="587FD917" w14:textId="6FAAC642" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="00733F8F">
+          <w:p w14:paraId="68E19DD2" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Academic Discipline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB8198D" w14:textId="09CB8E91" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="00733F8F">
+          <w:p w14:paraId="32706000" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="48767F94" w14:textId="77777777" w:rsidTr="00733F8F">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="45B18B79" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78285648" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="00733F8F">
+          <w:p w14:paraId="05D359AE" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E82FCE5" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="00733F8F">
+          <w:p w14:paraId="1824286D" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="422CB708" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="00733F8F">
+          <w:p w14:paraId="3E2FAAA0" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48526679" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+    <w:p w14:paraId="47408882" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4508"/>
         <w:gridCol w:w="4508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="3D7063BE" w14:textId="77777777" w:rsidTr="008E3A56">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="3C1056B1" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD75F18" w14:textId="6146BAAA" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="11C1BE1E" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2467CEAC" w14:textId="1207694E" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="50A74509" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Degree Apprentice Programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="1E4BB0F0" w14:textId="77777777" w:rsidTr="008E3A56">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="5CB6226F" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BAF3FE6" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="59DA97C5" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D332629" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="31FD47BE" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56C9FD0E" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
-[...6 lines deleted...]
-    <w:p w14:paraId="3CB98B8B" w14:textId="4F163D46" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="5253D111" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748863B9" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Appointment Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3243"/>
         <w:gridCol w:w="3010"/>
         <w:gridCol w:w="2763"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="72CA91E7" w14:textId="5C9850AD" w:rsidTr="00DA7C35">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="13E8B625" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="562D8AEF" w14:textId="0A59826F" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="008E3A56">
+          <w:p w14:paraId="2F669549" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Year of Appointment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C37C698" w14:textId="51970BB7" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="008E3A56">
+          <w:p w14:paraId="0D79ECB6" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Year of Tenure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A5BECA4" w14:textId="45F4E83B" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="008E3A56">
+          <w:p w14:paraId="197AB7C5" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Levels</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="6E96A699" w14:textId="139229B8" w:rsidTr="00DA7C35">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="4A374703" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="604C3F34" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="008E3A56">
+          <w:p w14:paraId="61A0580C" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6821AA7F" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="008E3A56">
+          <w:p w14:paraId="5F5E9D73" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69573F06" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="008E3A56">
+          <w:p w14:paraId="4BCB1D7E" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16529127" w14:textId="39DF9649" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="008E3A56">
-[...6 lines deleted...]
-    <w:p w14:paraId="3AF5BEC4" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="45AC0892" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73D191A4" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Visit Information</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4508"/>
         <w:gridCol w:w="4508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="7E959306" w14:textId="77777777" w:rsidTr="00DA7C35">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="3568235C" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12BF3364" w14:textId="4226D388" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+          <w:p w14:paraId="49CD4128" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Meet with students on the programme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C233ADA" w14:textId="4C80A08F" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+          <w:p w14:paraId="624969AE" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Method of meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="6DF2FEB9" w14:textId="77777777" w:rsidTr="00DA7C35">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="25E31CB2" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B363CD3" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+          <w:p w14:paraId="77215084" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC83700" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+          <w:p w14:paraId="541ADED3" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F84E6DC" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="14D09C8D" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4508"/>
         <w:gridCol w:w="4508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="7D326822" w14:textId="77777777" w:rsidTr="00DA7C35">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="2FB0B4B6" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B3E7C19" w14:textId="3C784000" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+          <w:p w14:paraId="2212966E" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Visted in person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="172B8FA5" w14:textId="17E754DD" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+          <w:p w14:paraId="3E21BF32" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Details of Visit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="7364DA71" w14:textId="77777777" w:rsidTr="00DA7C35">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="6F825996" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11D1CD3A" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+          <w:p w14:paraId="291171E6" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38BADAB3" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+          <w:p w14:paraId="1D4B5ED9" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F7DEB7C" w14:textId="37CB7DE7" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
-[...4 lines deleted...]
-        <w:sectPr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35">
+    <w:p w14:paraId="76B3B684" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidSect="000755F4">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C616C17" w14:textId="65B76B21" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+    <w:p w14:paraId="676DDCDD" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Undergraduate Report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419B8469" w14:textId="2515AC2D" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+    <w:p w14:paraId="7CBEEE50" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Module and Assessment Information</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable1Light"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7792"/>
         <w:gridCol w:w="1224"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="1E913ED7" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="2F110B8B" w14:textId="77777777" w:rsidTr="00164337">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29C89242" w14:textId="6D43F044" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="006E5D26">
+          <w:p w14:paraId="43C95FB5" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Question</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E9FABDF" w14:textId="7FBA8637" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="006E5D26">
+          <w:p w14:paraId="1F698B48" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Response</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0035185A" w:rsidRPr="00DA7C35" w14:paraId="3490DD7E" w14:textId="0528F418" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="68B9131D" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="391D4FF3" w14:textId="1F8BC695" w:rsidR="0035185A" w:rsidRPr="00DA7C35" w:rsidRDefault="0035185A" w:rsidP="006E5D26">
+          <w:p w14:paraId="3BF4AACA" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Did you have access to all relevant programme handbooks and regulations at an appropriate time?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F28F85D" w14:textId="77777777" w:rsidR="0035185A" w:rsidRPr="00DA7C35" w:rsidRDefault="0035185A" w:rsidP="006E5D26">
+          <w:p w14:paraId="3448D250" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0035185A" w:rsidRPr="00DA7C35" w14:paraId="456842D2" w14:textId="31CCD1BE" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="170AB2CE" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="348DF7CD" w14:textId="504E04F7" w:rsidR="0035185A" w:rsidRPr="00DA7C35" w:rsidRDefault="00A370B5" w:rsidP="006E5D26">
+          <w:p w14:paraId="1F1F2763" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Did you receive sufficient materials (e.g. assessment briefs, samples of student work, etc.) to enable you to fulfil your role?  (If not, please give details below)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19972437" w14:textId="77777777" w:rsidR="0035185A" w:rsidRPr="00DA7C35" w:rsidRDefault="0035185A" w:rsidP="006E5D26">
+          <w:p w14:paraId="0936D15E" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0035185A" w:rsidRPr="00DA7C35" w14:paraId="45FB67FE" w14:textId="565522AD" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="05BBD263" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD859D7" w14:textId="05659E2A" w:rsidR="0035185A" w:rsidRPr="00DA7C35" w:rsidRDefault="0035185A" w:rsidP="006E5D26">
+          <w:p w14:paraId="107A5065" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Do the aims and structure of the modules/programmes meet the needs of the students?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B2038BE" w14:textId="77777777" w:rsidR="0035185A" w:rsidRPr="00DA7C35" w:rsidRDefault="0035185A" w:rsidP="006E5D26">
+          <w:p w14:paraId="3F6AF813" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0035185A" w:rsidRPr="00DA7C35" w14:paraId="73A0D559" w14:textId="3E2D8819" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="7C3E95FD" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58D161C6" w14:textId="26715932" w:rsidR="0035185A" w:rsidRPr="00DA7C35" w:rsidRDefault="0035185A" w:rsidP="006E5D26">
+          <w:p w14:paraId="1182DF82" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Do you consider the content of the modules to be appropriately inclusive and reflective of a diverse student body?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73CAEDF6" w14:textId="77777777" w:rsidR="0035185A" w:rsidRPr="00DA7C35" w:rsidRDefault="0035185A" w:rsidP="006E5D26">
+          <w:p w14:paraId="64C532E6" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0035185A" w:rsidRPr="00DA7C35" w14:paraId="4D0A7F95" w14:textId="4B17F020" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="16E1A46E" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C25B129" w14:textId="6577A5E2" w:rsidR="0035185A" w:rsidRPr="00DA7C35" w:rsidRDefault="0035185A" w:rsidP="006E5D26">
+          <w:p w14:paraId="080D1575" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Are the assessments aligned with appropriate level of the Credit and Qualifications Framework for Wales (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId6" w:history="1">
               <w:r w:rsidRPr="00DA7C35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>CQFW</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7063DBE8" w14:textId="77777777" w:rsidR="0035185A" w:rsidRPr="00DA7C35" w:rsidRDefault="0035185A" w:rsidP="006E5D26">
+          <w:p w14:paraId="78FCD76F" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0035185A" w:rsidRPr="00DA7C35" w14:paraId="3486DB66" w14:textId="5ACE31DE" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="5E0F734F" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3057D4AE" w14:textId="3A23BD52" w:rsidR="0035185A" w:rsidRPr="00DA7C35" w:rsidRDefault="0035185A" w:rsidP="006E5D26">
+          <w:p w14:paraId="696DC109" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Were the methods of assessment well-balanced and fair?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="335BF1EF" w14:textId="77777777" w:rsidR="0035185A" w:rsidRPr="00DA7C35" w:rsidRDefault="0035185A" w:rsidP="006E5D26">
+          <w:p w14:paraId="32937580" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00303B0F" w:rsidRPr="00DA7C35" w14:paraId="4FF3DEAE" w14:textId="695D20F5" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="4CD7C6B0" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="349B96C5" w14:textId="0822D40D" w:rsidR="00303B0F" w:rsidRPr="00DA7C35" w:rsidRDefault="00303B0F" w:rsidP="00303B0F">
+          <w:p w14:paraId="11C7864D" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Did the assessments reflect the intended learning outcomes?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34C64D9E" w14:textId="77777777" w:rsidR="00303B0F" w:rsidRPr="00DA7C35" w:rsidRDefault="00303B0F" w:rsidP="00303B0F">
+          <w:p w14:paraId="2E780154" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0035185A" w:rsidRPr="00DA7C35" w14:paraId="7C714427" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="4F4C7455" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B9FB54E" w14:textId="3B2DA15C" w:rsidR="0035185A" w:rsidRPr="00DA7C35" w:rsidRDefault="0035185A" w:rsidP="006E5D26">
+          <w:p w14:paraId="0CEE193E" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Were assessments reliable and inclusively designed (to minimise the use of modified assessment, and over-assessment of learning outcomes)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18FB5179" w14:textId="77777777" w:rsidR="0035185A" w:rsidRPr="00DA7C35" w:rsidRDefault="0035185A" w:rsidP="006E5D26">
+          <w:p w14:paraId="254B280E" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E25CB3" w:rsidRPr="00DA7C35" w14:paraId="5D5D8B05" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="6DD03862" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E84310D" w14:textId="60940775" w:rsidR="00E25CB3" w:rsidRPr="00DA7C35" w:rsidRDefault="00E25CB3" w:rsidP="006E5D26">
+          <w:p w14:paraId="4317B326" w14:textId="0B67B255" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Were you asked to approve all the relevant draft assessment specifications (including any draft exam papers) for modules on the GA15?</w:t>
+              <w:t xml:space="preserve">Were you asked to approve all the relevant draft assessment specifications (including any draft exam papers) for modules </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>that you agreed to moderate (as included i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA7C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>n the GA15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> form)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="705A9045" w14:textId="77777777" w:rsidR="00E25CB3" w:rsidRPr="00DA7C35" w:rsidRDefault="00E25CB3" w:rsidP="006E5D26">
+          <w:p w14:paraId="7F40A393" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0035185A" w:rsidRPr="00DA7C35" w14:paraId="320833AC" w14:textId="369C6E7B" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="782D6BAA" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59B28E41" w14:textId="29EF06D2" w:rsidR="0035185A" w:rsidRPr="00DA7C35" w:rsidRDefault="0035185A" w:rsidP="006E5D26">
+          <w:p w14:paraId="680FFCB6" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Did you receive appropriate responses to any comments you may have made on assessments?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A47347C" w14:textId="77777777" w:rsidR="0035185A" w:rsidRPr="00DA7C35" w:rsidRDefault="0035185A" w:rsidP="006E5D26">
+          <w:p w14:paraId="485ECEB9" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5772C2E0" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="0035185A">
-[...6 lines deleted...]
-    <w:p w14:paraId="1EABCF21" w14:textId="01EC9C22" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+    <w:p w14:paraId="01885E82" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="679E5D8B" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Marking and Moderation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7792"/>
         <w:gridCol w:w="1224"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="7AEBC232" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="55B24741" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE0B050" w14:textId="24865C14" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="41777FCE" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Question</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD8CAE0" w14:textId="51873A8A" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="206ECCC4" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Response</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="48A107BD" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="1250D782" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4185FBAA" w14:textId="51E56EAB" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="33647077" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Was the student work marked fairly, using the published marking and grading criteria?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C147A34" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
-[...12 lines deleted...]
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="0EE04349" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="2F3B55A1" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="6B2329E6" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64B2B83F" w14:textId="72272342" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="42685DC9" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Was the student work marked in such a way to enable you to understand the rationale for the marks awarded?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="375339E1" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
-[...12 lines deleted...]
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="62907391" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="38E2AD67" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="056E6B93" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C81F321" w14:textId="62808500" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="3F0B4275" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Was the student work appropriately moderated/second marked?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="305907E4" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
-[...12 lines deleted...]
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="4C6525E7" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="2E015D8B" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="1CA59073" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AAE754A" w14:textId="4B49CA3A" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="7821A437" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Were you satisfied with the quality of feedback provided to students by internal markers?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71D67C22" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
-[...12 lines deleted...]
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="4B63EFEA" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="3DA5CC90" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="0086B766" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F6BEB01" w14:textId="68DFE185" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="16A340FB" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Were you given the opportunity to see borderline pieces of work?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A236845" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
-[...12 lines deleted...]
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="6508BFCC" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="10008F50" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="354F4E7E" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53F7BD79" w14:textId="6FDB8BF9" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="4B367488" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Were you satisfied with the administration of the assessment process?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="622CA026" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
-[...12 lines deleted...]
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="41A0C45E" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="03217342" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="711470F9" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB2E7D4" w14:textId="5495B56F" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="3E83155D" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Was the amount of assessed work manageable for students and staff?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39746704" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
-[...12 lines deleted...]
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="12A8C4E9" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="45D7563E" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="6A36C6D3" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9A21AA" w14:textId="0E5E4569" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="383EE23D" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Where applicable, were suitable arrangements made for you to moderate placements outcomes (including international mobility)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="670A5697" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
-[...12 lines deleted...]
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="3010F821" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="5F7A19A5" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="447C68D1" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F96E141" w14:textId="519977B4" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="52767E78" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Where applicable, were suitable arrangements made for you to observe and review performances and/or presentations?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4C66D0" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="26DE9810" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="414D9B3F" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="0035185A">
-[...6 lines deleted...]
-    <w:p w14:paraId="2C34B549" w14:textId="5098E9E8" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+    <w:p w14:paraId="73CDECF2" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E07E3A5" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student Performance</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7792"/>
         <w:gridCol w:w="1224"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="574D233E" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="56260906" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="508BC8AB" w14:textId="469C7BBC" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="4FB501CA" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Question</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9E270F" w14:textId="7C43C0E5" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="6E127BD8" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Response</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="7A91379F" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="3628DD48" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="454DF596" w14:textId="0A35B3BA" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="00733F8F">
+          <w:p w14:paraId="0C351941" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Was student work compatible with the stated aims and objectives of the programme?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD36331" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="00733F8F">
-[...12 lines deleted...]
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="65938F19" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="6C167F91" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="12A84144" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="300FD363" w14:textId="38022C99" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="00733F8F">
-[...16 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="58BDD385" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA7C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Was the quality of student work as you would have expected in a programme at this level?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A2D43EB" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="00733F8F">
-[...12 lines deleted...]
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="17B10DE5" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="05687049" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="2BBCC4E4" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68E58E2B" w14:textId="2C477565" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="00733F8F">
+          <w:p w14:paraId="5BDC8FA3" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Was student work comparable with that of their peers at other institutions you have experience of?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="498BEA87" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="00733F8F">
-[...12 lines deleted...]
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="0F03A5C3" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="377F5A6C" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="67B9C588" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E6EBD4A" w14:textId="4C6F6999" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="00733F8F">
+          <w:p w14:paraId="03DA28A3" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Were you satisfied with the quality and nature of teaching and learning as indicated by student work examined?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7960BB70" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="00733F8F">
-[...12 lines deleted...]
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="19F88BE1" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="6355A578" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="19BE1156" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19FAD6E0" w14:textId="6932FE7A" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="00733F8F">
+          <w:p w14:paraId="5CDBE38C" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Are sufficient opportunities provided for students to achieve standards beyond the threshold level that is required to pass?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47120938" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="00733F8F">
+          <w:p w14:paraId="7AB55656" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="015133A0" w14:textId="77777777" w:rsidR="00896F73" w:rsidRPr="00DA7C35" w:rsidRDefault="00896F73" w:rsidP="0035185A">
-[...6 lines deleted...]
-    <w:p w14:paraId="2D1AF701" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+    <w:p w14:paraId="2BABDFE4" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB90AE3" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Multiple Iterations of a programme</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7792"/>
         <w:gridCol w:w="1224"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="10860A86" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="328D5288" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20F53DD5" w14:textId="6DE7261C" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="04E3973C" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Question</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B51E9DF" w14:textId="57ADE5D9" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="008E3A56">
+          <w:p w14:paraId="2A2D9A83" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Response</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="4A6A1F28" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="0A13D61C" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="014E698F" w14:textId="64597DBD" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="00733F8F">
+          <w:p w14:paraId="72A3F50F" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>For Examiners responsible for different iterations of the same programme: Are standards of work across the different iterations broadly comparable?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3834533D" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="00733F8F">
-[...12 lines deleted...]
-      <w:tr w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w14:paraId="1CFCCE0F" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="16FD2F7F" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="733140F1" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="643A1839" w14:textId="58399952" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="00733F8F">
+          <w:p w14:paraId="3609A1C6" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>If not, are you satisfied that steps have been taken/are planned to reduce any performance gaps?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23C0229E" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="00733F8F">
+          <w:p w14:paraId="2A900C36" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09E13A71" w14:textId="77777777" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="0035185A">
-[...11 lines deleted...]
-        <w:sectPr w:rsidR="008E3A56" w:rsidRPr="00DA7C35">
+    <w:p w14:paraId="439548C6" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5115AB12" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidSect="000755F4">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20F186CD" w14:textId="548B7433" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="008E3A56" w:rsidP="00DA7C35">
+    <w:p w14:paraId="4750B4E5" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Undergraduate Summary Report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60990857" w14:textId="2F6973DE" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="0035185A">
+    <w:p w14:paraId="7E38897B" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Please provide an overview of good practice and recommendations in the space below. This summary will provide ‘at a glance’ information for a wider audience than the teaching team. Teams are expected to share reports with students. As a minimum, we will make this summary available on our Virtual Learning Environment, but more usually we will share your full report with all students on the Programme. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -2410,1958 +2444,2030 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>DO NOT</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> REFER TO STUDENTS OR STAFF BY NAME OR NUMBER.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DFE2AD3" w14:textId="0E4E27BC" w:rsidR="008E3A56" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="59FF4126" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Good Practice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7429D404" w14:textId="545E8520" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="3073263F" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TEXT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534FC3AA" w14:textId="1CD8371F" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="003F75BF" w:rsidP="00DA7C35">
+    <w:p w14:paraId="4C8F17C0" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Any urgent matters for attention</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F8D7E5" w14:textId="51F8A714" w:rsidR="003F75BF" w:rsidRDefault="003F75BF" w:rsidP="0035185A">
+    <w:p w14:paraId="288F0AED" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F75BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Are there any areas which you consider require urgent attention that are not included elsewhere in your report?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3086245B" w14:textId="5B4C2373" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="0035185A">
+    <w:p w14:paraId="12A2E856" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE1F4DF" w14:textId="0AD5B40D" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="0EB7F49A" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Any other recommendations for the programme team</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537BB586" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="422F64C1" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E03D8F6" w14:textId="02639BE0" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="2F390B6B" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any other recommendations for the University </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A74204" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="3A77D067" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425FA10A" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="0035185A">
-[...4 lines deleted...]
-        <w:sectPr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35">
+    <w:p w14:paraId="2182D2AA" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidSect="000755F4">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DE6D6CE" w14:textId="1767EA6C" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="32D89608" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Postgraduate Report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BCB9D31" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="3A007551" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Module and Assessment Information</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable1Light"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7796"/>
         <w:gridCol w:w="1220"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="4FF42717" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="04C08F58" w14:textId="77777777" w:rsidTr="00164337">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D5A1A1E" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="3EA1780C" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Question</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34A8EF61" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="5387331C" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Response</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="1F0F4171" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="0EA818BA" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="648C88CD" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="6A47D219" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Did you have access to all relevant programme handbooks and regulations at an appropriate time?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E690C71" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="6053EC96" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="46CA714F" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="4FAA0BF8" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="274E3F3B" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="61C95011" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Did you receive sufficient materials (e.g. assessment briefs, samples of student work, etc.) to enable you to fulfil your role?  (If not, please give details below)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FDC703B" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="0311745F" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="78E3473F" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="3C313A25" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F69B080" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="499A106C" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Do the aims and structure of the modules/programmes meet the needs of the students?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74A4FF4E" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="3674DC39" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="700595CD" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="235381B6" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42313C17" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="47906333" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Do you consider the content of the modules to be appropriately inclusive and reflective of a diverse student body?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75DB1019" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="093A797E" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="5EE40551" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="459537BC" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2150CA18" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="55A3D9AA" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Are the assessments aligned with appropriate level of the Credit and Qualifications Framework for Wales (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="00DA7C35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>CQFW</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3365AE7F" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="09E23198" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="293100FF" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="0351F6E4" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CACE3B1" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="088804E3" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Were the methods of assessment well-balanced and fair?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA7F363" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="653026EB" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="39479933" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="70DDDEBB" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57FFFCEB" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="7A79436B" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Did the assessments reflect the intended learning outcomes?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1296ABC0" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="191C61BA" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="3E2E975F" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="6562D351" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ACD1911" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="0AB694B0" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Were assessments reliable and inclusively designed (to minimise the use of modified assessment, and over-assessment of learning outcomes)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="794744FD" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="1972D505" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="6BF631CE" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="59E6E66E" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C71DBEC" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="1B51B49A" w14:textId="41A1396E" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Were you asked to approve all the relevant draft assessment specifications (including any draft exam papers) for modules on the GA15?</w:t>
+              <w:t xml:space="preserve">Were you asked to approve all the relevant draft assessment specifications (including any draft exam papers) for </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA7C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>modules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that you agreed to moderate (as included</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA7C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on the GA15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA7C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="570EC05A" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="288A3A2F" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="63097DD3" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="2DDFF190" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="8075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE1A85D" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="0A22DD23" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Did you receive appropriate responses to any comments you may have made on assessments?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1204F3CB" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="768A2CA7" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E2CE1A3" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
-[...6 lines deleted...]
-    <w:p w14:paraId="1AD93030" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="0342F490" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AACE439" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Marking and Moderation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7792"/>
         <w:gridCol w:w="1224"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="7DB3C74D" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="19987A5E" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="191A7296" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="15BC231F" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Question</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26AAB378" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="6D9C2085" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Response</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="1053E8AB" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="1E7B7970" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74F1C477" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="099B18EE" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Was the student work marked fairly, using the published marking and grading criteria?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0AEDDB" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
-[...12 lines deleted...]
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="6BDFCDC5" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="1E181F74" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="629C9F80" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E119034" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="01EE7E6E" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Was the student work marked in such a way to enable you to understand the rationale for the marks awarded?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02D621EA" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
-[...12 lines deleted...]
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="2A419C72" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="3574F30A" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="23E6CFC3" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03E5EE84" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="2D9FCC51" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Was the student work appropriately moderated/second marked?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26FBF062" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
-[...12 lines deleted...]
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="2A1BE457" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="666DF898" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="6CF27E54" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="321B87C6" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="68BD3EEF" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Were you satisfied with the quality of feedback provided to students by internal markers?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65347FE8" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
-[...12 lines deleted...]
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="06407882" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="3F244186" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="6A177940" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B139727" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="2DE555C0" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Were you given the opportunity to see borderline pieces of work?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="099A79D4" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
-[...12 lines deleted...]
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="56A5DCDE" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="52177CB1" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="47F54BCA" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="725BD96E" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="21937C1F" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Were you satisfied with the administration of the assessment process?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48B158BB" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
-[...12 lines deleted...]
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="18747042" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="320D6C02" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="11DD32CB" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34170FCF" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="28694DAA" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Was the amount of assessed work manageable for students and staff?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73C645E6" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
-[...12 lines deleted...]
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="74B70515" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="6AD53EF5" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="2B90499A" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46035670" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="6DF25DE6" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Where applicable, were suitable arrangements made for you to moderate placements outcomes (including international mobility)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0917E4F3" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
-[...12 lines deleted...]
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="2B9A90AF" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="06093DB0" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="67065D5B" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C4AE96C" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="5964696B" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Where applicable, were suitable arrangements made for you to observe and review performances and/or presentations?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50E99233" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
-[...12 lines deleted...]
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="293A51A1" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="7C2D0ADB" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="175529EF" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C79B4F4" w14:textId="396C2DBE" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+          <w:p w14:paraId="7A38582D" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>For dissertations/projects: Was the choice of subjects appropriate?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="141FF658" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
-[...12 lines deleted...]
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="3DBC91D2" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="5E9BBAAB" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="472DF883" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="735C8A44" w14:textId="0623A127" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+          <w:p w14:paraId="39367A4F" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>For dissertations/projects: Was the method and standard of assessment appropriate?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="403148A4" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+          <w:p w14:paraId="79FF0349" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63AD6177" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
-[...6 lines deleted...]
-    <w:p w14:paraId="0D80EE8C" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="49A39022" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22DD3A53" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student Performance</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7792"/>
         <w:gridCol w:w="1224"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="29CC3EA5" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="604BE944" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="264C1BF2" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="1C13510E" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Question</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50D8D766" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="2C1943D4" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Response</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="183F7B1A" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="4D287ED0" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B8C0A93" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
-[...16 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5B40B9F5" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA7C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Was student work compatible with the stated aims and objectives of the programme?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="667E5994" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
-[...12 lines deleted...]
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="25D7A528" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="5D2AC731" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="4428E0AF" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56626358" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="2595CD80" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Was the quality of student work as you would have expected in a programme at this level?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="178A0B13" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
-[...12 lines deleted...]
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="53C5823F" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="7EF97C77" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="6AE0A2A1" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE7AD6C" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="6F40725D" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Was student work comparable with that of their peers at other institutions you have experience of?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF4E36C" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
-[...12 lines deleted...]
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="1865A9DB" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="16703CFE" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="1742BD31" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2286D3" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="46CBE9D5" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Were you satisfied with the quality and nature of teaching and learning as indicated by student work examined?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="569B219F" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
-[...12 lines deleted...]
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="7164BE94" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="17D66739" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="74FBE7A7" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F31E8EA" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
-[...17 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="7660BF37" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA7C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
               <w:t>Are sufficient opportunities provided for students to achieve standards beyond the threshold level that is required to pass?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08C10EE3" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
-[...12 lines deleted...]
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="1144C68B" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="78948695" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="412470E9" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AE8CD26" w14:textId="59B96446" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+          <w:p w14:paraId="7EF2F6AA" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Where applicable, was the work of students on Part 1 of a professional doctorate programme appropriate to progress to doctoral level study?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2012EE18" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+          <w:p w14:paraId="49EDC17B" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40F022BC" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
-[...6 lines deleted...]
-    <w:p w14:paraId="57716096" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="2E0C83B2" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31251077" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Multiple Iterations of a programme</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7792"/>
         <w:gridCol w:w="1224"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="13225581" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="6A6813E9" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33932F9D" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="75F58609" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Question</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30965AB3" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="6723FB2E" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Response</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="0CAD5C98" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="1BA26F2C" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2736EC7D" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="35D0C9AE" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>For Examiners responsible for different iterations of the same programme: Are standards of work across the different iterations broadly comparable?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="011B3ADA" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
-[...12 lines deleted...]
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="113014E2" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="25D5F19A" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="70BD1A18" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71C5EAD0" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="418FB6BD" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>If not, are you satisfied that steps have been taken/are planned to reduce any performance gaps?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50CE30B9" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00733F8F">
+          <w:p w14:paraId="41623CA3" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C9DD640" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
-[...11 lines deleted...]
-        <w:sectPr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidSect="00DA7C35">
+    <w:p w14:paraId="219F059A" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CA6BA96" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidSect="000755F4">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52553B2B" w14:textId="416D9783" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="5350FDEF" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Postgraduate Summary Report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACBB930" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="652A93F6" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Please provide an overview of good practice and recommendations in the space below. This summary will provide ‘at a glance’ information for a wider audience than the teaching team. Teams are expected to share reports with students. As a minimum, we will make this summary available on our Virtual Learning Environment, but more usually we will share your full report with all students on the Programme. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -4373,1104 +4479,1032 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>DO NOT</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> REFER TO STUDENTS OR STAFF BY NAME OR NUMBER.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="648C34BC" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="2D7B31EA" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Good Practice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D00961" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="6A36A6E9" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TEXT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5504BC75" w14:textId="675F2E95" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="003F75BF" w:rsidP="00DA7C35">
+    <w:p w14:paraId="4DAE2EBB" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Urgent matters for attention</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71836550" w14:textId="15FC4065" w:rsidR="003F75BF" w:rsidRDefault="003F75BF" w:rsidP="00DA7C35">
+    <w:p w14:paraId="2E439FF7" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F75BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Are there any areas which you consider require urgent attention that are not included elsewhere in your report?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31BEB5D6" w14:textId="498AEBC3" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="735C8D03" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C52AAB4" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="409A9477" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Any other recommendations for the programme team</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6BC50A" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="053E741F" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6372B7AB" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="47F98966" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any other recommendations for the University </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FD0D50" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="4B18FA7A" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3670C5A1" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
-[...11 lines deleted...]
-        <w:sectPr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35">
+    <w:p w14:paraId="184DEDCB" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00A84590" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidSect="000755F4">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="104AB30A" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
-[...6 lines deleted...]
-    <w:p w14:paraId="59610CEC" w14:textId="65177EF2" w:rsidR="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="52815D5C" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E7672B" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA7C35">
         <w:t>Examination Boards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367ADEB4" w14:textId="6D69DEAB" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="136DAC46" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Attendance</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4508"/>
         <w:gridCol w:w="4508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="7BB85D21" w14:textId="77777777" w:rsidTr="00DA7C35">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="18956068" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07885908" w14:textId="2F587EED" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+          <w:p w14:paraId="7176B020" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Invited to attend</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14CC4679" w14:textId="1876F1A0" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+          <w:p w14:paraId="714FAC64" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Attended</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="2F8045C5" w14:textId="77777777" w:rsidTr="00DA7C35">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="17A45EDC" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69349A43" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+          <w:p w14:paraId="35A034CC" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="220EDEA6" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+          <w:p w14:paraId="5E1646BB" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0190403A" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
-[...6 lines deleted...]
-    <w:p w14:paraId="6503A3FD" w14:textId="4B21739B" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="17D7D91E" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB11A68" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Regulations and Recommendations</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7796"/>
         <w:gridCol w:w="1220"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="736C7F3C" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="073CF40E" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35150E2A" w14:textId="13DCFEFF" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+          <w:p w14:paraId="7B4EDEB2" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Question</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03CD3B67" w14:textId="202F48C4" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+          <w:p w14:paraId="1BC2477B" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Response</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="2FCEDA75" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="27DDB80F" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="245A1011" w14:textId="6C7DA7A7" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+          <w:p w14:paraId="486B83AB" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Was (Were) the Examining Board(s) conducted properly and in accordance with the University’s regulations?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E272BFA" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w14:paraId="3F624885" w14:textId="77777777" w:rsidTr="00065C13">
+          <w:p w14:paraId="5FA71501" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00DA7C35" w14:paraId="7F398F9B" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D9F7CAB" w14:textId="025F0F19" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+          <w:p w14:paraId="7FEAD21D" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Were you satisfied with the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA7C35">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>recommendations and decisions of the Examining Board(s)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A7E6E82" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRPr="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+          <w:p w14:paraId="6E8BAB5A" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00DA7C35" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78D22AFC" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
-[...6 lines deleted...]
-    <w:p w14:paraId="2087D2AC" w14:textId="1E8E9BE2" w:rsidR="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="5E472D82" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BA9CC56" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Comments on Examination Boards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EDF980E" w14:textId="1ECB6BDF" w:rsidR="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35">
+    <w:p w14:paraId="6C10DF99" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:r>
         <w:t>TEXT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0449B33E" w14:textId="77777777" w:rsidR="00DA7C35" w:rsidRDefault="00DA7C35" w:rsidP="00DA7C35"/>
-    <w:p w14:paraId="079ABB82" w14:textId="326915B4" w:rsidR="00DA7C35" w:rsidRDefault="00065C13" w:rsidP="00065C13">
+    <w:p w14:paraId="5E5EE133" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4"/>
+    <w:p w14:paraId="78F23BAA" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Comments on Professionally Accredited or Recognised Awards (including Teaching Practice)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F98062" w14:textId="4F04B019" w:rsidR="00065C13" w:rsidRDefault="00065C13" w:rsidP="00065C13">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="043FC36E" w14:textId="13DBE688" w:rsidR="00E636C8" w:rsidRDefault="00E636C8" w:rsidP="000755F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E636C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Matters concerning professional accreditation or recognition</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Professionally accredited or recognised awards</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3859EC6A" w14:textId="37493B0C" w:rsidR="00065C13" w:rsidRDefault="00065C13" w:rsidP="00065C13">
+        <w:t xml:space="preserve"> (maximum 500 words)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E636C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C153763" w14:textId="2F204690" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:r>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174D5767" w14:textId="11868F60" w:rsidR="00065C13" w:rsidRDefault="00065C13" w:rsidP="00065C13">
+    <w:p w14:paraId="54FAD510" w14:textId="6F5AF73A" w:rsidR="000755F4" w:rsidRDefault="00E636C8" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t>Teaching Practice Modules</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4612407C" w14:textId="04ABDDAB" w:rsidR="00065C13" w:rsidRDefault="00065C13" w:rsidP="00065C13">
+        <w:t>Matters concerning t</w:t>
+      </w:r>
+      <w:r w:rsidR="000755F4">
+        <w:t>eaching Practice Modules</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (maximum 500 words)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CCA9A5" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:r>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CCCF839" w14:textId="77777777" w:rsidR="00065C13" w:rsidRDefault="00065C13" w:rsidP="00065C13">
+    <w:p w14:paraId="0794E8D3" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27CDB426" w14:textId="77777777" w:rsidR="003F75BF" w:rsidRDefault="003F75BF" w:rsidP="003F75BF">
+    <w:p w14:paraId="76B49DDF" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Pearson awards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CEA37CF" w14:textId="77777777" w:rsidR="003F75BF" w:rsidRDefault="003F75BF" w:rsidP="003F75BF">
+    <w:p w14:paraId="0A196F33" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:r w:rsidRPr="003F75BF">
         <w:t>Are you responsible for any HNC or HND programmes?  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27ADFBD9" w14:textId="77777777" w:rsidR="003F75BF" w:rsidRPr="003F75BF" w:rsidRDefault="003F75BF" w:rsidP="003F75BF">
+    <w:p w14:paraId="0CCB9C52" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="003F75BF" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:r w:rsidRPr="003F75BF">
         <w:t>If Yes, how well does the HNC/HND programme meet the needs of the industry and its graduates, and what suggestions can you offer for improvement, considering the sector requirements?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A02A6F" w14:textId="77777777" w:rsidR="003F75BF" w:rsidRDefault="003F75BF" w:rsidP="003F75BF">
+    <w:p w14:paraId="7A38B061" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:r>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117B297B" w14:textId="758A573B" w:rsidR="003F75BF" w:rsidRPr="003F75BF" w:rsidRDefault="003F75BF" w:rsidP="003F75BF">
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="003F75BF" w:rsidRPr="003F75BF">
+    <w:p w14:paraId="6BD37B16" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="003F75BF" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:sectPr w:rsidR="000755F4" w:rsidRPr="003F75BF" w:rsidSect="000755F4">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A475690" w14:textId="0FEBA17E" w:rsidR="00065C13" w:rsidRDefault="00065C13" w:rsidP="00065C13">
+    <w:p w14:paraId="2B25F2F4" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Follow-up to Previous Year’s Report</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7927"/>
-        <w:gridCol w:w="1089"/>
+        <w:gridCol w:w="7809"/>
+        <w:gridCol w:w="1207"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00065C13" w:rsidRPr="00065C13" w14:paraId="0DC784BF" w14:textId="77777777" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00065C13" w14:paraId="3FDC272A" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23466709" w14:textId="6D41A5DE" w:rsidR="00065C13" w:rsidRPr="00065C13" w:rsidRDefault="00065C13" w:rsidP="00D071F2">
+          <w:p w14:paraId="69E64D22" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00065C13" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065C13">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Question</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EEB8E86" w14:textId="64CC7FC9" w:rsidR="00065C13" w:rsidRPr="00065C13" w:rsidRDefault="00065C13" w:rsidP="00D071F2">
+          <w:p w14:paraId="432A1108" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00065C13" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065C13">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Response</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00065C13" w:rsidRPr="00065C13" w14:paraId="5228F078" w14:textId="46E82E0F" w:rsidTr="00065C13">
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00065C13" w14:paraId="7D16E21E" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36E6DFEA" w14:textId="77777777" w:rsidR="00065C13" w:rsidRPr="00065C13" w:rsidRDefault="00065C13" w:rsidP="00D071F2">
+          <w:p w14:paraId="7BD74621" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00065C13" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:r w:rsidRPr="00065C13">
               <w:t xml:space="preserve">Did you receive a written response to last year's report?        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="543BD129" w14:textId="77777777" w:rsidR="00065C13" w:rsidRPr="00065C13" w:rsidRDefault="00065C13" w:rsidP="00D071F2"/>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00065C13" w:rsidRPr="00065C13" w14:paraId="5517FB6D" w14:textId="15D3F853" w:rsidTr="00065C13">
+          <w:p w14:paraId="0CAA51F5" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00065C13" w:rsidRDefault="000755F4" w:rsidP="00164337"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00065C13" w14:paraId="52AD05DF" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="079E0AFB" w14:textId="77777777" w:rsidR="00065C13" w:rsidRPr="00065C13" w:rsidRDefault="00065C13" w:rsidP="00D071F2">
+          <w:p w14:paraId="71ED88FD" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00065C13" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:r w:rsidRPr="00065C13">
               <w:t>Was this provided within a timely manner?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FEA473D" w14:textId="77777777" w:rsidR="00065C13" w:rsidRPr="00065C13" w:rsidRDefault="00065C13" w:rsidP="00D071F2"/>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00065C13" w:rsidRPr="00065C13" w14:paraId="130E3DC7" w14:textId="59BBED1D" w:rsidTr="00065C13">
+          <w:p w14:paraId="40AD47EC" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00065C13" w:rsidRDefault="000755F4" w:rsidP="00164337"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00065C13" w14:paraId="31D7E965" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14155FF0" w14:textId="77777777" w:rsidR="00065C13" w:rsidRPr="00065C13" w:rsidRDefault="00065C13" w:rsidP="00D071F2">
+          <w:p w14:paraId="52C70D62" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00065C13" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:r w:rsidRPr="00065C13">
               <w:t xml:space="preserve">Were any specific recommendations suggested to the programme team in last year's report?    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1984586A" w14:textId="77777777" w:rsidR="00065C13" w:rsidRPr="00065C13" w:rsidRDefault="00065C13" w:rsidP="00D071F2"/>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00065C13" w:rsidRPr="00065C13" w14:paraId="44A5D7D8" w14:textId="05409D0C" w:rsidTr="00065C13">
+          <w:p w14:paraId="39594C7B" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00065C13" w:rsidRDefault="000755F4" w:rsidP="00164337"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00065C13" w14:paraId="72BFBF65" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2464A8A0" w14:textId="77777777" w:rsidR="00065C13" w:rsidRPr="00065C13" w:rsidRDefault="00065C13" w:rsidP="00D071F2">
+          <w:p w14:paraId="432191F2" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00065C13" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:r w:rsidRPr="00065C13">
               <w:t>Were the recommendations addressed by the  programme team?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD5943A" w14:textId="77777777" w:rsidR="00065C13" w:rsidRPr="00065C13" w:rsidRDefault="00065C13" w:rsidP="00D071F2"/>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00065C13" w:rsidRPr="00065C13" w14:paraId="6E9BDCD2" w14:textId="0EA437C3" w:rsidTr="00065C13">
+          <w:p w14:paraId="79E8CAFA" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00065C13" w:rsidRDefault="000755F4" w:rsidP="00164337"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00065C13" w14:paraId="23C14D22" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29564B84" w14:textId="77777777" w:rsidR="00065C13" w:rsidRPr="00065C13" w:rsidRDefault="00065C13" w:rsidP="00D071F2">
+          <w:p w14:paraId="411E7928" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00065C13" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:r w:rsidRPr="00065C13">
               <w:t xml:space="preserve">Were any specific recommendations suggested to the University in last year's report?    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CFBDA47" w14:textId="77777777" w:rsidR="00065C13" w:rsidRPr="00065C13" w:rsidRDefault="00065C13" w:rsidP="00D071F2"/>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00065C13" w:rsidRPr="00065C13" w14:paraId="1D0EFF22" w14:textId="74F1B699" w:rsidTr="00065C13">
+          <w:p w14:paraId="491AC9EC" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00065C13" w:rsidRDefault="000755F4" w:rsidP="00164337"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000755F4" w:rsidRPr="00065C13" w14:paraId="2A507F49" w14:textId="77777777" w:rsidTr="00164337">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C734445" w14:textId="77777777" w:rsidR="00065C13" w:rsidRPr="00065C13" w:rsidRDefault="00065C13" w:rsidP="00D071F2">
+          <w:p w14:paraId="49B8E87E" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00065C13" w:rsidRDefault="000755F4" w:rsidP="00164337">
             <w:r w:rsidRPr="00065C13">
               <w:t>Were the recommendations addressed by the  University?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77F6FF7E" w14:textId="77777777" w:rsidR="00065C13" w:rsidRPr="00065C13" w:rsidRDefault="00065C13" w:rsidP="00D071F2"/>
+          <w:p w14:paraId="55BC0D21" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00065C13" w:rsidRDefault="000755F4" w:rsidP="00164337"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="394FC126" w14:textId="2630BD9C" w:rsidR="00065C13" w:rsidRDefault="00065C13" w:rsidP="00065C13"/>
-    <w:p w14:paraId="3B16A5D6" w14:textId="0CF239B3" w:rsidR="00065C13" w:rsidRDefault="00065C13" w:rsidP="00065C13">
+    <w:p w14:paraId="6D2FD441" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4"/>
+    <w:p w14:paraId="5EEEBF6B" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:r>
         <w:t>Further Information on previous year’s report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F258D7" w14:textId="77777777" w:rsidR="00065C13" w:rsidRDefault="00065C13" w:rsidP="00065C13">
+    <w:p w14:paraId="083244D1" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:r>
         <w:t>TEXT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="066474C3" w14:textId="4D2D03A9" w:rsidR="00065C13" w:rsidRPr="00065C13" w:rsidRDefault="00065C13" w:rsidP="00065C13">
+    <w:p w14:paraId="0B86AA58" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00065C13" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Final Year Report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD42BEA" w14:textId="2AA12890" w:rsidR="00065C13" w:rsidRDefault="00065C13" w:rsidP="00065C13">
+    <w:p w14:paraId="4841B016" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00065C13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Please provide an overview of your period of tenure as an External Examiner for UWTSD.  You are asked to comment on your overall experience of the role, including development of the curriculum, changes to assessment and feedback practice and student performance since you took up post.  Please also include any points that you would like to highlight to your successor or suggestions that might assist the University in developing its procedures for External Examining. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3019CB46" w14:textId="3A41B5D4" w:rsidR="00065C13" w:rsidRPr="00065C13" w:rsidRDefault="00065C13" w:rsidP="00065C13">
+    <w:p w14:paraId="1B0D05B9" w14:textId="77777777" w:rsidR="000755F4" w:rsidRPr="00065C13" w:rsidRDefault="000755F4" w:rsidP="000755F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00065C13" w:rsidRPr="00065C13">
+    <w:p w14:paraId="6EF7807A" w14:textId="77777777" w:rsidR="007E1A78" w:rsidRDefault="007E1A78"/>
+    <w:sectPr w:rsidR="007E1A78" w:rsidSect="000755F4">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0C504339" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4711D796" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:altName w:val="等线 Light"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...20 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...144 lines deleted...]
-</w:numbering>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="54CE3103" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="50F666DA" w14:textId="77777777" w:rsidR="000755F4" w:rsidRDefault="000755F4" w:rsidP="000755F4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="PGbTE4aXE/v2tNzgOTAM5P2jCwtDqYY5nLLEmlOINS/vL23zxgKHVx2IqPgtBPFCXQZMjUKnU4TT5K1NfCwlIg==" w:salt="MRE1pmCHkkihAAvD70otAQ=="/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0035185A"/>
-[...22 lines deleted...]
-    <w:rsid w:val="00EB75FB"/>
+    <w:rsidRoot w:val="00087348"/>
+    <w:rsid w:val="000755F4"/>
+    <w:rsid w:val="00087348"/>
+    <w:rsid w:val="007E1A78"/>
+    <w:rsid w:val="008B67DF"/>
+    <w:rsid w:val="00CB0898"/>
+    <w:rsid w:val="00CF7041"/>
+    <w:rsid w:val="00D958AA"/>
+    <w:rsid w:val="00E636C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="340D54DB"/>
+  <w14:docId w14:val="22656650"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4F69D854-82EF-4450-8D9D-40356265D616}"/>
+  <w15:docId w15:val="{0A74A023-36E5-4433-A28A-7A64C404F70F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5811,538 +5845,800 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DA7C35"/>
+    <w:rsid w:val="000755F4"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="008E3A56"/>
+    <w:rsid w:val="00087348"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008E3A56"/>
+    <w:rsid w:val="00087348"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00087348"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00087348"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00087348"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00087348"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00087348"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00087348"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00087348"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00087348"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00087348"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00087348"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00087348"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00087348"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00087348"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00087348"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00087348"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00087348"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00087348"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00087348"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00087348"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00087348"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00087348"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:line="278" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00087348"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00087348"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00087348"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00087348"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00087348"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00087348"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000755F4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000755F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000755F4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000755F4"/>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="0035185A"/>
+    <w:rsid w:val="000755F4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005C0570"/>
+    <w:rsid w:val="000755F4"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...36 lines deleted...]
-      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable1Light">
     <w:name w:val="Grid Table 1 Light"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="46"/>
-    <w:rsid w:val="008E3A56"/>
+    <w:rsid w:val="000755F4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...32 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...197 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.wales/sites/default/files/publications/2018-02/level-descriptors.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.wales/sites/default/files/publications/2018-02/level-descriptors.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.wales/sites/default/files/publications/2018-02/level-descriptors.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.wales/sites/default/files/publications/2018-02/level-descriptors.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6350,54 +6646,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6550,371 +6846,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...287 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1483</Words>
-  <Characters>8455</Characters>
+  <Words>1508</Words>
+  <Characters>8599</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>19</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>71</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Wales Trinity Saint David</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9919</CharactersWithSpaces>
+  <CharactersWithSpaces>10087</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Kyle Erickson</dc:creator>
+  <dc:creator>Shaunna Campbell-Cross</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>