--- v0 (2025-11-11)
+++ v1 (2026-10-23)
@@ -112,111 +112,111 @@
       <w:r w:rsidR="00511212" w:rsidRPr="00511212">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="00302947" w14:textId="77777777" w:rsidR="0081217B" w:rsidRDefault="0081217B" w:rsidP="00EF493E">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52AC4855" w14:textId="77777777" w:rsidR="0081217B" w:rsidRDefault="0081217B" w:rsidP="00EF493E">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="365FBFEB" w14:textId="113923D8" w:rsidR="00273681" w:rsidRDefault="002B03E6" w:rsidP="00EF493E">
+    <w:p w14:paraId="365FBFEB" w14:textId="64C8E2B5" w:rsidR="00273681" w:rsidRDefault="002B03E6" w:rsidP="00EF493E">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>University Council Scheme of Delegation 20</w:t>
       </w:r>
       <w:r w:rsidR="00BB4416">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00002C26">
+      <w:r w:rsidR="00BB4CC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00C054E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00BB4416">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00002C26">
+      <w:r w:rsidR="00BB4CC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="125276D6" w14:textId="77777777" w:rsidR="00273681" w:rsidRDefault="00273681" w:rsidP="00EF493E">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00A5A8C4" w14:textId="5820CD24" w:rsidR="006F2E4A" w:rsidRDefault="00F46776" w:rsidP="00EF493E">
+    <w:p w14:paraId="00A5A8C4" w14:textId="0EF01B8A" w:rsidR="006F2E4A" w:rsidRDefault="00F46776" w:rsidP="00EF493E">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Introduction </w:t>
       </w:r>
       <w:r w:rsidR="002B03E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="001C0893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -442,51 +442,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The principles of delegation on financial matters</w:t>
       </w:r>
       <w:r w:rsidR="00BB4416">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> are</w:t>
       </w:r>
       <w:r w:rsidR="00FE43ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> set out in Ordinance IV.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE993A6" w14:textId="77777777" w:rsidR="00FE43ED" w:rsidRPr="00AF1288" w:rsidRDefault="00FE43ED" w:rsidP="00AF1288">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4ED21B73" w14:textId="7D6AB657" w:rsidR="00AF1288" w:rsidRDefault="002B03E6" w:rsidP="00AF1288">
+    <w:p w14:paraId="4ED21B73" w14:textId="2C5D28E4" w:rsidR="00AF1288" w:rsidRDefault="002B03E6" w:rsidP="00AF1288">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF1288">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00AF1288">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Council </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF1288">
         <w:rPr>
@@ -2310,84 +2310,96 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D6B0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the allocation of budgets;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="419475B1" w14:textId="77777777" w:rsidR="005D6B0E" w:rsidRDefault="005D6B0E" w:rsidP="005D6B0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7773CCC2" w14:textId="77777777" w:rsidR="005D6B0E" w:rsidRPr="005D6B0E" w:rsidRDefault="005D6B0E" w:rsidP="005D6B0E">
+    <w:p w14:paraId="7773CCC2" w14:textId="5217EED2" w:rsidR="005D6B0E" w:rsidRPr="005D6B0E" w:rsidRDefault="005D6B0E" w:rsidP="005D6B0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="709" w:hanging="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D6B0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the development of all strategic and operational plans; the stewardship of all financial resources, capital and revenue, within limits prescribed by Ordinance; and the organisation and management of all staff resources.</w:t>
+        <w:t>the development of all strategic and operational plans; the stewardship of all financial resources, capital and revenue, within</w:t>
+      </w:r>
+      <w:r w:rsidR="0099566A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D6B0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> limits prescribed by Ordinance; and the organisation and management of all staff resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="308316EE" w14:textId="77777777" w:rsidR="005D6B0E" w:rsidRDefault="005D6B0E" w:rsidP="005D6B0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30136408" w14:textId="03278037" w:rsidR="005D6B0E" w:rsidRDefault="005D6B0E" w:rsidP="005D6B0E">
+    <w:p w14:paraId="2CAC141E" w14:textId="456BD772" w:rsidR="00CB6A78" w:rsidRDefault="005D6B0E" w:rsidP="00CB6A78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D6B0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Under Ordinance, the Vice-Chancellor may delegate defined duties and powers to the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B2104">
         <w:rPr>
@@ -2404,440 +2416,515 @@
       <w:r w:rsidR="00C62D91" w:rsidRPr="005D6B0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="001B2104">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00C62D91" w:rsidRPr="005D6B0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Deans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F149E4" w14:textId="77777777" w:rsidR="005D6B0E" w:rsidRDefault="005D6B0E" w:rsidP="005D6B0E">
-[...23 lines deleted...]
-    <w:p w14:paraId="51635D43" w14:textId="77777777" w:rsidR="005D6B0E" w:rsidRPr="005D6B0E" w:rsidRDefault="005D6B0E" w:rsidP="005D6B0E">
+    <w:p w14:paraId="0A0B378E" w14:textId="77777777" w:rsidR="00756844" w:rsidRDefault="00756844" w:rsidP="00931CED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7063DF6F" w14:textId="11A851F3" w:rsidR="00CB6A78" w:rsidRPr="00CB6A78" w:rsidRDefault="00D75F54" w:rsidP="00CB6A78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t>In accordance with</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medr Conditions of Registration and Funding, the Council has designated the Vice-C</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17C75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>hancellor as the accountable officer</w:t>
+      </w:r>
+      <w:r w:rsidR="002874E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the University. The Council has determined that, in the a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13703">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bsence of the Vice-Chancellor, the authority of the accountable officer </w:t>
+      </w:r>
+      <w:r w:rsidR="00756844">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is delegated to the Chief Operating Officer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F149E4" w14:textId="5A77F445" w:rsidR="005D6B0E" w:rsidRDefault="00CB6A78" w:rsidP="00CB6A78">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DAC9881" w14:textId="77777777" w:rsidR="005D6B0E" w:rsidRPr="005D6B0E" w:rsidRDefault="005D6B0E" w:rsidP="005D6B0E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D6B0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Delegation to standing committees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B04CC7" w14:textId="06E1491F" w:rsidR="005E01AE" w:rsidRDefault="005D6B0E" w:rsidP="005E01AE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="005D6B0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">formal committees of the Council operate under the authority of the Council. The committees, their relationships and reporting lines are set out in the Ordinances and supplementary information. The terms of reference of the committees are approved by the Council and should be consulted regularly to ensure that the committee is operating within its defined authority.  </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>formal committees of the Council operate under the authority of the Council. The committees, their relationships and reporting lines are set out in the Ordinances and supplementary information. The terms of reference of the committees are approved by the Council and should be consulted regularly to ensure that the committee is operating within its defined authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012B2CB2" w14:textId="09AE202F" w:rsidR="00912192" w:rsidRPr="00931CED" w:rsidRDefault="00912192" w:rsidP="00931CED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="820"/>
+        </w:tabs>
+        <w:ind w:left="360" w:right="-20"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk114652387"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7D56F5FA" w14:textId="77777777" w:rsidR="005D6B0E" w:rsidRPr="0016771B" w:rsidRDefault="005D6B0E" w:rsidP="005D6B0E">
+    </w:p>
+    <w:p w14:paraId="04A34678" w14:textId="0002A972" w:rsidR="00912192" w:rsidRDefault="00912192" w:rsidP="00912192">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0016771B">
+      <w:r w:rsidRPr="00BB5D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The following duties have been delegated</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F2E5A" w:rsidRPr="0016771B">
+        <w:t>The following duties have been delegated to the committees by the Council:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3710F9" w14:textId="77777777" w:rsidR="00442E36" w:rsidRPr="00931CED" w:rsidRDefault="00442E36" w:rsidP="00931CED">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to the committees</w:t>
-[...15 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Hlk111625252"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk111625252"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8788" w:type="dxa"/>
         <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4447"/>
         <w:gridCol w:w="4341"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C1149" w14:paraId="0ADA7676" w14:textId="77777777" w:rsidTr="006539C7">
+      <w:tr w:rsidR="00442E36" w14:paraId="2AD5903E" w14:textId="77777777" w:rsidTr="00775A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E26731A" w14:textId="77777777" w:rsidR="002C1149" w:rsidRPr="005D6B0E" w:rsidRDefault="002C1149" w:rsidP="006539C7">
+          <w:p w14:paraId="24930995" w14:textId="77777777" w:rsidR="00442E36" w:rsidRPr="005D6B0E" w:rsidRDefault="00442E36" w:rsidP="00775A73">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D6B0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Duty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="041A9533" w14:textId="77777777" w:rsidR="002C1149" w:rsidRPr="005D6B0E" w:rsidRDefault="002C1149" w:rsidP="006539C7">
+          <w:p w14:paraId="37E36CE6" w14:textId="77777777" w:rsidR="00442E36" w:rsidRPr="005D6B0E" w:rsidRDefault="00442E36" w:rsidP="00775A73">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D6B0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Delegated to</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1149" w14:paraId="3AA6C4D7" w14:textId="77777777" w:rsidTr="006539C7">
+      <w:tr w:rsidR="00442E36" w14:paraId="57905953" w14:textId="77777777" w:rsidTr="00775A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79FF316E" w14:textId="77777777" w:rsidR="002C1149" w:rsidRPr="005D6B0E" w:rsidRDefault="002C1149" w:rsidP="006539C7">
+          <w:p w14:paraId="5E0B6873" w14:textId="77777777" w:rsidR="00442E36" w:rsidRPr="005D6B0E" w:rsidRDefault="00442E36" w:rsidP="00775A73">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D6B0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Approv</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">al of </w:t>
             </w:r>
             <w:r w:rsidRPr="005D6B0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">the Financial Regulations of the University, including the internal system of control contained in the </w:t>
             </w:r>
-            <w:r w:rsidR="003817BF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Financial Regulations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E183B60" w14:textId="77777777" w:rsidR="002C1149" w:rsidRDefault="002C1149" w:rsidP="006539C7">
+          <w:p w14:paraId="76B2DA04" w14:textId="77777777" w:rsidR="00442E36" w:rsidRDefault="00442E36" w:rsidP="00775A73">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12AAB9CE" w14:textId="77777777" w:rsidR="002C1149" w:rsidRDefault="002C1149" w:rsidP="006539C7">
+          <w:p w14:paraId="4662CE47" w14:textId="77777777" w:rsidR="00442E36" w:rsidRDefault="00442E36" w:rsidP="00775A73">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D6B0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Audit and Risk Committee</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>, following review by Resources and Performance Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB4416" w14:paraId="53F273D5" w14:textId="77777777" w:rsidTr="006539C7">
+      <w:tr w:rsidR="00442E36" w14:paraId="1BCEB400" w14:textId="77777777" w:rsidTr="00775A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ADA3E01" w14:textId="77777777" w:rsidR="00BB4416" w:rsidRPr="005D6B0E" w:rsidRDefault="00BB4416" w:rsidP="006539C7">
+          <w:p w14:paraId="57BFB5B2" w14:textId="77777777" w:rsidR="00442E36" w:rsidRPr="005D6B0E" w:rsidRDefault="00442E36" w:rsidP="00775A73">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Approval of all audit planning documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1189744C" w14:textId="77777777" w:rsidR="00BB4416" w:rsidRDefault="00BB4416" w:rsidP="006539C7">
+          <w:p w14:paraId="70AA40C2" w14:textId="77777777" w:rsidR="00442E36" w:rsidRDefault="00442E36" w:rsidP="00775A73">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Audit and Risk Committee</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="613F4978" w14:textId="77777777" w:rsidR="00BB4416" w:rsidRPr="005D6B0E" w:rsidRDefault="00BB4416" w:rsidP="006539C7">
+          <w:p w14:paraId="4E833D2D" w14:textId="77777777" w:rsidR="00442E36" w:rsidRPr="005D6B0E" w:rsidRDefault="00442E36" w:rsidP="00775A73">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1149" w14:paraId="5FEFFE68" w14:textId="77777777" w:rsidTr="006539C7">
+      <w:tr w:rsidR="00442E36" w14:paraId="1E3D5DDA" w14:textId="77777777" w:rsidTr="00775A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56F0B9F6" w14:textId="32654DB4" w:rsidR="002C1149" w:rsidRDefault="002C1149" w:rsidP="00687EDF">
+          <w:p w14:paraId="63DC36DE" w14:textId="77777777" w:rsidR="00442E36" w:rsidRDefault="00442E36" w:rsidP="00775A73">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F2E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Determin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ation of </w:t>
             </w:r>
             <w:r w:rsidRPr="009F2E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>criteria for the appointment of Chair, Vice-Chair and other members of the Council</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1AEC81" w14:textId="77777777" w:rsidR="002C1149" w:rsidRDefault="002C1149" w:rsidP="006539C7">
+          <w:p w14:paraId="1231DECF" w14:textId="78156A29" w:rsidR="00442E36" w:rsidRDefault="00442E36" w:rsidP="00775A73">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Nominations and Governance Committee</w:t>
+              <w:t>Governance</w:t>
+            </w:r>
+            <w:r w:rsidR="007C0B39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1149" w14:paraId="60F73A1A" w14:textId="77777777" w:rsidTr="006539C7">
+      <w:tr w:rsidR="007C0B39" w14:paraId="1CBCF3E1" w14:textId="77777777" w:rsidTr="00775A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14FFCB34" w14:textId="77777777" w:rsidR="002C1149" w:rsidRDefault="002C1149" w:rsidP="006539C7">
+          <w:p w14:paraId="334645F1" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0016771B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Approval of nominations for Honorary awards</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34234130" w14:textId="77777777" w:rsidR="002C1149" w:rsidRPr="009F2E5A" w:rsidRDefault="002C1149" w:rsidP="006539C7">
+          <w:p w14:paraId="29F60EE9" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRPr="009F2E5A" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4788AA39" w14:textId="77777777" w:rsidR="002C1149" w:rsidRDefault="002C1149" w:rsidP="006539C7">
+          <w:p w14:paraId="5FA6CABF" w14:textId="6896A4D9" w:rsidR="007C0B39" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Nominations and Governance Committee</w:t>
+              <w:t>Governance and Culture Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1149" w14:paraId="3418AE4E" w14:textId="77777777" w:rsidTr="006539C7">
+      <w:tr w:rsidR="007C0B39" w14:paraId="0BAC6774" w14:textId="77777777" w:rsidTr="00775A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="077CD8C8" w14:textId="0535FA9F" w:rsidR="002C1149" w:rsidRPr="009F2E5A" w:rsidRDefault="002C1149" w:rsidP="006539C7">
+          <w:p w14:paraId="17E4C732" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRPr="009F2E5A" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F2E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="009F2E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="009F2E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>v</w:t>
@@ -3525,618 +3612,649 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t>ll</w:t>
             </w:r>
             <w:r w:rsidRPr="009F2E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="009F2E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="009F2E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="001C7E28">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>the Chief Operating Officer</w:t>
             </w:r>
             <w:r w:rsidRPr="009F2E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="00210FA2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> the</w:t>
             </w:r>
             <w:r w:rsidRPr="009F2E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009F2E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="009F2E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve">ro Vice-Chancellors and the Clerk to the Council </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B952242" w14:textId="77777777" w:rsidR="002C1149" w:rsidRDefault="002C1149" w:rsidP="006539C7">
+          <w:p w14:paraId="3EBA9571" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03502143" w14:textId="77777777" w:rsidR="002C1149" w:rsidRDefault="002C1149" w:rsidP="006539C7">
+          <w:p w14:paraId="1703E672" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Remuneration Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE1740" w14:paraId="6D20FED1" w14:textId="77777777" w:rsidTr="006539C7">
+      <w:tr w:rsidR="007C0B39" w14:paraId="799F8EFC" w14:textId="77777777" w:rsidTr="00775A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F116680" w14:textId="3769F548" w:rsidR="00AE1740" w:rsidRDefault="00412C73" w:rsidP="006539C7">
+          <w:p w14:paraId="70097DEB" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Within the overall annual budget approved by Council, a</w:t>
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> to a maximum of £500,000 </w:t>
+              <w:t xml:space="preserve">Within the overall annual budget approved by Council, approval of expenditure plans and/or the allocation of resources and/or the making of investments to a maximum of £500,000 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D8A06AF" w14:textId="273FAF33" w:rsidR="00412C73" w:rsidRDefault="00412C73" w:rsidP="006539C7">
+          <w:p w14:paraId="373083BA" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="513109B9" w14:textId="693AD69B" w:rsidR="00412C73" w:rsidRDefault="00412C73" w:rsidP="006539C7">
+          <w:p w14:paraId="5B3A4B03" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Approval of tenders that exceed £100,000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DEB2E47" w14:textId="0B5AA24F" w:rsidR="00AE1740" w:rsidRDefault="00AE1740" w:rsidP="006539C7">
+          <w:p w14:paraId="665CA720" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CCA93E5" w14:textId="77777777" w:rsidR="00AE1740" w:rsidRDefault="00AE1740" w:rsidP="006539C7">
+          <w:p w14:paraId="0B846C31" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Resources and Performance Committee</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02BF77A5" w14:textId="77777777" w:rsidR="00412C73" w:rsidRDefault="00412C73" w:rsidP="006539C7">
+          <w:p w14:paraId="7237470D" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="01E82607" w14:textId="77777777" w:rsidR="00412C73" w:rsidRDefault="00412C73" w:rsidP="006539C7">
+          <w:p w14:paraId="4DADA0DA" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15CE151F" w14:textId="77777777" w:rsidR="00412C73" w:rsidRDefault="00412C73" w:rsidP="006539C7">
+          <w:p w14:paraId="1900B107" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E108257" w14:textId="77777777" w:rsidR="00412C73" w:rsidRDefault="00412C73" w:rsidP="006539C7">
+          <w:p w14:paraId="4A940740" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47BF94BF" w14:textId="77777777" w:rsidR="00412C73" w:rsidRDefault="00412C73" w:rsidP="006539C7">
+          <w:p w14:paraId="2BE6F473" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="744F3403" w14:textId="77777777" w:rsidR="001C7E28" w:rsidRDefault="001C7E28" w:rsidP="006539C7">
+          <w:p w14:paraId="563C9D38" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3A0D4687" w14:textId="1DE4F9C8" w:rsidR="00412C73" w:rsidRDefault="00412C73" w:rsidP="006539C7">
+          <w:p w14:paraId="6E684515" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Resources and Performance Committee</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="325B2180" w14:textId="1783E5A2" w:rsidR="00412C73" w:rsidRDefault="00412C73" w:rsidP="006539C7">
+          <w:p w14:paraId="312F2B5E" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D71B2C" w14:paraId="7B9E53CB" w14:textId="77777777" w:rsidTr="006539C7">
+      <w:tr w:rsidR="007C0B39" w14:paraId="10CF89E7" w14:textId="77777777" w:rsidTr="00775A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FB30C73" w14:textId="6C3085A9" w:rsidR="00D71B2C" w:rsidRDefault="00D71B2C" w:rsidP="006539C7">
+          <w:p w14:paraId="793D5194" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-              <w:t>, presented as an annual total write-off proposal</w:t>
+              <w:t>Writing off of bad debts exceeding £100 to a maximum of £200,000, presented as an annual total write-off proposal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62638935" w14:textId="559CE968" w:rsidR="00D71B2C" w:rsidRDefault="00D71B2C" w:rsidP="00BA512B">
+          <w:p w14:paraId="406F9AAB" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F9393EB" w14:textId="38CE5622" w:rsidR="00D71B2C" w:rsidRDefault="00D71B2C" w:rsidP="006539C7">
+          <w:p w14:paraId="148D6E5C" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Resources and Performance Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1149" w14:paraId="61D36823" w14:textId="77777777" w:rsidTr="006539C7">
+      <w:tr w:rsidR="007C0B39" w14:paraId="0CD1AB16" w14:textId="77777777" w:rsidTr="00775A73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31E3AB33" w14:textId="77777777" w:rsidR="002C1149" w:rsidRPr="008430A3" w:rsidRDefault="002C1149" w:rsidP="006539C7">
+          <w:p w14:paraId="16C07837" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>A</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008430A3">
+              <w:t>Approval of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00770D24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>pprov</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> annual pay and salary settlements for all staff on standard scales</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="062B8B3D" w14:textId="77777777" w:rsidR="002C1149" w:rsidRPr="009F2E5A" w:rsidRDefault="002C1149" w:rsidP="006539C7">
+          <w:p w14:paraId="70D0901F" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRPr="008430A3" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F89501E" w14:textId="77777777" w:rsidR="002C1149" w:rsidRDefault="002C1149" w:rsidP="006539C7">
+          <w:p w14:paraId="0C35F3AB" w14:textId="77777777" w:rsidR="007C0B39" w:rsidRDefault="007C0B39" w:rsidP="007C0B39">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Resources and Performance Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1149" w14:paraId="062A210D" w14:textId="77777777" w:rsidTr="006539C7">
-[...116 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="032A2488" w14:textId="77777777" w:rsidR="002C1149" w:rsidRDefault="002C1149" w:rsidP="002C1149">
-      <w:pPr>
+    <w:p w14:paraId="73E8EDE4" w14:textId="77777777" w:rsidR="00442E36" w:rsidRPr="00BB5D30" w:rsidRDefault="00442E36" w:rsidP="00931CED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="820"/>
+        </w:tabs>
+        <w:ind w:left="360" w:right="-20"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="6598D67B" w14:textId="57528358" w:rsidR="00912192" w:rsidRPr="00931CED" w:rsidRDefault="00912192" w:rsidP="00931CED">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coleg </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931CED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...23 lines deleted...]
-    <w:p w14:paraId="52D56349" w14:textId="53AF1386" w:rsidR="002C1149" w:rsidRPr="002C1149" w:rsidRDefault="002C1149" w:rsidP="002C1149">
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Sir Gâr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B72C9B" w14:textId="77777777" w:rsidR="00091EEF" w:rsidRPr="00931CED" w:rsidRDefault="005E01AE" w:rsidP="00091EEF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coleg </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Sir Gâr (CSG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is a subsidiary company of the UWTSD with its own Articles of Association. The Articles define the powers of the CSG which are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>subject to, in each case, the approval and consent of the member (i.e. UWTSD) through the protocols specified by the member from time to time’ (Articles para 4). The powers are exercised by the governors of the College as directors of the company (Articles para 6).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70756114" w14:textId="77777777" w:rsidR="00091EEF" w:rsidRPr="00931CED" w:rsidRDefault="00091EEF" w:rsidP="00931CED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FB395CE" w14:textId="66C1DEE2" w:rsidR="005E01AE" w:rsidRPr="00931CED" w:rsidRDefault="005E01AE" w:rsidP="00113B4E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E834C2" w:rsidRPr="00931CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Protocol for the operation of the relationship between the University of Wales Trinity Saint David and Coleg Sir Gâr</w:t>
+      </w:r>
+      <w:r w:rsidR="00E834C2" w:rsidRPr="00931CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sets out how in practice UWTSD will operate as the member of CSG and how CSG will operate as a subsidiary company of UWTSD, including respective responsibilitie</w:t>
+      </w:r>
+      <w:r w:rsidR="00091EEF" w:rsidRPr="00931CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00113B4E" w:rsidRPr="00931CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007D1F9B" w:rsidRPr="00931CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>It sets out those matters on which the CSG Board must seek UWTSD’s views and consent</w:t>
+      </w:r>
+      <w:r w:rsidR="00091EEF" w:rsidRPr="00931CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D1F9B" w:rsidRPr="00931CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>before approving and acting upon any formal resolution</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0B39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280F21A2" w14:textId="77777777" w:rsidR="000F45E1" w:rsidRPr="00113B4E" w:rsidRDefault="000F45E1" w:rsidP="00931CED"/>
+    <w:p w14:paraId="1FA03118" w14:textId="77777777" w:rsidR="00E51C02" w:rsidRPr="002C1149" w:rsidRDefault="00E51C02" w:rsidP="00E51C02">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1149">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair’s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1149">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D56349" w14:textId="40490185" w:rsidR="002C1149" w:rsidRPr="002C1149" w:rsidRDefault="002C1149" w:rsidP="002C1149">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C1149">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Under Ordinance II, 8 (f), t</w:t>
       </w:r>
       <w:r w:rsidRPr="002C1149">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>he Chair of the Council (or the Vice-Chair of the Council), with respect to any matter which falls to the Council or any of its committees to determine, is empowered to consider any matter which in his or her opinion:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F4EC70C" w14:textId="77777777" w:rsidR="002C1149" w:rsidRPr="002C1149" w:rsidRDefault="002C1149" w:rsidP="002C1149">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -4302,51 +4420,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C1149">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Any action taken by the Chair of the Council (or, in the Chair’s absence, by the Vice-Chair of the Council) shall be reported to the next meeting of the Council</w:t>
       </w:r>
       <w:r w:rsidR="00121EB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, with confirmation of the process that has been followed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35425ACD" w14:textId="77777777" w:rsidR="002C1149" w:rsidRPr="002C1149" w:rsidRDefault="002C1149" w:rsidP="002C1149">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DA23DB8" w14:textId="5BF5C3C1" w:rsidR="009F2E5A" w:rsidRPr="004310DE" w:rsidRDefault="00DD5E10" w:rsidP="00DD5E10">
+    <w:p w14:paraId="4DA23DB8" w14:textId="69F2489E" w:rsidR="009F2E5A" w:rsidRPr="004310DE" w:rsidRDefault="00DD5E10" w:rsidP="00DD5E10">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="004310DE" w:rsidRPr="004310DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>se of the Common Seal</w:t>
       </w:r>
       <w:r w:rsidR="001C0893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
@@ -4501,99 +4619,98 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3A9C3C87" w14:textId="77777777" w:rsidR="00FC6A23" w:rsidRPr="00FC6A23" w:rsidRDefault="00FC6A23" w:rsidP="00FC6A23">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01777F77" w14:textId="1289807A" w:rsidR="001D2D49" w:rsidRPr="001D2D49" w:rsidRDefault="00422459" w:rsidP="00D37C80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:right="-20"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001D2D49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Clerk will seek written confirmation from the Vice-Chancellor or </w:t>
       </w:r>
       <w:r w:rsidR="00AB7D3A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the Chief Operating Officer </w:t>
       </w:r>
       <w:r w:rsidRPr="001D2D49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>that a document has been appropriately scrutinised prior to affixing the Seal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D7556E5" w14:textId="77777777" w:rsidR="001D2D49" w:rsidRPr="001D2D49" w:rsidRDefault="001D2D49" w:rsidP="001D2D49">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:right="-20"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CD30903" w14:textId="4D744B3F" w:rsidR="002C5220" w:rsidRPr="00501FB6" w:rsidRDefault="00FC6A23" w:rsidP="00D37C80">
+    <w:p w14:paraId="6CD30903" w14:textId="4D744B3F" w:rsidR="002C5220" w:rsidRPr="00966B95" w:rsidRDefault="00FC6A23" w:rsidP="00D37C80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:right="-20"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001D2D49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Normally the Clerk will be present when the Seal is affixed but may authorise a member of his/her staff to affix the Seal in his/her absence. Such authori</w:t>
       </w:r>
       <w:r w:rsidR="00422459" w:rsidRPr="001D2D49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>sation must be given in writing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66AC8CB0" w14:textId="77777777" w:rsidR="00855B44" w:rsidRDefault="00855B44" w:rsidP="00501FB6">
+    <w:p w14:paraId="66AC8CB0" w14:textId="77777777" w:rsidR="00855B44" w:rsidRDefault="00855B44" w:rsidP="00966B95">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BA9A85B" w14:textId="65962F50" w:rsidR="00855B44" w:rsidRDefault="00855B44" w:rsidP="00D37C80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:right="-20"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>A list of</w:t>
       </w:r>
       <w:r w:rsidR="001C0893">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
@@ -4639,51 +4756,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>shall be prepared annually by the Clerk for the approval of th</w:t>
       </w:r>
       <w:r w:rsidR="00A4626F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t>e Council</w:t>
       </w:r>
       <w:r w:rsidR="0006444E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EF1C587" w14:textId="77777777" w:rsidR="00422459" w:rsidRPr="001D2D49" w:rsidRDefault="00422459" w:rsidP="001D2D49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C337B52" w14:textId="5268D8B2" w:rsidR="00422459" w:rsidRPr="00175F0B" w:rsidRDefault="00422459" w:rsidP="00422459">
+    <w:p w14:paraId="6C337B52" w14:textId="2DC11B0D" w:rsidR="00422459" w:rsidRPr="00175F0B" w:rsidRDefault="00422459" w:rsidP="00422459">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00175F0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Authority to </w:t>
       </w:r>
       <w:r w:rsidR="001C0893">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00175F0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4872,182 +4989,203 @@
     <w:p w14:paraId="0D5EF950" w14:textId="77777777" w:rsidR="001A2C99" w:rsidRPr="001A2C99" w:rsidRDefault="00AF1288" w:rsidP="001A2C99">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Clerk to the Council</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F8F1F8C" w14:textId="77777777" w:rsidR="00D939DD" w:rsidRDefault="00D939DD" w:rsidP="00D144E8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00B9FB28" w14:textId="52C97C10" w:rsidR="00D939DD" w:rsidRDefault="00D939DD" w:rsidP="00D144E8">
+    <w:p w14:paraId="00B9FB28" w14:textId="69E4ABA7" w:rsidR="00D939DD" w:rsidRDefault="00D939DD" w:rsidP="00D144E8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Date of Council approval: </w:t>
       </w:r>
       <w:r w:rsidR="00F9434F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>18</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00C054E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> September 202</w:t>
       </w:r>
+      <w:r w:rsidR="001A4F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1400F974" w14:textId="24A0DC3E" w:rsidR="00113B4E" w:rsidRDefault="00D939DD" w:rsidP="00113B4E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Effective date:</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3CA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00F9434F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>5</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00113B4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9434F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C054E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>September 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00113B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A31B713" w14:textId="4A2E0353" w:rsidR="005D6B0E" w:rsidRDefault="00D939DD" w:rsidP="00D144E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Effective date:</w:t>
+        <w:t xml:space="preserve">Due for review: </w:t>
       </w:r>
       <w:r w:rsidR="006A3CA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F9434F">
+        <w:t>September 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00113B4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">19 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C054E6">
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40493862" w14:textId="624267F5" w:rsidR="00F10412" w:rsidRDefault="00F10412" w:rsidP="00D144E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>September 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F9434F">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>5</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Version 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00113B4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...42 lines deleted...]
-        <w:t>8</w:t>
+        <w:t>9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5404D155" w14:textId="77777777" w:rsidR="005D6B0E" w:rsidRDefault="005D6B0E" w:rsidP="00D144E8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57DF7987" w14:textId="77777777" w:rsidR="009A2977" w:rsidRPr="001C5939" w:rsidRDefault="009A2977" w:rsidP="001C5939">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33460D1B" w14:textId="77777777" w:rsidR="001A2C99" w:rsidRDefault="001A2C99" w:rsidP="009A2977">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
@@ -5083,58 +5221,58 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001A2C99">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="191713B9" w14:textId="77777777" w:rsidR="00D108DB" w:rsidRDefault="00D108DB" w:rsidP="00273681">
+    <w:p w14:paraId="75B7ECAB" w14:textId="77777777" w:rsidR="00F90E42" w:rsidRDefault="00F90E42" w:rsidP="00273681">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6125DC34" w14:textId="77777777" w:rsidR="00D108DB" w:rsidRDefault="00D108DB" w:rsidP="00273681">
+    <w:p w14:paraId="7CAB634F" w14:textId="77777777" w:rsidR="00F90E42" w:rsidRDefault="00F90E42" w:rsidP="00273681">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5268,58 +5406,58 @@
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidRPr="006360F1">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7A24B9E0" w14:textId="77777777" w:rsidR="00763817" w:rsidRDefault="00763817">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57E3FE15" w14:textId="77777777" w:rsidR="00D108DB" w:rsidRDefault="00D108DB" w:rsidP="00273681">
+    <w:p w14:paraId="2A0226D5" w14:textId="77777777" w:rsidR="00F90E42" w:rsidRDefault="00F90E42" w:rsidP="00273681">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2705F61F" w14:textId="77777777" w:rsidR="00D108DB" w:rsidRDefault="00D108DB" w:rsidP="00273681">
+    <w:p w14:paraId="099CD0CE" w14:textId="77777777" w:rsidR="00F90E42" w:rsidRDefault="00F90E42" w:rsidP="00273681">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4BE372C0" w14:textId="77777777" w:rsidR="00DC3B35" w:rsidRPr="00D939DD" w:rsidRDefault="00DC3B35" w:rsidP="00DC3B35">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC3B35">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DC3B35">
@@ -5768,96 +5906,96 @@
     <w:p w14:paraId="507D22A5" w14:textId="77777777" w:rsidR="00DC3B35" w:rsidRPr="00DC3B35" w:rsidRDefault="00DC3B35" w:rsidP="002933ED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="90" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC3B35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(6)The powers conferred by this section are in addition to and not in derogation of any other powers.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48BF078F" w14:textId="30824808" w:rsidR="000D4B63" w:rsidRPr="001D2D49" w:rsidRDefault="000D4B63">
+  <w:p w14:paraId="48BF078F" w14:textId="60A4B222" w:rsidR="000D4B63" w:rsidRPr="001D2D49" w:rsidRDefault="000D4B63">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="002C1B77">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="001D2D49">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>University Council Scheme of Delegation 202</w:t>
     </w:r>
-    <w:r w:rsidR="00002C26">
+    <w:r w:rsidR="00BB4CC9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="001D2D49">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/2</w:t>
     </w:r>
-    <w:r w:rsidR="00002C26">
+    <w:r w:rsidR="00BB4CC9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6391E49F" w14:textId="77777777" w:rsidR="00C36345" w:rsidRDefault="00C36345">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0017141E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="02D285BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9508,61 +9646,63 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EEE748D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C3F29654"/>
-    <w:lvl w:ilvl="0" w:tplc="9A52A4DC">
+    <w:tmpl w:val="3EEC5FB0"/>
+    <w:lvl w:ilvl="0" w:tplc="60B0DFAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
@@ -10638,431 +10778,478 @@
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1948193790">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="701322330">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1015231951">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1829903030">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1827627584">
     <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="344406357">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-  <w:revisionView w:markup="0"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF493E"/>
     <w:rsid w:val="00002C26"/>
     <w:rsid w:val="00022435"/>
     <w:rsid w:val="000246A1"/>
+    <w:rsid w:val="00024771"/>
     <w:rsid w:val="00026082"/>
     <w:rsid w:val="00032C15"/>
     <w:rsid w:val="00033875"/>
     <w:rsid w:val="00033FFB"/>
+    <w:rsid w:val="00036105"/>
     <w:rsid w:val="00037120"/>
     <w:rsid w:val="00040179"/>
     <w:rsid w:val="00040C53"/>
     <w:rsid w:val="00041062"/>
     <w:rsid w:val="00041E85"/>
     <w:rsid w:val="00054EC9"/>
     <w:rsid w:val="00062CA5"/>
     <w:rsid w:val="0006444E"/>
     <w:rsid w:val="000648B3"/>
     <w:rsid w:val="00070164"/>
     <w:rsid w:val="000741EB"/>
     <w:rsid w:val="0007605D"/>
+    <w:rsid w:val="00091EEF"/>
     <w:rsid w:val="0009496F"/>
     <w:rsid w:val="000A0673"/>
     <w:rsid w:val="000A1EDA"/>
     <w:rsid w:val="000B7346"/>
     <w:rsid w:val="000D4B63"/>
     <w:rsid w:val="000D64C9"/>
     <w:rsid w:val="000E0502"/>
     <w:rsid w:val="000E68B6"/>
+    <w:rsid w:val="000F45E1"/>
     <w:rsid w:val="00101110"/>
+    <w:rsid w:val="00113B4E"/>
     <w:rsid w:val="00121EB6"/>
     <w:rsid w:val="00126B48"/>
     <w:rsid w:val="00126FE3"/>
     <w:rsid w:val="00132739"/>
     <w:rsid w:val="00134A34"/>
     <w:rsid w:val="00136C6C"/>
     <w:rsid w:val="00137C1A"/>
     <w:rsid w:val="00142FA3"/>
     <w:rsid w:val="00160CF1"/>
     <w:rsid w:val="0016771B"/>
     <w:rsid w:val="001756A6"/>
     <w:rsid w:val="00175F0B"/>
     <w:rsid w:val="001761D0"/>
     <w:rsid w:val="001848D8"/>
     <w:rsid w:val="0018722B"/>
     <w:rsid w:val="00187B93"/>
     <w:rsid w:val="00197F98"/>
     <w:rsid w:val="001A2C99"/>
+    <w:rsid w:val="001A4F6F"/>
     <w:rsid w:val="001B04DE"/>
     <w:rsid w:val="001B2104"/>
     <w:rsid w:val="001C0893"/>
     <w:rsid w:val="001C5939"/>
     <w:rsid w:val="001C7E28"/>
     <w:rsid w:val="001D2D49"/>
     <w:rsid w:val="001D4D60"/>
     <w:rsid w:val="001D61B2"/>
     <w:rsid w:val="001F27BF"/>
+    <w:rsid w:val="001F60CD"/>
     <w:rsid w:val="001F7E2A"/>
     <w:rsid w:val="00210FA2"/>
     <w:rsid w:val="00212E2A"/>
     <w:rsid w:val="002151BA"/>
     <w:rsid w:val="00225F44"/>
     <w:rsid w:val="002538C6"/>
     <w:rsid w:val="00260D84"/>
     <w:rsid w:val="0027360B"/>
     <w:rsid w:val="00273681"/>
+    <w:rsid w:val="00285F17"/>
+    <w:rsid w:val="002874E2"/>
     <w:rsid w:val="00290214"/>
     <w:rsid w:val="002933ED"/>
     <w:rsid w:val="0029791D"/>
     <w:rsid w:val="002B03E6"/>
     <w:rsid w:val="002C1149"/>
     <w:rsid w:val="002C1B77"/>
     <w:rsid w:val="002C5220"/>
     <w:rsid w:val="002D0217"/>
     <w:rsid w:val="002D50CB"/>
     <w:rsid w:val="002E5E41"/>
     <w:rsid w:val="002F373A"/>
     <w:rsid w:val="003044E6"/>
-    <w:rsid w:val="00305F09"/>
     <w:rsid w:val="00334603"/>
     <w:rsid w:val="00335625"/>
     <w:rsid w:val="00336B7C"/>
     <w:rsid w:val="0036429E"/>
     <w:rsid w:val="00370F4D"/>
     <w:rsid w:val="003817BF"/>
     <w:rsid w:val="00382C77"/>
     <w:rsid w:val="00383B2D"/>
     <w:rsid w:val="00385704"/>
     <w:rsid w:val="00385B95"/>
     <w:rsid w:val="00387525"/>
     <w:rsid w:val="003A2CF7"/>
     <w:rsid w:val="003B07F4"/>
     <w:rsid w:val="003B0C8C"/>
     <w:rsid w:val="003B31CF"/>
     <w:rsid w:val="003D4117"/>
     <w:rsid w:val="003D6244"/>
     <w:rsid w:val="003F373E"/>
     <w:rsid w:val="00411785"/>
     <w:rsid w:val="00412C73"/>
     <w:rsid w:val="00422459"/>
     <w:rsid w:val="004310DE"/>
     <w:rsid w:val="00435C61"/>
+    <w:rsid w:val="00442E36"/>
     <w:rsid w:val="00453A08"/>
     <w:rsid w:val="00461312"/>
     <w:rsid w:val="00463326"/>
     <w:rsid w:val="00465B2D"/>
     <w:rsid w:val="00465FEC"/>
     <w:rsid w:val="0046677C"/>
     <w:rsid w:val="00484BE1"/>
     <w:rsid w:val="004A1E38"/>
     <w:rsid w:val="004B288B"/>
     <w:rsid w:val="004B2D37"/>
     <w:rsid w:val="004C598F"/>
     <w:rsid w:val="004D181B"/>
     <w:rsid w:val="004D37AD"/>
     <w:rsid w:val="004E44D1"/>
     <w:rsid w:val="004E4AF4"/>
     <w:rsid w:val="004E6B9C"/>
     <w:rsid w:val="004F1A0E"/>
-    <w:rsid w:val="00501FB6"/>
     <w:rsid w:val="00504058"/>
+    <w:rsid w:val="00510F79"/>
     <w:rsid w:val="00511212"/>
     <w:rsid w:val="005356A0"/>
     <w:rsid w:val="00535B42"/>
     <w:rsid w:val="0054321C"/>
     <w:rsid w:val="005439C2"/>
     <w:rsid w:val="005502B7"/>
     <w:rsid w:val="0059270F"/>
     <w:rsid w:val="005A411E"/>
     <w:rsid w:val="005A4233"/>
     <w:rsid w:val="005B0BCD"/>
     <w:rsid w:val="005C6C78"/>
     <w:rsid w:val="005D1AC7"/>
     <w:rsid w:val="005D2217"/>
     <w:rsid w:val="005D66A1"/>
     <w:rsid w:val="005D6B0E"/>
+    <w:rsid w:val="005E01AE"/>
     <w:rsid w:val="005F605F"/>
     <w:rsid w:val="006024F3"/>
     <w:rsid w:val="0060256B"/>
+    <w:rsid w:val="00604C5D"/>
     <w:rsid w:val="006053D3"/>
     <w:rsid w:val="00620048"/>
     <w:rsid w:val="00624F75"/>
     <w:rsid w:val="00633C8E"/>
     <w:rsid w:val="006341DB"/>
     <w:rsid w:val="006360F1"/>
     <w:rsid w:val="00637032"/>
     <w:rsid w:val="006416CF"/>
     <w:rsid w:val="006453D9"/>
     <w:rsid w:val="0065126C"/>
     <w:rsid w:val="00656158"/>
     <w:rsid w:val="0066292D"/>
     <w:rsid w:val="00664167"/>
     <w:rsid w:val="00682BED"/>
     <w:rsid w:val="00687EDF"/>
     <w:rsid w:val="00695FE2"/>
     <w:rsid w:val="006A3CA1"/>
     <w:rsid w:val="006A5588"/>
     <w:rsid w:val="006B003E"/>
     <w:rsid w:val="006B27E8"/>
     <w:rsid w:val="006B4339"/>
     <w:rsid w:val="006E12A1"/>
     <w:rsid w:val="006E1ADE"/>
     <w:rsid w:val="006F2E4A"/>
+    <w:rsid w:val="006F5B80"/>
     <w:rsid w:val="007077B2"/>
     <w:rsid w:val="00710C23"/>
     <w:rsid w:val="00713A79"/>
     <w:rsid w:val="0071609E"/>
     <w:rsid w:val="00717622"/>
     <w:rsid w:val="00726069"/>
     <w:rsid w:val="00733950"/>
     <w:rsid w:val="00743852"/>
     <w:rsid w:val="007544C6"/>
+    <w:rsid w:val="00756844"/>
     <w:rsid w:val="00763817"/>
+    <w:rsid w:val="0079464B"/>
     <w:rsid w:val="007A3E9B"/>
     <w:rsid w:val="007B4625"/>
     <w:rsid w:val="007B5CF6"/>
+    <w:rsid w:val="007C0B39"/>
     <w:rsid w:val="007C2F7E"/>
+    <w:rsid w:val="007D1F9B"/>
     <w:rsid w:val="007D4DB5"/>
     <w:rsid w:val="007E0FE4"/>
     <w:rsid w:val="007E7041"/>
     <w:rsid w:val="0081217B"/>
     <w:rsid w:val="00813DC1"/>
     <w:rsid w:val="00815C97"/>
     <w:rsid w:val="00825E4B"/>
     <w:rsid w:val="00827ACC"/>
     <w:rsid w:val="0083134B"/>
     <w:rsid w:val="00831EF3"/>
     <w:rsid w:val="008430A3"/>
     <w:rsid w:val="00852E3D"/>
+    <w:rsid w:val="00854E8B"/>
     <w:rsid w:val="00855B44"/>
     <w:rsid w:val="00857A9A"/>
     <w:rsid w:val="008853A7"/>
     <w:rsid w:val="00894269"/>
     <w:rsid w:val="008C3D38"/>
     <w:rsid w:val="008C6269"/>
     <w:rsid w:val="008D5894"/>
     <w:rsid w:val="008D6C7D"/>
+    <w:rsid w:val="008F2DB6"/>
     <w:rsid w:val="008F5732"/>
     <w:rsid w:val="00900B7E"/>
     <w:rsid w:val="009043D1"/>
     <w:rsid w:val="00911941"/>
+    <w:rsid w:val="00912192"/>
     <w:rsid w:val="009131C6"/>
     <w:rsid w:val="00915C48"/>
     <w:rsid w:val="00915ECE"/>
     <w:rsid w:val="009160E0"/>
     <w:rsid w:val="009270E1"/>
+    <w:rsid w:val="00931CED"/>
     <w:rsid w:val="00947DAD"/>
     <w:rsid w:val="00960B18"/>
     <w:rsid w:val="0096631A"/>
     <w:rsid w:val="00966609"/>
+    <w:rsid w:val="00966B95"/>
     <w:rsid w:val="00975B9F"/>
     <w:rsid w:val="0098117A"/>
+    <w:rsid w:val="00982252"/>
     <w:rsid w:val="00985DC7"/>
     <w:rsid w:val="009932FF"/>
     <w:rsid w:val="00994B14"/>
+    <w:rsid w:val="0099566A"/>
     <w:rsid w:val="00996874"/>
     <w:rsid w:val="009A2977"/>
     <w:rsid w:val="009B2022"/>
     <w:rsid w:val="009C1E24"/>
     <w:rsid w:val="009C21CE"/>
     <w:rsid w:val="009C427A"/>
     <w:rsid w:val="009D1D81"/>
     <w:rsid w:val="009D4204"/>
     <w:rsid w:val="009E4259"/>
     <w:rsid w:val="009F1857"/>
     <w:rsid w:val="009F2E5A"/>
+    <w:rsid w:val="009F46C4"/>
     <w:rsid w:val="009F650C"/>
     <w:rsid w:val="00A16F2E"/>
     <w:rsid w:val="00A178E9"/>
+    <w:rsid w:val="00A17C75"/>
+    <w:rsid w:val="00A22A78"/>
     <w:rsid w:val="00A251C3"/>
     <w:rsid w:val="00A2778F"/>
     <w:rsid w:val="00A31DEA"/>
     <w:rsid w:val="00A330B7"/>
     <w:rsid w:val="00A41279"/>
     <w:rsid w:val="00A4626F"/>
     <w:rsid w:val="00A46CE1"/>
     <w:rsid w:val="00A638F0"/>
     <w:rsid w:val="00A659CF"/>
     <w:rsid w:val="00A819DB"/>
     <w:rsid w:val="00A91EF5"/>
     <w:rsid w:val="00AA077B"/>
+    <w:rsid w:val="00AB1DEC"/>
     <w:rsid w:val="00AB7D3A"/>
     <w:rsid w:val="00AC72EF"/>
+    <w:rsid w:val="00AD26E3"/>
     <w:rsid w:val="00AD303E"/>
     <w:rsid w:val="00AE1740"/>
     <w:rsid w:val="00AF1288"/>
     <w:rsid w:val="00AF6309"/>
     <w:rsid w:val="00AF7FF9"/>
     <w:rsid w:val="00B04807"/>
     <w:rsid w:val="00B05BF4"/>
     <w:rsid w:val="00B21C3F"/>
     <w:rsid w:val="00B32153"/>
     <w:rsid w:val="00B321BD"/>
     <w:rsid w:val="00B32D31"/>
     <w:rsid w:val="00B40948"/>
     <w:rsid w:val="00B43917"/>
     <w:rsid w:val="00B62363"/>
     <w:rsid w:val="00B63052"/>
     <w:rsid w:val="00B660CF"/>
     <w:rsid w:val="00B66F8D"/>
     <w:rsid w:val="00B73C38"/>
     <w:rsid w:val="00B756B1"/>
     <w:rsid w:val="00B909BA"/>
     <w:rsid w:val="00B91BCA"/>
     <w:rsid w:val="00BA2F1F"/>
     <w:rsid w:val="00BA512B"/>
     <w:rsid w:val="00BA7668"/>
     <w:rsid w:val="00BB0BD6"/>
     <w:rsid w:val="00BB4416"/>
+    <w:rsid w:val="00BB4CC9"/>
+    <w:rsid w:val="00BB5D30"/>
     <w:rsid w:val="00BC0AAA"/>
     <w:rsid w:val="00BC48D9"/>
     <w:rsid w:val="00BC5DDA"/>
     <w:rsid w:val="00BC6C08"/>
     <w:rsid w:val="00BD0794"/>
     <w:rsid w:val="00BD0A3F"/>
     <w:rsid w:val="00BD3C60"/>
     <w:rsid w:val="00BF025A"/>
     <w:rsid w:val="00BF18CC"/>
     <w:rsid w:val="00BF3DB1"/>
     <w:rsid w:val="00BF4E28"/>
     <w:rsid w:val="00C01A29"/>
     <w:rsid w:val="00C054E6"/>
     <w:rsid w:val="00C112C0"/>
+    <w:rsid w:val="00C13703"/>
     <w:rsid w:val="00C158DB"/>
     <w:rsid w:val="00C24BAA"/>
     <w:rsid w:val="00C36345"/>
+    <w:rsid w:val="00C446F9"/>
     <w:rsid w:val="00C4475D"/>
     <w:rsid w:val="00C4624F"/>
     <w:rsid w:val="00C5696B"/>
     <w:rsid w:val="00C60F21"/>
     <w:rsid w:val="00C62D91"/>
     <w:rsid w:val="00C803DA"/>
     <w:rsid w:val="00C854CA"/>
     <w:rsid w:val="00C91FC9"/>
     <w:rsid w:val="00C93BC8"/>
     <w:rsid w:val="00C96489"/>
     <w:rsid w:val="00CB0983"/>
     <w:rsid w:val="00CB430B"/>
     <w:rsid w:val="00CB48A8"/>
+    <w:rsid w:val="00CB6A78"/>
     <w:rsid w:val="00CD04DC"/>
     <w:rsid w:val="00CD281B"/>
     <w:rsid w:val="00CE4B5F"/>
     <w:rsid w:val="00D05EA6"/>
     <w:rsid w:val="00D108DB"/>
     <w:rsid w:val="00D13A5D"/>
     <w:rsid w:val="00D144E8"/>
     <w:rsid w:val="00D16309"/>
     <w:rsid w:val="00D200D3"/>
     <w:rsid w:val="00D47D35"/>
     <w:rsid w:val="00D51C24"/>
     <w:rsid w:val="00D53022"/>
     <w:rsid w:val="00D61B19"/>
     <w:rsid w:val="00D6790C"/>
     <w:rsid w:val="00D71B2C"/>
     <w:rsid w:val="00D72338"/>
+    <w:rsid w:val="00D75F54"/>
     <w:rsid w:val="00D76183"/>
+    <w:rsid w:val="00D775CF"/>
     <w:rsid w:val="00D939DD"/>
     <w:rsid w:val="00DA2969"/>
     <w:rsid w:val="00DB1AF8"/>
+    <w:rsid w:val="00DC2281"/>
     <w:rsid w:val="00DC3B35"/>
     <w:rsid w:val="00DC6BF1"/>
     <w:rsid w:val="00DD5E10"/>
     <w:rsid w:val="00DF6214"/>
+    <w:rsid w:val="00E17B3F"/>
     <w:rsid w:val="00E270EE"/>
     <w:rsid w:val="00E270F4"/>
     <w:rsid w:val="00E313AD"/>
+    <w:rsid w:val="00E40032"/>
     <w:rsid w:val="00E40E32"/>
+    <w:rsid w:val="00E51C02"/>
+    <w:rsid w:val="00E54AA3"/>
     <w:rsid w:val="00E71FEF"/>
     <w:rsid w:val="00E803EE"/>
+    <w:rsid w:val="00E834C2"/>
     <w:rsid w:val="00E90AE9"/>
     <w:rsid w:val="00E978FE"/>
+    <w:rsid w:val="00EA4F7F"/>
     <w:rsid w:val="00EB048D"/>
     <w:rsid w:val="00EB4A01"/>
+    <w:rsid w:val="00EC1DF8"/>
+    <w:rsid w:val="00EC4BC1"/>
     <w:rsid w:val="00EC644F"/>
     <w:rsid w:val="00EC70FD"/>
+    <w:rsid w:val="00ED142B"/>
+    <w:rsid w:val="00EE1025"/>
     <w:rsid w:val="00EF493E"/>
     <w:rsid w:val="00F00EB6"/>
     <w:rsid w:val="00F10412"/>
     <w:rsid w:val="00F11B55"/>
     <w:rsid w:val="00F143C3"/>
     <w:rsid w:val="00F15F22"/>
     <w:rsid w:val="00F46776"/>
     <w:rsid w:val="00F54F3B"/>
     <w:rsid w:val="00F565F1"/>
     <w:rsid w:val="00F57F51"/>
     <w:rsid w:val="00F710AF"/>
+    <w:rsid w:val="00F739A4"/>
     <w:rsid w:val="00F75E0A"/>
     <w:rsid w:val="00F877B3"/>
+    <w:rsid w:val="00F90E42"/>
     <w:rsid w:val="00F9434F"/>
     <w:rsid w:val="00F96332"/>
     <w:rsid w:val="00F965BB"/>
     <w:rsid w:val="00FA4742"/>
     <w:rsid w:val="00FB1084"/>
     <w:rsid w:val="00FC49D3"/>
     <w:rsid w:val="00FC6A23"/>
     <w:rsid w:val="00FC75B6"/>
+    <w:rsid w:val="00FD1FD3"/>
     <w:rsid w:val="00FD5B56"/>
     <w:rsid w:val="00FD7E71"/>
     <w:rsid w:val="00FE43ED"/>
     <w:rsid w:val="00FF0082"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -12175,71 +12362,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AD36377-2F0E-4089-BDAB-6A0747130444}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>11352</Characters>
+  <Pages>4</Pages>
+  <Words>2132</Words>
+  <Characters>12154</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>94</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>101</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13317</CharactersWithSpaces>
+  <CharactersWithSpaces>14258</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sarah Clark</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>