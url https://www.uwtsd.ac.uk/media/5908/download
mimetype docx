--- v0 (2025-11-11)
+++ v1 (2026-10-23)
@@ -112,97 +112,97 @@
       <w:r w:rsidR="00511212" w:rsidRPr="00511212">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C37A435" w14:textId="77777777" w:rsidR="0081217B" w:rsidRDefault="0081217B" w:rsidP="00EF493E">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DA33C07" w14:textId="77777777" w:rsidR="0081217B" w:rsidRDefault="0081217B" w:rsidP="00EF493E">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A42A9EB" w14:textId="335C8C74" w:rsidR="00273681" w:rsidRDefault="002B03E6" w:rsidP="00EF493E">
+    <w:p w14:paraId="0A42A9EB" w14:textId="4BFF2EE2" w:rsidR="00273681" w:rsidRDefault="002B03E6" w:rsidP="00EF493E">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>University Council Scheme of Delegation 202</w:t>
       </w:r>
-      <w:r w:rsidR="00804D36">
+      <w:r w:rsidR="00093E23">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00522E42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
-      <w:r w:rsidR="00804D36">
+      <w:r w:rsidR="00093E23">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7D59E3" w14:textId="77777777" w:rsidR="00273681" w:rsidRDefault="00273681" w:rsidP="00EF493E">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75EE382C" w14:textId="00851C7B" w:rsidR="006F2E4A" w:rsidRDefault="00F46776" w:rsidP="00EF493E">
+    <w:p w14:paraId="75EE382C" w14:textId="2FDF9A63" w:rsidR="006F2E4A" w:rsidRDefault="00F46776" w:rsidP="00EF493E">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Introduction </w:t>
       </w:r>
       <w:r w:rsidR="002B03E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00804D36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -4387,228 +4387,155 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ation of </w:t>
             </w:r>
             <w:r w:rsidRPr="009F2E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>criteria for the appointment of Chair, Vice-Chair and other members of the Council</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46B3D4EF" w14:textId="77777777" w:rsidR="00522E42" w:rsidRDefault="00522E42" w:rsidP="00522E42">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BFCA18C" w14:textId="77777777" w:rsidR="00522E42" w:rsidRDefault="00522E42" w:rsidP="00522E42">
+          <w:p w14:paraId="7BFCA18C" w14:textId="17B68013" w:rsidR="00522E42" w:rsidRDefault="000E09C3" w:rsidP="00522E42">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Nominations and Governance Committee</w:t>
+              <w:t xml:space="preserve">Governance and Culture </w:t>
+            </w:r>
+            <w:r w:rsidR="00522E42">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00522E42" w14:paraId="1D84D3B5" w14:textId="77777777" w:rsidTr="006539C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4447" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CE0CF8E" w14:textId="77777777" w:rsidR="00522E42" w:rsidRDefault="00522E42" w:rsidP="00522E42">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0016771B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Approval of nominations for Honorary awards</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5787814E" w14:textId="77777777" w:rsidR="00522E42" w:rsidRPr="009F2E5A" w:rsidRDefault="00522E42" w:rsidP="00522E42">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04787DF5" w14:textId="77777777" w:rsidR="00522E42" w:rsidRDefault="00522E42" w:rsidP="00522E42">
+          <w:p w14:paraId="04787DF5" w14:textId="4F5C28ED" w:rsidR="00522E42" w:rsidRDefault="000E09C3" w:rsidP="00522E42">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Nominations and Governance Committee</w:t>
+              <w:t xml:space="preserve">Governance and Culture Committee </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB5A2E" w14:paraId="4D6AC406" w14:textId="77777777" w:rsidTr="006539C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4447" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="404681B7" w14:textId="5B1754E3" w:rsidR="00DD15C5" w:rsidRDefault="00DD15C5" w:rsidP="00DD15C5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Writing off of bad debts exceeding £100 to a maximum of £50,000, presented as an annual total write-off proposal</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="255D83C2" w14:textId="77777777" w:rsidR="00CB5A2E" w:rsidRPr="0016771B" w:rsidRDefault="00CB5A2E" w:rsidP="00CB5A2E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4341" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F947575" w14:textId="5DEB3B09" w:rsidR="00CB5A2E" w:rsidRDefault="00CB5A2E" w:rsidP="00CB5A2E">
-            <w:pPr>
-[...77 lines deleted...]
-          <w:p w14:paraId="14CA6223" w14:textId="77777777" w:rsidR="00522E42" w:rsidRDefault="00522E42" w:rsidP="00522E42">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Resources and Performance Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00522E42" w14:paraId="061D4ED8" w14:textId="77777777" w:rsidTr="006539C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4447" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79F3555C" w14:textId="77777777" w:rsidR="00522E42" w:rsidRDefault="00522E42" w:rsidP="00522E42">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -4636,121 +4563,59 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4341" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EACCC10" w14:textId="77777777" w:rsidR="00522E42" w:rsidRDefault="00522E42" w:rsidP="00522E42">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Resources and Performance Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00522E42" w14:paraId="711C76F0" w14:textId="77777777" w:rsidTr="006539C7">
-[...60 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C0BC19B" w14:textId="77777777" w:rsidR="002C1149" w:rsidRDefault="002C1149" w:rsidP="002C1149">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A0F5138" w14:textId="0DA24219" w:rsidR="002C1149" w:rsidRPr="002C1149" w:rsidRDefault="002C1149" w:rsidP="002C1149">
+    <w:p w14:paraId="1A0F5138" w14:textId="30328974" w:rsidR="002C1149" w:rsidRPr="002C1149" w:rsidRDefault="002C1149" w:rsidP="002C1149">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C1149">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Chair’s </w:t>
       </w:r>
       <w:r w:rsidR="00385060">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="002C1149">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -4984,62 +4849,79 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C1149">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Any action taken by the Chair of the Council (or, in the Chair’s absence, by the Vice-Chair of the Council) shall be reported to the next meeting of the Council</w:t>
       </w:r>
       <w:r w:rsidR="00026276">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, with confirmation of the process that has been followed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE2B986" w14:textId="77777777" w:rsidR="002C1149" w:rsidRPr="002C1149" w:rsidRDefault="002C1149" w:rsidP="002C1149">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36F3EEFF" w14:textId="4440D82B" w:rsidR="009F2E5A" w:rsidRPr="004310DE" w:rsidRDefault="004310DE" w:rsidP="004310DE">
+    <w:p w14:paraId="15EBFB8F" w14:textId="77777777" w:rsidR="000E09C3" w:rsidRDefault="000E09C3" w:rsidP="004310DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04222917" w14:textId="77777777" w:rsidR="000E09C3" w:rsidRDefault="000E09C3" w:rsidP="004310DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36F3EEFF" w14:textId="59434104" w:rsidR="009F2E5A" w:rsidRPr="004310DE" w:rsidRDefault="004310DE" w:rsidP="004310DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004310DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Use of the </w:t>
       </w:r>
       <w:r w:rsidR="007E0CAE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">University </w:t>
       </w:r>
       <w:r w:rsidRPr="004310DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Seal</w:t>
       </w:r>
       <w:r w:rsidR="00CF37C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> and other authorised signatories</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472471A5" w14:textId="77777777" w:rsidR="00FC6A23" w:rsidRPr="00446FD1" w:rsidRDefault="007E0CAE" w:rsidP="006A7DA1">
@@ -5136,112 +5018,112 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>29.</w:t>
       </w:r>
       <w:r w:rsidR="000A25BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C28ABF1" w14:textId="77777777" w:rsidR="00446FD1" w:rsidRPr="00446FD1" w:rsidRDefault="00446FD1" w:rsidP="00446FD1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:right="-20"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68B2C054" w14:textId="77777777" w:rsidR="002840B8" w:rsidRPr="00B14897" w:rsidRDefault="00446FD1" w:rsidP="002840B8">
+    <w:p w14:paraId="68B2C054" w14:textId="77777777" w:rsidR="002840B8" w:rsidRPr="00E3015D" w:rsidRDefault="00446FD1" w:rsidP="002840B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:right="-20"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>In accordance with a decision of Council on 7 October 2013, use of the Seal requires formal ratification at the next meeting of Council.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C895140" w14:textId="77777777" w:rsidR="002840B8" w:rsidRPr="00B14897" w:rsidRDefault="002840B8" w:rsidP="00B14897">
+    <w:p w14:paraId="2C895140" w14:textId="77777777" w:rsidR="002840B8" w:rsidRPr="00E3015D" w:rsidRDefault="002840B8" w:rsidP="00E3015D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EAA4CB9" w14:textId="2EAE692A" w:rsidR="002840B8" w:rsidRPr="00B14897" w:rsidRDefault="002840B8" w:rsidP="002840B8">
+    <w:p w14:paraId="3EAA4CB9" w14:textId="2EAE692A" w:rsidR="002840B8" w:rsidRPr="00E3015D" w:rsidRDefault="002840B8" w:rsidP="002840B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:right="-20"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B14897">
+      <w:r w:rsidRPr="00E3015D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">A list of other authorised signatories, together with any proposal for the creation of powers of attorney for the year ahead, shall be prepared annually by the Clerk for the approval of the Council. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CA2139D" w14:textId="77777777" w:rsidR="00FC6A23" w:rsidRPr="00FC6A23" w:rsidRDefault="00FC6A23" w:rsidP="00FC6A23">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:right="-20"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30D74DB8" w14:textId="2146A32C" w:rsidR="00422459" w:rsidRPr="00446FD1" w:rsidRDefault="00422459" w:rsidP="00422459">
+    <w:p w14:paraId="30D74DB8" w14:textId="4E583F26" w:rsidR="00422459" w:rsidRPr="00446FD1" w:rsidRDefault="00422459" w:rsidP="00422459">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446FD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Authority to </w:t>
       </w:r>
       <w:r w:rsidR="00783EBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00446FD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5346,104 +5228,97 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="007F2C59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ocuments for giving effect to transactions to which the </w:t>
       </w:r>
       <w:r w:rsidR="007F2C59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>trustees are a</w:t>
       </w:r>
       <w:r w:rsidRPr="007F2C59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> party. Any </w:t>
-[...7 lines deleted...]
-        <w:t>document executed in this way carries the same effect as if executed by the whole body</w:t>
+        <w:t xml:space="preserve"> party. Any document executed in this way carries the same effect as if executed by the whole body</w:t>
       </w:r>
       <w:r w:rsidR="007F2C59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> of trustees</w:t>
       </w:r>
       <w:r w:rsidRPr="007F2C59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38809F39" w14:textId="77777777" w:rsidR="00175F0B" w:rsidRPr="00175F0B" w:rsidRDefault="00175F0B" w:rsidP="00175F0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:right="-20"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="396912CB" w14:textId="77777777" w:rsidR="00175F0B" w:rsidRPr="0016771B" w:rsidRDefault="007F2C59" w:rsidP="00175F0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:right="-20"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The charity trustees have </w:t>
       </w:r>
       <w:r w:rsidR="00175F0B" w:rsidRPr="0016771B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">determined that this authority may be executed on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidR="00175F0B" w:rsidRPr="0016771B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>behalf by two trustees, at least one of whom must be an independent member of the Council.</w:t>
       </w:r>
       <w:r w:rsidR="00DC3B35" w:rsidRPr="0016771B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> This is a continuing authority until such a time as it is revoked. </w:t>
@@ -5501,199 +5376,220 @@
     <w:p w14:paraId="798DE2DB" w14:textId="4DF342E4" w:rsidR="001A2C99" w:rsidRDefault="00AF1288" w:rsidP="001A2C99">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Clerk to the Council</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="085A0E55" w14:textId="77777777" w:rsidR="000D7F43" w:rsidRPr="001A2C99" w:rsidRDefault="000D7F43" w:rsidP="001A2C99">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5344DC66" w14:textId="1593EA8C" w:rsidR="00D939DD" w:rsidRDefault="00D939DD" w:rsidP="00D144E8">
+    <w:p w14:paraId="5344DC66" w14:textId="5A687A60" w:rsidR="00D939DD" w:rsidRDefault="00D939DD" w:rsidP="00D144E8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Date of Council approval: </w:t>
       </w:r>
       <w:r w:rsidR="00783EBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">18 </w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000E09C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00783EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D70C07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>September 202</w:t>
       </w:r>
-      <w:r w:rsidR="00783EBD">
+      <w:r w:rsidR="000E09C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C8242D" w14:textId="3368C428" w:rsidR="00D939DD" w:rsidRDefault="00D939DD" w:rsidP="00D144E8">
+    <w:p w14:paraId="13C8242D" w14:textId="2575F87B" w:rsidR="00D939DD" w:rsidRDefault="00D939DD" w:rsidP="00D144E8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Effective date:</w:t>
       </w:r>
       <w:r w:rsidR="00E608EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> 19</w:t>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="000E09C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00811013">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> September 202</w:t>
       </w:r>
-      <w:r w:rsidR="00E608EF">
+      <w:r w:rsidR="000E09C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00209424" w14:textId="553A034E" w:rsidR="001A2C99" w:rsidRDefault="0010464C" w:rsidP="000A25BA">
+    <w:p w14:paraId="00209424" w14:textId="39CA3A29" w:rsidR="001A2C99" w:rsidRDefault="0010464C" w:rsidP="000A25BA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Due for review:</w:t>
       </w:r>
       <w:r w:rsidR="007F2C59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> September 202</w:t>
       </w:r>
-      <w:r w:rsidR="00E608EF">
+      <w:r w:rsidR="000E09C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDFC89F" w14:textId="2D9D99D5" w:rsidR="00C4475D" w:rsidRPr="00C4475D" w:rsidRDefault="007F2C59" w:rsidP="00023663">
+    <w:p w14:paraId="7CDFC89F" w14:textId="1E260892" w:rsidR="00C4475D" w:rsidRPr="00C4475D" w:rsidRDefault="007F2C59" w:rsidP="00023663">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Version 1.</w:t>
       </w:r>
-      <w:r w:rsidR="00E608EF">
+      <w:r w:rsidR="000E09C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>9</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C4475D" w:rsidRPr="00C4475D">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D0BAE28" w14:textId="77777777" w:rsidR="00095A9F" w:rsidRDefault="00095A9F" w:rsidP="00273681">
+    <w:p w14:paraId="067FDE68" w14:textId="77777777" w:rsidR="00B01383" w:rsidRDefault="00B01383" w:rsidP="00273681">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65A374E2" w14:textId="77777777" w:rsidR="00095A9F" w:rsidRDefault="00095A9F" w:rsidP="00273681">
+    <w:p w14:paraId="4AB52631" w14:textId="77777777" w:rsidR="00B01383" w:rsidRDefault="00B01383" w:rsidP="00273681">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5827,58 +5723,58 @@
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="006360F1">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="22353DFE" w14:textId="77777777" w:rsidR="00763817" w:rsidRDefault="00763817">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="574DF247" w14:textId="77777777" w:rsidR="00095A9F" w:rsidRDefault="00095A9F" w:rsidP="00273681">
+    <w:p w14:paraId="3051C7CE" w14:textId="77777777" w:rsidR="00B01383" w:rsidRDefault="00B01383" w:rsidP="00273681">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16AAF16C" w14:textId="77777777" w:rsidR="00095A9F" w:rsidRDefault="00095A9F" w:rsidP="00273681">
+    <w:p w14:paraId="3C82232C" w14:textId="77777777" w:rsidR="00B01383" w:rsidRDefault="00B01383" w:rsidP="00273681">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="12836E6A" w14:textId="77777777" w:rsidR="00DC3B35" w:rsidRPr="00D939DD" w:rsidRDefault="00DC3B35" w:rsidP="00DC3B35">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC3B35">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DC3B35">
@@ -6330,106 +6226,106 @@
       <w:r w:rsidRPr="00DC3B35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(6)The powers conferred by this section are in addition to and not in derogation of any other powers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1628A682" w14:textId="77777777" w:rsidR="00DC3B35" w:rsidRPr="00DC3B35" w:rsidRDefault="00DC3B35">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="027F86FA" w14:textId="361FFEDF" w:rsidR="002B03E6" w:rsidRPr="00B94B0D" w:rsidRDefault="007F2C59">
+  <w:p w14:paraId="027F86FA" w14:textId="648A3CCE" w:rsidR="002B03E6" w:rsidRPr="00B94B0D" w:rsidRDefault="007F2C59">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:bookmarkStart w:id="0" w:name="_Hlk50712391"/>
     <w:r w:rsidRPr="00B94B0D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>University Council Scheme of Delegation 20</w:t>
     </w:r>
     <w:r w:rsidR="00522E42" w:rsidRPr="00B94B0D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00804D36">
+    <w:r w:rsidR="00093E23">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00B94B0D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/2</w:t>
     </w:r>
     <w:bookmarkEnd w:id="0"/>
-    <w:r w:rsidR="00804D36">
+    <w:r w:rsidR="00093E23">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7169D885" w14:textId="77777777" w:rsidR="007F2C59" w:rsidRDefault="007F2C59">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0017141E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="02D285BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10935,149 +10831,152 @@
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1584025330">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1280726190">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="991182233">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1537540920">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1944992041">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1541354665">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF493E"/>
     <w:rsid w:val="0000079F"/>
     <w:rsid w:val="000212B5"/>
     <w:rsid w:val="00022435"/>
     <w:rsid w:val="00023663"/>
     <w:rsid w:val="000246A1"/>
     <w:rsid w:val="00026082"/>
     <w:rsid w:val="00026276"/>
     <w:rsid w:val="00032C15"/>
     <w:rsid w:val="00033875"/>
     <w:rsid w:val="00037120"/>
     <w:rsid w:val="00040179"/>
     <w:rsid w:val="00040C53"/>
     <w:rsid w:val="00041E85"/>
     <w:rsid w:val="000534AE"/>
     <w:rsid w:val="00054EC9"/>
     <w:rsid w:val="0005542F"/>
     <w:rsid w:val="00062CA5"/>
     <w:rsid w:val="000648B3"/>
     <w:rsid w:val="00070164"/>
     <w:rsid w:val="000741EB"/>
     <w:rsid w:val="0007605D"/>
+    <w:rsid w:val="00093E23"/>
     <w:rsid w:val="0009496F"/>
     <w:rsid w:val="00095A9F"/>
     <w:rsid w:val="000A0673"/>
     <w:rsid w:val="000A25BA"/>
     <w:rsid w:val="000B7346"/>
     <w:rsid w:val="000D3FDF"/>
     <w:rsid w:val="000D64C9"/>
     <w:rsid w:val="000D7F43"/>
     <w:rsid w:val="000E0502"/>
+    <w:rsid w:val="000E09C3"/>
     <w:rsid w:val="000E65AB"/>
     <w:rsid w:val="000E68B6"/>
     <w:rsid w:val="00101110"/>
     <w:rsid w:val="0010464C"/>
+    <w:rsid w:val="00117FCC"/>
+    <w:rsid w:val="0012260E"/>
     <w:rsid w:val="00126B48"/>
     <w:rsid w:val="00126FE3"/>
     <w:rsid w:val="00132739"/>
     <w:rsid w:val="00134A34"/>
     <w:rsid w:val="00136C6C"/>
     <w:rsid w:val="00137C1A"/>
     <w:rsid w:val="00142FA3"/>
     <w:rsid w:val="00160CF1"/>
     <w:rsid w:val="0016771B"/>
     <w:rsid w:val="001756A6"/>
     <w:rsid w:val="00175F0B"/>
     <w:rsid w:val="001761D0"/>
     <w:rsid w:val="001764D8"/>
     <w:rsid w:val="001848D8"/>
     <w:rsid w:val="00187B93"/>
     <w:rsid w:val="00192241"/>
     <w:rsid w:val="001A2C99"/>
     <w:rsid w:val="001D4D60"/>
     <w:rsid w:val="001D61B2"/>
     <w:rsid w:val="001F27BF"/>
+    <w:rsid w:val="001F60CD"/>
     <w:rsid w:val="001F7E2A"/>
     <w:rsid w:val="00212E2A"/>
     <w:rsid w:val="002151BA"/>
     <w:rsid w:val="00225F44"/>
     <w:rsid w:val="00254678"/>
     <w:rsid w:val="00260D84"/>
     <w:rsid w:val="0027360B"/>
     <w:rsid w:val="00273681"/>
     <w:rsid w:val="002840B8"/>
     <w:rsid w:val="00290214"/>
     <w:rsid w:val="0029791D"/>
     <w:rsid w:val="002B03E6"/>
     <w:rsid w:val="002C1149"/>
     <w:rsid w:val="002D50CB"/>
+    <w:rsid w:val="002E3CBA"/>
     <w:rsid w:val="002E5E41"/>
     <w:rsid w:val="002F373A"/>
-    <w:rsid w:val="002F67C5"/>
     <w:rsid w:val="003044E6"/>
-    <w:rsid w:val="00305F09"/>
     <w:rsid w:val="00334603"/>
     <w:rsid w:val="00335625"/>
     <w:rsid w:val="00370F4D"/>
     <w:rsid w:val="003817BF"/>
     <w:rsid w:val="00382C77"/>
     <w:rsid w:val="00383B2D"/>
     <w:rsid w:val="00385060"/>
     <w:rsid w:val="00385704"/>
     <w:rsid w:val="00387525"/>
     <w:rsid w:val="003A2CF7"/>
     <w:rsid w:val="003B07F4"/>
     <w:rsid w:val="003B0C8C"/>
     <w:rsid w:val="003B31CF"/>
     <w:rsid w:val="003D4117"/>
     <w:rsid w:val="003D6244"/>
     <w:rsid w:val="003F373E"/>
     <w:rsid w:val="003F52E2"/>
     <w:rsid w:val="00411785"/>
     <w:rsid w:val="00422459"/>
     <w:rsid w:val="004310DE"/>
     <w:rsid w:val="00446FD1"/>
     <w:rsid w:val="00453A08"/>
     <w:rsid w:val="00461312"/>
     <w:rsid w:val="00465B2D"/>
     <w:rsid w:val="00465FEC"/>
@@ -11088,61 +10987,62 @@
     <w:rsid w:val="004A1E38"/>
     <w:rsid w:val="004A7A46"/>
     <w:rsid w:val="004B2D37"/>
     <w:rsid w:val="004C598F"/>
     <w:rsid w:val="004D37AD"/>
     <w:rsid w:val="004E1EEF"/>
     <w:rsid w:val="004E44D1"/>
     <w:rsid w:val="004E4AF4"/>
     <w:rsid w:val="004E6B9C"/>
     <w:rsid w:val="004F00B4"/>
     <w:rsid w:val="004F1A0E"/>
     <w:rsid w:val="00504058"/>
     <w:rsid w:val="00511212"/>
     <w:rsid w:val="00522E42"/>
     <w:rsid w:val="005356A0"/>
     <w:rsid w:val="00535B42"/>
     <w:rsid w:val="0054321C"/>
     <w:rsid w:val="005439C2"/>
     <w:rsid w:val="005502B7"/>
     <w:rsid w:val="005835C5"/>
     <w:rsid w:val="0059270F"/>
     <w:rsid w:val="005A2898"/>
     <w:rsid w:val="005A411E"/>
     <w:rsid w:val="005A4233"/>
     <w:rsid w:val="005B0BCD"/>
+    <w:rsid w:val="005B3040"/>
     <w:rsid w:val="005C6C78"/>
     <w:rsid w:val="005D1AC7"/>
     <w:rsid w:val="005D2217"/>
     <w:rsid w:val="005D66A1"/>
     <w:rsid w:val="005D6B0E"/>
     <w:rsid w:val="005F605F"/>
     <w:rsid w:val="006024F3"/>
     <w:rsid w:val="0060256B"/>
     <w:rsid w:val="00603785"/>
     <w:rsid w:val="006053D3"/>
-    <w:rsid w:val="00612052"/>
+    <w:rsid w:val="00616761"/>
     <w:rsid w:val="00620048"/>
     <w:rsid w:val="00624F75"/>
     <w:rsid w:val="00633C8E"/>
     <w:rsid w:val="006341DB"/>
     <w:rsid w:val="006360F1"/>
     <w:rsid w:val="006416CF"/>
     <w:rsid w:val="006453D9"/>
     <w:rsid w:val="0065126C"/>
     <w:rsid w:val="00656158"/>
     <w:rsid w:val="0066292D"/>
     <w:rsid w:val="00664167"/>
     <w:rsid w:val="00695FE2"/>
     <w:rsid w:val="006A5588"/>
     <w:rsid w:val="006B003E"/>
     <w:rsid w:val="006B27E8"/>
     <w:rsid w:val="006E0892"/>
     <w:rsid w:val="006E12A1"/>
     <w:rsid w:val="006E1ADE"/>
     <w:rsid w:val="006F2E4A"/>
     <w:rsid w:val="007077B2"/>
     <w:rsid w:val="00710C23"/>
     <w:rsid w:val="00713A79"/>
     <w:rsid w:val="0071609E"/>
     <w:rsid w:val="00717622"/>
     <w:rsid w:val="00717CFB"/>
@@ -11207,163 +11107,165 @@
     <w:rsid w:val="009B2022"/>
     <w:rsid w:val="009C1E24"/>
     <w:rsid w:val="009C21CE"/>
     <w:rsid w:val="009C427A"/>
     <w:rsid w:val="009C5860"/>
     <w:rsid w:val="009D1D81"/>
     <w:rsid w:val="009D4204"/>
     <w:rsid w:val="009E4259"/>
     <w:rsid w:val="009E64F8"/>
     <w:rsid w:val="009F1857"/>
     <w:rsid w:val="009F2E5A"/>
     <w:rsid w:val="009F650C"/>
     <w:rsid w:val="00A178E9"/>
     <w:rsid w:val="00A23602"/>
     <w:rsid w:val="00A251C3"/>
     <w:rsid w:val="00A2778F"/>
     <w:rsid w:val="00A31DEA"/>
     <w:rsid w:val="00A330B7"/>
     <w:rsid w:val="00A41279"/>
     <w:rsid w:val="00A46CE1"/>
     <w:rsid w:val="00A638F0"/>
     <w:rsid w:val="00A659CF"/>
     <w:rsid w:val="00A819DB"/>
     <w:rsid w:val="00A91EF5"/>
     <w:rsid w:val="00AA077B"/>
+    <w:rsid w:val="00AD26E3"/>
     <w:rsid w:val="00AD303E"/>
     <w:rsid w:val="00AF1288"/>
     <w:rsid w:val="00AF6309"/>
     <w:rsid w:val="00AF7FF9"/>
-    <w:rsid w:val="00B14897"/>
+    <w:rsid w:val="00B01383"/>
     <w:rsid w:val="00B21C3F"/>
     <w:rsid w:val="00B246F3"/>
     <w:rsid w:val="00B32153"/>
     <w:rsid w:val="00B321BD"/>
     <w:rsid w:val="00B32D31"/>
     <w:rsid w:val="00B40948"/>
     <w:rsid w:val="00B42EA4"/>
     <w:rsid w:val="00B43917"/>
     <w:rsid w:val="00B541EF"/>
     <w:rsid w:val="00B62363"/>
     <w:rsid w:val="00B63052"/>
     <w:rsid w:val="00B660CF"/>
     <w:rsid w:val="00B66F8D"/>
     <w:rsid w:val="00B73C38"/>
     <w:rsid w:val="00B756B1"/>
     <w:rsid w:val="00B8177F"/>
     <w:rsid w:val="00B91BCA"/>
     <w:rsid w:val="00B94B0D"/>
     <w:rsid w:val="00BA2F1F"/>
     <w:rsid w:val="00BA7668"/>
     <w:rsid w:val="00BB0BD6"/>
     <w:rsid w:val="00BC0AAA"/>
     <w:rsid w:val="00BC48D9"/>
     <w:rsid w:val="00BC5DDA"/>
     <w:rsid w:val="00BD0794"/>
     <w:rsid w:val="00BD0A3F"/>
     <w:rsid w:val="00BD3C60"/>
     <w:rsid w:val="00BF025A"/>
     <w:rsid w:val="00BF18CC"/>
     <w:rsid w:val="00BF3DB1"/>
     <w:rsid w:val="00BF4E28"/>
     <w:rsid w:val="00C01A29"/>
     <w:rsid w:val="00C158DB"/>
     <w:rsid w:val="00C17A3B"/>
     <w:rsid w:val="00C24BAA"/>
     <w:rsid w:val="00C325B8"/>
     <w:rsid w:val="00C4475D"/>
     <w:rsid w:val="00C4624F"/>
     <w:rsid w:val="00C5696B"/>
     <w:rsid w:val="00C60F21"/>
     <w:rsid w:val="00C62D91"/>
+    <w:rsid w:val="00C640E2"/>
     <w:rsid w:val="00C8014D"/>
     <w:rsid w:val="00C803DA"/>
     <w:rsid w:val="00C854CA"/>
     <w:rsid w:val="00C91FC9"/>
     <w:rsid w:val="00C93BC8"/>
     <w:rsid w:val="00C96489"/>
     <w:rsid w:val="00CA5123"/>
     <w:rsid w:val="00CB0983"/>
     <w:rsid w:val="00CB48A8"/>
     <w:rsid w:val="00CB5A2E"/>
     <w:rsid w:val="00CD281B"/>
     <w:rsid w:val="00CF2AC7"/>
     <w:rsid w:val="00CF37C4"/>
     <w:rsid w:val="00D05EA6"/>
     <w:rsid w:val="00D144E8"/>
     <w:rsid w:val="00D200D3"/>
     <w:rsid w:val="00D47D35"/>
     <w:rsid w:val="00D51C24"/>
     <w:rsid w:val="00D53022"/>
     <w:rsid w:val="00D61B19"/>
     <w:rsid w:val="00D6790C"/>
     <w:rsid w:val="00D70C07"/>
     <w:rsid w:val="00D72338"/>
     <w:rsid w:val="00D90921"/>
     <w:rsid w:val="00D939DD"/>
     <w:rsid w:val="00DA2969"/>
     <w:rsid w:val="00DA68C2"/>
     <w:rsid w:val="00DB1AF8"/>
     <w:rsid w:val="00DC3B35"/>
     <w:rsid w:val="00DC6BF1"/>
     <w:rsid w:val="00DD15C5"/>
     <w:rsid w:val="00DD1D92"/>
     <w:rsid w:val="00DE04DE"/>
     <w:rsid w:val="00DF2EBB"/>
     <w:rsid w:val="00DF6214"/>
     <w:rsid w:val="00E270F4"/>
+    <w:rsid w:val="00E3015D"/>
     <w:rsid w:val="00E313AD"/>
     <w:rsid w:val="00E40E32"/>
     <w:rsid w:val="00E608EF"/>
     <w:rsid w:val="00E66627"/>
     <w:rsid w:val="00E803EE"/>
     <w:rsid w:val="00E90AE9"/>
     <w:rsid w:val="00E978FE"/>
     <w:rsid w:val="00EB048D"/>
     <w:rsid w:val="00EB4A01"/>
     <w:rsid w:val="00EC4C3A"/>
     <w:rsid w:val="00EC70FD"/>
     <w:rsid w:val="00EF493E"/>
     <w:rsid w:val="00F15272"/>
     <w:rsid w:val="00F15F22"/>
     <w:rsid w:val="00F46776"/>
     <w:rsid w:val="00F540BD"/>
     <w:rsid w:val="00F565F1"/>
     <w:rsid w:val="00F57F51"/>
     <w:rsid w:val="00F710AF"/>
     <w:rsid w:val="00F717A9"/>
     <w:rsid w:val="00F75E0A"/>
     <w:rsid w:val="00F877B3"/>
     <w:rsid w:val="00F96332"/>
     <w:rsid w:val="00F965BB"/>
     <w:rsid w:val="00FA16CD"/>
     <w:rsid w:val="00FA4742"/>
     <w:rsid w:val="00FB1084"/>
     <w:rsid w:val="00FC49D3"/>
     <w:rsid w:val="00FC6A23"/>
     <w:rsid w:val="00FC75B6"/>
-    <w:rsid w:val="00FD3F14"/>
     <w:rsid w:val="00FD5B56"/>
     <w:rsid w:val="00FD7E71"/>
     <w:rsid w:val="00FE43ED"/>
     <w:rsid w:val="00FF0082"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -12488,70 +12390,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEB73062-4832-48F2-9632-0F64DC806982}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1407</Words>
-  <Characters>8026</Characters>
+  <Words>1372</Words>
+  <Characters>7826</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
+  <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9415</CharactersWithSpaces>
+  <CharactersWithSpaces>9180</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sarah Clark</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>